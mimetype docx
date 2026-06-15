--- v0 (2025-11-23)
+++ v1 (2026-06-15)
@@ -1,1832 +1,1682 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
+  <Override PartName="/customXml/itemProps2.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
+  <Override PartName="/customXml/itemProps3.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
+  <Override PartName="/customXml/itemProps4.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
+  <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
+  <Override PartName="/docMetadata/LabelInfo.xml" ContentType="application/vnd.ms-office.classificationlabels+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId5" Type="http://schemas.microsoft.com/office/2020/02/relationships/classificationlabels" Target="docMetadata/LabelInfo.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w14:paraId="61A3F5C4" w14:textId="2A88BC84" w:rsidR="007334A8" w:rsidRPr="00A4251D" w:rsidRDefault="00687892" w:rsidP="007334A8">
+    <w:p w14:paraId="61A3F5C4" w14:textId="2A88BC84" w:rsidR="007334A8" w:rsidRPr="00D37212" w:rsidRDefault="00687892" w:rsidP="007334A8">
       <w:pPr>
         <w:pStyle w:val="SemEspaamento"/>
         <w:jc w:val="center"/>
         <w:rPr>
-          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Tahoma"/>
+          <w:rFonts w:ascii="Calibri Light" w:hAnsi="Calibri Light" w:cs="Calibri Light"/>
           <w:b/>
           <w:bCs/>
-          <w:color w:val="1F497D"/>
-[...1 lines deleted...]
-          <w:szCs w:val="20"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
           <w:lang w:eastAsia="pt-BR"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00687892">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Tahoma"/>
+      <w:r w:rsidRPr="00D37212">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri Light" w:hAnsi="Calibri Light" w:cs="Calibri Light"/>
           <w:b/>
           <w:bCs/>
-          <w:color w:val="1F497D"/>
-[...1 lines deleted...]
-          <w:szCs w:val="20"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
           <w:lang w:eastAsia="pt-BR"/>
         </w:rPr>
         <w:t>DECLARAÇÃO DE INEXISTÊNCIA</w:t>
       </w:r>
-      <w:r w:rsidR="00092A60">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Tahoma"/>
+      <w:r w:rsidR="00092A60" w:rsidRPr="00D37212">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri Light" w:hAnsi="Calibri Light" w:cs="Calibri Light"/>
           <w:b/>
           <w:bCs/>
-          <w:color w:val="1F497D"/>
-[...1 lines deleted...]
-          <w:szCs w:val="20"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
           <w:lang w:eastAsia="pt-BR"/>
         </w:rPr>
         <w:t xml:space="preserve"> DE </w:t>
       </w:r>
-      <w:r w:rsidRPr="00687892">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Tahoma"/>
+      <w:r w:rsidRPr="00D37212">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri Light" w:hAnsi="Calibri Light" w:cs="Calibri Light"/>
           <w:b/>
           <w:bCs/>
-          <w:color w:val="1F497D"/>
-[...1 lines deleted...]
-          <w:szCs w:val="20"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
           <w:lang w:eastAsia="pt-BR"/>
         </w:rPr>
         <w:t>LIQUIDAÇÃO EXTRAJUDICIAL</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6A1841D5" w14:textId="1FB8F7DB" w:rsidR="007334A8" w:rsidRDefault="007334A8" w:rsidP="00D60EEE">
+    <w:p w14:paraId="6A1841D5" w14:textId="1FB8F7DB" w:rsidR="007334A8" w:rsidRPr="00D37212" w:rsidRDefault="007334A8" w:rsidP="00D60EEE">
       <w:pPr>
         <w:pStyle w:val="SemEspaamento"/>
         <w:rPr>
-          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
-[...2 lines deleted...]
-          <w:szCs w:val="20"/>
+          <w:rFonts w:ascii="Calibri Light" w:hAnsi="Calibri Light" w:cs="Calibri Light"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
           <w:lang w:eastAsia="pt-BR"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="160940F0" w14:textId="6B50DC34" w:rsidR="00891E12" w:rsidRDefault="00891E12" w:rsidP="00D60EEE">
+    <w:p w14:paraId="160940F0" w14:textId="6B50DC34" w:rsidR="00891E12" w:rsidRPr="00D37212" w:rsidRDefault="00891E12" w:rsidP="00D60EEE">
       <w:pPr>
         <w:pStyle w:val="SemEspaamento"/>
         <w:rPr>
-          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
-[...2 lines deleted...]
-          <w:szCs w:val="20"/>
+          <w:rFonts w:ascii="Calibri Light" w:hAnsi="Calibri Light" w:cs="Calibri Light"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
           <w:lang w:eastAsia="pt-BR"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="181C9D18" w14:textId="77777777" w:rsidR="00FD7F85" w:rsidRPr="00A4251D" w:rsidRDefault="00FD7F85" w:rsidP="00D60EEE">
+    <w:p w14:paraId="181C9D18" w14:textId="77777777" w:rsidR="00FD7F85" w:rsidRPr="00D37212" w:rsidRDefault="00FD7F85" w:rsidP="00D60EEE">
       <w:pPr>
         <w:pStyle w:val="SemEspaamento"/>
         <w:rPr>
-          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
-[...2 lines deleted...]
-          <w:szCs w:val="20"/>
+          <w:rFonts w:ascii="Calibri Light" w:hAnsi="Calibri Light" w:cs="Calibri Light"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
           <w:lang w:eastAsia="pt-BR"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="33707517" w14:textId="359EFA39" w:rsidR="00687892" w:rsidRDefault="00FD7F85" w:rsidP="00FD7F85">
+    <w:p w14:paraId="33707517" w14:textId="359EFA39" w:rsidR="00687892" w:rsidRPr="00D37212" w:rsidRDefault="00FD7F85" w:rsidP="00FD7F85">
       <w:pPr>
         <w:pStyle w:val="SemEspaamento"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Tahoma"/>
-[...7 lines deleted...]
-          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:rFonts w:ascii="Calibri Light" w:hAnsi="Calibri Light" w:cs="Calibri Light"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D37212">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri Light" w:hAnsi="Calibri Light" w:cs="Calibri Light"/>
           <w:b/>
-          <w:color w:val="1F497D"/>
-[...1 lines deleted...]
-          <w:szCs w:val="20"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:fldChar w:fldCharType="begin">
           <w:ffData>
             <w:name w:val=""/>
             <w:enabled/>
             <w:calcOnExit w:val="0"/>
             <w:textInput>
               <w:default w:val="&lt;Nome empresarial do candidato a agente&gt;"/>
             </w:textInput>
           </w:ffData>
         </w:fldChar>
       </w:r>
-      <w:r w:rsidRPr="00FD7F85">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+      <w:r w:rsidRPr="00D37212">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri Light" w:hAnsi="Calibri Light" w:cs="Calibri Light"/>
           <w:b/>
-          <w:color w:val="1F497D"/>
-[...1 lines deleted...]
-          <w:szCs w:val="20"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
       </w:r>
-      <w:r w:rsidRPr="00FD7F85">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+      <w:r w:rsidRPr="00D37212">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri Light" w:hAnsi="Calibri Light" w:cs="Calibri Light"/>
           <w:b/>
-          <w:color w:val="1F497D"/>
-[...6 lines deleted...]
-          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:r>
+      <w:r w:rsidRPr="00D37212">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri Light" w:hAnsi="Calibri Light" w:cs="Calibri Light"/>
           <w:b/>
-          <w:color w:val="1F497D"/>
-[...1 lines deleted...]
-          <w:szCs w:val="20"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
-      <w:r w:rsidRPr="00FD7F85">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+      <w:r w:rsidRPr="00D37212">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri Light" w:hAnsi="Calibri Light" w:cs="Calibri Light"/>
           <w:b/>
           <w:noProof/>
-          <w:color w:val="1F497D"/>
-[...1 lines deleted...]
-          <w:szCs w:val="20"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>&lt;Nome empresarial do candidato a agente&gt;</w:t>
       </w:r>
-      <w:r w:rsidRPr="00FD7F85">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+      <w:r w:rsidRPr="00D37212">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri Light" w:hAnsi="Calibri Light" w:cs="Calibri Light"/>
           <w:b/>
-          <w:color w:val="1F497D"/>
-[...1 lines deleted...]
-          <w:szCs w:val="20"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
-      <w:r w:rsidRPr="00FD7F85">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Verdana" w:eastAsia="Calibri" w:hAnsi="Verdana" w:cs="Tahoma"/>
+      <w:r w:rsidRPr="00D37212">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri Light" w:eastAsia="Calibri" w:hAnsi="Calibri Light" w:cs="Calibri Light"/>
           <w:bCs/>
-          <w:color w:val="1F497D"/>
-[...1 lines deleted...]
-          <w:szCs w:val="20"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">, </w:t>
       </w:r>
-      <w:r w:rsidR="005B30A9">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Verdana" w:eastAsia="Calibri" w:hAnsi="Verdana" w:cs="Tahoma"/>
+      <w:r w:rsidR="005B30A9" w:rsidRPr="00D37212">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri Light" w:eastAsia="Calibri" w:hAnsi="Calibri Light" w:cs="Calibri Light"/>
           <w:bCs/>
-          <w:color w:val="1F497D"/>
-[...1 lines deleted...]
-          <w:szCs w:val="20"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>empresa não sujeita à Lei n°</w:t>
       </w:r>
-      <w:r w:rsidRPr="00FD7F85">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Verdana" w:eastAsia="Calibri" w:hAnsi="Verdana" w:cs="Tahoma"/>
+      <w:r w:rsidRPr="00D37212">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri Light" w:eastAsia="Calibri" w:hAnsi="Calibri Light" w:cs="Calibri Light"/>
           <w:bCs/>
-          <w:color w:val="1F497D"/>
-[...1 lines deleted...]
-          <w:szCs w:val="20"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> 11.101/2005</w:t>
       </w:r>
-      <w:r w:rsidR="00277795">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Verdana" w:eastAsia="Calibri" w:hAnsi="Verdana" w:cs="Tahoma"/>
+      <w:r w:rsidR="00277795" w:rsidRPr="00D37212">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri Light" w:eastAsia="Calibri" w:hAnsi="Calibri Light" w:cs="Calibri Light"/>
           <w:bCs/>
-          <w:color w:val="1F497D"/>
-[...1 lines deleted...]
-          <w:szCs w:val="20"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>*</w:t>
       </w:r>
-      <w:r w:rsidRPr="00FD7F85">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Verdana" w:eastAsia="Calibri" w:hAnsi="Verdana" w:cs="Tahoma"/>
+      <w:r w:rsidRPr="00D37212">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri Light" w:eastAsia="Calibri" w:hAnsi="Calibri Light" w:cs="Calibri Light"/>
           <w:bCs/>
-          <w:color w:val="1F497D"/>
-[...1 lines deleted...]
-          <w:szCs w:val="20"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>,</w:t>
       </w:r>
-      <w:r w:rsidR="00B966F1" w:rsidRPr="00B966F1">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Verdana" w:eastAsia="Calibri" w:hAnsi="Verdana" w:cs="Tahoma"/>
+      <w:r w:rsidR="00B966F1" w:rsidRPr="00D37212">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri Light" w:eastAsia="Calibri" w:hAnsi="Calibri Light" w:cs="Calibri Light"/>
           <w:bCs/>
-          <w:color w:val="1F497D"/>
-[...1 lines deleted...]
-          <w:szCs w:val="20"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="00277795" w:rsidRPr="00277795">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Verdana" w:eastAsia="Calibri" w:hAnsi="Verdana" w:cs="Tahoma"/>
+      <w:r w:rsidR="00277795" w:rsidRPr="00D37212">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri Light" w:eastAsia="Calibri" w:hAnsi="Calibri Light" w:cs="Calibri Light"/>
           <w:bCs/>
-          <w:color w:val="1F497D"/>
-[...1 lines deleted...]
-          <w:szCs w:val="20"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>que regula a recuperação judicial, a extrajudicial e a falência do empresário e da sociedade empresária</w:t>
       </w:r>
-      <w:r w:rsidR="00B966F1">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Verdana" w:eastAsia="Calibri" w:hAnsi="Verdana" w:cs="Tahoma"/>
+      <w:r w:rsidR="00B966F1" w:rsidRPr="00D37212">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri Light" w:eastAsia="Calibri" w:hAnsi="Calibri Light" w:cs="Calibri Light"/>
           <w:bCs/>
-          <w:color w:val="1F497D"/>
-[...1 lines deleted...]
-          <w:szCs w:val="20"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>,</w:t>
       </w:r>
-      <w:r w:rsidRPr="00FD7F85">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Verdana" w:eastAsia="Calibri" w:hAnsi="Verdana" w:cs="Tahoma"/>
+      <w:r w:rsidRPr="00D37212">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri Light" w:eastAsia="Calibri" w:hAnsi="Calibri Light" w:cs="Calibri Light"/>
           <w:bCs/>
-          <w:color w:val="1F497D"/>
-[...1 lines deleted...]
-          <w:szCs w:val="20"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="00FD7F85">
-[...4 lines deleted...]
-          <w:szCs w:val="20"/>
+      <w:r w:rsidRPr="00D37212">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri Light" w:hAnsi="Calibri Light" w:cs="Calibri Light"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">inscrita no CNPJ/MF sob n°: </w:t>
       </w:r>
-      <w:r w:rsidRPr="00FD7F85">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+      <w:r w:rsidRPr="00D37212">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri Light" w:hAnsi="Calibri Light" w:cs="Calibri Light"/>
           <w:b/>
           <w:bCs/>
-          <w:color w:val="1F497D"/>
-[...1 lines deleted...]
-          <w:szCs w:val="20"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:fldChar w:fldCharType="begin">
           <w:ffData>
             <w:name w:val=""/>
             <w:enabled/>
             <w:calcOnExit w:val="0"/>
             <w:textInput>
               <w:default w:val="&lt;CNPJ&gt;"/>
             </w:textInput>
           </w:ffData>
         </w:fldChar>
       </w:r>
-      <w:r w:rsidRPr="00FD7F85">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+      <w:r w:rsidRPr="00D37212">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri Light" w:hAnsi="Calibri Light" w:cs="Calibri Light"/>
           <w:b/>
           <w:bCs/>
-          <w:color w:val="1F497D"/>
-[...1 lines deleted...]
-          <w:szCs w:val="20"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
       </w:r>
-      <w:r w:rsidRPr="00FD7F85">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+      <w:r w:rsidRPr="00D37212">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri Light" w:hAnsi="Calibri Light" w:cs="Calibri Light"/>
           <w:b/>
           <w:bCs/>
-          <w:color w:val="1F497D"/>
-[...6 lines deleted...]
-          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:r>
+      <w:r w:rsidRPr="00D37212">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri Light" w:hAnsi="Calibri Light" w:cs="Calibri Light"/>
           <w:b/>
           <w:bCs/>
-          <w:color w:val="1F497D"/>
-[...1 lines deleted...]
-          <w:szCs w:val="20"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
-      <w:r w:rsidRPr="00FD7F85">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+      <w:r w:rsidRPr="00D37212">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri Light" w:hAnsi="Calibri Light" w:cs="Calibri Light"/>
           <w:b/>
           <w:bCs/>
           <w:noProof/>
-          <w:color w:val="1F497D"/>
-[...1 lines deleted...]
-          <w:szCs w:val="20"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>&lt;CNPJ&gt;</w:t>
       </w:r>
-      <w:r w:rsidRPr="00FD7F85">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+      <w:r w:rsidRPr="00D37212">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri Light" w:hAnsi="Calibri Light" w:cs="Calibri Light"/>
           <w:b/>
           <w:bCs/>
-          <w:color w:val="1F497D"/>
-[...1 lines deleted...]
-          <w:szCs w:val="20"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
-      <w:r w:rsidRPr="00FD7F85">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+      <w:r w:rsidRPr="00D37212">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri Light" w:hAnsi="Calibri Light" w:cs="Calibri Light"/>
           <w:bCs/>
-          <w:color w:val="1F497D"/>
-[...1 lines deleted...]
-          <w:szCs w:val="20"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">, </w:t>
       </w:r>
-      <w:r w:rsidRPr="00FD7F85">
-[...4 lines deleted...]
-          <w:szCs w:val="20"/>
+      <w:r w:rsidRPr="00D37212">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri Light" w:hAnsi="Calibri Light" w:cs="Calibri Light"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">com endereço em: </w:t>
       </w:r>
-      <w:r w:rsidRPr="00FD7F85">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+      <w:r w:rsidRPr="00D37212">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri Light" w:hAnsi="Calibri Light" w:cs="Calibri Light"/>
           <w:b/>
-          <w:color w:val="1F497D"/>
-[...1 lines deleted...]
-          <w:szCs w:val="20"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:fldChar w:fldCharType="begin">
           <w:ffData>
             <w:name w:val=""/>
             <w:enabled/>
             <w:calcOnExit w:val="0"/>
             <w:textInput>
               <w:default w:val="&lt;Endereço completo&gt;"/>
             </w:textInput>
           </w:ffData>
         </w:fldChar>
       </w:r>
-      <w:r w:rsidRPr="00FD7F85">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+      <w:r w:rsidRPr="00D37212">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri Light" w:hAnsi="Calibri Light" w:cs="Calibri Light"/>
           <w:b/>
-          <w:color w:val="1F497D"/>
-[...1 lines deleted...]
-          <w:szCs w:val="20"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
       </w:r>
-      <w:r w:rsidRPr="00FD7F85">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+      <w:r w:rsidRPr="00D37212">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri Light" w:hAnsi="Calibri Light" w:cs="Calibri Light"/>
           <w:b/>
-          <w:color w:val="1F497D"/>
-[...6 lines deleted...]
-          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:r>
+      <w:r w:rsidRPr="00D37212">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri Light" w:hAnsi="Calibri Light" w:cs="Calibri Light"/>
           <w:b/>
-          <w:color w:val="1F497D"/>
-[...1 lines deleted...]
-          <w:szCs w:val="20"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
-      <w:r w:rsidRPr="00FD7F85">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+      <w:r w:rsidRPr="00D37212">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri Light" w:hAnsi="Calibri Light" w:cs="Calibri Light"/>
           <w:b/>
           <w:noProof/>
-          <w:color w:val="1F497D"/>
-[...1 lines deleted...]
-          <w:szCs w:val="20"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>&lt;Endereço completo&gt;</w:t>
       </w:r>
-      <w:r w:rsidRPr="00FD7F85">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+      <w:r w:rsidRPr="00D37212">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri Light" w:hAnsi="Calibri Light" w:cs="Calibri Light"/>
           <w:b/>
-          <w:color w:val="1F497D"/>
-[...1 lines deleted...]
-          <w:szCs w:val="20"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
-      <w:r w:rsidRPr="00FD7F85">
-[...69 lines deleted...]
-        <w:t>:</w:t>
+      <w:r w:rsidRPr="00D37212">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri Light" w:hAnsi="Calibri Light" w:cs="Calibri Light"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, por seu(s) representante(s) legal(is) abaixo assinado(s), </w:t>
+      </w:r>
+      <w:r w:rsidR="00687892" w:rsidRPr="00D37212">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri Light" w:hAnsi="Calibri Light" w:cs="Calibri Light"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>para fins de adesão à Câmara de Comercialização de Energia Elétrica – CCEE, vem por meio da presente expressamente declarar:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0EF4F459" w14:textId="77777777" w:rsidR="00687892" w:rsidRDefault="00687892" w:rsidP="00FD7F85">
+    <w:p w14:paraId="0EF4F459" w14:textId="77777777" w:rsidR="00687892" w:rsidRPr="00D37212" w:rsidRDefault="00687892" w:rsidP="00FD7F85">
       <w:pPr>
         <w:pStyle w:val="SemEspaamento"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Tahoma"/>
-[...2 lines deleted...]
-          <w:szCs w:val="20"/>
+          <w:rFonts w:ascii="Calibri Light" w:hAnsi="Calibri Light" w:cs="Calibri Light"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="4403B938" w14:textId="566CF737" w:rsidR="00687892" w:rsidRDefault="00092A60" w:rsidP="00092A60">
+    <w:p w14:paraId="4403B938" w14:textId="566CF737" w:rsidR="00687892" w:rsidRPr="00D37212" w:rsidRDefault="00092A60" w:rsidP="00092A60">
       <w:pPr>
         <w:pStyle w:val="SemEspaamento"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="14"/>
         </w:numPr>
         <w:ind w:left="709" w:hanging="567"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Tahoma"/>
-[...10 lines deleted...]
-          <w:szCs w:val="20"/>
+          <w:rFonts w:ascii="Calibri Light" w:hAnsi="Calibri Light" w:cs="Calibri Light"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D37212">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri Light" w:hAnsi="Calibri Light" w:cs="Calibri Light"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>N</w:t>
       </w:r>
-      <w:r w:rsidR="00687892">
-[...4 lines deleted...]
-          <w:szCs w:val="20"/>
+      <w:r w:rsidR="00687892" w:rsidRPr="00D37212">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri Light" w:hAnsi="Calibri Light" w:cs="Calibri Light"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>ão se encontrar em processo de dissolução ou liquidação extrajudicial; e</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="477218E2" w14:textId="77777777" w:rsidR="00687892" w:rsidRDefault="00687892" w:rsidP="00687892">
+    <w:p w14:paraId="477218E2" w14:textId="77777777" w:rsidR="00687892" w:rsidRPr="00D37212" w:rsidRDefault="00687892" w:rsidP="00687892">
       <w:pPr>
         <w:pStyle w:val="SemEspaamento"/>
         <w:ind w:left="709"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Tahoma"/>
-[...2 lines deleted...]
-          <w:szCs w:val="20"/>
+          <w:rFonts w:ascii="Calibri Light" w:hAnsi="Calibri Light" w:cs="Calibri Light"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="48F1829A" w14:textId="2C9E17A4" w:rsidR="00FD7F85" w:rsidRPr="00687892" w:rsidRDefault="00092A60" w:rsidP="00092A60">
+    <w:p w14:paraId="48F1829A" w14:textId="2C9E17A4" w:rsidR="00FD7F85" w:rsidRPr="00D37212" w:rsidRDefault="00092A60" w:rsidP="00092A60">
       <w:pPr>
         <w:pStyle w:val="SemEspaamento"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="14"/>
         </w:numPr>
         <w:ind w:left="709" w:hanging="567"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Tahoma"/>
-[...10 lines deleted...]
-          <w:szCs w:val="20"/>
+          <w:rFonts w:ascii="Calibri Light" w:hAnsi="Calibri Light" w:cs="Calibri Light"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D37212">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri Light" w:hAnsi="Calibri Light" w:cs="Calibri Light"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>C</w:t>
       </w:r>
-      <w:r w:rsidR="00687892" w:rsidRPr="00687892">
-[...4 lines deleted...]
-          <w:szCs w:val="20"/>
+      <w:r w:rsidR="00687892" w:rsidRPr="00D37212">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri Light" w:hAnsi="Calibri Light" w:cs="Calibri Light"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>omprometer-se com a presente declaração, respondendo, de forma integral, pela autenticidade, legalidade e veracidade das informações aqui prestadas nas esferas administrativa, cível e criminal, isentando a CCEE de qualquer responsabilidade sobre informação que tenha sido cadastrada erroneamente ou não atualizada</w:t>
       </w:r>
-      <w:r w:rsidR="00FD7F85" w:rsidRPr="00687892">
-[...4 lines deleted...]
-          <w:szCs w:val="20"/>
+      <w:r w:rsidR="00FD7F85" w:rsidRPr="00D37212">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri Light" w:hAnsi="Calibri Light" w:cs="Calibri Light"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="214B453E" w14:textId="74B1D190" w:rsidR="00FD7F85" w:rsidRDefault="00FD7F85" w:rsidP="00FD7F85">
+    <w:p w14:paraId="214B453E" w14:textId="74B1D190" w:rsidR="00FD7F85" w:rsidRPr="00D37212" w:rsidRDefault="00FD7F85" w:rsidP="00FD7F85">
       <w:pPr>
         <w:pStyle w:val="SemEspaamento"/>
         <w:rPr>
-          <w:rFonts w:ascii="Verdana" w:eastAsia="Calibri" w:hAnsi="Verdana" w:cs="Tahoma"/>
+          <w:rFonts w:ascii="Calibri Light" w:eastAsia="Calibri" w:hAnsi="Calibri Light" w:cs="Calibri Light"/>
           <w:bCs/>
-          <w:color w:val="1F497D"/>
-[...1 lines deleted...]
-          <w:szCs w:val="20"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="64C16BC9" w14:textId="77777777" w:rsidR="00FD7F85" w:rsidRPr="00FD7F85" w:rsidRDefault="00FD7F85" w:rsidP="00FD7F85">
+    <w:p w14:paraId="64C16BC9" w14:textId="77777777" w:rsidR="00FD7F85" w:rsidRPr="00D37212" w:rsidRDefault="00FD7F85" w:rsidP="00FD7F85">
       <w:pPr>
         <w:pStyle w:val="SemEspaamento"/>
         <w:rPr>
-          <w:rFonts w:ascii="Verdana" w:eastAsia="Calibri" w:hAnsi="Verdana" w:cs="Tahoma"/>
+          <w:rFonts w:ascii="Calibri Light" w:eastAsia="Calibri" w:hAnsi="Calibri Light" w:cs="Calibri Light"/>
           <w:bCs/>
-          <w:color w:val="1F497D"/>
-[...1 lines deleted...]
-          <w:szCs w:val="20"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="285C5ECB" w14:textId="77777777" w:rsidR="00F258E1" w:rsidRPr="00992D66" w:rsidRDefault="00F258E1" w:rsidP="00D60EEE">
+    <w:p w14:paraId="285C5ECB" w14:textId="77777777" w:rsidR="00F258E1" w:rsidRPr="00D37212" w:rsidRDefault="00F258E1" w:rsidP="00D60EEE">
       <w:pPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:jc w:val="center"/>
         <w:rPr>
-          <w:color w:val="1F497D"/>
-[...6 lines deleted...]
-          <w:rFonts w:cs="Arial"/>
+          <w:rFonts w:ascii="Calibri Light" w:hAnsi="Calibri Light" w:cs="Calibri Light"/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D37212">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri Light" w:hAnsi="Calibri Light" w:cs="Calibri Light"/>
           <w:bCs/>
           <w:noProof/>
-          <w:color w:val="1F497D"/>
-[...1 lines deleted...]
-          <w:szCs w:val="20"/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:fldChar w:fldCharType="begin">
           <w:ffData>
             <w:name w:val=""/>
             <w:enabled/>
             <w:calcOnExit w:val="0"/>
             <w:textInput>
               <w:default w:val="&lt;Local&gt;"/>
             </w:textInput>
           </w:ffData>
         </w:fldChar>
       </w:r>
-      <w:r w:rsidRPr="00992D66">
-[...1 lines deleted...]
-          <w:rFonts w:cs="Arial"/>
+      <w:r w:rsidRPr="00D37212">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri Light" w:hAnsi="Calibri Light" w:cs="Calibri Light"/>
           <w:bCs/>
           <w:noProof/>
-          <w:color w:val="1F497D"/>
-[...1 lines deleted...]
-          <w:szCs w:val="20"/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
       </w:r>
-      <w:r w:rsidRPr="00992D66">
-[...1 lines deleted...]
-          <w:rFonts w:cs="Arial"/>
+      <w:r w:rsidRPr="00D37212">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri Light" w:hAnsi="Calibri Light" w:cs="Calibri Light"/>
           <w:bCs/>
           <w:noProof/>
-          <w:color w:val="1F497D"/>
-[...6 lines deleted...]
-          <w:rFonts w:cs="Arial"/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:r>
+      <w:r w:rsidRPr="00D37212">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri Light" w:hAnsi="Calibri Light" w:cs="Calibri Light"/>
           <w:bCs/>
           <w:noProof/>
-          <w:color w:val="1F497D"/>
-[...1 lines deleted...]
-          <w:szCs w:val="20"/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
-      <w:r w:rsidRPr="00992D66">
-[...1 lines deleted...]
-          <w:rFonts w:cs="Arial"/>
+      <w:r w:rsidRPr="00D37212">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri Light" w:hAnsi="Calibri Light" w:cs="Calibri Light"/>
           <w:bCs/>
           <w:noProof/>
-          <w:color w:val="1F497D"/>
-[...1 lines deleted...]
-          <w:szCs w:val="20"/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>&lt;Local&gt;</w:t>
       </w:r>
-      <w:r w:rsidRPr="00992D66">
-[...1 lines deleted...]
-          <w:rFonts w:cs="Arial"/>
+      <w:r w:rsidRPr="00D37212">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri Light" w:hAnsi="Calibri Light" w:cs="Calibri Light"/>
           <w:bCs/>
           <w:noProof/>
-          <w:color w:val="1F497D"/>
-[...1 lines deleted...]
-          <w:szCs w:val="20"/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
-      <w:r w:rsidRPr="00992D66">
-[...3 lines deleted...]
-          <w:szCs w:val="20"/>
+      <w:r w:rsidRPr="00D37212">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri Light" w:hAnsi="Calibri Light" w:cs="Calibri Light"/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">, </w:t>
       </w:r>
-      <w:r w:rsidRPr="00992D66">
-[...1 lines deleted...]
-          <w:rFonts w:cs="Arial"/>
+      <w:r w:rsidRPr="00D37212">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri Light" w:hAnsi="Calibri Light" w:cs="Calibri Light"/>
           <w:bCs/>
           <w:noProof/>
-          <w:color w:val="1F497D"/>
-[...1 lines deleted...]
-          <w:szCs w:val="20"/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:fldChar w:fldCharType="begin">
           <w:ffData>
             <w:name w:val=""/>
             <w:enabled/>
             <w:calcOnExit w:val="0"/>
             <w:textInput>
               <w:default w:val="&lt;Data&gt;"/>
             </w:textInput>
           </w:ffData>
         </w:fldChar>
       </w:r>
-      <w:r w:rsidRPr="00992D66">
-[...1 lines deleted...]
-          <w:rFonts w:cs="Arial"/>
+      <w:r w:rsidRPr="00D37212">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri Light" w:hAnsi="Calibri Light" w:cs="Calibri Light"/>
           <w:bCs/>
           <w:noProof/>
-          <w:color w:val="1F497D"/>
-[...1 lines deleted...]
-          <w:szCs w:val="20"/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
       </w:r>
-      <w:r w:rsidRPr="00992D66">
-[...1 lines deleted...]
-          <w:rFonts w:cs="Arial"/>
+      <w:r w:rsidRPr="00D37212">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri Light" w:hAnsi="Calibri Light" w:cs="Calibri Light"/>
           <w:bCs/>
           <w:noProof/>
-          <w:color w:val="1F497D"/>
-[...6 lines deleted...]
-          <w:rFonts w:cs="Arial"/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:r>
+      <w:r w:rsidRPr="00D37212">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri Light" w:hAnsi="Calibri Light" w:cs="Calibri Light"/>
           <w:bCs/>
           <w:noProof/>
-          <w:color w:val="1F497D"/>
-[...1 lines deleted...]
-          <w:szCs w:val="20"/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
-      <w:r w:rsidRPr="00992D66">
-[...1 lines deleted...]
-          <w:rFonts w:cs="Arial"/>
+      <w:r w:rsidRPr="00D37212">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri Light" w:hAnsi="Calibri Light" w:cs="Calibri Light"/>
           <w:bCs/>
           <w:noProof/>
-          <w:color w:val="1F497D"/>
-[...1 lines deleted...]
-          <w:szCs w:val="20"/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>&lt;Data&gt;</w:t>
       </w:r>
-      <w:r w:rsidRPr="00992D66">
-[...1 lines deleted...]
-          <w:rFonts w:cs="Arial"/>
+      <w:r w:rsidRPr="00D37212">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri Light" w:hAnsi="Calibri Light" w:cs="Calibri Light"/>
           <w:bCs/>
           <w:noProof/>
-          <w:color w:val="1F497D"/>
-[...1 lines deleted...]
-          <w:szCs w:val="20"/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
-      <w:r w:rsidRPr="00992D66">
-[...18 lines deleted...]
-          <w:rFonts w:cs="Arial"/>
+      <w:r w:rsidRPr="00D37212">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri Light" w:hAnsi="Calibri Light" w:cs="Calibri Light"/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> de </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D37212">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri Light" w:hAnsi="Calibri Light" w:cs="Calibri Light"/>
           <w:bCs/>
           <w:noProof/>
-          <w:color w:val="1F497D"/>
-[...1 lines deleted...]
-          <w:szCs w:val="20"/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:fldChar w:fldCharType="begin">
           <w:ffData>
             <w:name w:val=""/>
             <w:enabled/>
             <w:calcOnExit w:val="0"/>
             <w:textInput>
               <w:default w:val="&lt;Mês&gt;"/>
             </w:textInput>
           </w:ffData>
         </w:fldChar>
       </w:r>
-      <w:r w:rsidRPr="00992D66">
-[...1 lines deleted...]
-          <w:rFonts w:cs="Arial"/>
+      <w:r w:rsidRPr="00D37212">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri Light" w:hAnsi="Calibri Light" w:cs="Calibri Light"/>
           <w:bCs/>
           <w:noProof/>
-          <w:color w:val="1F497D"/>
-[...1 lines deleted...]
-          <w:szCs w:val="20"/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
       </w:r>
-      <w:r w:rsidRPr="00992D66">
-[...1 lines deleted...]
-          <w:rFonts w:cs="Arial"/>
+      <w:r w:rsidRPr="00D37212">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri Light" w:hAnsi="Calibri Light" w:cs="Calibri Light"/>
           <w:bCs/>
           <w:noProof/>
-          <w:color w:val="1F497D"/>
-[...6 lines deleted...]
-          <w:rFonts w:cs="Arial"/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:r>
+      <w:r w:rsidRPr="00D37212">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri Light" w:hAnsi="Calibri Light" w:cs="Calibri Light"/>
           <w:bCs/>
           <w:noProof/>
-          <w:color w:val="1F497D"/>
-[...1 lines deleted...]
-          <w:szCs w:val="20"/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
-      <w:r w:rsidRPr="00992D66">
-[...1 lines deleted...]
-          <w:rFonts w:cs="Arial"/>
+      <w:r w:rsidRPr="00D37212">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri Light" w:hAnsi="Calibri Light" w:cs="Calibri Light"/>
           <w:bCs/>
           <w:noProof/>
-          <w:color w:val="1F497D"/>
-[...1 lines deleted...]
-          <w:szCs w:val="20"/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>&lt;Mês&gt;</w:t>
       </w:r>
-      <w:r w:rsidRPr="00992D66">
-[...1 lines deleted...]
-          <w:rFonts w:cs="Arial"/>
+      <w:r w:rsidRPr="00D37212">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri Light" w:hAnsi="Calibri Light" w:cs="Calibri Light"/>
           <w:bCs/>
           <w:noProof/>
-          <w:color w:val="1F497D"/>
-[...1 lines deleted...]
-          <w:szCs w:val="20"/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
-      <w:r w:rsidRPr="00992D66">
-[...3 lines deleted...]
-          <w:szCs w:val="20"/>
+      <w:r w:rsidRPr="00D37212">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri Light" w:hAnsi="Calibri Light" w:cs="Calibri Light"/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> de </w:t>
       </w:r>
-      <w:r w:rsidRPr="00992D66">
-[...1 lines deleted...]
-          <w:rFonts w:cs="Arial"/>
+      <w:r w:rsidRPr="00D37212">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri Light" w:hAnsi="Calibri Light" w:cs="Calibri Light"/>
           <w:bCs/>
           <w:noProof/>
-          <w:color w:val="1F497D"/>
-[...1 lines deleted...]
-          <w:szCs w:val="20"/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:fldChar w:fldCharType="begin">
           <w:ffData>
             <w:name w:val=""/>
             <w:enabled/>
             <w:calcOnExit w:val="0"/>
             <w:textInput>
               <w:default w:val="&lt;Ano&gt;"/>
             </w:textInput>
           </w:ffData>
         </w:fldChar>
       </w:r>
-      <w:r w:rsidRPr="00992D66">
-[...1 lines deleted...]
-          <w:rFonts w:cs="Arial"/>
+      <w:r w:rsidRPr="00D37212">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri Light" w:hAnsi="Calibri Light" w:cs="Calibri Light"/>
           <w:bCs/>
           <w:noProof/>
-          <w:color w:val="1F497D"/>
-[...1 lines deleted...]
-          <w:szCs w:val="20"/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
       </w:r>
-      <w:r w:rsidRPr="00992D66">
-[...1 lines deleted...]
-          <w:rFonts w:cs="Arial"/>
+      <w:r w:rsidRPr="00D37212">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri Light" w:hAnsi="Calibri Light" w:cs="Calibri Light"/>
           <w:bCs/>
           <w:noProof/>
-          <w:color w:val="1F497D"/>
-[...6 lines deleted...]
-          <w:rFonts w:cs="Arial"/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:r>
+      <w:r w:rsidRPr="00D37212">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri Light" w:hAnsi="Calibri Light" w:cs="Calibri Light"/>
           <w:bCs/>
           <w:noProof/>
-          <w:color w:val="1F497D"/>
-[...1 lines deleted...]
-          <w:szCs w:val="20"/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
-      <w:r w:rsidRPr="00992D66">
-[...1 lines deleted...]
-          <w:rFonts w:cs="Arial"/>
+      <w:r w:rsidRPr="00D37212">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri Light" w:hAnsi="Calibri Light" w:cs="Calibri Light"/>
           <w:bCs/>
           <w:noProof/>
-          <w:color w:val="1F497D"/>
-[...1 lines deleted...]
-          <w:szCs w:val="20"/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>&lt;Ano&gt;</w:t>
       </w:r>
-      <w:r w:rsidRPr="00992D66">
-[...1 lines deleted...]
-          <w:rFonts w:cs="Arial"/>
+      <w:r w:rsidRPr="00D37212">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri Light" w:hAnsi="Calibri Light" w:cs="Calibri Light"/>
           <w:bCs/>
           <w:noProof/>
-          <w:color w:val="1F497D"/>
-[...1 lines deleted...]
-          <w:szCs w:val="20"/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="15D9CD2A" w14:textId="2CF97F7B" w:rsidR="00036FC4" w:rsidRDefault="00036FC4" w:rsidP="00D60EEE">
+    <w:p w14:paraId="15D9CD2A" w14:textId="2CF97F7B" w:rsidR="00036FC4" w:rsidRPr="00D37212" w:rsidRDefault="00036FC4" w:rsidP="00D60EEE">
       <w:pPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:jc w:val="center"/>
         <w:rPr>
-          <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
-          <w:color w:val="1F497D"/>
+          <w:rFonts w:ascii="Calibri Light" w:eastAsia="Times New Roman" w:hAnsi="Calibri Light" w:cs="Calibri Light"/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="pt-BR"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="7A9C57F7" w14:textId="77777777" w:rsidR="00992D66" w:rsidRPr="00D37212" w:rsidRDefault="00992D66" w:rsidP="00992D66">
+      <w:pPr>
+        <w:pStyle w:val="SemEspaamento"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri Light" w:hAnsi="Calibri Light" w:cs="Calibri Light"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:eastAsia="pt-BR"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="7A9C57F7" w14:textId="77777777" w:rsidR="00992D66" w:rsidRPr="00992D66" w:rsidRDefault="00992D66" w:rsidP="00992D66">
-[...7 lines deleted...]
-    <w:p w14:paraId="5FA0757C" w14:textId="77777777" w:rsidR="00036FC4" w:rsidRDefault="00036FC4" w:rsidP="00D60EEE">
+    <w:p w14:paraId="5FA0757C" w14:textId="77777777" w:rsidR="00036FC4" w:rsidRPr="00D37212" w:rsidRDefault="00036FC4" w:rsidP="00D60EEE">
       <w:pPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:jc w:val="center"/>
         <w:rPr>
-          <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
-          <w:color w:val="1F497D"/>
+          <w:rFonts w:ascii="Calibri Light" w:eastAsia="Times New Roman" w:hAnsi="Calibri Light" w:cs="Calibri Light"/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="pt-BR"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="103B4BBB" w14:textId="77777777" w:rsidR="00A4251D" w:rsidRPr="00D37212" w:rsidRDefault="00A4251D" w:rsidP="00A4251D">
+      <w:pPr>
+        <w:pStyle w:val="SemEspaamento"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri Light" w:hAnsi="Calibri Light" w:cs="Calibri Light"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:eastAsia="pt-BR"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="103B4BBB" w14:textId="77777777" w:rsidR="00A4251D" w:rsidRPr="00A4251D" w:rsidRDefault="00A4251D" w:rsidP="00A4251D">
-[...7 lines deleted...]
-    <w:p w14:paraId="2DAD0D2E" w14:textId="5B90B85A" w:rsidR="00D60EEE" w:rsidRPr="00A4251D" w:rsidRDefault="00D60EEE" w:rsidP="00D60EEE">
+    <w:p w14:paraId="2DAD0D2E" w14:textId="5B90B85A" w:rsidR="00D60EEE" w:rsidRPr="00D37212" w:rsidRDefault="00D60EEE" w:rsidP="00D60EEE">
       <w:pPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:jc w:val="center"/>
         <w:rPr>
-          <w:rFonts w:cs="Arial"/>
+          <w:rFonts w:ascii="Calibri Light" w:hAnsi="Calibri Light" w:cs="Calibri Light"/>
           <w:b/>
           <w:bCs/>
           <w:noProof/>
-          <w:color w:val="1F497D"/>
-[...6 lines deleted...]
-          <w:rFonts w:cs="Arial"/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D37212">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri Light" w:hAnsi="Calibri Light" w:cs="Calibri Light"/>
           <w:b/>
           <w:bCs/>
           <w:noProof/>
-          <w:color w:val="1F497D"/>
-[...1 lines deleted...]
-          <w:szCs w:val="20"/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:fldChar w:fldCharType="begin">
           <w:ffData>
             <w:name w:val=""/>
             <w:enabled/>
             <w:calcOnExit w:val="0"/>
             <w:textInput>
               <w:default w:val="_________________________________________"/>
             </w:textInput>
           </w:ffData>
         </w:fldChar>
       </w:r>
-      <w:r w:rsidRPr="00A4251D">
-[...1 lines deleted...]
-          <w:rFonts w:cs="Arial"/>
+      <w:r w:rsidRPr="00D37212">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri Light" w:hAnsi="Calibri Light" w:cs="Calibri Light"/>
           <w:b/>
           <w:bCs/>
           <w:noProof/>
-          <w:color w:val="1F497D"/>
-[...1 lines deleted...]
-          <w:szCs w:val="20"/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
       </w:r>
-      <w:r w:rsidRPr="00A4251D">
-[...1 lines deleted...]
-          <w:rFonts w:cs="Arial"/>
+      <w:r w:rsidRPr="00D37212">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri Light" w:hAnsi="Calibri Light" w:cs="Calibri Light"/>
           <w:b/>
           <w:bCs/>
           <w:noProof/>
-          <w:color w:val="1F497D"/>
-[...6 lines deleted...]
-          <w:rFonts w:cs="Arial"/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:r>
+      <w:r w:rsidRPr="00D37212">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri Light" w:hAnsi="Calibri Light" w:cs="Calibri Light"/>
           <w:b/>
           <w:bCs/>
           <w:noProof/>
-          <w:color w:val="1F497D"/>
-[...1 lines deleted...]
-          <w:szCs w:val="20"/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
-      <w:r w:rsidRPr="00A4251D">
-[...1 lines deleted...]
-          <w:rFonts w:cs="Arial"/>
+      <w:r w:rsidRPr="00D37212">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri Light" w:hAnsi="Calibri Light" w:cs="Calibri Light"/>
           <w:b/>
           <w:bCs/>
           <w:noProof/>
-          <w:color w:val="1F497D"/>
-[...1 lines deleted...]
-          <w:szCs w:val="20"/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>_________________________________________</w:t>
       </w:r>
-      <w:r w:rsidRPr="00A4251D">
-[...1 lines deleted...]
-          <w:rFonts w:cs="Arial"/>
+      <w:r w:rsidRPr="00D37212">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri Light" w:hAnsi="Calibri Light" w:cs="Calibri Light"/>
           <w:b/>
           <w:bCs/>
           <w:noProof/>
-          <w:color w:val="1F497D"/>
-[...1 lines deleted...]
-          <w:szCs w:val="20"/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="52B60C0F" w14:textId="608F4E0A" w:rsidR="00992D66" w:rsidRDefault="00FD7F85" w:rsidP="00D60EEE">
+    <w:p w14:paraId="52B60C0F" w14:textId="608F4E0A" w:rsidR="00992D66" w:rsidRPr="00D37212" w:rsidRDefault="00FD7F85" w:rsidP="00D60EEE">
       <w:pPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:jc w:val="center"/>
         <w:rPr>
-          <w:rFonts w:cs="Tahoma"/>
+          <w:rFonts w:ascii="Calibri Light" w:hAnsi="Calibri Light" w:cs="Calibri Light"/>
           <w:b/>
           <w:bCs/>
-          <w:color w:val="1F497D"/>
-[...5 lines deleted...]
-        <w:rPr>
+          <w:color w:val="auto"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D37212">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri Light" w:hAnsi="Calibri Light" w:cs="Calibri Light"/>
           <w:b/>
-          <w:color w:val="1F497D"/>
-[...1 lines deleted...]
-          <w:szCs w:val="20"/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:fldChar w:fldCharType="begin">
           <w:ffData>
             <w:name w:val=""/>
             <w:enabled/>
             <w:calcOnExit w:val="0"/>
             <w:textInput>
               <w:default w:val="&lt;Nome empresarial do candidato a agente&gt;"/>
             </w:textInput>
           </w:ffData>
         </w:fldChar>
       </w:r>
-      <w:r w:rsidRPr="00FD7F85">
-        <w:rPr>
+      <w:r w:rsidRPr="00D37212">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri Light" w:hAnsi="Calibri Light" w:cs="Calibri Light"/>
           <w:b/>
-          <w:color w:val="1F497D"/>
-[...1 lines deleted...]
-          <w:szCs w:val="20"/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
       </w:r>
-      <w:r w:rsidRPr="00FD7F85">
-        <w:rPr>
+      <w:r w:rsidRPr="00D37212">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri Light" w:hAnsi="Calibri Light" w:cs="Calibri Light"/>
           <w:b/>
-          <w:color w:val="1F497D"/>
-[...5 lines deleted...]
-        <w:rPr>
+          <w:color w:val="auto"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:r>
+      <w:r w:rsidRPr="00D37212">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri Light" w:hAnsi="Calibri Light" w:cs="Calibri Light"/>
           <w:b/>
-          <w:color w:val="1F497D"/>
-[...1 lines deleted...]
-          <w:szCs w:val="20"/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
-      <w:r w:rsidRPr="00FD7F85">
-        <w:rPr>
+      <w:r w:rsidRPr="00D37212">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri Light" w:hAnsi="Calibri Light" w:cs="Calibri Light"/>
           <w:b/>
           <w:noProof/>
-          <w:color w:val="1F497D"/>
-[...1 lines deleted...]
-          <w:szCs w:val="20"/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>&lt;Nome empresarial do candidato a agente&gt;</w:t>
       </w:r>
-      <w:r w:rsidRPr="00FD7F85">
-        <w:rPr>
+      <w:r w:rsidRPr="00D37212">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri Light" w:hAnsi="Calibri Light" w:cs="Calibri Light"/>
           <w:b/>
-          <w:color w:val="1F497D"/>
-[...1 lines deleted...]
-          <w:szCs w:val="20"/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2EDD0C31" w14:textId="637ED887" w:rsidR="00036FC4" w:rsidRPr="00A4251D" w:rsidRDefault="00E21955" w:rsidP="00D60EEE">
+    <w:p w14:paraId="2EDD0C31" w14:textId="637ED887" w:rsidR="00036FC4" w:rsidRPr="00D37212" w:rsidRDefault="00E21955" w:rsidP="00D60EEE">
       <w:pPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:jc w:val="center"/>
         <w:rPr>
-          <w:rFonts w:cs="Arial"/>
+          <w:rFonts w:ascii="Calibri Light" w:hAnsi="Calibri Light" w:cs="Calibri Light"/>
           <w:b/>
           <w:bCs/>
           <w:noProof/>
-          <w:color w:val="1F497D"/>
-[...6 lines deleted...]
-          <w:rFonts w:cs="Arial"/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D37212">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri Light" w:hAnsi="Calibri Light" w:cs="Calibri Light"/>
           <w:b/>
           <w:bCs/>
           <w:noProof/>
-          <w:color w:val="1F497D"/>
-[...1 lines deleted...]
-          <w:szCs w:val="20"/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:fldChar w:fldCharType="begin">
           <w:ffData>
             <w:name w:val=""/>
             <w:enabled/>
             <w:calcOnExit w:val="0"/>
             <w:textInput>
               <w:default w:val="&lt;Nome do signatário&gt;"/>
             </w:textInput>
           </w:ffData>
         </w:fldChar>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-          <w:rFonts w:cs="Arial"/>
+      <w:r w:rsidRPr="00D37212">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri Light" w:hAnsi="Calibri Light" w:cs="Calibri Light"/>
           <w:b/>
           <w:bCs/>
           <w:noProof/>
-          <w:color w:val="1F497D"/>
-[...1 lines deleted...]
-          <w:szCs w:val="20"/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-          <w:rFonts w:cs="Arial"/>
+      <w:r w:rsidRPr="00D37212">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri Light" w:hAnsi="Calibri Light" w:cs="Calibri Light"/>
           <w:b/>
           <w:bCs/>
           <w:noProof/>
-          <w:color w:val="1F497D"/>
-[...6 lines deleted...]
-          <w:rFonts w:cs="Arial"/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:r>
+      <w:r w:rsidRPr="00D37212">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri Light" w:hAnsi="Calibri Light" w:cs="Calibri Light"/>
           <w:b/>
           <w:bCs/>
           <w:noProof/>
-          <w:color w:val="1F497D"/>
-[...1 lines deleted...]
-          <w:szCs w:val="20"/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-          <w:rFonts w:cs="Arial"/>
+      <w:r w:rsidRPr="00D37212">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri Light" w:hAnsi="Calibri Light" w:cs="Calibri Light"/>
           <w:b/>
           <w:bCs/>
           <w:noProof/>
-          <w:color w:val="1F497D"/>
-[...1 lines deleted...]
-          <w:szCs w:val="20"/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>&lt;Nome do signatário&gt;</w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-          <w:rFonts w:cs="Arial"/>
+      <w:r w:rsidRPr="00D37212">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri Light" w:hAnsi="Calibri Light" w:cs="Calibri Light"/>
           <w:b/>
           <w:bCs/>
           <w:noProof/>
-          <w:color w:val="1F497D"/>
-[...1 lines deleted...]
-          <w:szCs w:val="20"/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="71297642" w14:textId="40375F41" w:rsidR="00036FC4" w:rsidRPr="00A4251D" w:rsidRDefault="005A5374" w:rsidP="00D60EEE">
+    <w:p w14:paraId="71297642" w14:textId="40375F41" w:rsidR="00036FC4" w:rsidRPr="00D37212" w:rsidRDefault="005A5374" w:rsidP="00D60EEE">
       <w:pPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:jc w:val="center"/>
         <w:rPr>
-          <w:rFonts w:eastAsia="Times New Roman"/>
-[...2 lines deleted...]
-          <w:szCs w:val="20"/>
+          <w:rFonts w:ascii="Calibri Light" w:eastAsia="Times New Roman" w:hAnsi="Calibri Light" w:cs="Calibri Light"/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
           <w:lang w:eastAsia="pt-BR"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00A4251D">
-[...1 lines deleted...]
-          <w:rFonts w:cs="Arial"/>
+      <w:r w:rsidRPr="00D37212">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri Light" w:hAnsi="Calibri Light" w:cs="Calibri Light"/>
           <w:b/>
           <w:bCs/>
           <w:noProof/>
-          <w:color w:val="1F497D"/>
-[...1 lines deleted...]
-          <w:szCs w:val="20"/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:fldChar w:fldCharType="begin">
           <w:ffData>
             <w:name w:val="Texto12"/>
             <w:enabled/>
             <w:calcOnExit w:val="0"/>
             <w:textInput>
               <w:default w:val="&lt;Cargo&gt;"/>
             </w:textInput>
           </w:ffData>
         </w:fldChar>
       </w:r>
       <w:bookmarkStart w:id="0" w:name="Texto12"/>
-      <w:r w:rsidRPr="00A4251D">
-[...1 lines deleted...]
-          <w:rFonts w:cs="Arial"/>
+      <w:r w:rsidRPr="00D37212">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri Light" w:hAnsi="Calibri Light" w:cs="Calibri Light"/>
           <w:b/>
           <w:bCs/>
           <w:noProof/>
-          <w:color w:val="1F497D"/>
-[...1 lines deleted...]
-          <w:szCs w:val="20"/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
       </w:r>
-      <w:r w:rsidRPr="00A4251D">
-[...1 lines deleted...]
-          <w:rFonts w:cs="Arial"/>
+      <w:r w:rsidRPr="00D37212">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri Light" w:hAnsi="Calibri Light" w:cs="Calibri Light"/>
           <w:b/>
           <w:bCs/>
           <w:noProof/>
-          <w:color w:val="1F497D"/>
-[...6 lines deleted...]
-          <w:rFonts w:cs="Arial"/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:r>
+      <w:r w:rsidRPr="00D37212">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri Light" w:hAnsi="Calibri Light" w:cs="Calibri Light"/>
           <w:b/>
           <w:bCs/>
           <w:noProof/>
-          <w:color w:val="1F497D"/>
-[...1 lines deleted...]
-          <w:szCs w:val="20"/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
-      <w:r w:rsidRPr="00A4251D">
-[...1 lines deleted...]
-          <w:rFonts w:cs="Arial"/>
+      <w:r w:rsidRPr="00D37212">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri Light" w:hAnsi="Calibri Light" w:cs="Calibri Light"/>
           <w:b/>
           <w:bCs/>
           <w:noProof/>
-          <w:color w:val="1F497D"/>
-[...1 lines deleted...]
-          <w:szCs w:val="20"/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>&lt;Cargo&gt;</w:t>
       </w:r>
-      <w:r w:rsidRPr="00A4251D">
-[...1 lines deleted...]
-          <w:rFonts w:cs="Arial"/>
+      <w:r w:rsidRPr="00D37212">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri Light" w:hAnsi="Calibri Light" w:cs="Calibri Light"/>
           <w:b/>
           <w:bCs/>
           <w:noProof/>
-          <w:color w:val="1F497D"/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="end"/>
+      </w:r>
+      <w:bookmarkEnd w:id="0"/>
+    </w:p>
+    <w:p w14:paraId="5EAAC699" w14:textId="77777777" w:rsidR="00036FC4" w:rsidRPr="00D37212" w:rsidRDefault="00036FC4" w:rsidP="00D60EEE">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri Light" w:eastAsia="Times New Roman" w:hAnsi="Calibri Light" w:cs="Calibri Light"/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+          <w:lang w:eastAsia="pt-BR"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="0A369EEE" w14:textId="77777777" w:rsidR="00FD7F85" w:rsidRPr="00D37212" w:rsidRDefault="00FD7F85" w:rsidP="00FD7F85">
+      <w:pPr>
+        <w:pStyle w:val="SemEspaamento"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri Light" w:hAnsi="Calibri Light" w:cs="Calibri Light"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="6C7BC6A2" w14:textId="38E0CD84" w:rsidR="00FD7F85" w:rsidRPr="00D37212" w:rsidRDefault="00FD7F85" w:rsidP="00FD7F85">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri Light" w:hAnsi="Calibri Light" w:cs="Calibri Light"/>
+          <w:b/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="23390CB5" w14:textId="77777777" w:rsidR="00B966F1" w:rsidRPr="00D37212" w:rsidRDefault="00B966F1" w:rsidP="00B966F1">
+      <w:pPr>
+        <w:pStyle w:val="SemEspaamento"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri Light" w:hAnsi="Calibri Light" w:cs="Calibri Light"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:fldChar w:fldCharType="end"/>
-[...1 lines deleted...]
-      <w:bookmarkEnd w:id="0"/>
+      </w:pPr>
     </w:p>
-    <w:p w14:paraId="5EAAC699" w14:textId="77777777" w:rsidR="00036FC4" w:rsidRPr="00FD7F85" w:rsidRDefault="00036FC4" w:rsidP="00D60EEE">
-[...10 lines deleted...]
-      </w:pPr>
+    <w:p w14:paraId="038C135A" w14:textId="7CB5443E" w:rsidR="00B966F1" w:rsidRPr="00D37212" w:rsidRDefault="00B966F1" w:rsidP="00B966F1">
+      <w:pPr>
+        <w:pStyle w:val="Textodenotaderodap"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri Light" w:hAnsi="Calibri Light" w:cs="Calibri Light"/>
+          <w:i/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D37212">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri Light" w:hAnsi="Calibri Light" w:cs="Calibri Light"/>
+          <w:i/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">* </w:t>
+      </w:r>
+      <w:r w:rsidR="00277795" w:rsidRPr="00D37212">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri Light" w:hAnsi="Calibri Light" w:cs="Calibri Light"/>
+          <w:i/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">O artigo 2° da Lei n° 11.101/2005 estabelece que “Esta Lei </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D37212">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri Light" w:hAnsi="Calibri Light" w:cs="Calibri Light"/>
+          <w:i/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>não se aplica a: I – empresa pública e sociedade de economia mista; II – instituição financeira pública ou privada, cooperativa de crédito, consórcio, entidade de previdência complementar, sociedade operadora de plano de assistência à saúde, sociedade seguradora, sociedade de capitalização e outras entidades legalmente equiparadas às anteriores</w:t>
+      </w:r>
+      <w:r w:rsidR="00277795" w:rsidRPr="00D37212">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri Light" w:hAnsi="Calibri Light" w:cs="Calibri Light"/>
+          <w:i/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>”.</w:t>
+      </w:r>
     </w:p>
-    <w:p w14:paraId="0A369EEE" w14:textId="77777777" w:rsidR="00FD7F85" w:rsidRPr="00FD7F85" w:rsidRDefault="00FD7F85" w:rsidP="00FD7F85">
-[...4 lines deleted...]
-          <w:szCs w:val="14"/>
+    <w:p w14:paraId="6D5033D1" w14:textId="77777777" w:rsidR="00B966F1" w:rsidRPr="00D37212" w:rsidRDefault="00B966F1" w:rsidP="00AB5C85">
+      <w:pPr>
+        <w:pStyle w:val="Textodenotaderodap"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri Light" w:hAnsi="Calibri Light" w:cs="Calibri Light"/>
+          <w:i/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="6C7BC6A2" w14:textId="38E0CD84" w:rsidR="00FD7F85" w:rsidRDefault="00FD7F85" w:rsidP="00FD7F85">
+    <w:p w14:paraId="2ACCF306" w14:textId="7AE815AD" w:rsidR="000504C2" w:rsidRPr="00D37212" w:rsidRDefault="000504C2" w:rsidP="000504C2">
+      <w:pPr>
+        <w:pStyle w:val="Textodenotaderodap"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri Light" w:hAnsi="Calibri Light" w:cs="Calibri Light"/>
+          <w:i/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D37212">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri Light" w:hAnsi="Calibri Light" w:cs="Calibri Light"/>
+          <w:i/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Este documento deve ser assinado com firma reconhecida ou digitalmente com certificado ICP-Brasil </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D37212">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri Light" w:hAnsi="Calibri Light" w:cs="Calibri Light"/>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>(devendo ser encaminhado à CCEE o protocolo de autenticidade da assinatura)</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D37212">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri Light" w:hAnsi="Calibri Light" w:cs="Calibri Light"/>
+          <w:i/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>, pelo(s) representante(s) legal(is), que deve(m) ter poderes para representar a empresa, conforme disposto no Contrato ou Estatuto Social e Ata de Eleição de Diretoria, quando aplicável.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="12C4223B" w14:textId="77777777" w:rsidR="000504C2" w:rsidRPr="00D37212" w:rsidRDefault="000504C2" w:rsidP="00AB5C85">
+      <w:pPr>
+        <w:pStyle w:val="Textodenotaderodap"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri Light" w:hAnsi="Calibri Light" w:cs="Calibri Light"/>
+          <w:i/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="5891C8E7" w14:textId="77777777" w:rsidR="00036FC4" w:rsidRPr="00D37212" w:rsidRDefault="00036FC4" w:rsidP="00D60EEE">
       <w:pPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:b/>
-[...2 lines deleted...]
-          <w:szCs w:val="14"/>
+          <w:rFonts w:ascii="Calibri Light" w:eastAsia="Times New Roman" w:hAnsi="Calibri Light" w:cs="Calibri Light"/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="pt-BR"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="23390CB5" w14:textId="77777777" w:rsidR="00B966F1" w:rsidRPr="00B966F1" w:rsidRDefault="00B966F1" w:rsidP="00B966F1">
+    <w:p w14:paraId="38397B48" w14:textId="77777777" w:rsidR="00A4251D" w:rsidRPr="00D37212" w:rsidRDefault="00A4251D" w:rsidP="00D60EEE">
       <w:pPr>
         <w:pStyle w:val="SemEspaamento"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri Light" w:hAnsi="Calibri Light" w:cs="Calibri Light"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="pt-BR"/>
+        </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="038C135A" w14:textId="7CB5443E" w:rsidR="00B966F1" w:rsidRDefault="00B966F1" w:rsidP="00B966F1">
-[...211 lines deleted...]
-    <w:p w14:paraId="0AF0F828" w14:textId="58AC6B52" w:rsidR="00036FC4" w:rsidRPr="00A4251D" w:rsidRDefault="00036FC4" w:rsidP="00D60EEE">
+    <w:p w14:paraId="0AF0F828" w14:textId="58AC6B52" w:rsidR="00036FC4" w:rsidRPr="00D37212" w:rsidRDefault="00036FC4" w:rsidP="00D60EEE">
       <w:pPr>
         <w:pStyle w:val="Textodecomentrio"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:cs="Arial"/>
-[...2 lines deleted...]
-          <w:szCs w:val="16"/>
+          <w:rFonts w:ascii="Calibri Light" w:hAnsi="Calibri Light" w:cs="Calibri Light"/>
+          <w:color w:val="auto"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:sectPr w:rsidR="00036FC4" w:rsidRPr="00A4251D" w:rsidSect="002B3C36">
-      <w:headerReference w:type="first" r:id="rId8"/>
+    <w:sectPr w:rsidR="00036FC4" w:rsidRPr="00D37212" w:rsidSect="002B3C36">
+      <w:headerReference w:type="first" r:id="rId11"/>
       <w:pgSz w:w="11906" w:h="16838"/>
       <w:pgMar w:top="1276" w:right="851" w:bottom="851" w:left="1134" w:header="709" w:footer="181" w:gutter="0"/>
       <w:cols w:space="708"/>
       <w:titlePg/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="2CA1352B" w14:textId="77777777" w:rsidR="00033C36" w:rsidRDefault="00033C36" w:rsidP="00D6767D">
+    <w:p w14:paraId="2DBB6372" w14:textId="77777777" w:rsidR="002054A6" w:rsidRDefault="002054A6" w:rsidP="00D6767D">
       <w:pPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="644D46B3" w14:textId="77777777" w:rsidR="00033C36" w:rsidRDefault="00033C36" w:rsidP="00D6767D">
+    <w:p w14:paraId="03FE5969" w14:textId="77777777" w:rsidR="002054A6" w:rsidRDefault="002054A6" w:rsidP="00D6767D">
       <w:pPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
-<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Verdana">
     <w:panose1 w:val="020B0604030504040204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="A00006FF" w:usb1="4000205B" w:usb2="00000010" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Cambria">
     <w:panose1 w:val="02040503050406030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E00006FF" w:usb1="420024FF" w:usb2="02000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Tahoma">
     <w:panose1 w:val="020B0604030504040204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E1002EFF" w:usb1="C000605B" w:usb2="00000029" w:usb3="00000000" w:csb0="000101FF" w:csb1="00000000"/>
   </w:font>
+  <w:font w:name="Calibri Light">
+    <w:panose1 w:val="020F0302020204030204"/>
+    <w:charset w:val="00"/>
+    <w:family w:val="swiss"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+  </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="1844AB1C" w14:textId="77777777" w:rsidR="00033C36" w:rsidRDefault="00033C36" w:rsidP="00D6767D">
+    <w:p w14:paraId="2D59CEF8" w14:textId="77777777" w:rsidR="002054A6" w:rsidRDefault="002054A6" w:rsidP="00D6767D">
       <w:pPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="4BFF3178" w14:textId="77777777" w:rsidR="00033C36" w:rsidRDefault="00033C36" w:rsidP="00D6767D">
+    <w:p w14:paraId="034C98AA" w14:textId="77777777" w:rsidR="002054A6" w:rsidRDefault="002054A6" w:rsidP="00D6767D">
       <w:pPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="472A1DC7" w14:textId="39C68C6F" w:rsidR="008E4953" w:rsidRDefault="008E4953" w:rsidP="008F18B4">
     <w:pPr>
       <w:spacing w:line="240" w:lineRule="auto"/>
     </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="FFFFFF89"/>
     <w:multiLevelType w:val="singleLevel"/>
     <w:tmpl w:val="5F06E644"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:pStyle w:val="Commarcadores"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="360"/>
         </w:tabs>
         <w:ind w:left="360" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="0D6E675E"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="7D26BFE2"/>
@@ -3339,54 +3189,54 @@
     <w:abstractNumId w:val="12"/>
   </w:num>
   <w:num w:numId="9" w16cid:durableId="798455622">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="10" w16cid:durableId="1472095972">
     <w:abstractNumId w:val="13"/>
   </w:num>
   <w:num w:numId="11" w16cid:durableId="280116608">
     <w:abstractNumId w:val="8"/>
   </w:num>
   <w:num w:numId="12" w16cid:durableId="723991419">
     <w:abstractNumId w:val="7"/>
   </w:num>
   <w:num w:numId="13" w16cid:durableId="2025277412">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="14" w16cid:durableId="2017150436">
     <w:abstractNumId w:val="5"/>
   </w:num>
   <w:numIdMacAtCleanup w:val="13"/>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
-  <w:documentProtection w:edit="forms" w:enforcement="1" w:cryptProviderType="rsaAES" w:cryptAlgorithmClass="hash" w:cryptAlgorithmType="typeAny" w:cryptAlgorithmSid="14" w:cryptSpinCount="100000" w:hash="+Ky5KAtwVQpArMZZwS9mVBPFzW1nT4g5Z2cA7ltk1oBXhNPe7OT1ennC90KUEOV6emQHXeuN/NsMD2EjqpGAvg==" w:salt="zCAFWUR9LQ+m9nbEeNYUBA=="/>
+  <w:documentProtection w:edit="forms" w:enforcement="1" w:cryptProviderType="rsaAES" w:cryptAlgorithmClass="hash" w:cryptAlgorithmType="typeAny" w:cryptAlgorithmSid="14" w:cryptSpinCount="100000" w:hash="KZjiFzeGIdLkPkEBPtEAUNFY6ODXTRhCujQcbIndftxZRuuli5u4QRv40iuQ8gckJoAy9awagDPZGrGGWZKrpw==" w:salt="coBSnXsuo9opFpwnQ0y0ow=="/>
   <w:defaultTabStop w:val="709"/>
   <w:hyphenationZone w:val="425"/>
   <w:drawingGridHorizontalSpacing w:val="80"/>
   <w:displayHorizontalDrawingGridEvery w:val="2"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:hdrShapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050">
       <o:colormru v:ext="edit" colors="#0073ae"/>
     </o:shapedefaults>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
@@ -3520,50 +3370,51 @@
     <w:rsid w:val="001B6D4B"/>
     <w:rsid w:val="001B7416"/>
     <w:rsid w:val="001B7885"/>
     <w:rsid w:val="001C0353"/>
     <w:rsid w:val="001C036B"/>
     <w:rsid w:val="001C0D5A"/>
     <w:rsid w:val="001C3171"/>
     <w:rsid w:val="001C658E"/>
     <w:rsid w:val="001D04A2"/>
     <w:rsid w:val="001D29AA"/>
     <w:rsid w:val="001D2A51"/>
     <w:rsid w:val="001D45C0"/>
     <w:rsid w:val="001D7A44"/>
     <w:rsid w:val="001E0060"/>
     <w:rsid w:val="001E265B"/>
     <w:rsid w:val="001E577F"/>
     <w:rsid w:val="001F5732"/>
     <w:rsid w:val="001F716C"/>
     <w:rsid w:val="001F72A5"/>
     <w:rsid w:val="0020035F"/>
     <w:rsid w:val="00201598"/>
     <w:rsid w:val="0020286A"/>
     <w:rsid w:val="00202F30"/>
     <w:rsid w:val="00203509"/>
     <w:rsid w:val="00205119"/>
+    <w:rsid w:val="002054A6"/>
     <w:rsid w:val="00207922"/>
     <w:rsid w:val="00210FEF"/>
     <w:rsid w:val="0021499D"/>
     <w:rsid w:val="00215A32"/>
     <w:rsid w:val="00215C1F"/>
     <w:rsid w:val="00215D3A"/>
     <w:rsid w:val="00221A70"/>
     <w:rsid w:val="00222244"/>
     <w:rsid w:val="002227BA"/>
     <w:rsid w:val="00224AB5"/>
     <w:rsid w:val="00230606"/>
     <w:rsid w:val="00230959"/>
     <w:rsid w:val="002318E7"/>
     <w:rsid w:val="00235130"/>
     <w:rsid w:val="002358DD"/>
     <w:rsid w:val="00236165"/>
     <w:rsid w:val="002370B4"/>
     <w:rsid w:val="0024054C"/>
     <w:rsid w:val="002432EE"/>
     <w:rsid w:val="00247478"/>
     <w:rsid w:val="00252C4C"/>
     <w:rsid w:val="00255BF8"/>
     <w:rsid w:val="002572F0"/>
     <w:rsid w:val="0025752C"/>
     <w:rsid w:val="00257D76"/>
@@ -3597,50 +3448,51 @@
     <w:rsid w:val="002C22AD"/>
     <w:rsid w:val="002C4080"/>
     <w:rsid w:val="002C52C0"/>
     <w:rsid w:val="002D09C2"/>
     <w:rsid w:val="002D0F72"/>
     <w:rsid w:val="002D206B"/>
     <w:rsid w:val="002D30EA"/>
     <w:rsid w:val="002D4587"/>
     <w:rsid w:val="002D5DF9"/>
     <w:rsid w:val="002D75B0"/>
     <w:rsid w:val="002E105A"/>
     <w:rsid w:val="002F15EF"/>
     <w:rsid w:val="002F612E"/>
     <w:rsid w:val="00301DFE"/>
     <w:rsid w:val="00312DBA"/>
     <w:rsid w:val="00315A85"/>
     <w:rsid w:val="00315B16"/>
     <w:rsid w:val="00316DAA"/>
     <w:rsid w:val="0032059A"/>
     <w:rsid w:val="00321811"/>
     <w:rsid w:val="00322423"/>
     <w:rsid w:val="00322C69"/>
     <w:rsid w:val="00325BA8"/>
     <w:rsid w:val="00331ED7"/>
     <w:rsid w:val="00332D5E"/>
+    <w:rsid w:val="00336469"/>
     <w:rsid w:val="00336DE6"/>
     <w:rsid w:val="00341B71"/>
     <w:rsid w:val="003425D6"/>
     <w:rsid w:val="00344A1C"/>
     <w:rsid w:val="003479B8"/>
     <w:rsid w:val="003560D1"/>
     <w:rsid w:val="00361C80"/>
     <w:rsid w:val="003622DA"/>
     <w:rsid w:val="00364F96"/>
     <w:rsid w:val="00371E31"/>
     <w:rsid w:val="00375A97"/>
     <w:rsid w:val="00384663"/>
     <w:rsid w:val="00384F51"/>
     <w:rsid w:val="003855D6"/>
     <w:rsid w:val="00391D92"/>
     <w:rsid w:val="003958A7"/>
     <w:rsid w:val="00396B34"/>
     <w:rsid w:val="00397483"/>
     <w:rsid w:val="00397B44"/>
     <w:rsid w:val="003A0F55"/>
     <w:rsid w:val="003A4F03"/>
     <w:rsid w:val="003B29F3"/>
     <w:rsid w:val="003B2C7A"/>
     <w:rsid w:val="003B2ECF"/>
     <w:rsid w:val="003C04C8"/>
@@ -4178,50 +4030,51 @@
     <w:rsid w:val="00CB2EA6"/>
     <w:rsid w:val="00CB4D6E"/>
     <w:rsid w:val="00CB5B86"/>
     <w:rsid w:val="00CC0933"/>
     <w:rsid w:val="00CC51EA"/>
     <w:rsid w:val="00CD0139"/>
     <w:rsid w:val="00CD0B96"/>
     <w:rsid w:val="00CD19E8"/>
     <w:rsid w:val="00CD1E64"/>
     <w:rsid w:val="00CD21C7"/>
     <w:rsid w:val="00CD7734"/>
     <w:rsid w:val="00CE297C"/>
     <w:rsid w:val="00CE7E22"/>
     <w:rsid w:val="00CF0CB9"/>
     <w:rsid w:val="00CF7B29"/>
     <w:rsid w:val="00D00BDF"/>
     <w:rsid w:val="00D02C12"/>
     <w:rsid w:val="00D05A87"/>
     <w:rsid w:val="00D070C3"/>
     <w:rsid w:val="00D079DA"/>
     <w:rsid w:val="00D1387E"/>
     <w:rsid w:val="00D16F01"/>
     <w:rsid w:val="00D2498C"/>
     <w:rsid w:val="00D25094"/>
     <w:rsid w:val="00D30391"/>
+    <w:rsid w:val="00D37212"/>
     <w:rsid w:val="00D37846"/>
     <w:rsid w:val="00D4296A"/>
     <w:rsid w:val="00D42A38"/>
     <w:rsid w:val="00D4325B"/>
     <w:rsid w:val="00D43E10"/>
     <w:rsid w:val="00D4508F"/>
     <w:rsid w:val="00D46A5A"/>
     <w:rsid w:val="00D47656"/>
     <w:rsid w:val="00D51394"/>
     <w:rsid w:val="00D553F4"/>
     <w:rsid w:val="00D60A69"/>
     <w:rsid w:val="00D60EEE"/>
     <w:rsid w:val="00D6618C"/>
     <w:rsid w:val="00D6767D"/>
     <w:rsid w:val="00D70B0B"/>
     <w:rsid w:val="00D71289"/>
     <w:rsid w:val="00D72259"/>
     <w:rsid w:val="00D723E0"/>
     <w:rsid w:val="00D7569F"/>
     <w:rsid w:val="00D9077C"/>
     <w:rsid w:val="00D91F5B"/>
     <w:rsid w:val="00D9612F"/>
     <w:rsid w:val="00D96193"/>
     <w:rsid w:val="00D96FE1"/>
     <w:rsid w:val="00DA009A"/>
@@ -4386,51 +4239,51 @@
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="pt-BR"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050">
       <o:colormru v:ext="edit" colors="#0073ae"/>
     </o:shapedefaults>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="2"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val=","/>
   <w:listSeparator w:val=";"/>
   <w14:docId w14:val="176A371E"/>
   <w15:docId w15:val="{8C37B4C6-5F07-4449-A6EA-B43FBBA9CFC2}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
         <w:lang w:val="pt-BR" w:eastAsia="pt-BR" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault/>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 4" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 5" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 6" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 7" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 8" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 9" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="index 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
@@ -6579,51 +6432,51 @@
       <w:spacing w:val="5"/>
       <w:kern w:val="28"/>
       <w:sz w:val="52"/>
       <w:szCs w:val="52"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="TtuloChar">
     <w:name w:val="Título Char"/>
     <w:basedOn w:val="Fontepargpadro"/>
     <w:link w:val="Ttulo"/>
     <w:rsid w:val="004C0AE2"/>
     <w:rPr>
       <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
       <w:color w:val="17365D" w:themeColor="text2" w:themeShade="BF"/>
       <w:spacing w:val="5"/>
       <w:kern w:val="28"/>
       <w:sz w:val="52"/>
       <w:szCs w:val="52"/>
       <w:lang w:eastAsia="en-US"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:divs>
     <w:div w:id="74326103">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
     <w:div w:id="750471891">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
@@ -6682,51 +6535,51 @@
           </w:divsChild>
         </w:div>
       </w:divsChild>
     </w:div>
     <w:div w:id="2095975265">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
   </w:divs>
   <w:optimizeForBrowser/>
   <w:relyOnVML/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item4.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Tema do Office">
   <a:themeElements>
     <a:clrScheme name="Escritório">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
@@ -6972,92 +6825,438 @@
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
+<file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
+</file>
+
+<file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/></Relationships>
+</file>
+
+<file path=customXml/_rels/item4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps4.xml"/></Relationships>
+</file>
+
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
+<p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
+  <documentManagement>
+    <TaxCatchAll xmlns="c69aab21-59dd-44cc-a180-b05127bf4a80" xsi:nil="true"/>
+    <Demandas xmlns="263f7f54-3a80-42c5-9622-e2631345643b" xsi:nil="true"/>
+    <Escopo2026 xmlns="263f7f54-3a80-42c5-9622-e2631345643b">false</Escopo2026>
+    <TaxKeywordTaxHTField xmlns="c69aab21-59dd-44cc-a180-b05127bf4a80">
+      <Terms xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    </TaxKeywordTaxHTField>
+    <_Flow_SignoffStatus xmlns="263f7f54-3a80-42c5-9622-e2631345643b" xsi:nil="true"/>
+    <lcf76f155ced4ddcb4097134ff3c332f xmlns="263f7f54-3a80-42c5-9622-e2631345643b">
+      <Terms xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    </lcf76f155ced4ddcb4097134ff3c332f>
+  </documentManagement>
+</p:properties>
+</file>
+
+<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
+<?mso-contentType ?>
+<FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
+  <Display>DocumentLibraryForm</Display>
+  <Edit>DocumentLibraryForm</Edit>
+  <New>DocumentLibraryForm</New>
+</FormTemplates>
+</file>
+
+<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
 <b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APA.XSL" StyleName="APA"/>
 </file>
 
+<file path=customXml/item4.xml><?xml version="1.0" encoding="utf-8"?>
+<ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Documento" ma:contentTypeID="0x010100F5C722BFD0361E48941B5E143DADFC84" ma:contentTypeVersion="23" ma:contentTypeDescription="Crie um novo documento." ma:contentTypeScope="" ma:versionID="8c9605fe3404b5d3001f1c6557f58503">
+  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns2="263f7f54-3a80-42c5-9622-e2631345643b" xmlns:ns3="c69aab21-59dd-44cc-a180-b05127bf4a80" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="dc272c8be6970d561e8400d2b1128444" ns2:_="" ns3:_="">
+    <xsd:import namespace="263f7f54-3a80-42c5-9622-e2631345643b"/>
+    <xsd:import namespace="c69aab21-59dd-44cc-a180-b05127bf4a80"/>
+    <xsd:element name="properties">
+      <xsd:complexType>
+        <xsd:sequence>
+          <xsd:element name="documentManagement">
+            <xsd:complexType>
+              <xsd:all>
+                <xsd:element ref="ns2:MediaServiceMetadata" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceFastMetadata" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceOCR" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceGenerationTime" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceEventHashCode" minOccurs="0"/>
+                <xsd:element ref="ns3:SharedWithUsers" minOccurs="0"/>
+                <xsd:element ref="ns3:SharedWithDetails" minOccurs="0"/>
+                <xsd:element ref="ns2:lcf76f155ced4ddcb4097134ff3c332f" minOccurs="0"/>
+                <xsd:element ref="ns3:TaxCatchAll" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceDateTaken" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaLengthInSeconds" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceObjectDetectorVersions" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceSearchProperties" minOccurs="0"/>
+                <xsd:element ref="ns2:_Flow_SignoffStatus" minOccurs="0"/>
+                <xsd:element ref="ns2:Demandas" minOccurs="0"/>
+                <xsd:element ref="ns3:TaxKeywordTaxHTField" minOccurs="0"/>
+                <xsd:element ref="ns2:Escopo2026" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceBillingMetadata" minOccurs="0"/>
+              </xsd:all>
+            </xsd:complexType>
+          </xsd:element>
+        </xsd:sequence>
+      </xsd:complexType>
+    </xsd:element>
+  </xsd:schema>
+  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:dms="http://schemas.microsoft.com/office/2006/documentManagement/types" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" targetNamespace="263f7f54-3a80-42c5-9622-e2631345643b" elementFormDefault="qualified">
+    <xsd:import namespace="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
+    <xsd:import namespace="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    <xsd:element name="MediaServiceMetadata" ma:index="8" nillable="true" ma:displayName="MediaServiceMetadata" ma:hidden="true" ma:internalName="MediaServiceMetadata" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Note"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceFastMetadata" ma:index="9" nillable="true" ma:displayName="MediaServiceFastMetadata" ma:hidden="true" ma:internalName="MediaServiceFastMetadata" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Note"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceOCR" ma:index="10" nillable="true" ma:displayName="Extracted Text" ma:internalName="MediaServiceOCR" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Note">
+          <xsd:maxLength value="255"/>
+        </xsd:restriction>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceGenerationTime" ma:index="11" nillable="true" ma:displayName="MediaServiceGenerationTime" ma:hidden="true" ma:internalName="MediaServiceGenerationTime" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Text"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceEventHashCode" ma:index="12" nillable="true" ma:displayName="MediaServiceEventHashCode" ma:hidden="true" ma:internalName="MediaServiceEventHashCode" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Text"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="lcf76f155ced4ddcb4097134ff3c332f" ma:index="16" nillable="true" ma:taxonomy="true" ma:internalName="lcf76f155ced4ddcb4097134ff3c332f" ma:taxonomyFieldName="MediaServiceImageTags" ma:displayName="Marcações de imagem" ma:readOnly="false" ma:fieldId="{5cf76f15-5ced-4ddc-b409-7134ff3c332f}" ma:taxonomyMulti="true" ma:sspId="81cb0d3f-e26e-4dcc-a787-2f8b2e2fe52c" ma:termSetId="09814cd3-568e-fe90-9814-8d621ff8fb84" ma:anchorId="fba54fb3-c3e1-fe81-a776-ca4b69148c4d" ma:open="true" ma:isKeyword="false">
+      <xsd:complexType>
+        <xsd:sequence>
+          <xsd:element ref="pc:Terms" minOccurs="0" maxOccurs="1"/>
+        </xsd:sequence>
+      </xsd:complexType>
+    </xsd:element>
+    <xsd:element name="MediaServiceDateTaken" ma:index="18" nillable="true" ma:displayName="MediaServiceDateTaken" ma:hidden="true" ma:indexed="true" ma:internalName="MediaServiceDateTaken" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Text"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaLengthInSeconds" ma:index="19" nillable="true" ma:displayName="MediaLengthInSeconds" ma:hidden="true" ma:internalName="MediaLengthInSeconds" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Unknown"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceObjectDetectorVersions" ma:index="20" nillable="true" ma:displayName="MediaServiceObjectDetectorVersions" ma:hidden="true" ma:indexed="true" ma:internalName="MediaServiceObjectDetectorVersions" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Text"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceSearchProperties" ma:index="21" nillable="true" ma:displayName="MediaServiceSearchProperties" ma:hidden="true" ma:internalName="MediaServiceSearchProperties" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Note"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="_Flow_SignoffStatus" ma:index="22" nillable="true" ma:displayName="Status de liberação" ma:internalName="_x0024_Resources_x003a_core_x002c_Signoff_Status">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Text"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="Demandas" ma:index="23" nillable="true" ma:displayName="Demandas" ma:description="Controle de Alteração das demandas que estão no caderno" ma:format="Dropdown" ma:internalName="Demandas">
+      <xsd:complexType>
+        <xsd:complexContent>
+          <xsd:extension base="dms:MultiChoiceFillIn">
+            <xsd:sequence>
+              <xsd:element name="Value" maxOccurs="unbounded" minOccurs="0" nillable="true">
+                <xsd:simpleType>
+                  <xsd:union memberTypes="dms:Text">
+                    <xsd:simpleType>
+                      <xsd:restriction base="dms:Choice">
+                        <xsd:enumeration value="E2026 - Newave Hibrido - GREG-6435"/>
+                        <xsd:enumeration value="Escolha 2"/>
+                        <xsd:enumeration value="Escolha 3 "/>
+                      </xsd:restriction>
+                    </xsd:simpleType>
+                  </xsd:union>
+                </xsd:simpleType>
+              </xsd:element>
+            </xsd:sequence>
+          </xsd:extension>
+        </xsd:complexContent>
+      </xsd:complexType>
+    </xsd:element>
+    <xsd:element name="Escopo2026" ma:index="26" nillable="true" ma:displayName="Escopo 2026" ma:default="0" ma:description="Contém as demandas do Escopo 2026" ma:format="Dropdown" ma:internalName="Escopo2026">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Boolean"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceBillingMetadata" ma:index="27" nillable="true" ma:displayName="MediaServiceBillingMetadata" ma:hidden="true" ma:internalName="MediaServiceBillingMetadata" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Note"/>
+      </xsd:simpleType>
+    </xsd:element>
+  </xsd:schema>
+  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:dms="http://schemas.microsoft.com/office/2006/documentManagement/types" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" targetNamespace="c69aab21-59dd-44cc-a180-b05127bf4a80" elementFormDefault="qualified">
+    <xsd:import namespace="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
+    <xsd:import namespace="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    <xsd:element name="SharedWithUsers" ma:index="13" nillable="true" ma:displayName="Compartilhado com" ma:internalName="SharedWithUsers" ma:readOnly="true">
+      <xsd:complexType>
+        <xsd:complexContent>
+          <xsd:extension base="dms:UserMulti">
+            <xsd:sequence>
+              <xsd:element name="UserInfo" minOccurs="0" maxOccurs="unbounded">
+                <xsd:complexType>
+                  <xsd:sequence>
+                    <xsd:element name="DisplayName" type="xsd:string" minOccurs="0"/>
+                    <xsd:element name="AccountId" type="dms:UserId" minOccurs="0" nillable="true"/>
+                    <xsd:element name="AccountType" type="xsd:string" minOccurs="0"/>
+                  </xsd:sequence>
+                </xsd:complexType>
+              </xsd:element>
+            </xsd:sequence>
+          </xsd:extension>
+        </xsd:complexContent>
+      </xsd:complexType>
+    </xsd:element>
+    <xsd:element name="SharedWithDetails" ma:index="14" nillable="true" ma:displayName="Detalhes de Compartilhado Com" ma:internalName="SharedWithDetails" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Note">
+          <xsd:maxLength value="255"/>
+        </xsd:restriction>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="TaxCatchAll" ma:index="17" nillable="true" ma:displayName="Taxonomy Catch All Column" ma:hidden="true" ma:list="{16427113-9655-41e2-8bc4-4e21fb2fb0e9}" ma:internalName="TaxCatchAll" ma:showField="CatchAllData" ma:web="c69aab21-59dd-44cc-a180-b05127bf4a80">
+      <xsd:complexType>
+        <xsd:complexContent>
+          <xsd:extension base="dms:MultiChoiceLookup">
+            <xsd:sequence>
+              <xsd:element name="Value" type="dms:Lookup" maxOccurs="unbounded" minOccurs="0" nillable="true"/>
+            </xsd:sequence>
+          </xsd:extension>
+        </xsd:complexContent>
+      </xsd:complexType>
+    </xsd:element>
+    <xsd:element name="TaxKeywordTaxHTField" ma:index="25" nillable="true" ma:taxonomy="true" ma:internalName="TaxKeywordTaxHTField" ma:taxonomyFieldName="TaxKeyword" ma:displayName="Palavras-chave Corporativas" ma:fieldId="{23f27201-bee3-471e-b2e7-b64fd8b7ca38}" ma:taxonomyMulti="true" ma:sspId="81cb0d3f-e26e-4dcc-a787-2f8b2e2fe52c" ma:termSetId="00000000-0000-0000-0000-000000000000" ma:anchorId="00000000-0000-0000-0000-000000000000" ma:open="true" ma:isKeyword="true">
+      <xsd:complexType>
+        <xsd:sequence>
+          <xsd:element ref="pc:Terms" minOccurs="0" maxOccurs="1"/>
+        </xsd:sequence>
+      </xsd:complexType>
+    </xsd:element>
+  </xsd:schema>
+  <xsd:schema xmlns="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:odoc="http://schemas.microsoft.com/internal/obd" targetNamespace="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" elementFormDefault="qualified" attributeFormDefault="unqualified" blockDefault="#all">
+    <xsd:import namespace="http://purl.org/dc/elements/1.1/" schemaLocation="http://dublincore.org/schemas/xmls/qdc/2003/04/02/dc.xsd"/>
+    <xsd:import namespace="http://purl.org/dc/terms/" schemaLocation="http://dublincore.org/schemas/xmls/qdc/2003/04/02/dcterms.xsd"/>
+    <xsd:element name="coreProperties" type="CT_coreProperties"/>
+    <xsd:complexType name="CT_coreProperties">
+      <xsd:all>
+        <xsd:element ref="dc:creator" minOccurs="0" maxOccurs="1"/>
+        <xsd:element ref="dcterms:created" minOccurs="0" maxOccurs="1"/>
+        <xsd:element ref="dc:identifier" minOccurs="0" maxOccurs="1"/>
+        <xsd:element name="contentType" minOccurs="0" maxOccurs="1" type="xsd:string" ma:index="0" ma:displayName="Tipo de Conteúdo"/>
+        <xsd:element ref="dc:title" minOccurs="0" maxOccurs="1" ma:index="4" ma:displayName="Título"/>
+        <xsd:element ref="dc:subject" minOccurs="0" maxOccurs="1"/>
+        <xsd:element ref="dc:description" minOccurs="0" maxOccurs="1"/>
+        <xsd:element name="keywords" minOccurs="0" maxOccurs="1" type="xsd:string"/>
+        <xsd:element ref="dc:language" minOccurs="0" maxOccurs="1"/>
+        <xsd:element name="category" minOccurs="0" maxOccurs="1" type="xsd:string"/>
+        <xsd:element name="version" minOccurs="0" maxOccurs="1" type="xsd:string"/>
+        <xsd:element name="revision" minOccurs="0" maxOccurs="1" type="xsd:string">
+          <xsd:annotation>
+            <xsd:documentation>
+                        This value indicates the number of saves or revisions. The application is responsible for updating this value after each revision.
+                    </xsd:documentation>
+          </xsd:annotation>
+        </xsd:element>
+        <xsd:element name="lastModifiedBy" minOccurs="0" maxOccurs="1" type="xsd:string"/>
+        <xsd:element ref="dcterms:modified" minOccurs="0" maxOccurs="1"/>
+        <xsd:element name="contentStatus" minOccurs="0" maxOccurs="1" type="xsd:string"/>
+      </xsd:all>
+    </xsd:complexType>
+  </xsd:schema>
+  <xs:schema xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" xmlns:xs="http://www.w3.org/2001/XMLSchema" targetNamespace="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" elementFormDefault="qualified" attributeFormDefault="unqualified">
+    <xs:element name="Person">
+      <xs:complexType>
+        <xs:sequence>
+          <xs:element ref="pc:DisplayName" minOccurs="0"/>
+          <xs:element ref="pc:AccountId" minOccurs="0"/>
+          <xs:element ref="pc:AccountType" minOccurs="0"/>
+        </xs:sequence>
+      </xs:complexType>
+    </xs:element>
+    <xs:element name="DisplayName" type="xs:string"/>
+    <xs:element name="AccountId" type="xs:string"/>
+    <xs:element name="AccountType" type="xs:string"/>
+    <xs:element name="BDCAssociatedEntity">
+      <xs:complexType>
+        <xs:sequence>
+          <xs:element ref="pc:BDCEntity" minOccurs="0" maxOccurs="unbounded"/>
+        </xs:sequence>
+        <xs:attribute ref="pc:EntityNamespace"/>
+        <xs:attribute ref="pc:EntityName"/>
+        <xs:attribute ref="pc:SystemInstanceName"/>
+        <xs:attribute ref="pc:AssociationName"/>
+      </xs:complexType>
+    </xs:element>
+    <xs:attribute name="EntityNamespace" type="xs:string"/>
+    <xs:attribute name="EntityName" type="xs:string"/>
+    <xs:attribute name="SystemInstanceName" type="xs:string"/>
+    <xs:attribute name="AssociationName" type="xs:string"/>
+    <xs:element name="BDCEntity">
+      <xs:complexType>
+        <xs:sequence>
+          <xs:element ref="pc:EntityDisplayName" minOccurs="0"/>
+          <xs:element ref="pc:EntityInstanceReference" minOccurs="0"/>
+          <xs:element ref="pc:EntityId1" minOccurs="0"/>
+          <xs:element ref="pc:EntityId2" minOccurs="0"/>
+          <xs:element ref="pc:EntityId3" minOccurs="0"/>
+          <xs:element ref="pc:EntityId4" minOccurs="0"/>
+          <xs:element ref="pc:EntityId5" minOccurs="0"/>
+        </xs:sequence>
+      </xs:complexType>
+    </xs:element>
+    <xs:element name="EntityDisplayName" type="xs:string"/>
+    <xs:element name="EntityInstanceReference" type="xs:string"/>
+    <xs:element name="EntityId1" type="xs:string"/>
+    <xs:element name="EntityId2" type="xs:string"/>
+    <xs:element name="EntityId3" type="xs:string"/>
+    <xs:element name="EntityId4" type="xs:string"/>
+    <xs:element name="EntityId5" type="xs:string"/>
+    <xs:element name="Terms">
+      <xs:complexType>
+        <xs:sequence>
+          <xs:element ref="pc:TermInfo" minOccurs="0" maxOccurs="unbounded"/>
+        </xs:sequence>
+      </xs:complexType>
+    </xs:element>
+    <xs:element name="TermInfo">
+      <xs:complexType>
+        <xs:sequence>
+          <xs:element ref="pc:TermName" minOccurs="0"/>
+          <xs:element ref="pc:TermId" minOccurs="0"/>
+        </xs:sequence>
+      </xs:complexType>
+    </xs:element>
+    <xs:element name="TermName" type="xs:string"/>
+    <xs:element name="TermId" type="xs:string"/>
+  </xs:schema>
+</ct:contentTypeSchema>
+</file>
+
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{47377B03-045A-430C-9BCA-0D13AD7415C3}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    <ds:schemaRef ds:uri="c69aab21-59dd-44cc-a180-b05127bf4a80"/>
+    <ds:schemaRef ds:uri="263f7f54-3a80-42c5-9622-e2631345643b"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
+</file>
+
+<file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{F1C52A82-70E7-4DD8-8B7E-998AD0BD8B9E}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
+</file>
+
+<file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{8B51A9E6-5ABD-4617-887A-984B0711BD2B}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
+<file path=customXml/itemProps4.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{7D7A9FFF-9B53-4811-B620-CA6A9EACFAD1}"/>
+</file>
+
+<file path=docMetadata/LabelInfo.xml><?xml version="1.0" encoding="utf-8"?>
+<clbl:labelList xmlns:clbl="http://schemas.microsoft.com/office/2020/mipLabelMetadata">
+  <clbl:label id="{d7c3e506-ef85-4386-8e54-2dfcdc8017d0}" enabled="0" method="" siteId="{d7c3e506-ef85-4386-8e54-2dfcdc8017d0}" removed="1"/>
+</clbl:labelList>
+</file>
+
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal</Template>
   <TotalTime></TotalTime>
   <Pages>1</Pages>
-  <Words>309</Words>
-  <Characters>1674</Characters>
+  <Words>272</Words>
+  <Characters>1711</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>13</Lines>
-  <Paragraphs>3</Paragraphs>
+  <Lines>46</Lines>
+  <Paragraphs>13</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Título</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr/>
     </vt:vector>
   </TitlesOfParts>
   <Company>CCEE</Company>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>1980</CharactersWithSpaces>
+  <CharactersWithSpaces>1970</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HLinks>
     <vt:vector size="36" baseType="variant">
       <vt:variant>
         <vt:i4>1310771</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:i4>32</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:i4>0</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:i4>5</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpwstr/>
       </vt:variant>
       <vt:variant>
         <vt:lpwstr>_Toc259186017</vt:lpwstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1310771</vt:i4>
       </vt:variant>
       <vt:variant>
@@ -7143,25 +7342,39 @@
       </vt:variant>
       <vt:variant>
         <vt:lpwstr/>
       </vt:variant>
       <vt:variant>
         <vt:lpwstr>_Toc259186012</vt:lpwstr>
       </vt:variant>
     </vt:vector>
   </HLinks>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title/>
   <dc:creator>psampaio</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>
+
+<file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
+<Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="ContentTypeId">
+    <vt:lpwstr>0x010100F5C722BFD0361E48941B5E143DADFC84</vt:lpwstr>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="3" name="TaxKeyword">
+    <vt:lpwstr/>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="4" name="MediaServiceImageTags">
+    <vt:lpwstr/>
+  </property>
+</Properties>
+</file>