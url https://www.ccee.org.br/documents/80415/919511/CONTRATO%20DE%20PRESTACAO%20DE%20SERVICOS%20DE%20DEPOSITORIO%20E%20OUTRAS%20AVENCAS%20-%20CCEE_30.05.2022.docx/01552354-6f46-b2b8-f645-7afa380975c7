--- v0 (2025-10-17)
+++ v1 (2026-06-18)
@@ -1,16964 +1,24076 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
+  <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
+  <Override PartName="/docMetadata/LabelInfo.xml" ContentType="application/vnd.ms-office.classificationlabels+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId5" Type="http://schemas.microsoft.com/office/2020/02/relationships/classificationlabels" Target="docMetadata/LabelInfo.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
+<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w14:paraId="500A8F29" w14:textId="0FE14F00" w:rsidR="00C60C92" w:rsidRPr="005F08F2" w:rsidRDefault="00C60C92" w:rsidP="005F08F2">
+    <w:p w14:paraId="500A8F29" w14:textId="0FE14F00" w:rsidR="00C60C92" w:rsidRPr="00440242" w:rsidRDefault="00C60C92" w:rsidP="00440242">
       <w:pPr>
         <w:pStyle w:val="Corpodetexto"/>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Bradesco Sans" w:hAnsi="Bradesco Sans"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="005F08F2">
+      <w:r w:rsidRPr="00440242">
         <w:rPr>
           <w:rFonts w:ascii="Bradesco Sans" w:hAnsi="Bradesco Sans"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>CONTRATO DE PRESTAÇÃO DE SERVIÇOS DE DEPOSITÁRIO E OUTRAS AVENÇAS</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4022F614" w14:textId="77777777" w:rsidR="00C60C92" w:rsidRPr="005F08F2" w:rsidRDefault="00C60C92" w:rsidP="005F08F2">
+    <w:p w14:paraId="4022F614" w14:textId="77777777" w:rsidR="00C60C92" w:rsidRPr="00440242" w:rsidRDefault="00C60C92" w:rsidP="00440242">
       <w:pPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Bradesco Sans" w:hAnsi="Bradesco Sans"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="18474378" w14:textId="77777777" w:rsidR="00C60C92" w:rsidRPr="005F08F2" w:rsidRDefault="00C60C92" w:rsidP="005F08F2">
+    <w:p w14:paraId="18474378" w14:textId="77777777" w:rsidR="00C60C92" w:rsidRPr="00440242" w:rsidRDefault="00C60C92" w:rsidP="00440242">
       <w:pPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Bradesco Sans" w:hAnsi="Bradesco Sans"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="005F08F2">
+      <w:r w:rsidRPr="00440242">
         <w:rPr>
           <w:rFonts w:ascii="Bradesco Sans" w:hAnsi="Bradesco Sans"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>São Partes (“Partes”) neste instrumento particular e na melhor forma do direito:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5A6EFD79" w14:textId="77777777" w:rsidR="00E45CD1" w:rsidRPr="005F08F2" w:rsidRDefault="00E45CD1" w:rsidP="005F08F2">
+    <w:p w14:paraId="5A6EFD79" w14:textId="77777777" w:rsidR="00E45CD1" w:rsidRPr="00440242" w:rsidRDefault="00E45CD1" w:rsidP="00440242">
       <w:pPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Bradesco Sans" w:hAnsi="Bradesco Sans"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="5B3B5C72" w14:textId="334772DF" w:rsidR="005461EC" w:rsidRPr="005F08F2" w:rsidRDefault="00C60C92" w:rsidP="005F08F2">
+    <w:p w14:paraId="5B3B5C72" w14:textId="2E2E9EC0" w:rsidR="005461EC" w:rsidRPr="00440242" w:rsidRDefault="00C60C92" w:rsidP="00A02A73">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:ind w:left="0" w:firstLine="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Bradesco Sans" w:hAnsi="Bradesco Sans"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="005F08F2">
+      <w:r w:rsidRPr="00440242">
         <w:rPr>
           <w:rFonts w:ascii="Bradesco Sans" w:hAnsi="Bradesco Sans"/>
           <w:b/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>BANCO BRADESCO</w:t>
       </w:r>
-      <w:r w:rsidRPr="005F08F2">
+      <w:r w:rsidRPr="00440242">
         <w:rPr>
           <w:rFonts w:ascii="Bradesco Sans" w:hAnsi="Bradesco Sans"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="005F08F2">
+      <w:r w:rsidRPr="00440242">
         <w:rPr>
           <w:rFonts w:ascii="Bradesco Sans" w:hAnsi="Bradesco Sans"/>
           <w:b/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>S.A.</w:t>
       </w:r>
-      <w:r w:rsidRPr="005F08F2">
+      <w:r w:rsidRPr="00440242">
         <w:rPr>
           <w:rFonts w:ascii="Bradesco Sans" w:hAnsi="Bradesco Sans"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>, instituição financeira com sede no Núcleo Cidade de Deus, situado na Vila Yara, Município e Comarca de Osasco, Estado de São Paulo, inscrito no CNPJ/M</w:t>
       </w:r>
-      <w:r w:rsidR="00DE15AC" w:rsidRPr="005F08F2">
-[...15 lines deleted...]
-      <w:r w:rsidRPr="005F08F2">
+      <w:r w:rsidR="00C453EE" w:rsidRPr="00440242">
+        <w:rPr>
+          <w:rFonts w:ascii="Bradesco Sans" w:hAnsi="Bradesco Sans"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>F</w:t>
+      </w:r>
+      <w:r w:rsidR="0023354B" w:rsidRPr="00440242">
+        <w:rPr>
+          <w:rFonts w:ascii="Bradesco Sans" w:hAnsi="Bradesco Sans"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00440242">
+        <w:rPr>
+          <w:rFonts w:ascii="Bradesco Sans" w:hAnsi="Bradesco Sans"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>sob n.º 60.746.948/0001-12, neste ato devidamente representado nos termos de seus atos constitutivos e doravante denominado (“</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00440242">
         <w:rPr>
           <w:rFonts w:ascii="Bradesco Sans" w:hAnsi="Bradesco Sans"/>
           <w:b/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>BRADESCO</w:t>
       </w:r>
-      <w:r w:rsidRPr="005F08F2">
+      <w:r w:rsidRPr="00440242">
         <w:rPr>
           <w:rFonts w:ascii="Bradesco Sans" w:hAnsi="Bradesco Sans"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>”)</w:t>
       </w:r>
-      <w:r w:rsidR="005461EC" w:rsidRPr="005F08F2">
+      <w:r w:rsidR="005461EC" w:rsidRPr="00440242">
         <w:rPr>
           <w:rFonts w:ascii="Bradesco Sans" w:hAnsi="Bradesco Sans"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>;</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="58954689" w14:textId="77777777" w:rsidR="00E45CD1" w:rsidRPr="005F08F2" w:rsidRDefault="00E45CD1" w:rsidP="005A3D7F">
+    <w:p w14:paraId="58954689" w14:textId="77777777" w:rsidR="00E45CD1" w:rsidRPr="00440242" w:rsidRDefault="00E45CD1" w:rsidP="00411BD4">
       <w:pPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Bradesco Sans" w:hAnsi="Bradesco Sans"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="582F0420" w14:textId="5A0F811B" w:rsidR="00C60C92" w:rsidRPr="005F08F2" w:rsidRDefault="00C60C92" w:rsidP="005F08F2">
+    <w:p w14:paraId="582F0420" w14:textId="5A0F811B" w:rsidR="00C60C92" w:rsidRPr="00440242" w:rsidRDefault="00C60C92" w:rsidP="00A02A73">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:ind w:left="0" w:firstLine="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Bradesco Sans" w:hAnsi="Bradesco Sans"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="005F08F2">
+      <w:r w:rsidRPr="00440242">
         <w:rPr>
           <w:rFonts w:ascii="Bradesco Sans" w:hAnsi="Bradesco Sans"/>
           <w:b/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>CONTRATANTE</w:t>
       </w:r>
-      <w:r w:rsidRPr="005F08F2">
+      <w:r w:rsidRPr="00440242">
         <w:rPr>
           <w:rFonts w:ascii="Bradesco Sans" w:hAnsi="Bradesco Sans"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, </w:t>
       </w:r>
-      <w:r w:rsidR="005461EC" w:rsidRPr="005F08F2">
+      <w:r w:rsidR="005461EC" w:rsidRPr="00440242">
         <w:rPr>
           <w:rFonts w:ascii="Bradesco Sans" w:hAnsi="Bradesco Sans"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>aderente a este Contrato, por meio do modelo disposto no Anexo I – Termo de Adesão ao Contrato de Prestação de Serviços de Depositário e outras avenças (“</w:t>
       </w:r>
-      <w:r w:rsidR="00FD5646" w:rsidRPr="005F08F2">
+      <w:r w:rsidR="00FD5646" w:rsidRPr="00440242">
         <w:rPr>
           <w:rFonts w:ascii="Bradesco Sans" w:hAnsi="Bradesco Sans"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Termo de Adesão</w:t>
       </w:r>
-      <w:r w:rsidR="005461EC" w:rsidRPr="005F08F2">
+      <w:r w:rsidR="005461EC" w:rsidRPr="00440242">
         <w:rPr>
           <w:rFonts w:ascii="Bradesco Sans" w:hAnsi="Bradesco Sans"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">”) </w:t>
       </w:r>
-      <w:r w:rsidRPr="005F08F2">
+      <w:r w:rsidRPr="00440242">
         <w:rPr>
           <w:rFonts w:ascii="Bradesco Sans" w:hAnsi="Bradesco Sans"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">devidamente qualificada e representada nos termos de seus atos constitutivos, doravante denominada </w:t>
       </w:r>
-      <w:r w:rsidRPr="005F08F2">
+      <w:r w:rsidRPr="00A02A73">
+        <w:rPr>
+          <w:rFonts w:ascii="Bradesco Sans" w:hAnsi="Bradesco Sans"/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>(“</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00440242">
         <w:rPr>
           <w:rFonts w:ascii="Bradesco Sans" w:hAnsi="Bradesco Sans"/>
           <w:b/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t xml:space="preserve">(“CONTRATANTE”). </w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="1EBE28AD" w14:textId="77777777" w:rsidR="00C60C92" w:rsidRPr="005F08F2" w:rsidRDefault="00C60C92" w:rsidP="005F08F2">
+        <w:t>CONTRATANTE</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A02A73">
+        <w:rPr>
+          <w:rFonts w:ascii="Bradesco Sans" w:hAnsi="Bradesco Sans"/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">”). </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1EBE28AD" w14:textId="77777777" w:rsidR="00C60C92" w:rsidRPr="00440242" w:rsidRDefault="00C60C92" w:rsidP="00440242">
       <w:pPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:ind w:left="375"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Bradesco Sans" w:hAnsi="Bradesco Sans"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="16825E1D" w14:textId="77777777" w:rsidR="00C60C92" w:rsidRPr="005F08F2" w:rsidRDefault="00C60C92" w:rsidP="005F08F2">
+    <w:p w14:paraId="16825E1D" w14:textId="77777777" w:rsidR="00C60C92" w:rsidRPr="00440242" w:rsidRDefault="00C60C92" w:rsidP="00440242">
       <w:pPr>
         <w:pStyle w:val="Corpodetexto"/>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Bradesco Sans" w:hAnsi="Bradesco Sans"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="005F08F2">
+      <w:r w:rsidRPr="00440242">
         <w:rPr>
           <w:rFonts w:ascii="Bradesco Sans" w:hAnsi="Bradesco Sans"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>CONSIDERANDO QUE:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="22614C17" w14:textId="77777777" w:rsidR="00C60C92" w:rsidRPr="005F08F2" w:rsidRDefault="00C60C92" w:rsidP="005F08F2">
+    <w:p w14:paraId="22614C17" w14:textId="77777777" w:rsidR="00C60C92" w:rsidRPr="00440242" w:rsidRDefault="00C60C92" w:rsidP="00440242">
       <w:pPr>
         <w:pStyle w:val="Corpodetexto"/>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Bradesco Sans" w:hAnsi="Bradesco Sans"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="09B0D021" w14:textId="621ACA2E" w:rsidR="00C60C92" w:rsidRPr="005F08F2" w:rsidRDefault="00C60C92" w:rsidP="005F08F2">
+    <w:p w14:paraId="09B0D021" w14:textId="621ACA2E" w:rsidR="00C60C92" w:rsidRPr="00440242" w:rsidRDefault="00C60C92" w:rsidP="00440242">
       <w:pPr>
         <w:pStyle w:val="Corpodetexto"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="709"/>
         </w:tabs>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="-1" w:firstLine="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Bradesco Sans" w:hAnsi="Bradesco Sans"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="005F08F2">
+      <w:r w:rsidRPr="00440242">
         <w:rPr>
           <w:rFonts w:ascii="Bradesco Sans" w:hAnsi="Bradesco Sans"/>
           <w:b w:val="0"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">a </w:t>
       </w:r>
-      <w:r w:rsidRPr="005F08F2">
+      <w:r w:rsidRPr="00440242">
         <w:rPr>
           <w:rFonts w:ascii="Bradesco Sans" w:hAnsi="Bradesco Sans"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>CONTRATANTE</w:t>
       </w:r>
-      <w:r w:rsidRPr="005F08F2">
+      <w:r w:rsidRPr="00440242">
         <w:rPr>
           <w:rFonts w:ascii="Bradesco Sans" w:hAnsi="Bradesco Sans"/>
           <w:b w:val="0"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> está em processo de se tornar um agente participante da</w:t>
       </w:r>
-      <w:r w:rsidR="00E45CD1">
+      <w:r w:rsidR="00E45CD1" w:rsidRPr="00440242">
         <w:rPr>
           <w:rFonts w:ascii="Bradesco Sans" w:hAnsi="Bradesco Sans"/>
           <w:b w:val="0"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="00E45CD1" w:rsidRPr="005470FB">
-[...15 lines deleted...]
-      <w:r w:rsidRPr="005F08F2">
+      <w:r w:rsidR="00E45CD1" w:rsidRPr="00440242">
+        <w:rPr>
+          <w:rFonts w:ascii="Bradesco Sans" w:hAnsi="Bradesco Sans"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>CÂMARA DE COMERCIALIZAÇÃO DE ENERGIA ELÉTRICA –</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00440242">
         <w:rPr>
           <w:rFonts w:ascii="Bradesco Sans" w:hAnsi="Bradesco Sans"/>
           <w:b w:val="0"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="005F08F2">
+      <w:r w:rsidRPr="00440242">
         <w:rPr>
           <w:rFonts w:ascii="Bradesco Sans" w:hAnsi="Bradesco Sans"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>CCEE</w:t>
       </w:r>
-      <w:r w:rsidR="00E45CD1">
+      <w:r w:rsidR="00E45CD1" w:rsidRPr="00440242">
         <w:rPr>
           <w:rFonts w:ascii="Bradesco Sans" w:hAnsi="Bradesco Sans"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> (“CCEE”)</w:t>
       </w:r>
-      <w:r w:rsidR="005461EC" w:rsidRPr="005F08F2">
+      <w:r w:rsidR="005461EC" w:rsidRPr="00440242">
         <w:rPr>
           <w:rFonts w:ascii="Bradesco Sans" w:hAnsi="Bradesco Sans"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>,</w:t>
       </w:r>
-      <w:r w:rsidRPr="005F08F2">
+      <w:r w:rsidRPr="00440242">
         <w:rPr>
           <w:rFonts w:ascii="Bradesco Sans" w:hAnsi="Bradesco Sans"/>
           <w:b w:val="0"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="00D06E25" w:rsidRPr="005F08F2">
+      <w:r w:rsidR="00D06E25" w:rsidRPr="00440242">
         <w:rPr>
           <w:rFonts w:ascii="Bradesco Sans" w:hAnsi="Bradesco Sans"/>
           <w:b w:val="0"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">a </w:t>
       </w:r>
-      <w:r w:rsidRPr="005F08F2">
+      <w:r w:rsidRPr="00440242">
         <w:rPr>
           <w:rFonts w:ascii="Bradesco Sans" w:hAnsi="Bradesco Sans"/>
           <w:b w:val="0"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>qual, por força do artigo 5º da Lei n.º 10.848, de 15 de março de 2004</w:t>
       </w:r>
-      <w:r w:rsidR="001023FB" w:rsidRPr="005F08F2">
+      <w:r w:rsidR="001023FB" w:rsidRPr="00440242">
         <w:rPr>
           <w:rFonts w:ascii="Bradesco Sans" w:hAnsi="Bradesco Sans"/>
           <w:b w:val="0"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> e do artigo 3º, de seu Estatuto Social</w:t>
       </w:r>
-      <w:r w:rsidRPr="005F08F2">
+      <w:r w:rsidRPr="00440242">
         <w:rPr>
           <w:rFonts w:ascii="Bradesco Sans" w:hAnsi="Bradesco Sans"/>
           <w:b w:val="0"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, </w:t>
       </w:r>
-      <w:r w:rsidR="001023FB" w:rsidRPr="005F08F2">
+      <w:r w:rsidR="001023FB" w:rsidRPr="00440242">
         <w:rPr>
           <w:rFonts w:ascii="Bradesco Sans" w:hAnsi="Bradesco Sans"/>
           <w:b w:val="0"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>tem a atribuição de viabilizar a comercialização de energia elétrica no Sistema Interligado Nacional – SIN, realizada no Ambiente de Contratação Regulada – ACR</w:t>
       </w:r>
-      <w:r w:rsidR="004B4310" w:rsidRPr="005F08F2">
+      <w:r w:rsidR="004B4310" w:rsidRPr="00440242">
         <w:rPr>
           <w:rFonts w:ascii="Bradesco Sans" w:hAnsi="Bradesco Sans"/>
           <w:b w:val="0"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> e</w:t>
       </w:r>
-      <w:r w:rsidR="00373B18" w:rsidRPr="005F08F2">
+      <w:r w:rsidR="00373B18" w:rsidRPr="00440242">
         <w:rPr>
           <w:rFonts w:ascii="Bradesco Sans" w:hAnsi="Bradesco Sans"/>
           <w:b w:val="0"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="001023FB" w:rsidRPr="005F08F2">
+      <w:r w:rsidR="001023FB" w:rsidRPr="00440242">
         <w:rPr>
           <w:rFonts w:ascii="Bradesco Sans" w:hAnsi="Bradesco Sans"/>
           <w:b w:val="0"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>no Ambiente de Contratação Livre – ACL, segundo a Convenção de Comercialização de Energia Elétrica</w:t>
       </w:r>
-      <w:r w:rsidR="004B4310" w:rsidRPr="005F08F2">
+      <w:r w:rsidR="004B4310" w:rsidRPr="00440242">
         <w:rPr>
           <w:rFonts w:ascii="Bradesco Sans" w:hAnsi="Bradesco Sans"/>
           <w:b w:val="0"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> e</w:t>
       </w:r>
-      <w:r w:rsidR="001023FB" w:rsidRPr="005F08F2">
+      <w:r w:rsidR="001023FB" w:rsidRPr="00440242">
         <w:rPr>
           <w:rFonts w:ascii="Bradesco Sans" w:hAnsi="Bradesco Sans"/>
           <w:b w:val="0"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> as Regras e os Procedimentos de Comercialização aprovados pela Agência Nacional de Energia Elétrica – ANEEL</w:t>
       </w:r>
-      <w:r w:rsidR="005461EC" w:rsidRPr="005F08F2">
+      <w:r w:rsidR="005461EC" w:rsidRPr="00440242">
         <w:rPr>
           <w:rFonts w:ascii="Bradesco Sans" w:hAnsi="Bradesco Sans"/>
           <w:b w:val="0"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> (“</w:t>
       </w:r>
-      <w:r w:rsidR="005461EC" w:rsidRPr="00FC23F1">
+      <w:r w:rsidR="005461EC" w:rsidRPr="00440242">
         <w:rPr>
           <w:rFonts w:ascii="Bradesco Sans" w:hAnsi="Bradesco Sans"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>ANEEL</w:t>
       </w:r>
-      <w:r w:rsidR="005461EC" w:rsidRPr="005F08F2">
+      <w:r w:rsidR="005461EC" w:rsidRPr="00440242">
         <w:rPr>
           <w:rFonts w:ascii="Bradesco Sans" w:hAnsi="Bradesco Sans"/>
           <w:b w:val="0"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>”)</w:t>
       </w:r>
-      <w:r w:rsidRPr="005F08F2">
+      <w:r w:rsidRPr="00440242">
         <w:rPr>
           <w:rFonts w:ascii="Bradesco Sans" w:hAnsi="Bradesco Sans"/>
           <w:b w:val="0"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">; </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5F2D2966" w14:textId="77777777" w:rsidR="00C60C92" w:rsidRPr="005F08F2" w:rsidRDefault="00C60C92" w:rsidP="005F08F2">
+    <w:p w14:paraId="5F2D2966" w14:textId="77777777" w:rsidR="00C60C92" w:rsidRPr="00440242" w:rsidRDefault="00C60C92" w:rsidP="00440242">
       <w:pPr>
         <w:pStyle w:val="Corpodetexto"/>
         <w:tabs>
           <w:tab w:val="left" w:pos="709"/>
         </w:tabs>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:ind w:right="141"/>
         <w:rPr>
           <w:rFonts w:ascii="Bradesco Sans" w:hAnsi="Bradesco Sans"/>
           <w:b w:val="0"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="629A1CB9" w14:textId="6AE090B9" w:rsidR="00C60C92" w:rsidRPr="005F08F2" w:rsidRDefault="004B4310" w:rsidP="005F08F2">
+    <w:p w14:paraId="629A1CB9" w14:textId="1EA1E08E" w:rsidR="00C60C92" w:rsidRPr="00440242" w:rsidRDefault="004B4310" w:rsidP="00440242">
       <w:pPr>
         <w:pStyle w:val="Corpodetexto"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="709"/>
         </w:tabs>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="141" w:firstLine="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Bradesco Sans" w:hAnsi="Bradesco Sans"/>
           <w:b w:val="0"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="005F08F2">
+      <w:r w:rsidRPr="00440242">
         <w:rPr>
           <w:rFonts w:ascii="Bradesco Sans" w:hAnsi="Bradesco Sans"/>
           <w:b w:val="0"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>a</w:t>
       </w:r>
-      <w:r w:rsidR="00A36975" w:rsidRPr="005470FB">
+      <w:r w:rsidR="00A36975" w:rsidRPr="00440242">
         <w:rPr>
           <w:rFonts w:ascii="Bradesco Sans" w:hAnsi="Bradesco Sans"/>
           <w:b w:val="0"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>(s)</w:t>
       </w:r>
-      <w:r w:rsidRPr="005F08F2">
+      <w:r w:rsidRPr="00440242">
         <w:rPr>
           <w:rFonts w:ascii="Bradesco Sans" w:hAnsi="Bradesco Sans"/>
           <w:b w:val="0"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="00C60C92" w:rsidRPr="005F08F2">
+      <w:r w:rsidR="00C60C92" w:rsidRPr="00440242">
         <w:rPr>
           <w:rFonts w:ascii="Bradesco Sans" w:hAnsi="Bradesco Sans"/>
           <w:b w:val="0"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Liquidação</w:t>
       </w:r>
-      <w:r w:rsidR="00A36975" w:rsidRPr="005470FB">
+      <w:r w:rsidR="00A36975" w:rsidRPr="00440242">
         <w:rPr>
           <w:rFonts w:ascii="Bradesco Sans" w:hAnsi="Bradesco Sans"/>
           <w:b w:val="0"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t>(ões)</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="00C60C92" w:rsidRPr="005F08F2">
+        <w:t>(</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="00A36975" w:rsidRPr="00440242">
         <w:rPr>
           <w:rFonts w:ascii="Bradesco Sans" w:hAnsi="Bradesco Sans"/>
           <w:b w:val="0"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
+        <w:t>ões</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00A36975" w:rsidRPr="00440242">
+        <w:rPr>
+          <w:rFonts w:ascii="Bradesco Sans" w:hAnsi="Bradesco Sans"/>
+          <w:b w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>)</w:t>
+      </w:r>
+      <w:r w:rsidR="00C60C92" w:rsidRPr="00440242">
+        <w:rPr>
+          <w:rFonts w:ascii="Bradesco Sans" w:hAnsi="Bradesco Sans"/>
+          <w:b w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
         <w:t xml:space="preserve"> Financeira</w:t>
       </w:r>
-      <w:r w:rsidR="009759FB" w:rsidRPr="005470FB">
+      <w:r w:rsidR="009759FB" w:rsidRPr="00440242">
         <w:rPr>
           <w:rFonts w:ascii="Bradesco Sans" w:hAnsi="Bradesco Sans"/>
           <w:b w:val="0"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>(</w:t>
       </w:r>
-      <w:r w:rsidRPr="005F08F2">
+      <w:r w:rsidRPr="00440242">
         <w:rPr>
           <w:rFonts w:ascii="Bradesco Sans" w:hAnsi="Bradesco Sans"/>
           <w:b w:val="0"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>s</w:t>
       </w:r>
-      <w:r w:rsidR="009759FB" w:rsidRPr="005470FB">
+      <w:r w:rsidR="009759FB" w:rsidRPr="00440242">
         <w:rPr>
           <w:rFonts w:ascii="Bradesco Sans" w:hAnsi="Bradesco Sans"/>
           <w:b w:val="0"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>)</w:t>
       </w:r>
-      <w:r w:rsidR="00C60C92" w:rsidRPr="005F08F2">
+      <w:r w:rsidR="00C60C92" w:rsidRPr="00440242">
         <w:rPr>
           <w:rFonts w:ascii="Bradesco Sans" w:hAnsi="Bradesco Sans"/>
           <w:b w:val="0"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="00373B18" w:rsidRPr="005470FB">
+      <w:r w:rsidR="00373B18" w:rsidRPr="00440242">
         <w:rPr>
           <w:rFonts w:ascii="Bradesco Sans" w:hAnsi="Bradesco Sans"/>
           <w:b w:val="0"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>realizada(s)</w:t>
       </w:r>
-      <w:r w:rsidR="009759FB" w:rsidRPr="005470FB">
+      <w:r w:rsidR="009759FB" w:rsidRPr="00440242">
         <w:rPr>
           <w:rFonts w:ascii="Bradesco Sans" w:hAnsi="Bradesco Sans"/>
           <w:b w:val="0"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t xml:space="preserve"> no âmbito da CCEE devem ser</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="00C60C92" w:rsidRPr="005F08F2">
+        <w:t xml:space="preserve"> no âmbito da CCEE deve</w:t>
+      </w:r>
+      <w:r w:rsidR="00736ADE">
         <w:rPr>
           <w:rFonts w:ascii="Bradesco Sans" w:hAnsi="Bradesco Sans"/>
           <w:b w:val="0"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
+        <w:t>(</w:t>
+      </w:r>
+      <w:r w:rsidR="009759FB" w:rsidRPr="00440242">
+        <w:rPr>
+          <w:rFonts w:ascii="Bradesco Sans" w:hAnsi="Bradesco Sans"/>
+          <w:b w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>m</w:t>
+      </w:r>
+      <w:r w:rsidR="00736ADE">
+        <w:rPr>
+          <w:rFonts w:ascii="Bradesco Sans" w:hAnsi="Bradesco Sans"/>
+          <w:b w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>)</w:t>
+      </w:r>
+      <w:r w:rsidR="009759FB" w:rsidRPr="00440242">
+        <w:rPr>
+          <w:rFonts w:ascii="Bradesco Sans" w:hAnsi="Bradesco Sans"/>
+          <w:b w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> ser</w:t>
+      </w:r>
+      <w:r w:rsidR="00C60C92" w:rsidRPr="00440242">
+        <w:rPr>
+          <w:rFonts w:ascii="Bradesco Sans" w:hAnsi="Bradesco Sans"/>
+          <w:b w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="00373B18" w:rsidRPr="005470FB">
+      <w:r w:rsidR="00373B18" w:rsidRPr="00440242">
         <w:rPr>
           <w:rFonts w:ascii="Bradesco Sans" w:hAnsi="Bradesco Sans"/>
           <w:b w:val="0"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>operacionalizada</w:t>
       </w:r>
-      <w:r w:rsidR="009759FB" w:rsidRPr="005470FB">
+      <w:r w:rsidR="009759FB" w:rsidRPr="00440242">
         <w:rPr>
           <w:rFonts w:ascii="Bradesco Sans" w:hAnsi="Bradesco Sans"/>
           <w:b w:val="0"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(s) </w:t>
       </w:r>
-      <w:r w:rsidR="00C60C92" w:rsidRPr="005F08F2">
+      <w:r w:rsidR="00C60C92" w:rsidRPr="00440242">
         <w:rPr>
           <w:rFonts w:ascii="Bradesco Sans" w:hAnsi="Bradesco Sans"/>
           <w:b w:val="0"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>por</w:t>
       </w:r>
-      <w:r w:rsidR="005461EC" w:rsidRPr="005F08F2">
+      <w:r w:rsidR="005461EC" w:rsidRPr="00440242">
         <w:rPr>
           <w:rFonts w:ascii="Bradesco Sans" w:hAnsi="Bradesco Sans"/>
           <w:b w:val="0"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> um</w:t>
       </w:r>
-      <w:r w:rsidR="00C60C92" w:rsidRPr="005F08F2">
+      <w:r w:rsidR="00C60C92" w:rsidRPr="00440242">
         <w:rPr>
           <w:rFonts w:ascii="Bradesco Sans" w:hAnsi="Bradesco Sans"/>
           <w:b w:val="0"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> Agente de Liquidação, obedecendo ao disposto nas Resoluções ANEEL vigentes e nos demais normativos aplicáveis;</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4D4CC9E9" w14:textId="77777777" w:rsidR="00C60C92" w:rsidRPr="005F08F2" w:rsidRDefault="00C60C92" w:rsidP="005F08F2">
+    <w:p w14:paraId="4D4CC9E9" w14:textId="77777777" w:rsidR="00C60C92" w:rsidRPr="00440242" w:rsidRDefault="00C60C92" w:rsidP="00440242">
       <w:pPr>
         <w:pStyle w:val="Corpodetexto"/>
         <w:tabs>
           <w:tab w:val="left" w:pos="709"/>
         </w:tabs>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:ind w:right="141"/>
         <w:rPr>
           <w:rFonts w:ascii="Bradesco Sans" w:hAnsi="Bradesco Sans"/>
           <w:b w:val="0"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="15EACE48" w14:textId="05E5C1CE" w:rsidR="00C60C92" w:rsidRPr="005A3D7F" w:rsidRDefault="00C60C92" w:rsidP="005F08F2">
+    <w:p w14:paraId="15EACE48" w14:textId="385B1FE9" w:rsidR="00C60C92" w:rsidRPr="00440242" w:rsidRDefault="00C60C92" w:rsidP="00440242">
       <w:pPr>
         <w:pStyle w:val="Corpodetexto"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="709"/>
         </w:tabs>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="141" w:firstLine="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Bradesco Sans" w:hAnsi="Bradesco Sans"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="005F08F2">
+      <w:r w:rsidRPr="00440242">
         <w:rPr>
           <w:rFonts w:ascii="Bradesco Sans" w:hAnsi="Bradesco Sans"/>
           <w:b w:val="0"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">a </w:t>
       </w:r>
-      <w:r w:rsidRPr="005F08F2">
+      <w:r w:rsidRPr="00440242">
         <w:rPr>
           <w:rFonts w:ascii="Bradesco Sans" w:hAnsi="Bradesco Sans"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>CCEE</w:t>
       </w:r>
-      <w:r w:rsidRPr="005F08F2">
+      <w:r w:rsidRPr="00440242">
         <w:rPr>
           <w:rFonts w:ascii="Bradesco Sans" w:hAnsi="Bradesco Sans"/>
           <w:b w:val="0"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> celebrou com o </w:t>
       </w:r>
-      <w:r w:rsidRPr="00D8008B">
+      <w:r w:rsidRPr="00440242">
         <w:rPr>
           <w:rFonts w:ascii="Bradesco Sans" w:hAnsi="Bradesco Sans"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>BRADESCO</w:t>
       </w:r>
-      <w:r w:rsidRPr="00D8008B">
+      <w:r w:rsidRPr="00440242">
         <w:rPr>
           <w:rFonts w:ascii="Bradesco Sans" w:hAnsi="Bradesco Sans"/>
           <w:b w:val="0"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, </w:t>
       </w:r>
-      <w:r w:rsidR="002031A7" w:rsidRPr="00D8008B">
+      <w:r w:rsidR="002031A7" w:rsidRPr="00440242">
         <w:rPr>
           <w:rFonts w:ascii="Bradesco Sans" w:hAnsi="Bradesco Sans"/>
           <w:b w:val="0"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>04 de janeiro de 2018</w:t>
       </w:r>
-      <w:r w:rsidRPr="00D8008B">
+      <w:r w:rsidRPr="00440242">
         <w:rPr>
           <w:rFonts w:ascii="Bradesco Sans" w:hAnsi="Bradesco Sans"/>
           <w:b w:val="0"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> Contrato de Prestação de Serviços Financeiros, doravante denominado (“</w:t>
       </w:r>
-      <w:r w:rsidRPr="00D8008B">
+      <w:r w:rsidRPr="00440242">
         <w:rPr>
           <w:rFonts w:ascii="Bradesco Sans" w:hAnsi="Bradesco Sans"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Instrumento</w:t>
       </w:r>
-      <w:r w:rsidR="005461EC" w:rsidRPr="00D8008B">
+      <w:r w:rsidR="005461EC" w:rsidRPr="00440242">
         <w:rPr>
           <w:rFonts w:ascii="Bradesco Sans" w:hAnsi="Bradesco Sans"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> CCEE</w:t>
       </w:r>
-      <w:r w:rsidRPr="005F08F2">
+      <w:r w:rsidRPr="00440242">
         <w:rPr>
           <w:rFonts w:ascii="Bradesco Sans" w:hAnsi="Bradesco Sans"/>
           <w:b w:val="0"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">”), pelo qual o </w:t>
       </w:r>
-      <w:r w:rsidRPr="005F08F2">
+      <w:r w:rsidRPr="00440242">
         <w:rPr>
           <w:rFonts w:ascii="Bradesco Sans" w:hAnsi="Bradesco Sans"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>BRADESCO</w:t>
       </w:r>
-      <w:r w:rsidRPr="005F08F2">
+      <w:r w:rsidRPr="00440242">
         <w:rPr>
           <w:rFonts w:ascii="Bradesco Sans" w:hAnsi="Bradesco Sans"/>
           <w:b w:val="0"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> assumiu a obrigação de prestar serviços de </w:t>
       </w:r>
-      <w:r w:rsidR="006D6818" w:rsidRPr="005F08F2">
+      <w:r w:rsidR="006D6818" w:rsidRPr="00440242">
         <w:rPr>
           <w:rFonts w:ascii="Bradesco Sans" w:hAnsi="Bradesco Sans"/>
           <w:b w:val="0"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Agente de Liquidação Financeira e Custódia de Garantias</w:t>
       </w:r>
-      <w:r w:rsidR="006D6818" w:rsidRPr="005F08F2" w:rsidDel="006D6818">
+      <w:r w:rsidR="006D6818" w:rsidRPr="00440242" w:rsidDel="006D6818">
         <w:rPr>
           <w:rFonts w:ascii="Bradesco Sans" w:hAnsi="Bradesco Sans"/>
           <w:b w:val="0"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="005F08F2">
+      <w:r w:rsidRPr="00440242">
         <w:rPr>
           <w:rFonts w:ascii="Bradesco Sans" w:hAnsi="Bradesco Sans"/>
           <w:b w:val="0"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">das operações de compra e venda de energia elétrica no </w:t>
       </w:r>
-      <w:r w:rsidR="006B205B" w:rsidRPr="005F08F2">
+      <w:r w:rsidR="006B205B" w:rsidRPr="00440242">
         <w:rPr>
           <w:rFonts w:ascii="Bradesco Sans" w:hAnsi="Bradesco Sans"/>
           <w:b w:val="0"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>SIN</w:t>
       </w:r>
-      <w:r w:rsidRPr="005F08F2">
+      <w:r w:rsidRPr="00440242">
         <w:rPr>
           <w:rFonts w:ascii="Bradesco Sans" w:hAnsi="Bradesco Sans"/>
           <w:b w:val="0"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, </w:t>
       </w:r>
-      <w:r w:rsidR="006D6818" w:rsidRPr="005F08F2">
+      <w:r w:rsidR="006D6818" w:rsidRPr="00440242">
         <w:rPr>
           <w:rFonts w:ascii="Bradesco Sans" w:hAnsi="Bradesco Sans"/>
           <w:b w:val="0"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t xml:space="preserve">em cumprimento ao disposto no artigo 46, parágrafo único da convenção de comercialização e </w:t>
-[...1 lines deleted...]
-      <w:r w:rsidRPr="005F08F2">
+        <w:t xml:space="preserve">em cumprimento ao disposto no artigo </w:t>
+      </w:r>
+      <w:r w:rsidR="004E35BA" w:rsidRPr="00440242">
         <w:rPr>
           <w:rFonts w:ascii="Bradesco Sans" w:hAnsi="Bradesco Sans"/>
           <w:b w:val="0"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
+        <w:t>82</w:t>
+      </w:r>
+      <w:r w:rsidR="006D6818" w:rsidRPr="00440242">
+        <w:rPr>
+          <w:rFonts w:ascii="Bradesco Sans" w:hAnsi="Bradesco Sans"/>
+          <w:b w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, parágrafo único da convenção de comercialização e </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00440242">
+        <w:rPr>
+          <w:rFonts w:ascii="Bradesco Sans" w:hAnsi="Bradesco Sans"/>
+          <w:b w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
         <w:t>em conformidade com os termos e as condições nele estabelecidos</w:t>
       </w:r>
-      <w:r w:rsidR="006D6818" w:rsidRPr="005F08F2">
+      <w:r w:rsidR="006D6818" w:rsidRPr="00440242">
         <w:rPr>
           <w:rFonts w:ascii="Bradesco Sans" w:hAnsi="Bradesco Sans"/>
           <w:b w:val="0"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t>, especialmente a Resolução Normativa 622, de 19 de agosto de 2014</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidRPr="005F08F2">
+        <w:t xml:space="preserve">, especialmente a Resolução Normativa </w:t>
+      </w:r>
+      <w:r w:rsidR="004E35BA" w:rsidRPr="00440242">
         <w:rPr>
           <w:rFonts w:ascii="Bradesco Sans" w:hAnsi="Bradesco Sans"/>
           <w:b w:val="0"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
+        <w:t>957</w:t>
+      </w:r>
+      <w:r w:rsidR="006D6818" w:rsidRPr="00440242">
+        <w:rPr>
+          <w:rFonts w:ascii="Bradesco Sans" w:hAnsi="Bradesco Sans"/>
+          <w:b w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, de </w:t>
+      </w:r>
+      <w:r w:rsidR="004E35BA" w:rsidRPr="00440242">
+        <w:rPr>
+          <w:rFonts w:ascii="Bradesco Sans" w:hAnsi="Bradesco Sans"/>
+          <w:b w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>7</w:t>
+      </w:r>
+      <w:r w:rsidR="006D6818" w:rsidRPr="00440242">
+        <w:rPr>
+          <w:rFonts w:ascii="Bradesco Sans" w:hAnsi="Bradesco Sans"/>
+          <w:b w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> de </w:t>
+      </w:r>
+      <w:r w:rsidR="004E35BA" w:rsidRPr="00440242">
+        <w:rPr>
+          <w:rFonts w:ascii="Bradesco Sans" w:hAnsi="Bradesco Sans"/>
+          <w:b w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>dezembro</w:t>
+      </w:r>
+      <w:r w:rsidR="006D6818" w:rsidRPr="00440242">
+        <w:rPr>
+          <w:rFonts w:ascii="Bradesco Sans" w:hAnsi="Bradesco Sans"/>
+          <w:b w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> de 20</w:t>
+      </w:r>
+      <w:r w:rsidR="004E35BA" w:rsidRPr="00440242">
+        <w:rPr>
+          <w:rFonts w:ascii="Bradesco Sans" w:hAnsi="Bradesco Sans"/>
+          <w:b w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>21, ou eventual norma que vier a lhe suceder</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00440242">
+        <w:rPr>
+          <w:rFonts w:ascii="Bradesco Sans" w:hAnsi="Bradesco Sans"/>
+          <w:b w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
         <w:t>;</w:t>
       </w:r>
-      <w:r w:rsidR="001E536C" w:rsidRPr="005F08F2">
+      <w:r w:rsidR="001E536C" w:rsidRPr="00440242">
         <w:rPr>
           <w:rFonts w:ascii="Bradesco Sans" w:hAnsi="Bradesco Sans"/>
           <w:b w:val="0"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="189BE41D" w14:textId="77777777" w:rsidR="00E45CD1" w:rsidRPr="005470FB" w:rsidRDefault="00E45CD1" w:rsidP="005A3D7F">
+    <w:p w14:paraId="189BE41D" w14:textId="77777777" w:rsidR="00E45CD1" w:rsidRPr="00440242" w:rsidRDefault="00E45CD1" w:rsidP="00440242">
       <w:pPr>
         <w:pStyle w:val="Corpodetexto"/>
         <w:tabs>
           <w:tab w:val="left" w:pos="709"/>
         </w:tabs>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:ind w:right="141"/>
         <w:rPr>
           <w:rFonts w:ascii="Bradesco Sans" w:hAnsi="Bradesco Sans"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="330BC43D" w14:textId="1032BB3E" w:rsidR="00C60C92" w:rsidRPr="005F08F2" w:rsidRDefault="00C60C92" w:rsidP="005F08F2">
+    <w:p w14:paraId="330BC43D" w14:textId="1AE3F37B" w:rsidR="00C60C92" w:rsidRPr="00440242" w:rsidRDefault="00C60C92" w:rsidP="00440242">
       <w:pPr>
         <w:pStyle w:val="Corpodetexto"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="709"/>
         </w:tabs>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="141" w:firstLine="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Bradesco Sans" w:hAnsi="Bradesco Sans"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="005F08F2">
+      <w:r w:rsidRPr="00440242">
         <w:rPr>
           <w:rFonts w:ascii="Bradesco Sans" w:hAnsi="Bradesco Sans"/>
           <w:b w:val="0"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">a </w:t>
       </w:r>
-      <w:r w:rsidRPr="005F08F2">
+      <w:r w:rsidRPr="00440242">
         <w:rPr>
           <w:rFonts w:ascii="Bradesco Sans" w:hAnsi="Bradesco Sans"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>CONTRATANTE</w:t>
       </w:r>
-      <w:r w:rsidR="00FD5646" w:rsidRPr="005F08F2">
+      <w:r w:rsidR="00FD5646" w:rsidRPr="00440242">
         <w:rPr>
           <w:rFonts w:ascii="Bradesco Sans" w:hAnsi="Bradesco Sans"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="00FD5646" w:rsidRPr="005470FB">
+      <w:r w:rsidR="00FD5646" w:rsidRPr="00440242">
         <w:rPr>
           <w:rFonts w:ascii="Bradesco Sans" w:hAnsi="Bradesco Sans"/>
           <w:b w:val="0"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t xml:space="preserve">através do </w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="00FD5646" w:rsidRPr="005F08F2">
+        <w:t>através do Termo de Adesão contrata</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00440242">
         <w:rPr>
           <w:rFonts w:ascii="Bradesco Sans" w:hAnsi="Bradesco Sans"/>
           <w:b w:val="0"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t>Termo de Adesão contrata</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidRPr="005F08F2">
+        <w:t xml:space="preserve"> o </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00440242">
+        <w:rPr>
+          <w:rFonts w:ascii="Bradesco Sans" w:hAnsi="Bradesco Sans"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>BRADESCO</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00440242">
         <w:rPr>
           <w:rFonts w:ascii="Bradesco Sans" w:hAnsi="Bradesco Sans"/>
           <w:b w:val="0"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t xml:space="preserve"> o </w:t>
-[...1 lines deleted...]
-      <w:r w:rsidRPr="005F08F2">
+        <w:t xml:space="preserve"> para proceder a</w:t>
+      </w:r>
+      <w:r w:rsidR="00A36975" w:rsidRPr="00440242">
+        <w:rPr>
+          <w:rFonts w:ascii="Bradesco Sans" w:hAnsi="Bradesco Sans"/>
+          <w:b w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>(</w:t>
+      </w:r>
+      <w:r w:rsidR="004B4310" w:rsidRPr="00440242">
+        <w:rPr>
+          <w:rFonts w:ascii="Bradesco Sans" w:hAnsi="Bradesco Sans"/>
+          <w:b w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>s</w:t>
+      </w:r>
+      <w:r w:rsidR="00A36975" w:rsidRPr="00440242">
+        <w:rPr>
+          <w:rFonts w:ascii="Bradesco Sans" w:hAnsi="Bradesco Sans"/>
+          <w:b w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>)</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00440242">
+        <w:rPr>
+          <w:rFonts w:ascii="Bradesco Sans" w:hAnsi="Bradesco Sans"/>
+          <w:b w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Liquidação</w:t>
+      </w:r>
+      <w:r w:rsidR="009759FB" w:rsidRPr="00440242">
+        <w:rPr>
+          <w:rFonts w:ascii="Bradesco Sans" w:hAnsi="Bradesco Sans"/>
+          <w:b w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>(</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="009759FB" w:rsidRPr="00440242">
+        <w:rPr>
+          <w:rFonts w:ascii="Bradesco Sans" w:hAnsi="Bradesco Sans"/>
+          <w:b w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>ões</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidR="009759FB" w:rsidRPr="00440242">
+        <w:rPr>
+          <w:rFonts w:ascii="Bradesco Sans" w:hAnsi="Bradesco Sans"/>
+          <w:b w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>)</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00440242">
+        <w:rPr>
+          <w:rFonts w:ascii="Bradesco Sans" w:hAnsi="Bradesco Sans"/>
+          <w:b w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Financeira</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidR="00A36975" w:rsidRPr="00440242">
+        <w:rPr>
+          <w:rFonts w:ascii="Bradesco Sans" w:hAnsi="Bradesco Sans"/>
+          <w:b w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>(</w:t>
+      </w:r>
+      <w:r w:rsidR="004B4310" w:rsidRPr="00440242">
+        <w:rPr>
+          <w:rFonts w:ascii="Bradesco Sans" w:hAnsi="Bradesco Sans"/>
+          <w:b w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>s</w:t>
+      </w:r>
+      <w:r w:rsidR="00A36975" w:rsidRPr="00440242">
+        <w:rPr>
+          <w:rFonts w:ascii="Bradesco Sans" w:hAnsi="Bradesco Sans"/>
+          <w:b w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>)</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00440242">
+        <w:rPr>
+          <w:rFonts w:ascii="Bradesco Sans" w:hAnsi="Bradesco Sans"/>
+          <w:b w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00373B18" w:rsidRPr="00440242">
+        <w:rPr>
+          <w:rFonts w:ascii="Bradesco Sans" w:hAnsi="Bradesco Sans"/>
+          <w:b w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>realizada(s)</w:t>
+      </w:r>
+      <w:r w:rsidR="003414FD" w:rsidRPr="00440242">
+        <w:rPr>
+          <w:rFonts w:ascii="Bradesco Sans" w:hAnsi="Bradesco Sans"/>
+          <w:b w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="006B7A2F" w:rsidRPr="00440242">
+        <w:rPr>
+          <w:rFonts w:ascii="Bradesco Sans" w:hAnsi="Bradesco Sans"/>
+          <w:b w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">no âmbito da </w:t>
+      </w:r>
+      <w:r w:rsidR="006B7A2F" w:rsidRPr="00440242">
+        <w:rPr>
+          <w:rFonts w:ascii="Bradesco Sans" w:hAnsi="Bradesco Sans"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>CCEE</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00440242">
+        <w:rPr>
+          <w:rFonts w:ascii="Bradesco Sans" w:hAnsi="Bradesco Sans"/>
+          <w:b w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>,</w:t>
+      </w:r>
+      <w:r w:rsidR="00FD5646" w:rsidRPr="00440242">
+        <w:rPr>
+          <w:rFonts w:ascii="Bradesco Sans" w:hAnsi="Bradesco Sans"/>
+          <w:b w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> bem como para</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00440242">
+        <w:rPr>
+          <w:rFonts w:ascii="Bradesco Sans" w:hAnsi="Bradesco Sans"/>
+          <w:b w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> constituir e custodiar, junto ao </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00440242">
         <w:rPr>
           <w:rFonts w:ascii="Bradesco Sans" w:hAnsi="Bradesco Sans"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>BRADESCO</w:t>
       </w:r>
-      <w:r w:rsidRPr="005F08F2">
+      <w:r w:rsidRPr="00440242">
         <w:rPr>
           <w:rFonts w:ascii="Bradesco Sans" w:hAnsi="Bradesco Sans"/>
           <w:b w:val="0"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t xml:space="preserve"> para proceder a</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="00A36975" w:rsidRPr="005F08F2">
+        <w:t xml:space="preserve">, a garantia necessária e exigida pela </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00440242">
+        <w:rPr>
+          <w:rFonts w:ascii="Bradesco Sans" w:hAnsi="Bradesco Sans"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>CCEE</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00440242">
         <w:rPr>
           <w:rFonts w:ascii="Bradesco Sans" w:hAnsi="Bradesco Sans"/>
           <w:b w:val="0"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t>(</w:t>
-[...184 lines deleted...]
-        </w:rPr>
         <w:t>, por força do mencionado no Considerando “c”, acima;</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="65741812" w14:textId="2F8AF119" w:rsidR="00C60C92" w:rsidRDefault="00C60C92" w:rsidP="005F08F2">
+    <w:p w14:paraId="65741812" w14:textId="2F8AF119" w:rsidR="00C60C92" w:rsidRPr="00440242" w:rsidRDefault="00C60C92" w:rsidP="00440242">
       <w:pPr>
         <w:pStyle w:val="Corpodetexto"/>
         <w:tabs>
           <w:tab w:val="left" w:pos="709"/>
         </w:tabs>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:ind w:right="141"/>
         <w:rPr>
           <w:rFonts w:ascii="Bradesco Sans" w:hAnsi="Bradesco Sans"/>
           <w:b w:val="0"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="31CC686B" w14:textId="5A48A2DF" w:rsidR="00C60C92" w:rsidRPr="005F08F2" w:rsidRDefault="00C60C92" w:rsidP="005F08F2">
+    <w:p w14:paraId="31CC686B" w14:textId="5A48A2DF" w:rsidR="00C60C92" w:rsidRPr="00440242" w:rsidRDefault="00C60C92" w:rsidP="00440242">
       <w:pPr>
         <w:pStyle w:val="Corpodetexto"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="709"/>
         </w:tabs>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="141" w:firstLine="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Bradesco Sans" w:hAnsi="Bradesco Sans"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="005F08F2">
+      <w:r w:rsidRPr="00440242">
         <w:rPr>
           <w:rFonts w:ascii="Bradesco Sans" w:hAnsi="Bradesco Sans"/>
           <w:b w:val="0"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">o </w:t>
       </w:r>
-      <w:r w:rsidRPr="005F08F2">
+      <w:r w:rsidRPr="00440242">
         <w:rPr>
           <w:rFonts w:ascii="Bradesco Sans" w:hAnsi="Bradesco Sans"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>BRADESCO</w:t>
       </w:r>
-      <w:r w:rsidRPr="005F08F2">
+      <w:r w:rsidRPr="00440242">
         <w:rPr>
           <w:rFonts w:ascii="Bradesco Sans" w:hAnsi="Bradesco Sans"/>
           <w:b w:val="0"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>, desde que respeitados os termos e as condições previstos neste Contrato</w:t>
       </w:r>
-      <w:r w:rsidR="00FD5646" w:rsidRPr="005F08F2">
+      <w:r w:rsidR="00FD5646" w:rsidRPr="00440242">
         <w:rPr>
           <w:rFonts w:ascii="Bradesco Sans" w:hAnsi="Bradesco Sans"/>
           <w:b w:val="0"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>,</w:t>
       </w:r>
-      <w:r w:rsidRPr="005F08F2">
+      <w:r w:rsidRPr="00440242">
         <w:rPr>
           <w:rFonts w:ascii="Bradesco Sans" w:hAnsi="Bradesco Sans"/>
           <w:b w:val="0"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> Termo de Adesão e no Instrumento</w:t>
       </w:r>
-      <w:r w:rsidR="00FD5646" w:rsidRPr="005F08F2">
+      <w:r w:rsidR="00FD5646" w:rsidRPr="00440242">
         <w:rPr>
           <w:rFonts w:ascii="Bradesco Sans" w:hAnsi="Bradesco Sans"/>
           <w:b w:val="0"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> CCEE</w:t>
       </w:r>
-      <w:r w:rsidR="00661612" w:rsidRPr="005F08F2">
+      <w:r w:rsidR="00661612" w:rsidRPr="00440242">
         <w:rPr>
           <w:rFonts w:ascii="Bradesco Sans" w:hAnsi="Bradesco Sans"/>
           <w:b w:val="0"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, </w:t>
       </w:r>
-      <w:r w:rsidRPr="005F08F2">
+      <w:r w:rsidRPr="00440242">
         <w:rPr>
           <w:rFonts w:ascii="Bradesco Sans" w:hAnsi="Bradesco Sans"/>
           <w:b w:val="0"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">concorda em prestar à </w:t>
       </w:r>
-      <w:r w:rsidRPr="005F08F2">
+      <w:r w:rsidRPr="00440242">
         <w:rPr>
           <w:rFonts w:ascii="Bradesco Sans" w:hAnsi="Bradesco Sans"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>CONTRATANTE</w:t>
       </w:r>
-      <w:r w:rsidRPr="005F08F2">
+      <w:r w:rsidRPr="00440242">
         <w:rPr>
           <w:rFonts w:ascii="Bradesco Sans" w:hAnsi="Bradesco Sans"/>
           <w:b w:val="0"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="005F08F2">
+      <w:r w:rsidRPr="00440242">
         <w:rPr>
           <w:rFonts w:ascii="Bradesco Sans" w:hAnsi="Bradesco Sans"/>
           <w:b w:val="0"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t>os serviços de Custódia de Garantias e de Liquidação</w:t>
       </w:r>
-      <w:r w:rsidR="009759FB" w:rsidRPr="005F08F2">
+      <w:r w:rsidR="009759FB" w:rsidRPr="00440242">
         <w:rPr>
           <w:rFonts w:ascii="Bradesco Sans" w:hAnsi="Bradesco Sans"/>
           <w:b w:val="0"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t>(ões)</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidRPr="005F08F2">
+        <w:t>(</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="009759FB" w:rsidRPr="00440242">
         <w:rPr>
           <w:rFonts w:ascii="Bradesco Sans" w:hAnsi="Bradesco Sans"/>
           <w:b w:val="0"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
+        <w:t>ões</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidR="009759FB" w:rsidRPr="00440242">
+        <w:rPr>
+          <w:rFonts w:ascii="Bradesco Sans" w:hAnsi="Bradesco Sans"/>
+          <w:b w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>)</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00440242">
+        <w:rPr>
+          <w:rFonts w:ascii="Bradesco Sans" w:hAnsi="Bradesco Sans"/>
+          <w:b w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
         <w:t xml:space="preserve"> Financeira</w:t>
       </w:r>
-      <w:r w:rsidR="009759FB" w:rsidRPr="005F08F2">
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidR="009759FB" w:rsidRPr="00440242">
         <w:rPr>
           <w:rFonts w:ascii="Bradesco Sans" w:hAnsi="Bradesco Sans"/>
           <w:b w:val="0"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>(s)</w:t>
       </w:r>
-      <w:r w:rsidRPr="005F08F2">
+      <w:r w:rsidRPr="00440242">
         <w:rPr>
           <w:rFonts w:ascii="Bradesco Sans" w:hAnsi="Bradesco Sans"/>
           <w:b w:val="0"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>;</w:t>
       </w:r>
-      <w:r w:rsidR="00DB1C7C">
+      <w:r w:rsidR="00DB1C7C" w:rsidRPr="00440242">
         <w:rPr>
           <w:rFonts w:ascii="Bradesco Sans" w:hAnsi="Bradesco Sans"/>
           <w:b w:val="0"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="09CEB0B5" w14:textId="77777777" w:rsidR="00C60C92" w:rsidRPr="005F08F2" w:rsidRDefault="00C60C92" w:rsidP="005F08F2">
+    <w:p w14:paraId="09CEB0B5" w14:textId="77777777" w:rsidR="00C60C92" w:rsidRPr="00440242" w:rsidRDefault="00C60C92" w:rsidP="00440242">
       <w:pPr>
         <w:pStyle w:val="Corpodetexto"/>
         <w:tabs>
           <w:tab w:val="left" w:pos="709"/>
         </w:tabs>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:ind w:right="141"/>
         <w:rPr>
           <w:rFonts w:ascii="Bradesco Sans" w:hAnsi="Bradesco Sans"/>
           <w:b w:val="0"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="42078F17" w14:textId="37094471" w:rsidR="00735C3C" w:rsidRDefault="00C60C92" w:rsidP="005F08F2">
+    <w:p w14:paraId="42078F17" w14:textId="37094471" w:rsidR="00735C3C" w:rsidRDefault="00C60C92" w:rsidP="00440242">
       <w:pPr>
         <w:pStyle w:val="Corpodetexto"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="709"/>
         </w:tabs>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="141" w:firstLine="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Bradesco Sans" w:hAnsi="Bradesco Sans"/>
           <w:b w:val="0"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="005470FB">
+      <w:r w:rsidRPr="00440242">
         <w:rPr>
           <w:rFonts w:ascii="Bradesco Sans" w:hAnsi="Bradesco Sans"/>
           <w:b w:val="0"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">a </w:t>
       </w:r>
-      <w:r w:rsidRPr="005470FB">
+      <w:r w:rsidRPr="00440242">
         <w:rPr>
           <w:rFonts w:ascii="Bradesco Sans" w:hAnsi="Bradesco Sans"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>CONTRATANTE</w:t>
       </w:r>
-      <w:r w:rsidRPr="005470FB">
+      <w:r w:rsidRPr="00440242">
         <w:rPr>
           <w:rFonts w:ascii="Bradesco Sans" w:hAnsi="Bradesco Sans"/>
           <w:b w:val="0"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> se compromete a aderir a este Contrato de Prestação de Serviços de Depositário e Outras Avenças</w:t>
       </w:r>
-      <w:r w:rsidR="00FD5646" w:rsidRPr="005F08F2">
+      <w:r w:rsidR="00FD5646" w:rsidRPr="00440242">
         <w:rPr>
           <w:rFonts w:ascii="Bradesco Sans" w:hAnsi="Bradesco Sans"/>
           <w:b w:val="0"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> acatando </w:t>
       </w:r>
-      <w:r w:rsidRPr="005470FB">
+      <w:r w:rsidRPr="00440242">
         <w:rPr>
           <w:rFonts w:ascii="Bradesco Sans" w:hAnsi="Bradesco Sans"/>
           <w:b w:val="0"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>de forma integral e indiscutível, os procedimentos e responsabilidades nele estabelecidos</w:t>
       </w:r>
-      <w:r w:rsidR="00735C3C">
+      <w:r w:rsidR="00735C3C" w:rsidRPr="00440242">
         <w:rPr>
           <w:rFonts w:ascii="Bradesco Sans" w:hAnsi="Bradesco Sans"/>
           <w:b w:val="0"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>; e</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="595DCF71" w14:textId="7A8E5F15" w:rsidR="00C60C92" w:rsidRPr="005F08F2" w:rsidRDefault="00C60C92" w:rsidP="005470FB">
+    <w:p w14:paraId="542A47BE" w14:textId="77777777" w:rsidR="00253D28" w:rsidRDefault="00253D28" w:rsidP="001817E0">
+      <w:pPr>
+        <w:pStyle w:val="PargrafodaLista"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Bradesco Sans" w:hAnsi="Bradesco Sans"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="09BA8919" w14:textId="2DF1DE39" w:rsidR="00253D28" w:rsidRPr="001817E0" w:rsidRDefault="00253D28" w:rsidP="00440242">
+      <w:pPr>
+        <w:pStyle w:val="Corpodetexto"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="709"/>
+        </w:tabs>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:ind w:left="0" w:right="141" w:firstLine="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Bradesco Sans" w:hAnsi="Bradesco Sans"/>
+          <w:b w:val="0"/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Bradesco Sans" w:hAnsi="Bradesco Sans"/>
+          <w:b w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Para os fins deste Contrato, </w:t>
+      </w:r>
+      <w:r w:rsidR="003D68D2" w:rsidRPr="001817E0">
+        <w:rPr>
+          <w:rFonts w:ascii="Bradesco Sans" w:hAnsi="Bradesco Sans" w:cs="Calibri"/>
+          <w:b w:val="0"/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>aplicam-se as seguintes definições:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="06A903BE" w14:textId="77777777" w:rsidR="003D68D2" w:rsidRPr="001817E0" w:rsidRDefault="003D68D2" w:rsidP="003D68D2">
       <w:pPr>
         <w:pStyle w:val="Corpodetexto"/>
         <w:tabs>
           <w:tab w:val="left" w:pos="709"/>
         </w:tabs>
         <w:spacing w:line="276" w:lineRule="auto"/>
-        <w:ind w:left="6237" w:right="141"/>
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Bradesco Sans" w:hAnsi="Bradesco Sans"/>
+        <w:ind w:right="141"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Bradesco Sans" w:hAnsi="Bradesco Sans" w:cs="Calibri"/>
           <w:b w:val="0"/>
-          <w:sz w:val="22"/>
-[...4 lines deleted...]
-    <w:p w14:paraId="5E3B39E2" w14:textId="077893D5" w:rsidR="00FD5646" w:rsidRPr="005F08F2" w:rsidRDefault="00FD5646" w:rsidP="005F08F2">
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="5A51CB19" w14:textId="05D98DC7" w:rsidR="00723EFE" w:rsidRPr="001817E0" w:rsidRDefault="003D68D2" w:rsidP="00723EFE">
+      <w:pPr>
+        <w:pStyle w:val="Corpodetexto"/>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="709"/>
+        </w:tabs>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:ind w:right="141"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Bradesco Sans" w:hAnsi="Bradesco Sans" w:cs="Calibri"/>
+          <w:b w:val="0"/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Bradesco Sans" w:hAnsi="Bradesco Sans" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>g1) Mapa de Liquidação Financeira:</w:t>
+      </w:r>
+      <w:r w:rsidR="00723EFE">
+        <w:rPr>
+          <w:rFonts w:ascii="Bradesco Sans" w:hAnsi="Bradesco Sans" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00723EFE" w:rsidRPr="001817E0">
+        <w:rPr>
+          <w:rFonts w:ascii="Bradesco Sans" w:hAnsi="Bradesco Sans" w:cs="Calibri"/>
+          <w:b w:val="0"/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Trata-se do documento que detalha, de forma individualizada, os débitos e créditos de cada agente no Mercado de Curto Prazo (MCP) e em outros mecanismos de liquidação. Nele é apurado o valor final a pagar ou a receber, já contemplando, inclusive, os rateios decorrentes de inadimplência. As informações ali constantes são convertidas em instruções de pagamento, que são encaminhadas ao Banco Bradesco, instituição responsável por recebê-las e operacionalizar a liquidação financeira. Esse documento é essencial para assegurar a transparência, a rastreabilidade e a correta execução de todo o processo.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="01B7C387" w14:textId="0EE95933" w:rsidR="003D68D2" w:rsidRDefault="003D68D2" w:rsidP="003D68D2">
+      <w:pPr>
+        <w:pStyle w:val="Corpodetexto"/>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="709"/>
+        </w:tabs>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:ind w:right="141"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Bradesco Sans" w:hAnsi="Bradesco Sans" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="595DCF71" w14:textId="7A8E5F15" w:rsidR="00C60C92" w:rsidRPr="00440242" w:rsidRDefault="00C60C92" w:rsidP="001817E0">
+      <w:pPr>
+        <w:pStyle w:val="Corpodetexto"/>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="709"/>
+        </w:tabs>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:ind w:right="141"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Bradesco Sans" w:hAnsi="Bradesco Sans"/>
+          <w:b w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="5E3B39E2" w14:textId="077893D5" w:rsidR="00FD5646" w:rsidRPr="00440242" w:rsidRDefault="00FD5646" w:rsidP="00440242">
       <w:pPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Bradesco Sans" w:hAnsi="Bradesco Sans"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="005F08F2">
+      <w:r w:rsidRPr="00440242">
         <w:rPr>
           <w:rFonts w:ascii="Bradesco Sans" w:hAnsi="Bradesco Sans"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Resolvem as Partes, regularmente representadas na forma de seus atos constitutivos, celebrar o presente Instrumento Particular de Contrato de Prestação de Serviços de Depositário e Outras Avenças (“Contrato”), nos seguintes termos e condições:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="37CC01F6" w14:textId="77777777" w:rsidR="00FD5646" w:rsidRPr="005F08F2" w:rsidRDefault="00FD5646" w:rsidP="005F08F2">
+    <w:p w14:paraId="37CC01F6" w14:textId="77777777" w:rsidR="00FD5646" w:rsidRPr="00440242" w:rsidRDefault="00FD5646" w:rsidP="00440242">
       <w:pPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Bradesco Sans" w:hAnsi="Bradesco Sans"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="14B69004" w14:textId="77777777" w:rsidR="00C60C92" w:rsidRPr="005F08F2" w:rsidRDefault="00C60C92" w:rsidP="005F08F2">
+    <w:p w14:paraId="14B69004" w14:textId="77777777" w:rsidR="00C60C92" w:rsidRPr="00440242" w:rsidRDefault="00C60C92" w:rsidP="00440242">
       <w:pPr>
         <w:pStyle w:val="DefaultText"/>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:ind w:right="141"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Bradesco Sans" w:hAnsi="Bradesco Sans"/>
           <w:b/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="005F08F2">
+      <w:r w:rsidRPr="00440242">
         <w:rPr>
           <w:rFonts w:ascii="Bradesco Sans" w:hAnsi="Bradesco Sans"/>
           <w:b/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>CLÁUSULA PRIMEIRA</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3ABFA060" w14:textId="77777777" w:rsidR="00C60C92" w:rsidRPr="005F08F2" w:rsidRDefault="00C60C92" w:rsidP="005F08F2">
+    <w:p w14:paraId="3ABFA060" w14:textId="77777777" w:rsidR="00C60C92" w:rsidRPr="00440242" w:rsidRDefault="00C60C92" w:rsidP="00440242">
       <w:pPr>
         <w:pStyle w:val="DefaultText"/>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:ind w:right="141"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Bradesco Sans" w:hAnsi="Bradesco Sans"/>
           <w:b/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="005F08F2">
+      <w:r w:rsidRPr="00440242">
         <w:rPr>
           <w:rFonts w:ascii="Bradesco Sans" w:hAnsi="Bradesco Sans"/>
           <w:b/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>DO OBJETO</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6478622F" w14:textId="77777777" w:rsidR="00C60C92" w:rsidRPr="005F08F2" w:rsidRDefault="00C60C92" w:rsidP="005F08F2">
+    <w:p w14:paraId="6478622F" w14:textId="77777777" w:rsidR="00C60C92" w:rsidRPr="00440242" w:rsidRDefault="00C60C92" w:rsidP="00440242">
       <w:pPr>
         <w:pStyle w:val="DefaultText"/>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:ind w:right="141"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Bradesco Sans" w:hAnsi="Bradesco Sans"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="795B80B5" w14:textId="3D3B64B9" w:rsidR="00C60C92" w:rsidRPr="005F08F2" w:rsidRDefault="00C60C92" w:rsidP="005F08F2">
+    <w:p w14:paraId="795B80B5" w14:textId="61E92A8F" w:rsidR="00C60C92" w:rsidRPr="00440242" w:rsidRDefault="00C60C92" w:rsidP="00440242">
       <w:pPr>
         <w:pStyle w:val="DefaultText"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="3"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="284"/>
         </w:tabs>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="141" w:firstLine="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Bradesco Sans" w:hAnsi="Bradesco Sans"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="005F08F2">
+      <w:r w:rsidRPr="00440242">
         <w:rPr>
           <w:rFonts w:ascii="Bradesco Sans" w:hAnsi="Bradesco Sans"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">O presente Contrato tem por objeto regular os termos e </w:t>
       </w:r>
-      <w:r w:rsidR="006B7A2F" w:rsidRPr="005F08F2">
+      <w:r w:rsidR="006B7A2F" w:rsidRPr="00440242">
         <w:rPr>
           <w:rFonts w:ascii="Bradesco Sans" w:hAnsi="Bradesco Sans"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">as </w:t>
       </w:r>
-      <w:r w:rsidRPr="005F08F2">
+      <w:r w:rsidRPr="00440242">
         <w:rPr>
           <w:rFonts w:ascii="Bradesco Sans" w:hAnsi="Bradesco Sans"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">condições segundo os quais o </w:t>
       </w:r>
-      <w:r w:rsidRPr="005F08F2">
+      <w:r w:rsidRPr="00440242">
         <w:rPr>
           <w:rFonts w:ascii="Bradesco Sans" w:hAnsi="Bradesco Sans"/>
           <w:b/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>BRADESCO</w:t>
       </w:r>
-      <w:r w:rsidRPr="005F08F2">
+      <w:r w:rsidRPr="00440242">
         <w:rPr>
           <w:rFonts w:ascii="Bradesco Sans" w:hAnsi="Bradesco Sans"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> irá atuar como Deposi</w:t>
       </w:r>
-      <w:r w:rsidR="00D42A4C">
+      <w:r w:rsidR="00D42A4C" w:rsidRPr="00440242">
         <w:rPr>
           <w:rFonts w:ascii="Bradesco Sans" w:hAnsi="Bradesco Sans"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">tário, prestando os serviços de </w:t>
       </w:r>
-      <w:r w:rsidRPr="005F08F2">
+      <w:r w:rsidRPr="00440242">
         <w:rPr>
           <w:rFonts w:ascii="Bradesco Sans" w:hAnsi="Bradesco Sans"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Liquidação</w:t>
       </w:r>
-      <w:r w:rsidR="009759FB" w:rsidRPr="005F08F2">
-[...15 lines deleted...]
-      <w:r w:rsidR="009759FB" w:rsidRPr="005F08F2">
+      <w:r w:rsidR="009759FB" w:rsidRPr="00440242">
+        <w:rPr>
+          <w:rFonts w:ascii="Bradesco Sans" w:hAnsi="Bradesco Sans"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>(</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="009759FB" w:rsidRPr="00440242">
+        <w:rPr>
+          <w:rFonts w:ascii="Bradesco Sans" w:hAnsi="Bradesco Sans"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>ões</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidR="009759FB" w:rsidRPr="00440242">
+        <w:rPr>
+          <w:rFonts w:ascii="Bradesco Sans" w:hAnsi="Bradesco Sans"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>)</w:t>
+      </w:r>
+      <w:r w:rsidR="009766C9">
+        <w:rPr>
+          <w:rFonts w:ascii="Bradesco Sans" w:hAnsi="Bradesco Sans"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00440242">
+        <w:rPr>
+          <w:rFonts w:ascii="Bradesco Sans" w:hAnsi="Bradesco Sans"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Financeira</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidR="009759FB" w:rsidRPr="00440242">
         <w:rPr>
           <w:rFonts w:ascii="Bradesco Sans" w:hAnsi="Bradesco Sans"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>(s)</w:t>
       </w:r>
-      <w:r w:rsidRPr="005F08F2">
+      <w:r w:rsidRPr="00440242">
         <w:rPr>
           <w:rFonts w:ascii="Bradesco Sans" w:hAnsi="Bradesco Sans"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> realizada</w:t>
       </w:r>
-      <w:r w:rsidR="00373B18" w:rsidRPr="005F08F2">
+      <w:r w:rsidR="00373B18" w:rsidRPr="00440242">
         <w:rPr>
           <w:rFonts w:ascii="Bradesco Sans" w:hAnsi="Bradesco Sans"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>(</w:t>
       </w:r>
-      <w:r w:rsidRPr="005F08F2">
+      <w:r w:rsidRPr="00440242">
         <w:rPr>
           <w:rFonts w:ascii="Bradesco Sans" w:hAnsi="Bradesco Sans"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>s</w:t>
       </w:r>
-      <w:r w:rsidR="00373B18" w:rsidRPr="005F08F2">
+      <w:r w:rsidR="00373B18" w:rsidRPr="00440242">
         <w:rPr>
           <w:rFonts w:ascii="Bradesco Sans" w:hAnsi="Bradesco Sans"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>)</w:t>
       </w:r>
-      <w:r w:rsidRPr="005F08F2">
+      <w:r w:rsidRPr="00440242">
         <w:rPr>
           <w:rFonts w:ascii="Bradesco Sans" w:hAnsi="Bradesco Sans"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> no âmbito da </w:t>
       </w:r>
-      <w:r w:rsidRPr="005F08F2">
+      <w:r w:rsidRPr="00440242">
         <w:rPr>
           <w:rFonts w:ascii="Bradesco Sans" w:hAnsi="Bradesco Sans"/>
           <w:b/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>CCEE</w:t>
       </w:r>
-      <w:r w:rsidR="00FD5646" w:rsidRPr="005F08F2">
+      <w:r w:rsidR="00FD5646" w:rsidRPr="00440242">
         <w:rPr>
           <w:rFonts w:ascii="Bradesco Sans" w:hAnsi="Bradesco Sans"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>,</w:t>
       </w:r>
-      <w:r w:rsidRPr="005F08F2">
+      <w:r w:rsidRPr="00440242">
         <w:rPr>
           <w:rFonts w:ascii="Bradesco Sans" w:hAnsi="Bradesco Sans"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> por </w:t>
       </w:r>
-      <w:r w:rsidR="00FD5646" w:rsidRPr="005F08F2">
+      <w:r w:rsidR="00FD5646" w:rsidRPr="00440242">
         <w:rPr>
           <w:rFonts w:ascii="Bradesco Sans" w:hAnsi="Bradesco Sans"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">intermédio </w:t>
       </w:r>
-      <w:r w:rsidRPr="005F08F2">
+      <w:r w:rsidRPr="00440242">
         <w:rPr>
           <w:rFonts w:ascii="Bradesco Sans" w:hAnsi="Bradesco Sans"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>de conta</w:t>
       </w:r>
-      <w:r w:rsidR="00DE5739">
+      <w:r w:rsidR="00DE5739" w:rsidRPr="00440242">
         <w:rPr>
           <w:rFonts w:ascii="Bradesco Sans" w:hAnsi="Bradesco Sans"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>(s)</w:t>
       </w:r>
-      <w:r w:rsidRPr="005F08F2">
+      <w:r w:rsidRPr="00440242">
         <w:rPr>
           <w:rFonts w:ascii="Bradesco Sans" w:hAnsi="Bradesco Sans"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> específica</w:t>
       </w:r>
-      <w:r w:rsidR="00DE5739">
+      <w:r w:rsidR="00DE5739" w:rsidRPr="00440242">
         <w:rPr>
           <w:rFonts w:ascii="Bradesco Sans" w:hAnsi="Bradesco Sans"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>(s)</w:t>
       </w:r>
-      <w:r w:rsidR="00070AA3" w:rsidRPr="005F08F2">
+      <w:r w:rsidR="00070AA3" w:rsidRPr="00440242">
         <w:rPr>
           <w:rFonts w:ascii="Bradesco Sans" w:hAnsi="Bradesco Sans"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>,</w:t>
       </w:r>
-      <w:r w:rsidR="00DE5739">
+      <w:r w:rsidR="00DE5739" w:rsidRPr="00440242">
         <w:rPr>
           <w:rFonts w:ascii="Bradesco Sans" w:hAnsi="Bradesco Sans"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="00FD5646" w:rsidRPr="005F08F2">
+      <w:r w:rsidR="00FD5646" w:rsidRPr="00440242">
         <w:rPr>
           <w:rFonts w:ascii="Bradesco Sans" w:hAnsi="Bradesco Sans"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>doravante denominada</w:t>
       </w:r>
-      <w:r w:rsidR="00DE5739">
+      <w:r w:rsidR="00DE5739" w:rsidRPr="00440242">
         <w:rPr>
           <w:rFonts w:ascii="Bradesco Sans" w:hAnsi="Bradesco Sans"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>(s) simplesmente</w:t>
       </w:r>
-      <w:r w:rsidR="00FD5646" w:rsidRPr="005F08F2">
+      <w:r w:rsidR="00FD5646" w:rsidRPr="00440242">
         <w:rPr>
           <w:rFonts w:ascii="Bradesco Sans" w:hAnsi="Bradesco Sans"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> “</w:t>
       </w:r>
-      <w:r w:rsidR="00DE5739">
+      <w:r w:rsidR="00DE5739" w:rsidRPr="00440242">
         <w:rPr>
           <w:rFonts w:ascii="Bradesco Sans" w:hAnsi="Bradesco Sans"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>CONTA” ou</w:t>
       </w:r>
-      <w:r w:rsidR="00E51ADE">
+      <w:r w:rsidR="00E51ADE" w:rsidRPr="00440242">
         <w:rPr>
           <w:rFonts w:ascii="Bradesco Sans" w:hAnsi="Bradesco Sans"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> em conjunto</w:t>
       </w:r>
-      <w:r w:rsidR="00DE5739">
+      <w:r w:rsidR="00DE5739" w:rsidRPr="00440242">
         <w:rPr>
           <w:rFonts w:ascii="Bradesco Sans" w:hAnsi="Bradesco Sans"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> “CONTAS”</w:t>
       </w:r>
-      <w:r w:rsidRPr="005F08F2">
+      <w:r w:rsidRPr="00440242">
         <w:rPr>
           <w:rFonts w:ascii="Bradesco Sans" w:hAnsi="Bradesco Sans"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>, conforme</w:t>
       </w:r>
-      <w:r w:rsidR="00070AA3" w:rsidRPr="005F08F2">
+      <w:r w:rsidR="00070AA3" w:rsidRPr="00440242">
         <w:rPr>
           <w:rFonts w:ascii="Bradesco Sans" w:hAnsi="Bradesco Sans"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> indicada</w:t>
       </w:r>
-      <w:r w:rsidR="00DE5739">
+      <w:r w:rsidR="00DE5739" w:rsidRPr="00440242">
         <w:rPr>
           <w:rFonts w:ascii="Bradesco Sans" w:hAnsi="Bradesco Sans"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>(s)</w:t>
       </w:r>
-      <w:r w:rsidR="00070AA3" w:rsidRPr="005F08F2">
+      <w:r w:rsidR="00070AA3" w:rsidRPr="00440242">
         <w:rPr>
           <w:rFonts w:ascii="Bradesco Sans" w:hAnsi="Bradesco Sans"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> no</w:t>
       </w:r>
-      <w:r w:rsidR="00FD5646" w:rsidRPr="005F08F2">
+      <w:r w:rsidR="00FD5646" w:rsidRPr="00440242">
         <w:rPr>
           <w:rFonts w:ascii="Bradesco Sans" w:hAnsi="Bradesco Sans"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> respectivo</w:t>
       </w:r>
-      <w:r w:rsidRPr="005F08F2">
+      <w:r w:rsidRPr="00440242">
         <w:rPr>
           <w:rFonts w:ascii="Bradesco Sans" w:hAnsi="Bradesco Sans"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> Termo de Adesão.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4665A593" w14:textId="77777777" w:rsidR="00C60C92" w:rsidRPr="005F08F2" w:rsidRDefault="00C60C92" w:rsidP="005F08F2">
+    <w:p w14:paraId="4665A593" w14:textId="77777777" w:rsidR="00C60C92" w:rsidRPr="00440242" w:rsidRDefault="00C60C92" w:rsidP="00440242">
       <w:pPr>
         <w:pStyle w:val="DefaultText"/>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:ind w:right="141"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Bradesco Sans" w:hAnsi="Bradesco Sans"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="448DE220" w14:textId="19DB0562" w:rsidR="00C60C92" w:rsidRPr="005F08F2" w:rsidRDefault="00C60C92" w:rsidP="005F08F2">
+    <w:p w14:paraId="448DE220" w14:textId="19DB0562" w:rsidR="00C60C92" w:rsidRPr="00440242" w:rsidRDefault="00C60C92" w:rsidP="00440242">
       <w:pPr>
         <w:pStyle w:val="Corpodetexto"/>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Bradesco Sans" w:hAnsi="Bradesco Sans"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="005F08F2">
+      <w:r w:rsidRPr="00440242">
         <w:rPr>
           <w:rFonts w:ascii="Bradesco Sans" w:hAnsi="Bradesco Sans"/>
           <w:b w:val="0"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">1.2. A </w:t>
       </w:r>
-      <w:r w:rsidRPr="005F08F2">
+      <w:r w:rsidRPr="00440242">
         <w:rPr>
           <w:rFonts w:ascii="Bradesco Sans" w:hAnsi="Bradesco Sans"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>CONTRATANTE</w:t>
       </w:r>
-      <w:r w:rsidRPr="005F08F2">
+      <w:r w:rsidRPr="00440242">
         <w:rPr>
           <w:rFonts w:ascii="Bradesco Sans" w:hAnsi="Bradesco Sans"/>
           <w:b w:val="0"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> aceita e concorda que os Recursos e/ou ativos financeiros existentes na</w:t>
       </w:r>
-      <w:r w:rsidR="00DE5739">
+      <w:r w:rsidR="00DE5739" w:rsidRPr="00440242">
         <w:rPr>
           <w:rFonts w:ascii="Bradesco Sans" w:hAnsi="Bradesco Sans"/>
           <w:b w:val="0"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t xml:space="preserve">(s) </w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="00DE5739" w:rsidRPr="005470FB">
+        <w:t>(s) CONTA(S)</w:t>
+      </w:r>
+      <w:r w:rsidR="00DE5739" w:rsidRPr="00440242" w:rsidDel="00DE5739">
         <w:rPr>
           <w:rFonts w:ascii="Bradesco Sans" w:hAnsi="Bradesco Sans"/>
           <w:b w:val="0"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t>CONTA</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="00DE5739">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00440242">
         <w:rPr>
           <w:rFonts w:ascii="Bradesco Sans" w:hAnsi="Bradesco Sans"/>
           <w:b w:val="0"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t>(S)</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="00DE5739" w:rsidRPr="005F08F2" w:rsidDel="00DE5739">
+        <w:t>somente poderão ser movimentados para aporte de garantias e liquidação</w:t>
+      </w:r>
+      <w:r w:rsidR="009759FB" w:rsidRPr="00440242">
         <w:rPr>
           <w:rFonts w:ascii="Bradesco Sans" w:hAnsi="Bradesco Sans"/>
           <w:b w:val="0"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
+        <w:t>(</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="009759FB" w:rsidRPr="00440242">
+        <w:rPr>
+          <w:rFonts w:ascii="Bradesco Sans" w:hAnsi="Bradesco Sans"/>
+          <w:b w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>ões</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="009759FB" w:rsidRPr="00440242">
+        <w:rPr>
+          <w:rFonts w:ascii="Bradesco Sans" w:hAnsi="Bradesco Sans"/>
+          <w:b w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>)</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00440242">
+        <w:rPr>
+          <w:rFonts w:ascii="Bradesco Sans" w:hAnsi="Bradesco Sans"/>
+          <w:b w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> financeira</w:t>
+      </w:r>
+      <w:r w:rsidR="009759FB" w:rsidRPr="00440242">
+        <w:rPr>
+          <w:rFonts w:ascii="Bradesco Sans" w:hAnsi="Bradesco Sans"/>
+          <w:b w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>(s)</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00440242">
+        <w:rPr>
+          <w:rFonts w:ascii="Bradesco Sans" w:hAnsi="Bradesco Sans"/>
+          <w:b w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="005F08F2">
+      <w:r w:rsidR="00373B18" w:rsidRPr="00440242">
         <w:rPr>
           <w:rFonts w:ascii="Bradesco Sans" w:hAnsi="Bradesco Sans"/>
           <w:b w:val="0"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t>somente poderão ser movimentados para aporte de garantias e liquidação</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="009759FB" w:rsidRPr="005F08F2">
+        <w:t>realizada(s)</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00440242">
         <w:rPr>
           <w:rFonts w:ascii="Bradesco Sans" w:hAnsi="Bradesco Sans"/>
           <w:b w:val="0"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t>(ões)</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidRPr="005F08F2">
+        <w:t xml:space="preserve"> no âmbito da </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00440242">
+        <w:rPr>
+          <w:rFonts w:ascii="Bradesco Sans" w:hAnsi="Bradesco Sans"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>CCEE</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00440242">
         <w:rPr>
           <w:rFonts w:ascii="Bradesco Sans" w:hAnsi="Bradesco Sans"/>
           <w:b w:val="0"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t xml:space="preserve"> financeira</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="009759FB" w:rsidRPr="005F08F2">
+        <w:t>, e não serão, por conseguinte, emitidos talonários de cheques, ou ainda disponibilizados quaisquer outros meios para movimentação de Recursos da</w:t>
+      </w:r>
+      <w:r w:rsidR="00DE5739" w:rsidRPr="00440242">
         <w:rPr>
           <w:rFonts w:ascii="Bradesco Sans" w:hAnsi="Bradesco Sans"/>
           <w:b w:val="0"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>(s)</w:t>
       </w:r>
-      <w:r w:rsidRPr="005F08F2">
+      <w:r w:rsidRPr="00440242">
         <w:rPr>
           <w:rFonts w:ascii="Bradesco Sans" w:hAnsi="Bradesco Sans"/>
           <w:b w:val="0"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="00373B18" w:rsidRPr="005F08F2">
+      <w:r w:rsidR="00DE5739" w:rsidRPr="00440242">
         <w:rPr>
           <w:rFonts w:ascii="Bradesco Sans" w:hAnsi="Bradesco Sans"/>
           <w:b w:val="0"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t>realizada(s)</w:t>
-[...64 lines deleted...]
-    <w:p w14:paraId="1228CAC8" w14:textId="77777777" w:rsidR="00C60C92" w:rsidRPr="005F08F2" w:rsidRDefault="00C60C92" w:rsidP="005F08F2">
+        <w:t>CONTA(S).</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1228CAC8" w14:textId="77777777" w:rsidR="00C60C92" w:rsidRPr="00440242" w:rsidRDefault="00C60C92" w:rsidP="00440242">
       <w:pPr>
         <w:pStyle w:val="DefaultText"/>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:ind w:right="141"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Bradesco Sans" w:hAnsi="Bradesco Sans"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="41F81660" w14:textId="77777777" w:rsidR="00C60C92" w:rsidRPr="005F08F2" w:rsidRDefault="00C60C92" w:rsidP="005F08F2">
+    <w:p w14:paraId="41F81660" w14:textId="77777777" w:rsidR="00C60C92" w:rsidRPr="00440242" w:rsidRDefault="00C60C92" w:rsidP="00440242">
       <w:pPr>
         <w:pStyle w:val="Recuodecorpodetexto2"/>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Bradesco Sans" w:hAnsi="Bradesco Sans"/>
           <w:b/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="pt-BR"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="005F08F2">
+      <w:r w:rsidRPr="00440242">
         <w:rPr>
           <w:rFonts w:ascii="Bradesco Sans" w:hAnsi="Bradesco Sans"/>
           <w:b/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="pt-BR"/>
         </w:rPr>
         <w:t>CLÁUSULA SEGUNDA</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3B014E8B" w14:textId="77777777" w:rsidR="00FD5646" w:rsidRPr="005F08F2" w:rsidRDefault="00FD5646" w:rsidP="005470FB">
+    <w:p w14:paraId="3B014E8B" w14:textId="77777777" w:rsidR="00FD5646" w:rsidRPr="00440242" w:rsidRDefault="00FD5646" w:rsidP="00440242">
       <w:pPr>
         <w:pStyle w:val="Ttulo1"/>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Bradesco Sans" w:hAnsi="Bradesco Sans" w:cs="Calibri"/>
           <w:b w:val="0"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="005F08F2">
+      <w:r w:rsidRPr="00440242">
         <w:rPr>
           <w:rFonts w:ascii="Bradesco Sans" w:hAnsi="Bradesco Sans" w:cs="Calibri"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>ASSESSORIA E CONSULTORIA</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5BA63F8A" w14:textId="77777777" w:rsidR="00C60C92" w:rsidRPr="00666601" w:rsidRDefault="00C60C92" w:rsidP="00666601">
+    <w:p w14:paraId="5BA63F8A" w14:textId="77777777" w:rsidR="00C60C92" w:rsidRPr="00440242" w:rsidRDefault="00C60C92" w:rsidP="00440242">
       <w:pPr>
         <w:pStyle w:val="DefaultText"/>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:ind w:right="141"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Bradesco Sans" w:hAnsi="Bradesco Sans"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="13E08892" w14:textId="3C5E9BCE" w:rsidR="00C60C92" w:rsidRDefault="00C60C92" w:rsidP="005F08F2">
+    <w:p w14:paraId="13E08892" w14:textId="3C5E9BCE" w:rsidR="00C60C92" w:rsidRPr="00440242" w:rsidRDefault="00C60C92" w:rsidP="00440242">
       <w:pPr>
         <w:pStyle w:val="Recuodecorpodetexto"/>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:ind w:firstLine="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Bradesco Sans" w:hAnsi="Bradesco Sans"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="005F08F2">
+      <w:r w:rsidRPr="00440242">
         <w:rPr>
           <w:rFonts w:ascii="Bradesco Sans" w:hAnsi="Bradesco Sans"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">2.1. O </w:t>
       </w:r>
-      <w:r w:rsidRPr="005F08F2">
+      <w:r w:rsidRPr="00440242">
         <w:rPr>
           <w:rFonts w:ascii="Bradesco Sans" w:hAnsi="Bradesco Sans"/>
           <w:b/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>BRADESCO</w:t>
       </w:r>
-      <w:r w:rsidRPr="005F08F2">
+      <w:r w:rsidRPr="00440242">
         <w:rPr>
           <w:rFonts w:ascii="Bradesco Sans" w:hAnsi="Bradesco Sans"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> não prestará à </w:t>
       </w:r>
-      <w:r w:rsidRPr="005F08F2">
+      <w:r w:rsidRPr="00440242">
         <w:rPr>
           <w:rFonts w:ascii="Bradesco Sans" w:hAnsi="Bradesco Sans"/>
           <w:b/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>CONTRATANTE</w:t>
       </w:r>
-      <w:r w:rsidRPr="005F08F2">
+      <w:r w:rsidRPr="00440242">
         <w:rPr>
           <w:rFonts w:ascii="Bradesco Sans" w:hAnsi="Bradesco Sans"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, serviços de assessoria e/ou consultoria de investimentos, sendo de responsabilidade exclusiva da </w:t>
       </w:r>
-      <w:r w:rsidRPr="005F08F2">
+      <w:r w:rsidRPr="00440242">
         <w:rPr>
           <w:rFonts w:ascii="Bradesco Sans" w:hAnsi="Bradesco Sans"/>
           <w:b/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>CONTRATANTE</w:t>
       </w:r>
-      <w:r w:rsidRPr="005F08F2">
+      <w:r w:rsidRPr="00440242">
         <w:rPr>
           <w:rFonts w:ascii="Bradesco Sans" w:hAnsi="Bradesco Sans"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> a decisão a respeito da escolha da aplicação dos Recursos disponíveis </w:t>
       </w:r>
-      <w:r w:rsidR="00DE5739">
+      <w:r w:rsidR="00DE5739" w:rsidRPr="00440242">
         <w:rPr>
           <w:rFonts w:ascii="Bradesco Sans" w:hAnsi="Bradesco Sans"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>na</w:t>
       </w:r>
-      <w:r w:rsidR="00E51ADE">
+      <w:r w:rsidR="00E51ADE" w:rsidRPr="00440242">
         <w:rPr>
           <w:rFonts w:ascii="Bradesco Sans" w:hAnsi="Bradesco Sans"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>(s)</w:t>
       </w:r>
-      <w:r w:rsidR="00DE5739">
-[...13 lines deleted...]
-      <w:r w:rsidR="00E51ADE">
+      <w:r w:rsidR="00DE5739" w:rsidRPr="00440242">
+        <w:rPr>
+          <w:rFonts w:ascii="Bradesco Sans" w:hAnsi="Bradesco Sans"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> CONTA</w:t>
+      </w:r>
+      <w:r w:rsidR="00E51ADE" w:rsidRPr="00440242">
         <w:rPr>
           <w:rFonts w:ascii="Bradesco Sans" w:hAnsi="Bradesco Sans"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>(S)</w:t>
       </w:r>
-      <w:r w:rsidR="00FD5646" w:rsidRPr="005F08F2">
+      <w:r w:rsidR="00FD5646" w:rsidRPr="00440242">
         <w:rPr>
           <w:rFonts w:ascii="Bradesco Sans" w:hAnsi="Bradesco Sans"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="27E4110C" w14:textId="77777777" w:rsidR="00C60C92" w:rsidRPr="005F08F2" w:rsidRDefault="00C60C92" w:rsidP="005F08F2">
+    <w:p w14:paraId="27E4110C" w14:textId="77777777" w:rsidR="00C60C92" w:rsidRPr="00440242" w:rsidRDefault="00C60C92" w:rsidP="00440242">
       <w:pPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Bradesco Sans" w:hAnsi="Bradesco Sans"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="736EC230" w14:textId="77777777" w:rsidR="00C60C92" w:rsidRPr="005F08F2" w:rsidRDefault="00C60C92" w:rsidP="005F08F2">
+    <w:p w14:paraId="736EC230" w14:textId="77777777" w:rsidR="00C60C92" w:rsidRPr="00440242" w:rsidRDefault="00C60C92" w:rsidP="00440242">
       <w:pPr>
         <w:pStyle w:val="Ttulo1"/>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Bradesco Sans" w:hAnsi="Bradesco Sans"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="005F08F2">
-[...3 lines deleted...]
-        </w:rPr>
+      <w:r w:rsidRPr="00440242">
+        <w:rPr>
+          <w:rFonts w:ascii="Bradesco Sans" w:hAnsi="Bradesco Sans"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
         <w:t>CLÁUSULA TERCEIRA</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7B1C9A8E" w14:textId="77777777" w:rsidR="00C60C92" w:rsidRPr="005F08F2" w:rsidRDefault="00C60C92" w:rsidP="005F08F2">
+    <w:p w14:paraId="7B1C9A8E" w14:textId="77777777" w:rsidR="00C60C92" w:rsidRPr="00440242" w:rsidRDefault="00C60C92" w:rsidP="00440242">
       <w:pPr>
         <w:pStyle w:val="Ttulo1"/>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Bradesco Sans" w:hAnsi="Bradesco Sans"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="005F08F2">
+      <w:r w:rsidRPr="00440242">
         <w:rPr>
           <w:rFonts w:ascii="Bradesco Sans" w:hAnsi="Bradesco Sans"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>DAS OBRIGAÇÕES E RESPONSABILIDADES</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="136221D0" w14:textId="77777777" w:rsidR="00C60C92" w:rsidRPr="005F08F2" w:rsidRDefault="00C60C92" w:rsidP="005F08F2">
+    <w:p w14:paraId="136221D0" w14:textId="77777777" w:rsidR="00C60C92" w:rsidRPr="00440242" w:rsidRDefault="00C60C92" w:rsidP="00440242">
       <w:pPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Bradesco Sans" w:hAnsi="Bradesco Sans"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="36B7F584" w14:textId="77777777" w:rsidR="00C60C92" w:rsidRPr="005F08F2" w:rsidRDefault="00C60C92" w:rsidP="005F08F2">
+    <w:p w14:paraId="36B7F584" w14:textId="77777777" w:rsidR="00C60C92" w:rsidRPr="00440242" w:rsidRDefault="00C60C92" w:rsidP="00440242">
       <w:pPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:ind w:right="141"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Bradesco Sans" w:hAnsi="Bradesco Sans"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="005F08F2">
+      <w:r w:rsidRPr="00440242">
         <w:rPr>
           <w:rFonts w:ascii="Bradesco Sans" w:hAnsi="Bradesco Sans"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">3.1. Para o cumprimento do disposto neste Contrato, a </w:t>
       </w:r>
-      <w:r w:rsidRPr="005F08F2">
+      <w:r w:rsidRPr="00440242">
         <w:rPr>
           <w:rFonts w:ascii="Bradesco Sans" w:hAnsi="Bradesco Sans"/>
           <w:b/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>CONTRATANTE</w:t>
       </w:r>
-      <w:r w:rsidRPr="005F08F2">
+      <w:r w:rsidRPr="00440242">
         <w:rPr>
           <w:rFonts w:ascii="Bradesco Sans" w:hAnsi="Bradesco Sans"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> obriga-se a:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4A529155" w14:textId="77777777" w:rsidR="00C60C92" w:rsidRPr="005F08F2" w:rsidRDefault="00C60C92" w:rsidP="005F08F2">
+    <w:p w14:paraId="4A529155" w14:textId="77777777" w:rsidR="00C60C92" w:rsidRPr="00440242" w:rsidRDefault="00C60C92" w:rsidP="00440242">
       <w:pPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:ind w:right="141"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Bradesco Sans" w:hAnsi="Bradesco Sans"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="5C9E558D" w14:textId="77777777" w:rsidR="00C60C92" w:rsidRPr="005F08F2" w:rsidRDefault="00C60C92" w:rsidP="005F08F2">
+    <w:p w14:paraId="5C9E558D" w14:textId="77777777" w:rsidR="00C60C92" w:rsidRPr="00440242" w:rsidRDefault="00C60C92" w:rsidP="00440242">
       <w:pPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:ind w:left="567" w:right="141"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Bradesco Sans" w:hAnsi="Bradesco Sans"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="005F08F2">
+      <w:r w:rsidRPr="00440242">
         <w:rPr>
           <w:rFonts w:ascii="Bradesco Sans" w:hAnsi="Bradesco Sans"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">3.1.1. Quando devedora: </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4144DCBC" w14:textId="77777777" w:rsidR="00C60C92" w:rsidRPr="005F08F2" w:rsidRDefault="00C60C92" w:rsidP="005F08F2">
+    <w:p w14:paraId="4144DCBC" w14:textId="77777777" w:rsidR="00C60C92" w:rsidRPr="00440242" w:rsidRDefault="00C60C92" w:rsidP="00440242">
       <w:pPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:ind w:left="567" w:right="141"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Bradesco Sans" w:hAnsi="Bradesco Sans"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="09D50253" w14:textId="27581FA0" w:rsidR="00C60C92" w:rsidRPr="005F08F2" w:rsidRDefault="00C60C92" w:rsidP="005F08F2">
+    <w:p w14:paraId="09D50253" w14:textId="27581FA0" w:rsidR="00C60C92" w:rsidRPr="00440242" w:rsidRDefault="00C60C92" w:rsidP="00440242">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="4"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="993"/>
           <w:tab w:val="left" w:pos="1276"/>
         </w:tabs>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:ind w:left="993" w:right="141" w:hanging="426"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Bradesco Sans" w:hAnsi="Bradesco Sans"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="005F08F2">
+      <w:r w:rsidRPr="00440242">
         <w:rPr>
           <w:rFonts w:ascii="Bradesco Sans" w:hAnsi="Bradesco Sans"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>manter a</w:t>
       </w:r>
-      <w:r w:rsidR="00DE5739">
+      <w:r w:rsidR="00DE5739" w:rsidRPr="00440242">
         <w:rPr>
           <w:rFonts w:ascii="Bradesco Sans" w:hAnsi="Bradesco Sans"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>(s)</w:t>
       </w:r>
-      <w:r w:rsidRPr="005F08F2">
+      <w:r w:rsidRPr="00440242">
         <w:rPr>
           <w:rFonts w:ascii="Bradesco Sans" w:hAnsi="Bradesco Sans"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="00DE5739" w:rsidRPr="00FA0BA2">
-[...15 lines deleted...]
-      <w:r w:rsidRPr="005F08F2">
+      <w:r w:rsidR="00DE5739" w:rsidRPr="00440242">
+        <w:rPr>
+          <w:rFonts w:ascii="Bradesco Sans" w:hAnsi="Bradesco Sans"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>CONTA(S)</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00440242">
         <w:rPr>
           <w:rFonts w:ascii="Bradesco Sans" w:hAnsi="Bradesco Sans"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>, mencionada</w:t>
       </w:r>
-      <w:r w:rsidR="00DE5739">
+      <w:r w:rsidR="00DE5739" w:rsidRPr="00440242">
         <w:rPr>
           <w:rFonts w:ascii="Bradesco Sans" w:hAnsi="Bradesco Sans"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>(s)</w:t>
       </w:r>
-      <w:r w:rsidRPr="005F08F2">
+      <w:r w:rsidRPr="00440242">
         <w:rPr>
           <w:rFonts w:ascii="Bradesco Sans" w:hAnsi="Bradesco Sans"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> no Termo de Adesão, aberta</w:t>
       </w:r>
-      <w:r w:rsidR="00E51ADE">
+      <w:r w:rsidR="00E51ADE" w:rsidRPr="00440242">
         <w:rPr>
           <w:rFonts w:ascii="Bradesco Sans" w:hAnsi="Bradesco Sans"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>(s)</w:t>
       </w:r>
-      <w:r w:rsidRPr="005F08F2">
+      <w:r w:rsidRPr="00440242">
         <w:rPr>
           <w:rFonts w:ascii="Bradesco Sans" w:hAnsi="Bradesco Sans"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> enquanto for agente da </w:t>
       </w:r>
-      <w:r w:rsidRPr="005F08F2">
+      <w:r w:rsidRPr="00440242">
         <w:rPr>
           <w:rFonts w:ascii="Bradesco Sans" w:hAnsi="Bradesco Sans"/>
           <w:b/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>CCEE</w:t>
       </w:r>
-      <w:r w:rsidRPr="005F08F2">
+      <w:r w:rsidRPr="00440242">
         <w:rPr>
           <w:rFonts w:ascii="Bradesco Sans" w:hAnsi="Bradesco Sans"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>;</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2750D9BD" w14:textId="088FF416" w:rsidR="00C60C92" w:rsidRPr="005F08F2" w:rsidRDefault="00C60C92" w:rsidP="005F08F2">
+    <w:p w14:paraId="1688F905" w14:textId="77777777" w:rsidR="008E11E7" w:rsidRPr="00440242" w:rsidRDefault="008E11E7" w:rsidP="00A02A73">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="993"/>
+          <w:tab w:val="left" w:pos="1276"/>
+        </w:tabs>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:ind w:left="993" w:right="141"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Bradesco Sans" w:hAnsi="Bradesco Sans"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="2750D9BD" w14:textId="088FF416" w:rsidR="00C60C92" w:rsidRPr="00440242" w:rsidRDefault="00C60C92" w:rsidP="00440242">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="4"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="993"/>
           <w:tab w:val="left" w:pos="1276"/>
         </w:tabs>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:ind w:left="993" w:right="141" w:hanging="426"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Bradesco Sans" w:hAnsi="Bradesco Sans"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="005F08F2">
+      <w:r w:rsidRPr="00440242">
         <w:rPr>
           <w:rFonts w:ascii="Bradesco Sans" w:hAnsi="Bradesco Sans"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">constituir em garantia Recursos e/ou ativos financeiros junto ao </w:t>
       </w:r>
-      <w:r w:rsidRPr="005F08F2">
+      <w:r w:rsidRPr="00440242">
         <w:rPr>
           <w:rFonts w:ascii="Bradesco Sans" w:hAnsi="Bradesco Sans"/>
           <w:b/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>BRADESCO</w:t>
       </w:r>
-      <w:r w:rsidRPr="005F08F2">
+      <w:r w:rsidRPr="00440242">
         <w:rPr>
           <w:rFonts w:ascii="Bradesco Sans" w:hAnsi="Bradesco Sans"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, no montante e prazo estabelecido pela </w:t>
       </w:r>
-      <w:r w:rsidRPr="005F08F2">
+      <w:r w:rsidRPr="00440242">
         <w:rPr>
           <w:rFonts w:ascii="Bradesco Sans" w:hAnsi="Bradesco Sans"/>
           <w:b/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>CCEE</w:t>
       </w:r>
-      <w:r w:rsidRPr="005F08F2">
+      <w:r w:rsidRPr="00440242">
         <w:rPr>
           <w:rFonts w:ascii="Bradesco Sans" w:hAnsi="Bradesco Sans"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>, observado o percentual de deságio de cada ativo financeiro aceito em garantia;</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0A2FC9FB" w14:textId="6128D3CF" w:rsidR="00C60C92" w:rsidRPr="005F08F2" w:rsidRDefault="00C60C92" w:rsidP="005F08F2">
+    <w:p w14:paraId="4F33A412" w14:textId="77777777" w:rsidR="008E11E7" w:rsidRPr="00440242" w:rsidRDefault="008E11E7" w:rsidP="00A02A73">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="993"/>
+          <w:tab w:val="left" w:pos="1276"/>
+        </w:tabs>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:ind w:left="993" w:right="141"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Bradesco Sans" w:hAnsi="Bradesco Sans"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="0A2FC9FB" w14:textId="6128D3CF" w:rsidR="00C60C92" w:rsidRPr="00440242" w:rsidRDefault="00C60C92" w:rsidP="00440242">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="4"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="993"/>
           <w:tab w:val="left" w:pos="1276"/>
         </w:tabs>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:ind w:left="993" w:right="141" w:hanging="426"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Bradesco Sans" w:hAnsi="Bradesco Sans"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="005F08F2">
-[...5 lines deleted...]
-        <w:lastRenderedPageBreak/>
+      <w:r w:rsidRPr="00440242">
+        <w:rPr>
+          <w:rFonts w:ascii="Bradesco Sans" w:hAnsi="Bradesco Sans"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
         <w:t xml:space="preserve">possuir Recursos no montante e prazo estabelecido pela </w:t>
       </w:r>
-      <w:r w:rsidRPr="005F08F2">
+      <w:r w:rsidRPr="00440242">
         <w:rPr>
           <w:rFonts w:ascii="Bradesco Sans" w:hAnsi="Bradesco Sans"/>
           <w:b/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>CCEE</w:t>
       </w:r>
-      <w:r w:rsidRPr="005F08F2">
+      <w:r w:rsidRPr="00440242">
         <w:rPr>
           <w:rFonts w:ascii="Bradesco Sans" w:hAnsi="Bradesco Sans"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>, disponíveis em sua</w:t>
       </w:r>
-      <w:r w:rsidR="00E51ADE">
+      <w:r w:rsidR="00E51ADE" w:rsidRPr="00440242">
         <w:rPr>
           <w:rFonts w:ascii="Bradesco Sans" w:hAnsi="Bradesco Sans"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>(s)</w:t>
       </w:r>
-      <w:r w:rsidRPr="005F08F2">
+      <w:r w:rsidRPr="00440242">
         <w:rPr>
           <w:rFonts w:ascii="Bradesco Sans" w:hAnsi="Bradesco Sans"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="00E51ADE">
+      <w:r w:rsidR="00E51ADE" w:rsidRPr="00440242">
         <w:rPr>
           <w:rFonts w:ascii="Bradesco Sans" w:hAnsi="Bradesco Sans"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">CONTA(S) </w:t>
       </w:r>
-      <w:r w:rsidRPr="005F08F2">
+      <w:r w:rsidRPr="00440242">
         <w:rPr>
           <w:rFonts w:ascii="Bradesco Sans" w:hAnsi="Bradesco Sans"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>em montante suficiente para o cumprimento de sua obrigação financeira, já acrescidos dos valores correspondentes aos tributos incidentes e vigentes à época das transferências;</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="300C3F07" w14:textId="77777777" w:rsidR="00C60C92" w:rsidRPr="005F08F2" w:rsidRDefault="00C60C92" w:rsidP="005F08F2">
+    <w:p w14:paraId="300C3F07" w14:textId="77777777" w:rsidR="00C60C92" w:rsidRPr="00440242" w:rsidRDefault="00C60C92" w:rsidP="00440242">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="993"/>
           <w:tab w:val="left" w:pos="1276"/>
         </w:tabs>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:ind w:left="993" w:right="141"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Bradesco Sans" w:hAnsi="Bradesco Sans"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="60DABEAA" w14:textId="76528EBA" w:rsidR="00C60C92" w:rsidRPr="005F08F2" w:rsidRDefault="00C60C92" w:rsidP="005F08F2">
+    <w:p w14:paraId="60DABEAA" w14:textId="76528EBA" w:rsidR="00C60C92" w:rsidRPr="00440242" w:rsidRDefault="00C60C92" w:rsidP="00440242">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="4"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="993"/>
           <w:tab w:val="left" w:pos="1276"/>
         </w:tabs>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:ind w:left="993" w:right="141" w:hanging="426"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Bradesco Sans" w:hAnsi="Bradesco Sans"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="005F08F2">
+      <w:r w:rsidRPr="00440242">
         <w:rPr>
           <w:rFonts w:ascii="Bradesco Sans" w:hAnsi="Bradesco Sans"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">cumprir integralmente as regras estabelecidas </w:t>
       </w:r>
-      <w:r w:rsidR="006B205B" w:rsidRPr="005F08F2">
+      <w:r w:rsidR="006B205B" w:rsidRPr="00440242">
         <w:rPr>
           <w:rFonts w:ascii="Bradesco Sans" w:hAnsi="Bradesco Sans"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>neste Contrato e na legislação aplicável</w:t>
       </w:r>
-      <w:r w:rsidRPr="005F08F2">
+      <w:r w:rsidRPr="00440242">
         <w:rPr>
           <w:rFonts w:ascii="Bradesco Sans" w:hAnsi="Bradesco Sans"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>,</w:t>
       </w:r>
-      <w:r w:rsidRPr="005F08F2">
+      <w:r w:rsidRPr="00440242">
         <w:rPr>
           <w:rFonts w:ascii="Bradesco Sans" w:hAnsi="Bradesco Sans"/>
           <w:b/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="005F08F2">
+      <w:r w:rsidRPr="00440242">
         <w:rPr>
           <w:rFonts w:ascii="Bradesco Sans" w:hAnsi="Bradesco Sans"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>para fins de Custódia de Garantias e de Liquidação</w:t>
       </w:r>
-      <w:r w:rsidR="009759FB" w:rsidRPr="005F08F2">
-[...7 lines deleted...]
-      <w:r w:rsidRPr="005F08F2">
+      <w:r w:rsidR="009759FB" w:rsidRPr="00440242">
+        <w:rPr>
+          <w:rFonts w:ascii="Bradesco Sans" w:hAnsi="Bradesco Sans"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>(</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="009759FB" w:rsidRPr="00440242">
+        <w:rPr>
+          <w:rFonts w:ascii="Bradesco Sans" w:hAnsi="Bradesco Sans"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>ões</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidR="009759FB" w:rsidRPr="00440242">
+        <w:rPr>
+          <w:rFonts w:ascii="Bradesco Sans" w:hAnsi="Bradesco Sans"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>)</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00440242">
         <w:rPr>
           <w:rFonts w:ascii="Bradesco Sans" w:hAnsi="Bradesco Sans"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> Financeira</w:t>
       </w:r>
-      <w:r w:rsidR="009759FB" w:rsidRPr="005F08F2">
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidR="009759FB" w:rsidRPr="00440242">
         <w:rPr>
           <w:rFonts w:ascii="Bradesco Sans" w:hAnsi="Bradesco Sans"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>(s)</w:t>
       </w:r>
-      <w:r w:rsidRPr="005F08F2">
+      <w:r w:rsidRPr="00440242">
         <w:rPr>
           <w:rFonts w:ascii="Bradesco Sans" w:hAnsi="Bradesco Sans"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>;</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="42D178C4" w14:textId="77777777" w:rsidR="00C60C92" w:rsidRPr="005F08F2" w:rsidRDefault="00C60C92" w:rsidP="005F08F2">
+    <w:p w14:paraId="42D178C4" w14:textId="77777777" w:rsidR="00C60C92" w:rsidRPr="00440242" w:rsidRDefault="00C60C92" w:rsidP="00440242">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="1276"/>
         </w:tabs>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:ind w:left="567" w:right="141"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Bradesco Sans" w:hAnsi="Bradesco Sans"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="21D76A12" w14:textId="54F32831" w:rsidR="007E25DB" w:rsidRPr="005F08F2" w:rsidRDefault="00C60C92" w:rsidP="005F08F2">
+    <w:p w14:paraId="21D76A12" w14:textId="4A78886D" w:rsidR="007E25DB" w:rsidRPr="00440242" w:rsidRDefault="00C60C92" w:rsidP="00440242">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="4"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="993"/>
           <w:tab w:val="left" w:pos="1276"/>
         </w:tabs>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:ind w:left="993" w:right="141" w:hanging="426"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Bradesco Sans" w:hAnsi="Bradesco Sans"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="005F08F2">
-[...7 lines deleted...]
-      <w:r w:rsidR="00E51ADE">
+      <w:r w:rsidRPr="00440242">
+        <w:rPr>
+          <w:rFonts w:ascii="Bradesco Sans" w:hAnsi="Bradesco Sans"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>responsabilizar-se pelo pagamento de eventuais tributos e contribuições que vierem a ser exigidos em decorrência do cumprimento deste Contrato e pela movimentação financeira efetuada na</w:t>
+      </w:r>
+      <w:r w:rsidR="00E51ADE" w:rsidRPr="00440242">
         <w:rPr>
           <w:rFonts w:ascii="Bradesco Sans" w:hAnsi="Bradesco Sans"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>(s) CONTA(S)</w:t>
       </w:r>
-      <w:r w:rsidRPr="005F08F2">
+      <w:r w:rsidRPr="00440242">
         <w:rPr>
           <w:rFonts w:ascii="Bradesco Sans" w:hAnsi="Bradesco Sans"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>, na forma da legislação em vigor</w:t>
       </w:r>
-      <w:r w:rsidR="007E25DB" w:rsidRPr="005F08F2">
+      <w:r w:rsidR="007E25DB" w:rsidRPr="00440242">
         <w:rPr>
           <w:rFonts w:ascii="Bradesco Sans" w:hAnsi="Bradesco Sans"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>; e</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4B8374C9" w14:textId="77777777" w:rsidR="007E25DB" w:rsidRPr="005F08F2" w:rsidRDefault="007E25DB" w:rsidP="005470FB">
+    <w:p w14:paraId="4B8374C9" w14:textId="77777777" w:rsidR="007E25DB" w:rsidRPr="00440242" w:rsidRDefault="007E25DB" w:rsidP="00440242">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="993"/>
           <w:tab w:val="left" w:pos="1276"/>
         </w:tabs>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:ind w:left="993" w:right="141"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Bradesco Sans" w:hAnsi="Bradesco Sans"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="600D059C" w14:textId="0D24263A" w:rsidR="007E25DB" w:rsidRPr="00D8008B" w:rsidRDefault="007E25DB" w:rsidP="005470FB">
+    <w:p w14:paraId="600D059C" w14:textId="0D24263A" w:rsidR="007E25DB" w:rsidRPr="00440242" w:rsidRDefault="007E25DB" w:rsidP="00440242">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="4"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="993"/>
           <w:tab w:val="left" w:pos="1276"/>
         </w:tabs>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:ind w:left="993" w:right="141" w:hanging="426"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Bradesco Sans" w:hAnsi="Bradesco Sans"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00D8008B">
+      <w:r w:rsidRPr="00440242">
         <w:rPr>
           <w:rFonts w:ascii="Bradesco Sans" w:hAnsi="Bradesco Sans"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">realizar o pagamento da remuneração devida ao </w:t>
       </w:r>
-      <w:r w:rsidRPr="00D8008B">
+      <w:r w:rsidRPr="00440242">
         <w:rPr>
           <w:rFonts w:ascii="Bradesco Sans" w:hAnsi="Bradesco Sans"/>
           <w:b/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>BRADESCO</w:t>
       </w:r>
-      <w:r w:rsidRPr="00D8008B">
+      <w:r w:rsidRPr="00440242">
         <w:rPr>
           <w:rFonts w:ascii="Bradesco Sans" w:hAnsi="Bradesco Sans"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>, conforme disposto neste Contrato e no Termo de Adesão.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="63ECED84" w14:textId="77777777" w:rsidR="00C60C92" w:rsidRPr="005F08F2" w:rsidRDefault="00C60C92" w:rsidP="005470FB">
+    <w:p w14:paraId="63ECED84" w14:textId="77777777" w:rsidR="00C60C92" w:rsidRPr="00440242" w:rsidRDefault="00C60C92" w:rsidP="00440242">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="993"/>
           <w:tab w:val="left" w:pos="1276"/>
         </w:tabs>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:ind w:left="993" w:right="141"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Bradesco Sans" w:hAnsi="Bradesco Sans"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="1360D804" w14:textId="77777777" w:rsidR="00C60C92" w:rsidRPr="005F08F2" w:rsidRDefault="00C60C92" w:rsidP="005F08F2">
+    <w:p w14:paraId="1360D804" w14:textId="77777777" w:rsidR="00C60C92" w:rsidRPr="00440242" w:rsidRDefault="00C60C92" w:rsidP="00440242">
       <w:pPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:ind w:left="567" w:right="141"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Bradesco Sans" w:hAnsi="Bradesco Sans"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="005F08F2">
+      <w:r w:rsidRPr="00440242">
         <w:rPr>
           <w:rFonts w:ascii="Bradesco Sans" w:hAnsi="Bradesco Sans"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>3.1.2. Quando credora:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="054BDCFC" w14:textId="77777777" w:rsidR="00C60C92" w:rsidRPr="005F08F2" w:rsidRDefault="00C60C92" w:rsidP="005F08F2">
+    <w:p w14:paraId="054BDCFC" w14:textId="77777777" w:rsidR="00C60C92" w:rsidRPr="00440242" w:rsidRDefault="00C60C92" w:rsidP="00440242">
       <w:pPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:ind w:left="567" w:right="141"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Bradesco Sans" w:hAnsi="Bradesco Sans"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="4A69669E" w14:textId="7BEC55D0" w:rsidR="00C60C92" w:rsidRPr="005F08F2" w:rsidRDefault="00C60C92" w:rsidP="005A3D7F">
+    <w:p w14:paraId="4A69669E" w14:textId="7BEC55D0" w:rsidR="00C60C92" w:rsidRPr="00440242" w:rsidRDefault="00C60C92" w:rsidP="00440242">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="5"/>
         </w:numPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Bradesco Sans" w:hAnsi="Bradesco Sans"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="005F08F2">
+      <w:r w:rsidRPr="00440242">
         <w:rPr>
           <w:rFonts w:ascii="Bradesco Sans" w:hAnsi="Bradesco Sans"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">manter </w:t>
       </w:r>
-      <w:r w:rsidR="00E51ADE" w:rsidRPr="005F08F2">
-[...71 lines deleted...]
-      <w:r w:rsidRPr="005F08F2">
+      <w:r w:rsidR="00E51ADE" w:rsidRPr="00440242">
+        <w:rPr>
+          <w:rFonts w:ascii="Bradesco Sans" w:hAnsi="Bradesco Sans"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">a(s) CONTA(S), mencionada(s) no Termo de Adesão, aberta(s) </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00440242">
         <w:rPr>
           <w:rFonts w:ascii="Bradesco Sans" w:hAnsi="Bradesco Sans"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">enquanto for agente da </w:t>
       </w:r>
-      <w:r w:rsidRPr="005F08F2">
+      <w:r w:rsidRPr="00440242">
         <w:rPr>
           <w:rFonts w:ascii="Bradesco Sans" w:hAnsi="Bradesco Sans"/>
           <w:b/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>CCEE</w:t>
       </w:r>
-      <w:r w:rsidRPr="005F08F2">
+      <w:r w:rsidRPr="00440242">
         <w:rPr>
           <w:rFonts w:ascii="Bradesco Sans" w:hAnsi="Bradesco Sans"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>;</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4892A8A5" w14:textId="77777777" w:rsidR="00C60C92" w:rsidRPr="005F08F2" w:rsidRDefault="00C60C92" w:rsidP="005F08F2">
+    <w:p w14:paraId="4892A8A5" w14:textId="77777777" w:rsidR="00C60C92" w:rsidRPr="00440242" w:rsidRDefault="00C60C92" w:rsidP="00440242">
       <w:pPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:ind w:left="567" w:right="141"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Bradesco Sans" w:hAnsi="Bradesco Sans"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="3D5C9556" w14:textId="058FD281" w:rsidR="00C60C92" w:rsidRPr="005F08F2" w:rsidRDefault="00C60C92" w:rsidP="005F08F2">
+    <w:p w14:paraId="3D5C9556" w14:textId="058FD281" w:rsidR="00C60C92" w:rsidRPr="00440242" w:rsidRDefault="00C60C92" w:rsidP="00440242">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="5"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="0"/>
           <w:tab w:val="left" w:pos="349"/>
         </w:tabs>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Bradesco Sans" w:hAnsi="Bradesco Sans"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="005F08F2">
+      <w:r w:rsidRPr="00440242">
         <w:rPr>
           <w:rFonts w:ascii="Bradesco Sans" w:hAnsi="Bradesco Sans"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>cumprir integralmente as regras estabelecidas no Regulamento,</w:t>
       </w:r>
-      <w:r w:rsidRPr="005F08F2">
+      <w:r w:rsidRPr="00440242">
         <w:rPr>
           <w:rFonts w:ascii="Bradesco Sans" w:hAnsi="Bradesco Sans"/>
           <w:b/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="005F08F2">
+      <w:r w:rsidRPr="00440242">
         <w:rPr>
           <w:rFonts w:ascii="Bradesco Sans" w:hAnsi="Bradesco Sans"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>para fins de Custódia de Garantias e de Liquidação</w:t>
       </w:r>
-      <w:r w:rsidR="009759FB" w:rsidRPr="005F08F2">
-[...7 lines deleted...]
-      <w:r w:rsidRPr="005F08F2">
+      <w:r w:rsidR="009759FB" w:rsidRPr="00440242">
+        <w:rPr>
+          <w:rFonts w:ascii="Bradesco Sans" w:hAnsi="Bradesco Sans"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>(</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="009759FB" w:rsidRPr="00440242">
+        <w:rPr>
+          <w:rFonts w:ascii="Bradesco Sans" w:hAnsi="Bradesco Sans"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>ões</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidR="009759FB" w:rsidRPr="00440242">
+        <w:rPr>
+          <w:rFonts w:ascii="Bradesco Sans" w:hAnsi="Bradesco Sans"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>)</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00440242">
         <w:rPr>
           <w:rFonts w:ascii="Bradesco Sans" w:hAnsi="Bradesco Sans"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> Financeira</w:t>
       </w:r>
-      <w:r w:rsidR="009759FB" w:rsidRPr="005F08F2">
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidR="009759FB" w:rsidRPr="00440242">
         <w:rPr>
           <w:rFonts w:ascii="Bradesco Sans" w:hAnsi="Bradesco Sans"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>(s)</w:t>
       </w:r>
-      <w:r w:rsidRPr="005F08F2">
+      <w:r w:rsidRPr="00440242">
         <w:rPr>
           <w:rFonts w:ascii="Bradesco Sans" w:hAnsi="Bradesco Sans"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>;</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="23D9E474" w14:textId="77777777" w:rsidR="00C60C92" w:rsidRPr="005F08F2" w:rsidRDefault="00C60C92" w:rsidP="005F08F2">
+    <w:p w14:paraId="23D9E474" w14:textId="77777777" w:rsidR="00C60C92" w:rsidRPr="00440242" w:rsidRDefault="00C60C92" w:rsidP="00440242">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="1276"/>
         </w:tabs>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:ind w:right="141"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Bradesco Sans" w:hAnsi="Bradesco Sans"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="2180D6EE" w14:textId="34A4FFE1" w:rsidR="007E25DB" w:rsidRPr="005F08F2" w:rsidRDefault="00C60C92" w:rsidP="005F08F2">
+    <w:p w14:paraId="2180D6EE" w14:textId="0D169AE3" w:rsidR="007E25DB" w:rsidRPr="00440242" w:rsidRDefault="00C60C92" w:rsidP="00440242">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="5"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="0"/>
           <w:tab w:val="left" w:pos="349"/>
         </w:tabs>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Bradesco Sans" w:hAnsi="Bradesco Sans"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="005F08F2">
-[...23 lines deleted...]
-      <w:r w:rsidR="007E25DB" w:rsidRPr="005F08F2">
+      <w:r w:rsidRPr="00440242">
+        <w:rPr>
+          <w:rFonts w:ascii="Bradesco Sans" w:hAnsi="Bradesco Sans"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">responsabilizar-se pelo pagamento de eventuais tributos e contribuições que vierem a ser exigidos em decorrência do cumprimento deste Contrato e pela movimentação financeira efetuada </w:t>
+      </w:r>
+      <w:r w:rsidR="00E51ADE" w:rsidRPr="00440242">
+        <w:rPr>
+          <w:rFonts w:ascii="Bradesco Sans" w:hAnsi="Bradesco Sans"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>na(s) CONTA(S)</w:t>
+      </w:r>
+      <w:r w:rsidR="007E25DB" w:rsidRPr="00440242">
         <w:rPr>
           <w:rFonts w:ascii="Bradesco Sans" w:hAnsi="Bradesco Sans"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>; e</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3310266E" w14:textId="77777777" w:rsidR="007E25DB" w:rsidRPr="005F08F2" w:rsidRDefault="007E25DB" w:rsidP="005470FB">
+    <w:p w14:paraId="3310266E" w14:textId="77777777" w:rsidR="007E25DB" w:rsidRPr="00440242" w:rsidRDefault="007E25DB" w:rsidP="00440242">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="0"/>
           <w:tab w:val="left" w:pos="349"/>
         </w:tabs>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:ind w:left="927"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Bradesco Sans" w:hAnsi="Bradesco Sans"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="66C22F0B" w14:textId="4D6AB591" w:rsidR="007E25DB" w:rsidRDefault="007E25DB" w:rsidP="005470FB">
+    <w:p w14:paraId="66C22F0B" w14:textId="4D6AB591" w:rsidR="007E25DB" w:rsidRPr="00440242" w:rsidRDefault="007E25DB" w:rsidP="00440242">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="5"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="0"/>
           <w:tab w:val="left" w:pos="349"/>
         </w:tabs>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Bradesco Sans" w:hAnsi="Bradesco Sans"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00D8008B">
+      <w:r w:rsidRPr="00440242">
         <w:rPr>
           <w:rFonts w:ascii="Bradesco Sans" w:hAnsi="Bradesco Sans"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">realizar o pagamento da remuneração devida ao </w:t>
       </w:r>
-      <w:r w:rsidRPr="00D8008B">
+      <w:r w:rsidRPr="00440242">
         <w:rPr>
           <w:rFonts w:ascii="Bradesco Sans" w:hAnsi="Bradesco Sans"/>
           <w:b/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>BRADESCO</w:t>
       </w:r>
-      <w:r w:rsidRPr="00D8008B">
+      <w:r w:rsidRPr="00440242">
         <w:rPr>
           <w:rFonts w:ascii="Bradesco Sans" w:hAnsi="Bradesco Sans"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>, conforme disposto neste Contrato e no Termo de Adesão.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="11C46A20" w14:textId="77777777" w:rsidR="00E45CD1" w:rsidRPr="00D8008B" w:rsidRDefault="00E45CD1" w:rsidP="005A3D7F">
+    <w:p w14:paraId="11C46A20" w14:textId="77777777" w:rsidR="00E45CD1" w:rsidRPr="00440242" w:rsidRDefault="00E45CD1" w:rsidP="00440242">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="0"/>
           <w:tab w:val="left" w:pos="349"/>
         </w:tabs>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:ind w:left="927"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Bradesco Sans" w:hAnsi="Bradesco Sans"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="5E949B65" w14:textId="77777777" w:rsidR="00C60C92" w:rsidRPr="005F08F2" w:rsidRDefault="00C60C92" w:rsidP="005F08F2">
+    <w:p w14:paraId="5E949B65" w14:textId="77777777" w:rsidR="00C60C92" w:rsidRPr="00440242" w:rsidRDefault="00C60C92" w:rsidP="00440242">
       <w:pPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:ind w:right="141"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Bradesco Sans" w:hAnsi="Bradesco Sans"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="005F08F2">
+      <w:r w:rsidRPr="00440242">
         <w:rPr>
           <w:rFonts w:ascii="Bradesco Sans" w:hAnsi="Bradesco Sans"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">3.2. Para o cumprimento do disposto neste Contrato, o </w:t>
       </w:r>
-      <w:r w:rsidRPr="005F08F2">
+      <w:r w:rsidRPr="00440242">
         <w:rPr>
           <w:rFonts w:ascii="Bradesco Sans" w:hAnsi="Bradesco Sans"/>
           <w:b/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>BRADESCO</w:t>
       </w:r>
-      <w:r w:rsidRPr="005F08F2">
+      <w:r w:rsidRPr="00440242">
         <w:rPr>
           <w:rFonts w:ascii="Bradesco Sans" w:hAnsi="Bradesco Sans"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> obriga-se a:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="061A52F4" w14:textId="77777777" w:rsidR="00C60C92" w:rsidRPr="005F08F2" w:rsidRDefault="00C60C92" w:rsidP="005F08F2">
+    <w:p w14:paraId="061A52F4" w14:textId="77777777" w:rsidR="00C60C92" w:rsidRPr="00440242" w:rsidRDefault="00C60C92" w:rsidP="00440242">
       <w:pPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:ind w:right="141"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Bradesco Sans" w:hAnsi="Bradesco Sans"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="3AED0547" w14:textId="1593A3FF" w:rsidR="00C60C92" w:rsidRPr="005F08F2" w:rsidRDefault="00C60C92" w:rsidP="005F08F2">
+    <w:p w14:paraId="3AED0547" w14:textId="1593A3FF" w:rsidR="00C60C92" w:rsidRPr="00440242" w:rsidRDefault="00C60C92" w:rsidP="00440242">
       <w:pPr>
         <w:pStyle w:val="Cabealho"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="6"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="0"/>
           <w:tab w:val="left" w:pos="66"/>
         </w:tabs>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:ind w:right="141"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Bradesco Sans" w:hAnsi="Bradesco Sans"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="005F08F2">
+      <w:r w:rsidRPr="00440242">
         <w:rPr>
           <w:rFonts w:ascii="Bradesco Sans" w:hAnsi="Bradesco Sans"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">assegurar </w:t>
       </w:r>
-      <w:r w:rsidR="007E6071" w:rsidRPr="005F08F2">
+      <w:r w:rsidR="007E6071" w:rsidRPr="00440242">
         <w:rPr>
           <w:rFonts w:ascii="Bradesco Sans" w:hAnsi="Bradesco Sans"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>à</w:t>
       </w:r>
-      <w:r w:rsidRPr="005F08F2">
+      <w:r w:rsidRPr="00440242">
         <w:rPr>
           <w:rFonts w:ascii="Bradesco Sans" w:hAnsi="Bradesco Sans"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="005F08F2">
+      <w:r w:rsidRPr="00440242">
         <w:rPr>
           <w:rFonts w:ascii="Bradesco Sans" w:hAnsi="Bradesco Sans"/>
           <w:b/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>CONTRATANTE</w:t>
       </w:r>
-      <w:r w:rsidRPr="005F08F2">
+      <w:r w:rsidRPr="00440242">
         <w:rPr>
           <w:rFonts w:ascii="Bradesco Sans" w:hAnsi="Bradesco Sans"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, a apresentação das respectivas garantias </w:t>
       </w:r>
-      <w:r w:rsidR="00503C0B" w:rsidRPr="005F08F2">
+      <w:r w:rsidR="00503C0B" w:rsidRPr="00440242">
         <w:rPr>
           <w:rFonts w:ascii="Bradesco Sans" w:hAnsi="Bradesco Sans"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">financeiras </w:t>
       </w:r>
-      <w:r w:rsidRPr="005F08F2">
+      <w:r w:rsidRPr="00440242">
         <w:rPr>
           <w:rFonts w:ascii="Bradesco Sans" w:hAnsi="Bradesco Sans"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">aportadas junto à </w:t>
       </w:r>
-      <w:r w:rsidRPr="005F08F2">
+      <w:r w:rsidRPr="00440242">
         <w:rPr>
           <w:rFonts w:ascii="Bradesco Sans" w:hAnsi="Bradesco Sans"/>
           <w:b/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>CCEE</w:t>
       </w:r>
-      <w:r w:rsidR="00503C0B" w:rsidRPr="005F08F2">
+      <w:r w:rsidR="00503C0B" w:rsidRPr="00440242">
         <w:rPr>
           <w:rFonts w:ascii="Bradesco Sans" w:hAnsi="Bradesco Sans"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>, em conformidade com as normas regulatórias</w:t>
       </w:r>
-      <w:r w:rsidRPr="005F08F2">
+      <w:r w:rsidRPr="00440242">
         <w:rPr>
           <w:rFonts w:ascii="Bradesco Sans" w:hAnsi="Bradesco Sans"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>;</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="31F035D5" w14:textId="77777777" w:rsidR="00C60C92" w:rsidRPr="005F08F2" w:rsidRDefault="00C60C92" w:rsidP="005F08F2">
+    <w:p w14:paraId="31F035D5" w14:textId="77777777" w:rsidR="00C60C92" w:rsidRPr="00440242" w:rsidRDefault="00C60C92" w:rsidP="00440242">
       <w:pPr>
         <w:pStyle w:val="Cabealho"/>
         <w:tabs>
           <w:tab w:val="left" w:pos="0"/>
           <w:tab w:val="left" w:pos="66"/>
         </w:tabs>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:ind w:left="927" w:right="141"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Bradesco Sans" w:hAnsi="Bradesco Sans"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="674DF954" w14:textId="1F6E28BF" w:rsidR="00C60C92" w:rsidRPr="005F08F2" w:rsidRDefault="00C60C92" w:rsidP="005F08F2">
+    <w:p w14:paraId="674DF954" w14:textId="1F6E28BF" w:rsidR="00C60C92" w:rsidRPr="00440242" w:rsidRDefault="00C60C92" w:rsidP="00440242">
       <w:pPr>
         <w:pStyle w:val="Cabealho"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="6"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="clear" w:pos="4419"/>
           <w:tab w:val="clear" w:pos="8838"/>
           <w:tab w:val="left" w:pos="0"/>
           <w:tab w:val="left" w:pos="66"/>
         </w:tabs>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Bradesco Sans" w:hAnsi="Bradesco Sans"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="005F08F2">
+      <w:r w:rsidRPr="00440242">
         <w:rPr>
           <w:rFonts w:ascii="Bradesco Sans" w:hAnsi="Bradesco Sans"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>manter em Custódia os Recursos e/ou ativos financeiros dados em garantia</w:t>
       </w:r>
-      <w:r w:rsidR="00503C0B" w:rsidRPr="005F08F2">
+      <w:r w:rsidR="00503C0B" w:rsidRPr="00440242">
         <w:rPr>
           <w:rFonts w:ascii="Bradesco Sans" w:hAnsi="Bradesco Sans"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="005F08F2">
+      <w:r w:rsidRPr="00440242">
         <w:rPr>
           <w:rFonts w:ascii="Bradesco Sans" w:hAnsi="Bradesco Sans"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">pela </w:t>
       </w:r>
-      <w:r w:rsidRPr="005F08F2">
+      <w:r w:rsidRPr="00440242">
         <w:rPr>
           <w:rFonts w:ascii="Bradesco Sans" w:hAnsi="Bradesco Sans"/>
           <w:b/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>CONTRATANTE</w:t>
       </w:r>
-      <w:r w:rsidRPr="005F08F2">
+      <w:r w:rsidRPr="00440242">
         <w:rPr>
           <w:rFonts w:ascii="Bradesco Sans" w:hAnsi="Bradesco Sans"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>, para fins de garantir a</w:t>
       </w:r>
-      <w:r w:rsidR="00947D54" w:rsidRPr="005F08F2">
+      <w:r w:rsidR="00947D54" w:rsidRPr="00440242">
         <w:rPr>
           <w:rFonts w:ascii="Bradesco Sans" w:hAnsi="Bradesco Sans"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>(s)</w:t>
       </w:r>
-      <w:r w:rsidRPr="005F08F2">
+      <w:r w:rsidRPr="00440242">
         <w:rPr>
           <w:rFonts w:ascii="Bradesco Sans" w:hAnsi="Bradesco Sans"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="003414FD" w:rsidRPr="005F08F2">
+      <w:r w:rsidR="003414FD" w:rsidRPr="00440242">
         <w:rPr>
           <w:rFonts w:ascii="Bradesco Sans" w:hAnsi="Bradesco Sans"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>liquidação</w:t>
       </w:r>
-      <w:r w:rsidR="00947D54" w:rsidRPr="005F08F2">
-[...7 lines deleted...]
-      <w:r w:rsidR="003414FD" w:rsidRPr="005F08F2">
+      <w:r w:rsidR="00947D54" w:rsidRPr="00440242">
+        <w:rPr>
+          <w:rFonts w:ascii="Bradesco Sans" w:hAnsi="Bradesco Sans"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>(</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="00947D54" w:rsidRPr="00440242">
+        <w:rPr>
+          <w:rFonts w:ascii="Bradesco Sans" w:hAnsi="Bradesco Sans"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>ões</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00947D54" w:rsidRPr="00440242">
+        <w:rPr>
+          <w:rFonts w:ascii="Bradesco Sans" w:hAnsi="Bradesco Sans"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>)</w:t>
+      </w:r>
+      <w:r w:rsidR="003414FD" w:rsidRPr="00440242">
         <w:rPr>
           <w:rFonts w:ascii="Bradesco Sans" w:hAnsi="Bradesco Sans"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> financeira</w:t>
       </w:r>
-      <w:r w:rsidR="00947D54" w:rsidRPr="005F08F2">
+      <w:r w:rsidR="00947D54" w:rsidRPr="00440242">
         <w:rPr>
           <w:rFonts w:ascii="Bradesco Sans" w:hAnsi="Bradesco Sans"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>(s)</w:t>
       </w:r>
-      <w:r w:rsidR="003414FD" w:rsidRPr="005F08F2">
+      <w:r w:rsidR="003414FD" w:rsidRPr="00440242">
         <w:rPr>
           <w:rFonts w:ascii="Bradesco Sans" w:hAnsi="Bradesco Sans"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="00373B18" w:rsidRPr="005F08F2">
+      <w:r w:rsidR="00373B18" w:rsidRPr="00440242">
         <w:rPr>
           <w:rFonts w:ascii="Bradesco Sans" w:hAnsi="Bradesco Sans"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>realizada(s)</w:t>
       </w:r>
-      <w:r w:rsidR="003414FD" w:rsidRPr="005F08F2">
+      <w:r w:rsidR="003414FD" w:rsidRPr="00440242">
         <w:rPr>
           <w:rFonts w:ascii="Bradesco Sans" w:hAnsi="Bradesco Sans"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> no âmbito da </w:t>
       </w:r>
-      <w:r w:rsidR="003414FD" w:rsidRPr="005470FB">
+      <w:r w:rsidR="003414FD" w:rsidRPr="00440242">
         <w:rPr>
           <w:rFonts w:ascii="Bradesco Sans" w:hAnsi="Bradesco Sans"/>
           <w:b/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>CCEE</w:t>
       </w:r>
-      <w:r w:rsidRPr="005F08F2">
+      <w:r w:rsidRPr="00440242">
         <w:rPr>
           <w:rFonts w:ascii="Bradesco Sans" w:hAnsi="Bradesco Sans"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>;</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3562FA43" w14:textId="77777777" w:rsidR="00C60C92" w:rsidRPr="005F08F2" w:rsidRDefault="00C60C92" w:rsidP="005F08F2">
+    <w:p w14:paraId="3562FA43" w14:textId="77777777" w:rsidR="00C60C92" w:rsidRPr="00440242" w:rsidRDefault="00C60C92" w:rsidP="00440242">
       <w:pPr>
         <w:pStyle w:val="PargrafodaLista"/>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Bradesco Sans" w:hAnsi="Bradesco Sans"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="3127A1A6" w14:textId="601DEF51" w:rsidR="00C60C92" w:rsidRPr="005F08F2" w:rsidRDefault="00C60C92" w:rsidP="005F08F2">
+    <w:p w14:paraId="3127A1A6" w14:textId="601DEF51" w:rsidR="00C60C92" w:rsidRPr="00440242" w:rsidRDefault="00C60C92" w:rsidP="00440242">
       <w:pPr>
         <w:pStyle w:val="Cabealho"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="6"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="clear" w:pos="4419"/>
           <w:tab w:val="clear" w:pos="8838"/>
           <w:tab w:val="left" w:pos="0"/>
           <w:tab w:val="left" w:pos="66"/>
         </w:tabs>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Bradesco Sans" w:hAnsi="Bradesco Sans"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="005F08F2">
+      <w:r w:rsidRPr="00440242">
         <w:rPr>
           <w:rFonts w:ascii="Bradesco Sans" w:hAnsi="Bradesco Sans"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">realizar a execução das garantias dadas pela </w:t>
       </w:r>
-      <w:r w:rsidRPr="005F08F2">
+      <w:r w:rsidRPr="00440242">
         <w:rPr>
           <w:rFonts w:ascii="Bradesco Sans" w:hAnsi="Bradesco Sans"/>
           <w:b/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>CONTRATANTE</w:t>
       </w:r>
-      <w:r w:rsidRPr="005F08F2">
+      <w:r w:rsidRPr="00440242">
         <w:rPr>
           <w:rFonts w:ascii="Bradesco Sans" w:hAnsi="Bradesco Sans"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, representadas pelos ativos financeiros apresentados, da forma estabelecida </w:t>
       </w:r>
-      <w:r w:rsidR="006B7A2F" w:rsidRPr="005F08F2">
+      <w:r w:rsidR="006B7A2F" w:rsidRPr="00440242">
         <w:rPr>
           <w:rFonts w:ascii="Bradesco Sans" w:hAnsi="Bradesco Sans"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>na</w:t>
       </w:r>
-      <w:r w:rsidRPr="005F08F2">
+      <w:r w:rsidRPr="00440242">
         <w:rPr>
           <w:rFonts w:ascii="Bradesco Sans" w:hAnsi="Bradesco Sans"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> Cláusula Quarta deste Contrato, para fins de </w:t>
       </w:r>
-      <w:r w:rsidR="003414FD" w:rsidRPr="005F08F2">
+      <w:r w:rsidR="003414FD" w:rsidRPr="00440242">
         <w:rPr>
           <w:rFonts w:ascii="Bradesco Sans" w:hAnsi="Bradesco Sans"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>liquidação</w:t>
       </w:r>
-      <w:r w:rsidR="009759FB" w:rsidRPr="005F08F2">
-[...7 lines deleted...]
-      <w:r w:rsidR="003414FD" w:rsidRPr="005F08F2">
+      <w:r w:rsidR="009759FB" w:rsidRPr="00440242">
+        <w:rPr>
+          <w:rFonts w:ascii="Bradesco Sans" w:hAnsi="Bradesco Sans"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>(</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="009759FB" w:rsidRPr="00440242">
+        <w:rPr>
+          <w:rFonts w:ascii="Bradesco Sans" w:hAnsi="Bradesco Sans"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>ões</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="009759FB" w:rsidRPr="00440242">
+        <w:rPr>
+          <w:rFonts w:ascii="Bradesco Sans" w:hAnsi="Bradesco Sans"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>)</w:t>
+      </w:r>
+      <w:r w:rsidR="003414FD" w:rsidRPr="00440242">
         <w:rPr>
           <w:rFonts w:ascii="Bradesco Sans" w:hAnsi="Bradesco Sans"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> financeira</w:t>
       </w:r>
-      <w:r w:rsidR="009759FB" w:rsidRPr="005F08F2">
+      <w:r w:rsidR="009759FB" w:rsidRPr="00440242">
         <w:rPr>
           <w:rFonts w:ascii="Bradesco Sans" w:hAnsi="Bradesco Sans"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>(s)</w:t>
       </w:r>
-      <w:r w:rsidR="003414FD" w:rsidRPr="005F08F2">
+      <w:r w:rsidR="003414FD" w:rsidRPr="00440242">
         <w:rPr>
           <w:rFonts w:ascii="Bradesco Sans" w:hAnsi="Bradesco Sans"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="005F08F2">
+      <w:r w:rsidRPr="00440242">
         <w:rPr>
           <w:rFonts w:ascii="Bradesco Sans" w:hAnsi="Bradesco Sans"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">e/ou para seu ressarcimento quanto aos valores aportados em cumprimento de sua responsabilidade nas operações realizadas no âmbito da </w:t>
       </w:r>
-      <w:r w:rsidRPr="005F08F2">
+      <w:r w:rsidRPr="00440242">
         <w:rPr>
           <w:rFonts w:ascii="Bradesco Sans" w:hAnsi="Bradesco Sans"/>
           <w:b/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>CCEE</w:t>
       </w:r>
-      <w:r w:rsidRPr="005F08F2">
+      <w:r w:rsidRPr="00440242">
         <w:rPr>
           <w:rFonts w:ascii="Bradesco Sans" w:hAnsi="Bradesco Sans"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, assumindo o </w:t>
       </w:r>
-      <w:r w:rsidRPr="005F08F2">
+      <w:r w:rsidRPr="00440242">
         <w:rPr>
           <w:rFonts w:ascii="Bradesco Sans" w:hAnsi="Bradesco Sans"/>
           <w:b/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>BRADESCO</w:t>
       </w:r>
-      <w:r w:rsidRPr="005F08F2">
+      <w:r w:rsidRPr="00440242">
         <w:rPr>
           <w:rFonts w:ascii="Bradesco Sans" w:hAnsi="Bradesco Sans"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> posição de contraparte</w:t>
       </w:r>
-      <w:r w:rsidRPr="005F08F2">
+      <w:r w:rsidRPr="00440242">
         <w:rPr>
           <w:rFonts w:ascii="Bradesco Sans" w:hAnsi="Bradesco Sans"/>
           <w:b/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="005F08F2">
+      <w:r w:rsidRPr="00440242">
         <w:rPr>
           <w:rFonts w:ascii="Bradesco Sans" w:hAnsi="Bradesco Sans"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">pelo cumprimento das obrigações financeiras da </w:t>
       </w:r>
-      <w:r w:rsidRPr="005F08F2">
+      <w:r w:rsidRPr="00440242">
         <w:rPr>
           <w:rFonts w:ascii="Bradesco Sans" w:hAnsi="Bradesco Sans"/>
           <w:b/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>CONTRATANTE</w:t>
       </w:r>
-      <w:r w:rsidRPr="005F08F2">
+      <w:r w:rsidRPr="00440242">
         <w:rPr>
           <w:rFonts w:ascii="Bradesco Sans" w:hAnsi="Bradesco Sans"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, até o limite das garantias aportadas pela </w:t>
       </w:r>
-      <w:r w:rsidRPr="005F08F2">
+      <w:r w:rsidRPr="00440242">
         <w:rPr>
           <w:rFonts w:ascii="Bradesco Sans" w:hAnsi="Bradesco Sans"/>
           <w:b/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>CONTRATANTE</w:t>
       </w:r>
-      <w:r w:rsidRPr="005F08F2">
+      <w:r w:rsidRPr="00440242">
         <w:rPr>
           <w:rFonts w:ascii="Bradesco Sans" w:hAnsi="Bradesco Sans"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>;</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="587137D1" w14:textId="77777777" w:rsidR="00C60C92" w:rsidRPr="005F08F2" w:rsidRDefault="00C60C92" w:rsidP="00666601">
+    <w:p w14:paraId="587137D1" w14:textId="77777777" w:rsidR="00C60C92" w:rsidRPr="00440242" w:rsidRDefault="00C60C92" w:rsidP="00440242">
       <w:pPr>
         <w:pStyle w:val="PargrafodaLista"/>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Bradesco Sans" w:hAnsi="Bradesco Sans"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="0A7736F4" w14:textId="368A0CD8" w:rsidR="00C60C92" w:rsidRPr="005F08F2" w:rsidRDefault="00C60C92" w:rsidP="005F08F2">
+    <w:p w14:paraId="0A7736F4" w14:textId="368A0CD8" w:rsidR="00C60C92" w:rsidRPr="00440242" w:rsidRDefault="00C60C92" w:rsidP="00440242">
       <w:pPr>
         <w:pStyle w:val="Cabealho"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="6"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="clear" w:pos="4419"/>
           <w:tab w:val="clear" w:pos="8838"/>
           <w:tab w:val="left" w:pos="993"/>
           <w:tab w:val="left" w:pos="1276"/>
           <w:tab w:val="left" w:pos="9923"/>
         </w:tabs>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Bradesco Sans" w:hAnsi="Bradesco Sans"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="005F08F2">
+      <w:r w:rsidRPr="00440242">
         <w:rPr>
           <w:rFonts w:ascii="Bradesco Sans" w:hAnsi="Bradesco Sans"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">liquidar financeiramente as operações realizadas pela </w:t>
       </w:r>
-      <w:r w:rsidRPr="005F08F2">
+      <w:r w:rsidRPr="00440242">
         <w:rPr>
           <w:rFonts w:ascii="Bradesco Sans" w:hAnsi="Bradesco Sans"/>
           <w:b/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>CONTRATANTE</w:t>
       </w:r>
-      <w:r w:rsidRPr="005F08F2">
+      <w:r w:rsidRPr="00440242">
         <w:rPr>
           <w:rFonts w:ascii="Bradesco Sans" w:hAnsi="Bradesco Sans"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, nos valores informados pela </w:t>
       </w:r>
-      <w:r w:rsidRPr="005F08F2">
+      <w:r w:rsidRPr="00440242">
         <w:rPr>
           <w:rFonts w:ascii="Bradesco Sans" w:hAnsi="Bradesco Sans"/>
           <w:b/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>CCEE</w:t>
       </w:r>
-      <w:r w:rsidRPr="005F08F2">
+      <w:r w:rsidRPr="00440242">
         <w:rPr>
           <w:rFonts w:ascii="Bradesco Sans" w:hAnsi="Bradesco Sans"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>, por meio da</w:t>
       </w:r>
-      <w:r w:rsidR="00E51ADE">
+      <w:r w:rsidR="00E51ADE" w:rsidRPr="00440242">
         <w:rPr>
           <w:rFonts w:ascii="Bradesco Sans" w:hAnsi="Bradesco Sans"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>(s) CONTA(S)</w:t>
       </w:r>
-      <w:r w:rsidRPr="005F08F2">
+      <w:r w:rsidRPr="00440242">
         <w:rPr>
           <w:rFonts w:ascii="Bradesco Sans" w:hAnsi="Bradesco Sans"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, devendo (i) quando devedora, liquidar os débitos da Vinculada na data estabelecida no Cronograma de Liquidação Financeira da </w:t>
       </w:r>
-      <w:r w:rsidRPr="005F08F2">
+      <w:r w:rsidRPr="00440242">
         <w:rPr>
           <w:rFonts w:ascii="Bradesco Sans" w:hAnsi="Bradesco Sans"/>
           <w:b/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>CCEE</w:t>
       </w:r>
-      <w:r w:rsidRPr="005F08F2">
-[...7 lines deleted...]
-      <w:r w:rsidRPr="005F08F2">
+      <w:r w:rsidRPr="00440242">
+        <w:rPr>
+          <w:rFonts w:ascii="Bradesco Sans" w:hAnsi="Bradesco Sans"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>; e (</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00440242">
+        <w:rPr>
+          <w:rFonts w:ascii="Bradesco Sans" w:hAnsi="Bradesco Sans"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>ii</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00440242">
+        <w:rPr>
+          <w:rFonts w:ascii="Bradesco Sans" w:hAnsi="Bradesco Sans"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">) quando credora, liquidar os créditos, os quais a </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00440242">
         <w:rPr>
           <w:rFonts w:ascii="Bradesco Sans" w:hAnsi="Bradesco Sans"/>
           <w:b/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>CONTRATANTE</w:t>
       </w:r>
-      <w:r w:rsidRPr="005F08F2">
+      <w:r w:rsidRPr="00440242">
         <w:rPr>
           <w:rFonts w:ascii="Bradesco Sans" w:hAnsi="Bradesco Sans"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> tem direito, na</w:t>
       </w:r>
-      <w:r w:rsidR="0027599F">
+      <w:r w:rsidR="0027599F" w:rsidRPr="00440242">
         <w:rPr>
           <w:rFonts w:ascii="Bradesco Sans" w:hAnsi="Bradesco Sans"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>(s)</w:t>
       </w:r>
-      <w:r w:rsidRPr="005F08F2">
+      <w:r w:rsidRPr="00440242">
         <w:rPr>
           <w:rFonts w:ascii="Bradesco Sans" w:hAnsi="Bradesco Sans"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="0027599F">
+      <w:r w:rsidR="0027599F" w:rsidRPr="00440242">
         <w:rPr>
           <w:rFonts w:ascii="Bradesco Sans" w:hAnsi="Bradesco Sans"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>CONTA(S)</w:t>
       </w:r>
-      <w:r w:rsidRPr="005F08F2">
+      <w:r w:rsidRPr="00440242">
         <w:rPr>
           <w:rFonts w:ascii="Bradesco Sans" w:hAnsi="Bradesco Sans"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> desta, no limite dos valores informados pela </w:t>
       </w:r>
-      <w:r w:rsidRPr="005F08F2">
+      <w:r w:rsidRPr="00440242">
         <w:rPr>
           <w:rFonts w:ascii="Bradesco Sans" w:hAnsi="Bradesco Sans"/>
           <w:b/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>CCEE</w:t>
       </w:r>
-      <w:r w:rsidRPr="005F08F2">
+      <w:r w:rsidRPr="00440242">
         <w:rPr>
           <w:rFonts w:ascii="Bradesco Sans" w:hAnsi="Bradesco Sans"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>, considerado o Rateio de Inadimplência, se for o caso, até o dia útil posterior à liquidação financeira da contraparte devedora;</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1A83E2F1" w14:textId="77777777" w:rsidR="00C60C92" w:rsidRPr="005F08F2" w:rsidRDefault="00C60C92" w:rsidP="005F08F2">
+    <w:p w14:paraId="1A83E2F1" w14:textId="77777777" w:rsidR="00C60C92" w:rsidRPr="00440242" w:rsidRDefault="00C60C92" w:rsidP="00440242">
       <w:pPr>
         <w:pStyle w:val="PargrafodaLista"/>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Bradesco Sans" w:hAnsi="Bradesco Sans"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="50A60926" w14:textId="77777777" w:rsidR="00C60C92" w:rsidRPr="005F08F2" w:rsidRDefault="00C60C92" w:rsidP="005F08F2">
+    <w:p w14:paraId="50A60926" w14:textId="77777777" w:rsidR="00C60C92" w:rsidRPr="00440242" w:rsidRDefault="00C60C92" w:rsidP="00440242">
       <w:pPr>
         <w:pStyle w:val="Cabealho"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="7"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="clear" w:pos="4419"/>
           <w:tab w:val="clear" w:pos="8838"/>
           <w:tab w:val="left" w:pos="993"/>
           <w:tab w:val="left" w:pos="1276"/>
         </w:tabs>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:ind w:right="141"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Bradesco Sans" w:hAnsi="Bradesco Sans"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="005F08F2">
+      <w:r w:rsidRPr="00440242">
         <w:rPr>
           <w:rFonts w:ascii="Bradesco Sans" w:hAnsi="Bradesco Sans"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">liberar os Recursos e/ou ativos financeiros da </w:t>
       </w:r>
-      <w:r w:rsidRPr="005F08F2">
+      <w:r w:rsidRPr="00440242">
         <w:rPr>
           <w:rFonts w:ascii="Bradesco Sans" w:hAnsi="Bradesco Sans"/>
           <w:b/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>CONTRATANTE</w:t>
       </w:r>
-      <w:r w:rsidRPr="005F08F2">
+      <w:r w:rsidRPr="00440242">
         <w:rPr>
           <w:rFonts w:ascii="Bradesco Sans" w:hAnsi="Bradesco Sans"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> quando determinado pela </w:t>
       </w:r>
-      <w:r w:rsidRPr="005F08F2">
+      <w:r w:rsidRPr="00440242">
         <w:rPr>
           <w:rFonts w:ascii="Bradesco Sans" w:hAnsi="Bradesco Sans"/>
           <w:b/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>CCEE</w:t>
       </w:r>
-      <w:r w:rsidRPr="005F08F2">
+      <w:r w:rsidRPr="00440242">
         <w:rPr>
           <w:rFonts w:ascii="Bradesco Sans" w:hAnsi="Bradesco Sans"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>;</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0CB9C93B" w14:textId="77777777" w:rsidR="00C60C92" w:rsidRPr="005F08F2" w:rsidRDefault="00C60C92" w:rsidP="005F08F2">
+    <w:p w14:paraId="0CB9C93B" w14:textId="77777777" w:rsidR="00C60C92" w:rsidRPr="00440242" w:rsidRDefault="00C60C92" w:rsidP="00440242">
       <w:pPr>
         <w:pStyle w:val="Cabealho"/>
         <w:tabs>
           <w:tab w:val="left" w:pos="993"/>
           <w:tab w:val="left" w:pos="1276"/>
         </w:tabs>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:ind w:left="987" w:right="141"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Bradesco Sans" w:hAnsi="Bradesco Sans"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="4E69886A" w14:textId="5C07235C" w:rsidR="00C60C92" w:rsidRPr="005F08F2" w:rsidRDefault="00C60C92" w:rsidP="005F08F2">
+    <w:p w14:paraId="4E69886A" w14:textId="5C07235C" w:rsidR="00C60C92" w:rsidRPr="00440242" w:rsidRDefault="00C60C92" w:rsidP="00440242">
       <w:pPr>
         <w:pStyle w:val="Cabealho"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="7"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="clear" w:pos="4419"/>
           <w:tab w:val="clear" w:pos="8838"/>
           <w:tab w:val="left" w:pos="0"/>
         </w:tabs>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:ind w:right="141"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Bradesco Sans" w:hAnsi="Bradesco Sans"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="005F08F2">
+      <w:r w:rsidRPr="00440242">
         <w:rPr>
           <w:rFonts w:ascii="Bradesco Sans" w:hAnsi="Bradesco Sans"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">informar a </w:t>
       </w:r>
-      <w:r w:rsidRPr="005F08F2">
+      <w:r w:rsidRPr="00440242">
         <w:rPr>
           <w:rFonts w:ascii="Bradesco Sans" w:hAnsi="Bradesco Sans"/>
           <w:b/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>CCEE</w:t>
       </w:r>
-      <w:r w:rsidRPr="005F08F2">
+      <w:r w:rsidRPr="00440242">
         <w:rPr>
           <w:rFonts w:ascii="Bradesco Sans" w:hAnsi="Bradesco Sans"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> o montante dos valores depositados pela </w:t>
       </w:r>
-      <w:r w:rsidRPr="005F08F2">
+      <w:r w:rsidRPr="00440242">
         <w:rPr>
           <w:rFonts w:ascii="Bradesco Sans" w:hAnsi="Bradesco Sans"/>
           <w:b/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>CONTRATANTE</w:t>
       </w:r>
-      <w:r w:rsidRPr="005F08F2">
+      <w:r w:rsidRPr="00440242">
         <w:rPr>
           <w:rFonts w:ascii="Bradesco Sans" w:hAnsi="Bradesco Sans"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>;</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="41A33C40" w14:textId="77777777" w:rsidR="003414FD" w:rsidRPr="005F08F2" w:rsidRDefault="003414FD" w:rsidP="005F08F2">
+    <w:p w14:paraId="41A33C40" w14:textId="77777777" w:rsidR="003414FD" w:rsidRPr="00440242" w:rsidRDefault="003414FD" w:rsidP="00440242">
       <w:pPr>
         <w:pStyle w:val="PargrafodaLista"/>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Bradesco Sans" w:hAnsi="Bradesco Sans"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="2E4B32C0" w14:textId="3FCD95FD" w:rsidR="00C60C92" w:rsidRPr="005F08F2" w:rsidRDefault="007E25DB" w:rsidP="005F08F2">
+    <w:p w14:paraId="2E4B32C0" w14:textId="3FCD95FD" w:rsidR="00C60C92" w:rsidRPr="00440242" w:rsidRDefault="007E25DB" w:rsidP="00440242">
       <w:pPr>
         <w:pStyle w:val="Cabealho"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="7"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="clear" w:pos="4419"/>
           <w:tab w:val="clear" w:pos="8838"/>
           <w:tab w:val="left" w:pos="0"/>
         </w:tabs>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:ind w:right="141"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Bradesco Sans" w:hAnsi="Bradesco Sans"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="005F08F2">
+      <w:r w:rsidRPr="00440242">
         <w:rPr>
           <w:rFonts w:ascii="Bradesco Sans" w:hAnsi="Bradesco Sans"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">disponibilizar à </w:t>
       </w:r>
-      <w:r w:rsidRPr="005470FB">
+      <w:r w:rsidRPr="00440242">
         <w:rPr>
           <w:rFonts w:ascii="Bradesco Sans" w:hAnsi="Bradesco Sans"/>
           <w:b/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>CONTRATANTE</w:t>
       </w:r>
-      <w:r w:rsidRPr="005F08F2">
+      <w:r w:rsidRPr="00440242">
         <w:rPr>
           <w:rFonts w:ascii="Bradesco Sans" w:hAnsi="Bradesco Sans"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> sistema de consulta </w:t>
       </w:r>
-      <w:r w:rsidRPr="005470FB">
+      <w:r w:rsidRPr="00440242">
         <w:rPr>
           <w:rFonts w:ascii="Bradesco Sans" w:hAnsi="Bradesco Sans"/>
           <w:i/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>on-line</w:t>
       </w:r>
-      <w:r w:rsidRPr="005F08F2">
+      <w:r w:rsidRPr="00440242">
         <w:rPr>
           <w:rFonts w:ascii="Bradesco Sans" w:hAnsi="Bradesco Sans"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> de relatórios mensais (“Extratos Bancários”) para</w:t>
       </w:r>
-      <w:r w:rsidR="00C60C92" w:rsidRPr="005F08F2">
+      <w:r w:rsidR="00C60C92" w:rsidRPr="00440242">
         <w:rPr>
           <w:rFonts w:ascii="Bradesco Sans" w:hAnsi="Bradesco Sans"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> consulta ao saldo e movimentações financeiras na</w:t>
       </w:r>
-      <w:r w:rsidR="0027599F">
+      <w:r w:rsidR="0027599F" w:rsidRPr="00440242">
         <w:rPr>
           <w:rFonts w:ascii="Bradesco Sans" w:hAnsi="Bradesco Sans"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>(s) CONTA(S)</w:t>
       </w:r>
-      <w:r w:rsidR="00C60C92" w:rsidRPr="005F08F2">
+      <w:r w:rsidR="00C60C92" w:rsidRPr="00440242">
         <w:rPr>
           <w:rFonts w:ascii="Bradesco Sans" w:hAnsi="Bradesco Sans"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> e posição das referidas garantias em custódia;</w:t>
       </w:r>
-      <w:r w:rsidR="00D8008B">
+      <w:r w:rsidR="00D8008B" w:rsidRPr="00440242">
         <w:rPr>
           <w:rFonts w:ascii="Bradesco Sans" w:hAnsi="Bradesco Sans"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> e</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="15E6BEE1" w14:textId="77777777" w:rsidR="00C60C92" w:rsidRPr="005F08F2" w:rsidRDefault="00C60C92" w:rsidP="005F08F2">
+    <w:p w14:paraId="15E6BEE1" w14:textId="77777777" w:rsidR="00C60C92" w:rsidRPr="00440242" w:rsidRDefault="00C60C92" w:rsidP="00440242">
       <w:pPr>
         <w:pStyle w:val="Cabealho"/>
         <w:tabs>
           <w:tab w:val="clear" w:pos="4419"/>
           <w:tab w:val="clear" w:pos="8838"/>
           <w:tab w:val="left" w:pos="0"/>
         </w:tabs>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:ind w:left="987" w:right="141"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Bradesco Sans" w:hAnsi="Bradesco Sans"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="69401152" w14:textId="18E46354" w:rsidR="00D8008B" w:rsidRPr="00D8008B" w:rsidRDefault="003F7E71" w:rsidP="00416865">
+    <w:p w14:paraId="69401152" w14:textId="18E46354" w:rsidR="00D8008B" w:rsidRPr="00440242" w:rsidRDefault="003F7E71" w:rsidP="00440242">
       <w:pPr>
         <w:pStyle w:val="Cabealho"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="7"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="clear" w:pos="4419"/>
           <w:tab w:val="clear" w:pos="8838"/>
           <w:tab w:val="left" w:pos="0"/>
         </w:tabs>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:ind w:right="141"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Bradesco Sans" w:hAnsi="Bradesco Sans"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00D8008B">
+      <w:r w:rsidRPr="00440242">
         <w:rPr>
           <w:rFonts w:ascii="Bradesco Sans" w:hAnsi="Bradesco Sans"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>s</w:t>
       </w:r>
-      <w:r w:rsidR="00C60C92" w:rsidRPr="00D8008B">
+      <w:r w:rsidR="00C60C92" w:rsidRPr="00440242">
         <w:rPr>
           <w:rFonts w:ascii="Bradesco Sans" w:hAnsi="Bradesco Sans"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>e necessário</w:t>
       </w:r>
-      <w:r w:rsidR="002031A7" w:rsidRPr="00D8008B">
+      <w:r w:rsidR="002031A7" w:rsidRPr="00440242">
         <w:rPr>
           <w:rFonts w:ascii="Bradesco Sans" w:hAnsi="Bradesco Sans"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> e em caso </w:t>
       </w:r>
-      <w:r w:rsidR="00DB1C7C" w:rsidRPr="00D8008B">
+      <w:r w:rsidR="00DB1C7C" w:rsidRPr="00440242">
         <w:rPr>
           <w:rFonts w:ascii="Bradesco Sans" w:hAnsi="Bradesco Sans"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>inoperância</w:t>
       </w:r>
-      <w:r w:rsidR="002031A7" w:rsidRPr="00D8008B">
+      <w:r w:rsidR="002031A7" w:rsidRPr="00440242">
         <w:rPr>
           <w:rFonts w:ascii="Bradesco Sans" w:hAnsi="Bradesco Sans"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> do sistema de consulta </w:t>
       </w:r>
-      <w:r w:rsidR="002031A7" w:rsidRPr="00D8008B">
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="002031A7" w:rsidRPr="00440242">
         <w:rPr>
           <w:rFonts w:ascii="Bradesco Sans" w:hAnsi="Bradesco Sans"/>
           <w:i/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t>on line</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="002031A7" w:rsidRPr="00D8008B">
+        <w:t>on</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="002031A7" w:rsidRPr="00440242">
+        <w:rPr>
+          <w:rFonts w:ascii="Bradesco Sans" w:hAnsi="Bradesco Sans"/>
+          <w:i/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="002031A7" w:rsidRPr="00440242">
+        <w:rPr>
+          <w:rFonts w:ascii="Bradesco Sans" w:hAnsi="Bradesco Sans"/>
+          <w:i/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>line</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="002031A7" w:rsidRPr="00440242">
         <w:rPr>
           <w:rFonts w:ascii="Bradesco Sans" w:hAnsi="Bradesco Sans"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> do </w:t>
       </w:r>
-      <w:r w:rsidR="002031A7" w:rsidRPr="00D8008B">
+      <w:r w:rsidR="002031A7" w:rsidRPr="00440242">
         <w:rPr>
           <w:rFonts w:ascii="Bradesco Sans" w:hAnsi="Bradesco Sans"/>
           <w:b/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>BRADESCO</w:t>
       </w:r>
-      <w:r w:rsidR="00C60C92" w:rsidRPr="00D8008B">
+      <w:r w:rsidR="00C60C92" w:rsidRPr="00440242">
         <w:rPr>
           <w:rFonts w:ascii="Bradesco Sans" w:hAnsi="Bradesco Sans"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, a </w:t>
       </w:r>
-      <w:r w:rsidR="00C60C92" w:rsidRPr="00D8008B">
+      <w:r w:rsidR="00C60C92" w:rsidRPr="00440242">
         <w:rPr>
           <w:rFonts w:ascii="Bradesco Sans" w:hAnsi="Bradesco Sans"/>
           <w:b/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>CONTRATANTE</w:t>
       </w:r>
-      <w:r w:rsidR="00C60C92" w:rsidRPr="00D8008B">
+      <w:r w:rsidR="00C60C92" w:rsidRPr="00440242">
         <w:rPr>
           <w:rFonts w:ascii="Bradesco Sans" w:hAnsi="Bradesco Sans"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> poderá solicitar ao </w:t>
       </w:r>
-      <w:r w:rsidR="00C60C92" w:rsidRPr="00D8008B">
+      <w:r w:rsidR="00C60C92" w:rsidRPr="00440242">
         <w:rPr>
           <w:rFonts w:ascii="Bradesco Sans" w:hAnsi="Bradesco Sans"/>
           <w:b/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>BRADESCO</w:t>
       </w:r>
-      <w:r w:rsidR="007E25DB" w:rsidRPr="00D8008B">
+      <w:r w:rsidR="007E25DB" w:rsidRPr="00440242">
         <w:rPr>
           <w:rFonts w:ascii="Bradesco Sans" w:hAnsi="Bradesco Sans"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="00C60C92" w:rsidRPr="00D8008B">
+      <w:r w:rsidR="00C60C92" w:rsidRPr="00440242">
         <w:rPr>
           <w:rFonts w:ascii="Bradesco Sans" w:hAnsi="Bradesco Sans"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>os extratos de movimentação da</w:t>
       </w:r>
-      <w:r w:rsidR="0027599F" w:rsidRPr="00D8008B">
+      <w:r w:rsidR="0027599F" w:rsidRPr="00440242">
         <w:rPr>
           <w:rFonts w:ascii="Bradesco Sans" w:hAnsi="Bradesco Sans"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>(s) CONTA(S)</w:t>
       </w:r>
-      <w:r w:rsidR="00C60C92" w:rsidRPr="00D8008B">
+      <w:r w:rsidR="00C60C92" w:rsidRPr="00440242">
         <w:rPr>
           <w:rFonts w:ascii="Bradesco Sans" w:hAnsi="Bradesco Sans"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, bem como a posição das referidas garantias em custódia. As informações serão enviadas pelo </w:t>
       </w:r>
-      <w:r w:rsidR="00C60C92" w:rsidRPr="00D8008B">
+      <w:r w:rsidR="00C60C92" w:rsidRPr="00440242">
         <w:rPr>
           <w:rFonts w:ascii="Bradesco Sans" w:hAnsi="Bradesco Sans"/>
           <w:b/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>BRADESCO</w:t>
       </w:r>
-      <w:r w:rsidR="00C60C92" w:rsidRPr="00D8008B">
+      <w:r w:rsidR="00C60C92" w:rsidRPr="00440242">
         <w:rPr>
           <w:rFonts w:ascii="Bradesco Sans" w:hAnsi="Bradesco Sans"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> às pessoas autorizadas pela </w:t>
       </w:r>
-      <w:r w:rsidR="00C60C92" w:rsidRPr="00D8008B">
+      <w:r w:rsidR="00C60C92" w:rsidRPr="00440242">
         <w:rPr>
           <w:rFonts w:ascii="Bradesco Sans" w:hAnsi="Bradesco Sans"/>
           <w:b/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>CONTRATANTE</w:t>
       </w:r>
-      <w:r w:rsidR="00C60C92" w:rsidRPr="00D8008B">
+      <w:r w:rsidR="00C60C92" w:rsidRPr="00440242">
         <w:rPr>
           <w:rFonts w:ascii="Bradesco Sans" w:hAnsi="Bradesco Sans"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>, conforme</w:t>
       </w:r>
-      <w:r w:rsidR="007E25DB" w:rsidRPr="00D8008B">
+      <w:r w:rsidR="007E25DB" w:rsidRPr="00440242">
         <w:rPr>
           <w:rFonts w:ascii="Bradesco Sans" w:hAnsi="Bradesco Sans"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> disposto no</w:t>
       </w:r>
-      <w:r w:rsidR="00C60C92" w:rsidRPr="00D8008B">
+      <w:r w:rsidR="00C60C92" w:rsidRPr="00440242">
         <w:rPr>
           <w:rFonts w:ascii="Bradesco Sans" w:hAnsi="Bradesco Sans"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> Termo de Adesão.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4FF0C407" w14:textId="77777777" w:rsidR="00D8008B" w:rsidRPr="005F08F2" w:rsidRDefault="00D8008B" w:rsidP="00D8008B">
+    <w:p w14:paraId="4FF0C407" w14:textId="77777777" w:rsidR="00D8008B" w:rsidRPr="00440242" w:rsidRDefault="00D8008B" w:rsidP="00440242">
       <w:pPr>
         <w:pStyle w:val="Cabealho"/>
         <w:tabs>
           <w:tab w:val="clear" w:pos="4419"/>
           <w:tab w:val="clear" w:pos="8838"/>
           <w:tab w:val="left" w:pos="0"/>
         </w:tabs>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:ind w:right="141"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Bradesco Sans" w:hAnsi="Bradesco Sans"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="7501568D" w14:textId="77777777" w:rsidR="00C60C92" w:rsidRPr="005F08F2" w:rsidRDefault="00C60C92" w:rsidP="005F08F2">
+    <w:p w14:paraId="7501568D" w14:textId="77777777" w:rsidR="00C60C92" w:rsidRPr="00440242" w:rsidRDefault="00C60C92" w:rsidP="00440242">
       <w:pPr>
         <w:pStyle w:val="Corpodetexto"/>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:ind w:right="142"/>
         <w:rPr>
           <w:rFonts w:ascii="Bradesco Sans" w:hAnsi="Bradesco Sans"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="005F08F2">
+      <w:r w:rsidRPr="00440242">
         <w:rPr>
           <w:rFonts w:ascii="Bradesco Sans" w:hAnsi="Bradesco Sans"/>
           <w:b w:val="0"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">3.3. O </w:t>
       </w:r>
-      <w:r w:rsidRPr="005F08F2">
+      <w:r w:rsidRPr="00440242">
         <w:rPr>
           <w:rFonts w:ascii="Bradesco Sans" w:hAnsi="Bradesco Sans"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>BRADESCO</w:t>
       </w:r>
-      <w:r w:rsidRPr="005F08F2">
+      <w:r w:rsidRPr="00440242">
         <w:rPr>
           <w:rFonts w:ascii="Bradesco Sans" w:hAnsi="Bradesco Sans"/>
           <w:b w:val="0"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> não será responsável:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="45C6AED9" w14:textId="77777777" w:rsidR="00D8008B" w:rsidRPr="005F08F2" w:rsidRDefault="00D8008B" w:rsidP="005F08F2">
+    <w:p w14:paraId="45C6AED9" w14:textId="77777777" w:rsidR="00D8008B" w:rsidRPr="00440242" w:rsidRDefault="00D8008B" w:rsidP="00440242">
       <w:pPr>
         <w:pStyle w:val="Corpodetexto"/>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:ind w:right="142"/>
         <w:rPr>
           <w:rFonts w:ascii="Bradesco Sans" w:hAnsi="Bradesco Sans"/>
           <w:b w:val="0"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="0A921A2E" w14:textId="08335878" w:rsidR="00C60C92" w:rsidRPr="005F08F2" w:rsidRDefault="00C60C92" w:rsidP="005F08F2">
+    <w:p w14:paraId="0A921A2E" w14:textId="08335878" w:rsidR="00C60C92" w:rsidRPr="00440242" w:rsidRDefault="00C60C92" w:rsidP="00440242">
       <w:pPr>
         <w:pStyle w:val="Corpodetexto"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="8"/>
         </w:numPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Bradesco Sans" w:hAnsi="Bradesco Sans"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="005F08F2">
+      <w:r w:rsidRPr="00440242">
         <w:rPr>
           <w:rFonts w:ascii="Bradesco Sans" w:hAnsi="Bradesco Sans"/>
           <w:b w:val="0"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">perante a </w:t>
       </w:r>
-      <w:r w:rsidRPr="005F08F2">
+      <w:r w:rsidRPr="00440242">
         <w:rPr>
           <w:rFonts w:ascii="Bradesco Sans" w:hAnsi="Bradesco Sans"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>CONTRATANTE</w:t>
       </w:r>
-      <w:r w:rsidRPr="005F08F2">
+      <w:r w:rsidRPr="00440242">
         <w:rPr>
           <w:rFonts w:ascii="Bradesco Sans" w:hAnsi="Bradesco Sans"/>
           <w:b w:val="0"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, a </w:t>
       </w:r>
-      <w:r w:rsidRPr="005F08F2">
+      <w:r w:rsidRPr="00440242">
         <w:rPr>
           <w:rFonts w:ascii="Bradesco Sans" w:hAnsi="Bradesco Sans"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>CCEE</w:t>
       </w:r>
-      <w:r w:rsidRPr="005F08F2">
+      <w:r w:rsidRPr="00440242">
         <w:rPr>
           <w:rFonts w:ascii="Bradesco Sans" w:hAnsi="Bradesco Sans"/>
           <w:b w:val="0"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> ou qualquer terceiro, pela inadimplência ocorrida na </w:t>
       </w:r>
-      <w:r w:rsidR="008E4F4B" w:rsidRPr="005F08F2">
+      <w:r w:rsidR="008E4F4B" w:rsidRPr="00440242">
         <w:rPr>
           <w:rFonts w:ascii="Bradesco Sans" w:hAnsi="Bradesco Sans"/>
           <w:b w:val="0"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>liquidação financeira</w:t>
       </w:r>
-      <w:r w:rsidRPr="005F08F2">
+      <w:r w:rsidRPr="00440242">
         <w:rPr>
           <w:rFonts w:ascii="Bradesco Sans" w:hAnsi="Bradesco Sans"/>
           <w:b w:val="0"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, e/ou pelas garantias exigidas e não aportadas, exceto quando da ocorrência do descrito no item “c” da Cláusula 3.2., acima; </w:t>
       </w:r>
-      <w:r w:rsidR="00DB1C7C">
+      <w:r w:rsidR="00DB1C7C" w:rsidRPr="00440242">
         <w:rPr>
           <w:rFonts w:ascii="Bradesco Sans" w:hAnsi="Bradesco Sans"/>
           <w:b w:val="0"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>e</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="220311E8" w14:textId="77777777" w:rsidR="00C60C92" w:rsidRPr="005F08F2" w:rsidRDefault="00C60C92" w:rsidP="005F08F2">
+    <w:p w14:paraId="220311E8" w14:textId="77777777" w:rsidR="00C60C92" w:rsidRPr="00440242" w:rsidRDefault="00C60C92" w:rsidP="00440242">
       <w:pPr>
         <w:pStyle w:val="Corpodetexto"/>
         <w:tabs>
           <w:tab w:val="left" w:pos="993"/>
         </w:tabs>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:ind w:left="567" w:right="142"/>
         <w:rPr>
           <w:rFonts w:ascii="Bradesco Sans" w:hAnsi="Bradesco Sans"/>
           <w:b w:val="0"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="6AD2B7C9" w14:textId="2DB76D6D" w:rsidR="00C60C92" w:rsidRPr="005F08F2" w:rsidRDefault="00C60C92" w:rsidP="005F08F2">
+    <w:p w14:paraId="6AD2B7C9" w14:textId="2DB76D6D" w:rsidR="00C60C92" w:rsidRPr="00440242" w:rsidRDefault="00C60C92" w:rsidP="00440242">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="993"/>
         </w:tabs>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:ind w:left="993" w:hanging="426"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Bradesco Sans" w:hAnsi="Bradesco Sans"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="005F08F2">
+      <w:r w:rsidRPr="00440242">
         <w:rPr>
           <w:rFonts w:ascii="Bradesco Sans" w:hAnsi="Bradesco Sans"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(b) </w:t>
       </w:r>
-      <w:r w:rsidRPr="005F08F2">
+      <w:r w:rsidRPr="00440242">
         <w:rPr>
           <w:rFonts w:ascii="Bradesco Sans" w:hAnsi="Bradesco Sans"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:tab/>
         <w:t>caso por força de ordem judicial, os Recursos existentes na</w:t>
       </w:r>
-      <w:r w:rsidR="0027599F">
+      <w:r w:rsidR="0027599F" w:rsidRPr="00440242">
         <w:rPr>
           <w:rFonts w:ascii="Bradesco Sans" w:hAnsi="Bradesco Sans"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>(s) CONTA(S)</w:t>
       </w:r>
-      <w:r w:rsidRPr="005F08F2">
+      <w:r w:rsidRPr="00440242">
         <w:rPr>
           <w:rFonts w:ascii="Bradesco Sans" w:hAnsi="Bradesco Sans"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, bem como os ativos financeiros dados em garantia, sejam arrestados e/ou bloqueados, cabendo a </w:t>
       </w:r>
-      <w:r w:rsidRPr="005F08F2">
+      <w:r w:rsidRPr="00440242">
         <w:rPr>
           <w:rFonts w:ascii="Bradesco Sans" w:hAnsi="Bradesco Sans"/>
           <w:b/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>CONTRATANTE</w:t>
       </w:r>
-      <w:r w:rsidRPr="005F08F2">
+      <w:r w:rsidRPr="00440242">
         <w:rPr>
           <w:rFonts w:ascii="Bradesco Sans" w:hAnsi="Bradesco Sans"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, mediante notificação do </w:t>
       </w:r>
-      <w:r w:rsidRPr="005F08F2">
+      <w:r w:rsidRPr="00440242">
         <w:rPr>
           <w:rFonts w:ascii="Bradesco Sans" w:hAnsi="Bradesco Sans"/>
           <w:b/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>BRADESCO</w:t>
       </w:r>
-      <w:r w:rsidRPr="005F08F2">
+      <w:r w:rsidRPr="00440242">
         <w:rPr>
           <w:rFonts w:ascii="Bradesco Sans" w:hAnsi="Bradesco Sans"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> com cópia para a </w:t>
       </w:r>
-      <w:r w:rsidRPr="005F08F2">
+      <w:r w:rsidRPr="00440242">
         <w:rPr>
           <w:rFonts w:ascii="Bradesco Sans" w:hAnsi="Bradesco Sans"/>
           <w:b/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>CCEE</w:t>
       </w:r>
-      <w:r w:rsidRPr="005F08F2">
+      <w:r w:rsidRPr="00440242">
         <w:rPr>
           <w:rFonts w:ascii="Bradesco Sans" w:hAnsi="Bradesco Sans"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, recompor os Recursos e/ou ativos financeiros dados em garantia até o limite exigido pela </w:t>
       </w:r>
-      <w:r w:rsidRPr="005F08F2">
+      <w:r w:rsidRPr="00440242">
         <w:rPr>
           <w:rFonts w:ascii="Bradesco Sans" w:hAnsi="Bradesco Sans"/>
           <w:b/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>CCEE</w:t>
       </w:r>
-      <w:r w:rsidRPr="005F08F2">
+      <w:r w:rsidRPr="00440242">
         <w:rPr>
           <w:rFonts w:ascii="Bradesco Sans" w:hAnsi="Bradesco Sans"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, em função do Mapa de Liquidação Financeira. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="30E1974D" w14:textId="77777777" w:rsidR="00C60C92" w:rsidRPr="005F08F2" w:rsidRDefault="00C60C92" w:rsidP="005F08F2">
+    <w:p w14:paraId="30E1974D" w14:textId="77777777" w:rsidR="00C60C92" w:rsidRPr="00440242" w:rsidRDefault="00C60C92" w:rsidP="00440242">
       <w:pPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:ind w:right="141"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Bradesco Sans" w:hAnsi="Bradesco Sans"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="3C126DA2" w14:textId="77777777" w:rsidR="0031270D" w:rsidRDefault="0031270D" w:rsidP="0031270D">
+    <w:p w14:paraId="3C126DA2" w14:textId="3740AF69" w:rsidR="0031270D" w:rsidRPr="00440242" w:rsidRDefault="0031270D" w:rsidP="00440242">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="9923"/>
         </w:tabs>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Bradesco Sans" w:hAnsi="Bradesco Sans"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="005F08F2">
-[...15 lines deleted...]
-      <w:r w:rsidRPr="00B00BAC">
+      <w:r w:rsidRPr="00440242">
+        <w:rPr>
+          <w:rFonts w:ascii="Bradesco Sans" w:hAnsi="Bradesco Sans"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">3.4. A </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00440242">
         <w:rPr>
           <w:rFonts w:ascii="Bradesco Sans" w:hAnsi="Bradesco Sans"/>
           <w:b/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>CONTRATANTE</w:t>
       </w:r>
-      <w:r w:rsidRPr="00054A20">
-[...39 lines deleted...]
-      <w:r w:rsidRPr="00054A20">
+      <w:r w:rsidRPr="00440242">
+        <w:rPr>
+          <w:rFonts w:ascii="Bradesco Sans" w:hAnsi="Bradesco Sans"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> aceita e concorda que os Recursos existentes na(s) CONTA(S) somente poderão ser movimentados para o cumprimento do disposto nesta Cláusula Terceira, e/ou, após cumpridas as obrigações perante </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00440242">
+        <w:rPr>
+          <w:rFonts w:ascii="Bradesco Sans" w:hAnsi="Bradesco Sans"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>à</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00440242">
         <w:rPr>
           <w:rFonts w:ascii="Bradesco Sans" w:hAnsi="Bradesco Sans"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r>
-[...23 lines deleted...]
-      <w:r w:rsidRPr="00B00BAC">
+      <w:r w:rsidRPr="00440242">
         <w:rPr>
           <w:rFonts w:ascii="Bradesco Sans" w:hAnsi="Bradesco Sans"/>
           <w:b/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>CCEE</w:t>
       </w:r>
-      <w:r>
-[...15 lines deleted...]
-      <w:r w:rsidRPr="00B00BAC">
+      <w:r w:rsidRPr="00440242">
+        <w:rPr>
+          <w:rFonts w:ascii="Bradesco Sans" w:hAnsi="Bradesco Sans"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, nos termos deste Contrato, para operações de débito e crédito mediante ordens de transferências entre contas de titularidade da </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00440242">
         <w:rPr>
           <w:rFonts w:ascii="Bradesco Sans" w:hAnsi="Bradesco Sans"/>
           <w:b/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>CONTRATANTE</w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="00440242">
         <w:rPr>
           <w:rFonts w:ascii="Bradesco Sans" w:hAnsi="Bradesco Sans"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2A04BE0A" w14:textId="77777777" w:rsidR="0031270D" w:rsidRPr="005F08F2" w:rsidRDefault="0031270D" w:rsidP="0031270D">
+    <w:p w14:paraId="1B1DF1E1" w14:textId="77777777" w:rsidR="00C03458" w:rsidRPr="00440242" w:rsidRDefault="00C03458" w:rsidP="00440242">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="9923"/>
         </w:tabs>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Bradesco Sans" w:hAnsi="Bradesco Sans"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
+    </w:p>
+    <w:p w14:paraId="2A04BE0A" w14:textId="47962AC8" w:rsidR="0031270D" w:rsidRDefault="0031270D" w:rsidP="00440242">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="9923"/>
+        </w:tabs>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Bradesco Sans" w:hAnsi="Bradesco Sans"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00440242">
+        <w:rPr>
+          <w:rFonts w:ascii="Bradesco Sans" w:hAnsi="Bradesco Sans"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>3.5. As Partes adotarão as providências necessárias para que os prazos e as atividades relativas à constituição de garantias, à(s) Liquidação(</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00440242">
+        <w:rPr>
+          <w:rFonts w:ascii="Bradesco Sans" w:hAnsi="Bradesco Sans"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>ões</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00440242">
+        <w:rPr>
+          <w:rFonts w:ascii="Bradesco Sans" w:hAnsi="Bradesco Sans"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>)</w:t>
+      </w:r>
+      <w:r w:rsidR="008E11E7" w:rsidRPr="00440242">
+        <w:rPr>
+          <w:rFonts w:ascii="Bradesco Sans" w:hAnsi="Bradesco Sans"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00440242">
+        <w:rPr>
+          <w:rFonts w:ascii="Bradesco Sans" w:hAnsi="Bradesco Sans"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Financeira</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00440242">
+        <w:rPr>
+          <w:rFonts w:ascii="Bradesco Sans" w:hAnsi="Bradesco Sans"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>(s) realizada(s) no âmbito da CCEE sejam rigorosamente observadas.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2610AA90" w14:textId="77777777" w:rsidR="00253D28" w:rsidRDefault="00253D28" w:rsidP="00440242">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="9923"/>
+        </w:tabs>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Bradesco Sans" w:hAnsi="Bradesco Sans"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="645B6488" w14:textId="005CFCAE" w:rsidR="00253D28" w:rsidRDefault="00253D28" w:rsidP="00253D28">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="9923"/>
+        </w:tabs>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Bradesco Sans" w:hAnsi="Bradesco Sans"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Bradesco Sans" w:hAnsi="Bradesco Sans"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t xml:space="preserve">3.5. </w:t>
-[...11 lines deleted...]
-      <w:pPr>
+        <w:t xml:space="preserve">3.6. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00253D28">
+        <w:rPr>
+          <w:rFonts w:ascii="Bradesco Sans" w:hAnsi="Bradesco Sans"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">A </w:t>
+      </w:r>
+      <w:r w:rsidRPr="001817E0">
+        <w:rPr>
+          <w:rFonts w:ascii="Bradesco Sans" w:hAnsi="Bradesco Sans"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>CONTRATANTE</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00253D28">
+        <w:rPr>
+          <w:rFonts w:ascii="Bradesco Sans" w:hAnsi="Bradesco Sans"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> reconhece e declara</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Bradesco Sans" w:hAnsi="Bradesco Sans"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00253D28">
+        <w:rPr>
+          <w:rFonts w:ascii="Bradesco Sans" w:hAnsi="Bradesco Sans"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">que a </w:t>
+      </w:r>
+      <w:r w:rsidRPr="001817E0">
+        <w:rPr>
+          <w:rFonts w:ascii="Bradesco Sans" w:hAnsi="Bradesco Sans"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Conta Vinculada</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00253D28">
+        <w:rPr>
+          <w:rFonts w:ascii="Bradesco Sans" w:hAnsi="Bradesco Sans"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> destina</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00253D28">
+        <w:rPr>
+          <w:rFonts w:ascii="Bradesco Sans" w:hAnsi="Bradesco Sans"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:noBreakHyphen/>
+        <w:t xml:space="preserve">se exclusivamente à manutenção e execução das garantias e das obrigações financeiras da </w:t>
+      </w:r>
+      <w:r w:rsidRPr="001817E0">
+        <w:rPr>
+          <w:rFonts w:ascii="Bradesco Sans" w:hAnsi="Bradesco Sans"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>CONTRATANTE</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00253D28">
+        <w:rPr>
+          <w:rFonts w:ascii="Bradesco Sans" w:hAnsi="Bradesco Sans"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> perante a CCEE. Assim, </w:t>
+      </w:r>
+      <w:r w:rsidRPr="001817E0">
+        <w:rPr>
+          <w:rFonts w:ascii="Bradesco Sans" w:hAnsi="Bradesco Sans"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">o </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00253D28">
+        <w:rPr>
+          <w:rFonts w:ascii="Bradesco Sans" w:hAnsi="Bradesco Sans"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">BRADESCO </w:t>
+      </w:r>
+      <w:r w:rsidRPr="001817E0">
+        <w:rPr>
+          <w:rFonts w:ascii="Bradesco Sans" w:hAnsi="Bradesco Sans"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">somente movimentará a Conta Vinculada para cumprir ordens constantes </w:t>
+      </w:r>
+      <w:r w:rsidR="008D614E">
+        <w:rPr>
+          <w:rFonts w:ascii="Bradesco Sans" w:hAnsi="Bradesco Sans"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>n</w:t>
+      </w:r>
+      <w:r w:rsidRPr="001817E0">
+        <w:rPr>
+          <w:rFonts w:ascii="Bradesco Sans" w:hAnsi="Bradesco Sans"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>o Mapa de Liquidação Financeira</w:t>
+      </w:r>
+      <w:r w:rsidR="00A176E4">
+        <w:rPr>
+          <w:rFonts w:ascii="Bradesco Sans" w:hAnsi="Bradesco Sans"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> encaminhados pela CCEE</w:t>
+      </w:r>
+      <w:r w:rsidRPr="001817E0">
+        <w:rPr>
+          <w:rFonts w:ascii="Bradesco Sans" w:hAnsi="Bradesco Sans"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> e/ou instruções formais enviadas </w:t>
+      </w:r>
+      <w:r w:rsidR="00A176E4">
+        <w:rPr>
+          <w:rFonts w:ascii="Bradesco Sans" w:hAnsi="Bradesco Sans"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">pela </w:t>
+      </w:r>
+      <w:r w:rsidR="00A176E4" w:rsidRPr="001817E0">
+        <w:rPr>
+          <w:rFonts w:ascii="Bradesco Sans" w:hAnsi="Bradesco Sans"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>CONTRATANTE</w:t>
+      </w:r>
+      <w:r w:rsidRPr="001817E0">
+        <w:rPr>
+          <w:rFonts w:ascii="Bradesco Sans" w:hAnsi="Bradesco Sans"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> por meio de </w:t>
+      </w:r>
+      <w:r w:rsidR="00A176E4">
+        <w:rPr>
+          <w:rFonts w:ascii="Bradesco Sans" w:hAnsi="Bradesco Sans"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>comunicação/carta formal</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00253D28">
+        <w:rPr>
+          <w:rFonts w:ascii="Bradesco Sans" w:hAnsi="Bradesco Sans"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>, observadas as regras aplicáveis à liquidação.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="221331DC" w14:textId="77777777" w:rsidR="00253D28" w:rsidRPr="003D68D2" w:rsidRDefault="00253D28" w:rsidP="00253D28">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="9923"/>
+        </w:tabs>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Bradesco Sans" w:hAnsi="Bradesco Sans"/>
-          <w:szCs w:val="22"/>
-[...3 lines deleted...]
-    <w:p w14:paraId="55D9B167" w14:textId="77777777" w:rsidR="00C30E35" w:rsidRDefault="00C30E35" w:rsidP="005F08F2">
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="212C93E5" w14:textId="36E513BC" w:rsidR="00253D28" w:rsidRDefault="003D68D2" w:rsidP="00253D28">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="9923"/>
+        </w:tabs>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Bradesco Sans" w:hAnsi="Bradesco Sans"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003D68D2">
+        <w:rPr>
+          <w:rFonts w:ascii="Bradesco Sans" w:hAnsi="Bradesco Sans"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">3.7. </w:t>
+      </w:r>
+      <w:r w:rsidR="00253D28" w:rsidRPr="003D68D2">
+        <w:rPr>
+          <w:rFonts w:ascii="Bradesco Sans" w:hAnsi="Bradesco Sans"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Concluídas integralmente as obrigações da </w:t>
+      </w:r>
+      <w:r w:rsidR="00253D28" w:rsidRPr="001817E0">
+        <w:rPr>
+          <w:rFonts w:ascii="Bradesco Sans" w:hAnsi="Bradesco Sans"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>CONTRATANTE</w:t>
+      </w:r>
+      <w:r w:rsidR="00253D28" w:rsidRPr="003D68D2">
+        <w:rPr>
+          <w:rFonts w:ascii="Bradesco Sans" w:hAnsi="Bradesco Sans"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> perante a CCEE em cada ciclo de liquidação, </w:t>
+      </w:r>
+      <w:r w:rsidR="00253D28" w:rsidRPr="001817E0">
+        <w:rPr>
+          <w:rFonts w:ascii="Bradesco Sans" w:hAnsi="Bradesco Sans"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">eventual saldo excedente existente na Conta Vinculada — isto é, aquele que ultrapasse o montante necessário para garantir todas as obrigações vigentes — poderá ser transferido para a Conta de Livre Movimento da </w:t>
+      </w:r>
+      <w:r w:rsidR="00253D28" w:rsidRPr="00597D3C">
+        <w:rPr>
+          <w:rFonts w:ascii="Bradesco Sans" w:hAnsi="Bradesco Sans"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>CONTRATANTE</w:t>
+      </w:r>
+      <w:r w:rsidR="00253D28" w:rsidRPr="003D68D2">
+        <w:rPr>
+          <w:rFonts w:ascii="Bradesco Sans" w:hAnsi="Bradesco Sans"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>,</w:t>
+      </w:r>
+      <w:r w:rsidR="00597D3C">
+        <w:rPr>
+          <w:rFonts w:ascii="Bradesco Sans" w:hAnsi="Bradesco Sans"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> indicada em comunicado formal ao </w:t>
+      </w:r>
+      <w:r w:rsidR="00597D3C" w:rsidRPr="001817E0">
+        <w:rPr>
+          <w:rFonts w:ascii="Bradesco Sans" w:hAnsi="Bradesco Sans"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>BRADESCO</w:t>
+      </w:r>
+      <w:r w:rsidR="00597D3C">
+        <w:rPr>
+          <w:rFonts w:ascii="Bradesco Sans" w:hAnsi="Bradesco Sans"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> encaminhado pelas Pessoas Autorizadas da </w:t>
+      </w:r>
+      <w:r w:rsidR="00597D3C" w:rsidRPr="001817E0">
+        <w:rPr>
+          <w:rFonts w:ascii="Bradesco Sans" w:hAnsi="Bradesco Sans"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>CONTRATANTE</w:t>
+      </w:r>
+      <w:r w:rsidR="00597D3C">
+        <w:rPr>
+          <w:rFonts w:ascii="Bradesco Sans" w:hAnsi="Bradesco Sans"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>, desde</w:t>
+      </w:r>
+      <w:r w:rsidR="00253D28" w:rsidRPr="001817E0">
+        <w:rPr>
+          <w:rFonts w:ascii="Bradesco Sans" w:hAnsi="Bradesco Sans"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> que o </w:t>
+      </w:r>
+      <w:r w:rsidR="00253D28" w:rsidRPr="00597D3C">
+        <w:rPr>
+          <w:rFonts w:ascii="Bradesco Sans" w:hAnsi="Bradesco Sans"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>BRADESCO</w:t>
+      </w:r>
+      <w:r w:rsidR="00253D28" w:rsidRPr="001817E0">
+        <w:rPr>
+          <w:rFonts w:ascii="Bradesco Sans" w:hAnsi="Bradesco Sans"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> tenha verificado previamente que não há pendências financeiras ou operacionais perante a CCEE</w:t>
+      </w:r>
+      <w:r w:rsidR="00253D28" w:rsidRPr="003D68D2">
+        <w:rPr>
+          <w:rFonts w:ascii="Bradesco Sans" w:hAnsi="Bradesco Sans"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1247E1AD" w14:textId="019C3D31" w:rsidR="00E073AD" w:rsidRPr="003D68D2" w:rsidRDefault="00E073AD" w:rsidP="00253D28">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="9923"/>
+        </w:tabs>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Bradesco Sans" w:hAnsi="Bradesco Sans"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="41E917B1" w14:textId="46326D8A" w:rsidR="00253D28" w:rsidRPr="00440242" w:rsidRDefault="00253D28" w:rsidP="00440242">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="9923"/>
+        </w:tabs>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Bradesco Sans" w:hAnsi="Bradesco Sans"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="55D9B167" w14:textId="77777777" w:rsidR="00C30E35" w:rsidRPr="00440242" w:rsidRDefault="00C30E35" w:rsidP="00A02A73">
+      <w:pPr>
+        <w:pStyle w:val="Recuodecorpodetexto"/>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:ind w:firstLine="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Bradesco Sans" w:hAnsi="Bradesco Sans"/>
+          <w:b/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="249E4C4A" w14:textId="4849E4C2" w:rsidR="00C60C92" w:rsidRPr="00440242" w:rsidRDefault="00C60C92" w:rsidP="00440242">
       <w:pPr>
         <w:pStyle w:val="Recuodecorpodetexto"/>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:ind w:firstLine="0"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Bradesco Sans" w:hAnsi="Bradesco Sans"/>
           <w:b/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
-    </w:p>
-    <w:p w14:paraId="249E4C4A" w14:textId="4849E4C2" w:rsidR="00C60C92" w:rsidRPr="005F08F2" w:rsidRDefault="00C60C92" w:rsidP="005F08F2">
+      <w:r w:rsidRPr="00440242">
+        <w:rPr>
+          <w:rFonts w:ascii="Bradesco Sans" w:hAnsi="Bradesco Sans"/>
+          <w:b/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">CLÁUSULA </w:t>
+      </w:r>
+      <w:r w:rsidR="00C055F9" w:rsidRPr="00440242">
+        <w:rPr>
+          <w:rFonts w:ascii="Bradesco Sans" w:hAnsi="Bradesco Sans"/>
+          <w:b/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>QUARTA</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="67E17E42" w14:textId="77777777" w:rsidR="00C60C92" w:rsidRPr="00440242" w:rsidRDefault="00C60C92" w:rsidP="00440242">
       <w:pPr>
         <w:pStyle w:val="Recuodecorpodetexto"/>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:ind w:firstLine="0"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Bradesco Sans" w:hAnsi="Bradesco Sans"/>
           <w:b/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="005F08F2">
+      <w:r w:rsidRPr="00440242">
         <w:rPr>
           <w:rFonts w:ascii="Bradesco Sans" w:hAnsi="Bradesco Sans"/>
           <w:b/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t xml:space="preserve">CLÁUSULA </w:t>
-[...10 lines deleted...]
-    <w:p w14:paraId="67E17E42" w14:textId="77777777" w:rsidR="00C60C92" w:rsidRPr="005F08F2" w:rsidRDefault="00C60C92" w:rsidP="005F08F2">
+        <w:t>DA PROCURAÇÃO AO BRADESCO, AUTORIZAÇÃO</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="50B59FD7" w14:textId="77777777" w:rsidR="00C60C92" w:rsidRPr="00440242" w:rsidRDefault="00C60C92" w:rsidP="00440242">
       <w:pPr>
         <w:pStyle w:val="Recuodecorpodetexto"/>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:ind w:firstLine="0"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Bradesco Sans" w:hAnsi="Bradesco Sans"/>
           <w:b/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="005F08F2">
+      <w:r w:rsidRPr="00440242">
         <w:rPr>
           <w:rFonts w:ascii="Bradesco Sans" w:hAnsi="Bradesco Sans"/>
           <w:b/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t>DA PROCURAÇÃO AO BRADESCO, AUTORIZAÇÃO</w:t>
-[...19 lines deleted...]
-        </w:rPr>
         <w:t>PARA RETENÇÃO, TRANSFERÊNCIA E ACESSO A SALDOS E EXTRATOS</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="62C1CA3A" w14:textId="77777777" w:rsidR="00C60C92" w:rsidRPr="005F08F2" w:rsidRDefault="00C60C92" w:rsidP="005F08F2">
+    <w:p w14:paraId="62C1CA3A" w14:textId="77777777" w:rsidR="00C60C92" w:rsidRPr="00440242" w:rsidRDefault="00C60C92" w:rsidP="00440242">
       <w:pPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Bradesco Sans" w:hAnsi="Bradesco Sans"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="3F780C14" w14:textId="3AD4E135" w:rsidR="00C60C92" w:rsidRPr="005F08F2" w:rsidRDefault="00C055F9" w:rsidP="005F08F2">
+    <w:p w14:paraId="3F780C14" w14:textId="3AD4E135" w:rsidR="00C60C92" w:rsidRPr="00440242" w:rsidRDefault="00C055F9" w:rsidP="00440242">
       <w:pPr>
         <w:pStyle w:val="Cabealho"/>
         <w:tabs>
           <w:tab w:val="left" w:pos="1276"/>
           <w:tab w:val="left" w:pos="2268"/>
         </w:tabs>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Bradesco Sans" w:hAnsi="Bradesco Sans"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
-      <w:r>
+      <w:r w:rsidRPr="00440242">
         <w:rPr>
           <w:rFonts w:ascii="Bradesco Sans" w:hAnsi="Bradesco Sans"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>4</w:t>
       </w:r>
-      <w:r w:rsidR="00C60C92" w:rsidRPr="005F08F2">
+      <w:r w:rsidR="00C60C92" w:rsidRPr="00440242">
         <w:rPr>
           <w:rFonts w:ascii="Bradesco Sans" w:hAnsi="Bradesco Sans"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">.1. A </w:t>
       </w:r>
-      <w:r w:rsidR="00C60C92" w:rsidRPr="005F08F2">
+      <w:r w:rsidR="00C60C92" w:rsidRPr="00440242">
         <w:rPr>
           <w:rFonts w:ascii="Bradesco Sans" w:hAnsi="Bradesco Sans"/>
           <w:b/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>CONTRATANTE</w:t>
       </w:r>
-      <w:r w:rsidR="00C60C92" w:rsidRPr="005F08F2">
+      <w:r w:rsidR="00C60C92" w:rsidRPr="00440242">
         <w:rPr>
           <w:rFonts w:ascii="Bradesco Sans" w:hAnsi="Bradesco Sans"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>,</w:t>
       </w:r>
-      <w:r w:rsidR="00C60C92" w:rsidRPr="005F08F2">
+      <w:r w:rsidR="00C60C92" w:rsidRPr="00440242">
         <w:rPr>
           <w:rFonts w:ascii="Bradesco Sans" w:hAnsi="Bradesco Sans"/>
           <w:b/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="00DB1C7C">
+      <w:r w:rsidR="00DB1C7C" w:rsidRPr="00440242">
         <w:rPr>
           <w:rFonts w:ascii="Bradesco Sans" w:hAnsi="Bradesco Sans"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>ao aderir este Contrato</w:t>
       </w:r>
-      <w:r w:rsidR="00C60C92" w:rsidRPr="005F08F2">
+      <w:r w:rsidR="00C60C92" w:rsidRPr="00440242">
         <w:rPr>
           <w:rFonts w:ascii="Bradesco Sans" w:hAnsi="Bradesco Sans"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, autoriza o </w:t>
       </w:r>
-      <w:r w:rsidR="00C60C92" w:rsidRPr="005F08F2">
+      <w:r w:rsidR="00C60C92" w:rsidRPr="00440242">
         <w:rPr>
           <w:rFonts w:ascii="Bradesco Sans" w:hAnsi="Bradesco Sans"/>
           <w:b/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>BRADESCO</w:t>
       </w:r>
-      <w:r w:rsidR="00C60C92" w:rsidRPr="005F08F2">
+      <w:r w:rsidR="00C60C92" w:rsidRPr="00440242">
         <w:rPr>
           <w:rFonts w:ascii="Bradesco Sans" w:hAnsi="Bradesco Sans"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>,</w:t>
       </w:r>
-      <w:r w:rsidR="00C60C92" w:rsidRPr="005F08F2">
+      <w:r w:rsidR="00C60C92" w:rsidRPr="00440242">
         <w:rPr>
           <w:rFonts w:ascii="Bradesco Sans" w:hAnsi="Bradesco Sans"/>
           <w:b/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="00C60C92" w:rsidRPr="005F08F2">
-[...23 lines deleted...]
-      <w:r w:rsidR="00C60C92" w:rsidRPr="005F08F2">
+      <w:r w:rsidR="00C60C92" w:rsidRPr="00440242">
+        <w:rPr>
+          <w:rFonts w:ascii="Bradesco Sans" w:hAnsi="Bradesco Sans"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">em caráter irrevogável e irretratável, a fornecer à </w:t>
+      </w:r>
+      <w:r w:rsidR="00C60C92" w:rsidRPr="00440242">
         <w:rPr>
           <w:rFonts w:ascii="Bradesco Sans" w:hAnsi="Bradesco Sans"/>
           <w:b/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>CCEE</w:t>
       </w:r>
-      <w:r w:rsidR="00C60C92" w:rsidRPr="005F08F2">
+      <w:r w:rsidR="00C60C92" w:rsidRPr="00440242">
         <w:rPr>
           <w:rFonts w:ascii="Bradesco Sans" w:hAnsi="Bradesco Sans"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> e a disponibilizar à Auditoria indicada pela </w:t>
       </w:r>
-      <w:r w:rsidR="00C60C92" w:rsidRPr="005F08F2">
+      <w:r w:rsidR="00C60C92" w:rsidRPr="00440242">
         <w:rPr>
           <w:rFonts w:ascii="Bradesco Sans" w:hAnsi="Bradesco Sans"/>
           <w:b/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>CCEE</w:t>
       </w:r>
-      <w:r w:rsidR="00C60C92" w:rsidRPr="005F08F2">
+      <w:r w:rsidR="00C60C92" w:rsidRPr="00440242">
         <w:rPr>
           <w:rFonts w:ascii="Bradesco Sans" w:hAnsi="Bradesco Sans"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>, todos os dados, pormenores e informações relativas à constituição da garantia e sua custódia, ao serviço de Liquidação Financeira e a movimentação, saldo e aplicação financeira de sua</w:t>
       </w:r>
-      <w:r w:rsidR="0027599F">
+      <w:r w:rsidR="0027599F" w:rsidRPr="00440242">
         <w:rPr>
           <w:rFonts w:ascii="Bradesco Sans" w:hAnsi="Bradesco Sans"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>(s) CONTA(S)</w:t>
       </w:r>
-      <w:r w:rsidR="00C60C92" w:rsidRPr="005F08F2">
+      <w:r w:rsidR="00C60C92" w:rsidRPr="00440242">
         <w:rPr>
           <w:rFonts w:ascii="Bradesco Sans" w:hAnsi="Bradesco Sans"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>, reconhecendo que este procedimento não constitui infração às regras que disciplinam o Sigilo Bancário, tendo em vista as peculiaridades que revestem os serviços objeto deste Contrato.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2166E51F" w14:textId="77777777" w:rsidR="001B5643" w:rsidRPr="005F08F2" w:rsidRDefault="001B5643" w:rsidP="005F08F2">
+    <w:p w14:paraId="2166E51F" w14:textId="77777777" w:rsidR="001B5643" w:rsidRPr="00440242" w:rsidRDefault="001B5643" w:rsidP="00440242">
       <w:pPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Bradesco Sans" w:hAnsi="Bradesco Sans"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="608F514B" w14:textId="13D08386" w:rsidR="00C60C92" w:rsidRPr="0059531F" w:rsidRDefault="00C60C92" w:rsidP="0079647C">
+    <w:p w14:paraId="608F514B" w14:textId="13D08386" w:rsidR="00C60C92" w:rsidRPr="00440242" w:rsidRDefault="00C60C92" w:rsidP="00440242">
       <w:pPr>
         <w:pStyle w:val="Ttulo1"/>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:ind w:right="0"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Bradesco Sans" w:hAnsi="Bradesco Sans"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="0059531F">
+      <w:r w:rsidRPr="00440242">
         <w:rPr>
           <w:rFonts w:ascii="Bradesco Sans" w:hAnsi="Bradesco Sans"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">CLÁUSULA </w:t>
       </w:r>
-      <w:r w:rsidR="00C055F9" w:rsidRPr="0059531F">
+      <w:r w:rsidR="00C055F9" w:rsidRPr="00440242">
         <w:rPr>
           <w:rFonts w:ascii="Bradesco Sans" w:hAnsi="Bradesco Sans"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>QUINTA</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="08B0C8D7" w14:textId="66B39F98" w:rsidR="00793B8A" w:rsidRPr="0079647C" w:rsidRDefault="00711BE9" w:rsidP="0059531F">
+    <w:p w14:paraId="08B0C8D7" w14:textId="66B39F98" w:rsidR="00793B8A" w:rsidRPr="00440242" w:rsidRDefault="00711BE9" w:rsidP="00440242">
       <w:pPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Bradesco Sans" w:hAnsi="Bradesco Sans"/>
           <w:b/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="0079647C">
+      <w:r w:rsidRPr="00440242">
         <w:rPr>
           <w:rFonts w:ascii="Bradesco Sans" w:hAnsi="Bradesco Sans"/>
           <w:b/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>DA REMUNERAÇÃO</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0B157594" w14:textId="77777777" w:rsidR="00711BE9" w:rsidRDefault="00711BE9" w:rsidP="0000495A">
+    <w:p w14:paraId="0B157594" w14:textId="77777777" w:rsidR="00711BE9" w:rsidRPr="00440242" w:rsidRDefault="00711BE9" w:rsidP="00440242">
       <w:pPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Bradesco Sans" w:hAnsi="Bradesco Sans"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="58959F45" w14:textId="71B72A9C" w:rsidR="0000495A" w:rsidRPr="005F08F2" w:rsidRDefault="00C055F9" w:rsidP="0000495A">
+    <w:p w14:paraId="58959F45" w14:textId="71B72A9C" w:rsidR="0000495A" w:rsidRPr="00440242" w:rsidRDefault="00C055F9" w:rsidP="00440242">
       <w:pPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Bradesco Sans" w:hAnsi="Bradesco Sans"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
-      <w:r>
+      <w:r w:rsidRPr="00440242">
         <w:rPr>
           <w:rFonts w:ascii="Bradesco Sans" w:hAnsi="Bradesco Sans"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>5</w:t>
       </w:r>
-      <w:r w:rsidR="0000495A">
-[...47 lines deleted...]
-      <w:r w:rsidR="0059531F" w:rsidRPr="0079647C">
+      <w:r w:rsidR="0000495A" w:rsidRPr="00440242">
+        <w:rPr>
+          <w:rFonts w:ascii="Bradesco Sans" w:hAnsi="Bradesco Sans"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">.1. </w:t>
+      </w:r>
+      <w:r w:rsidR="0059531F" w:rsidRPr="00440242">
+        <w:rPr>
+          <w:rFonts w:ascii="Bradesco Sans" w:hAnsi="Bradesco Sans"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Ficou convencionado no Instrumento CCEE que o </w:t>
+      </w:r>
+      <w:r w:rsidR="0059531F" w:rsidRPr="00440242">
         <w:rPr>
           <w:rFonts w:ascii="Bradesco Sans" w:hAnsi="Bradesco Sans"/>
           <w:b/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>BRADESCO</w:t>
       </w:r>
-      <w:r w:rsidR="0059531F">
+      <w:r w:rsidR="0059531F" w:rsidRPr="00440242">
         <w:rPr>
           <w:rFonts w:ascii="Bradesco Sans" w:hAnsi="Bradesco Sans"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> receberia o valor de </w:t>
       </w:r>
-      <w:r w:rsidR="0059531F">
+      <w:r w:rsidR="0059531F" w:rsidRPr="00440242">
         <w:rPr>
           <w:rFonts w:ascii="Bradesco Sans" w:hAnsi="Bradesco Sans"/>
           <w:b/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">R$ 32,00 (trinta e dois reais) </w:t>
       </w:r>
-      <w:r w:rsidR="0059531F">
+      <w:r w:rsidR="0059531F" w:rsidRPr="00440242">
         <w:rPr>
           <w:rFonts w:ascii="Bradesco Sans" w:hAnsi="Bradesco Sans"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>mensalmente pela prestação de seus serviços, valor este atualizado anualmente, desde 24 de fevereiro de 2018. Deste modo, a</w:t>
       </w:r>
-      <w:r w:rsidR="0000495A" w:rsidRPr="005F08F2">
+      <w:r w:rsidR="0000495A" w:rsidRPr="00440242">
         <w:rPr>
           <w:rFonts w:ascii="Bradesco Sans" w:hAnsi="Bradesco Sans"/>
           <w:b/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> CONTRATANTE</w:t>
       </w:r>
-      <w:r w:rsidR="0000495A" w:rsidRPr="005F08F2">
+      <w:r w:rsidR="0000495A" w:rsidRPr="00440242">
         <w:rPr>
           <w:rFonts w:ascii="Bradesco Sans" w:hAnsi="Bradesco Sans"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> pagará ao </w:t>
       </w:r>
-      <w:r w:rsidR="0000495A" w:rsidRPr="005F08F2">
+      <w:r w:rsidR="0000495A" w:rsidRPr="00440242">
         <w:rPr>
           <w:rFonts w:ascii="Bradesco Sans" w:hAnsi="Bradesco Sans"/>
           <w:b/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>BRADESCO</w:t>
       </w:r>
-      <w:r w:rsidR="0000495A" w:rsidRPr="005F08F2">
+      <w:r w:rsidR="0000495A" w:rsidRPr="00440242">
         <w:rPr>
           <w:rFonts w:ascii="Bradesco Sans" w:hAnsi="Bradesco Sans"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, a título de remuneração, pelo período de sua vigência, o valor </w:t>
       </w:r>
-      <w:r w:rsidR="0059531F">
+      <w:r w:rsidR="0059531F" w:rsidRPr="00440242">
         <w:rPr>
           <w:rFonts w:ascii="Bradesco Sans" w:hAnsi="Bradesco Sans"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">atualizado do ano vigente, </w:t>
       </w:r>
-      <w:r w:rsidR="0000495A" w:rsidRPr="005F08F2">
+      <w:r w:rsidR="0000495A" w:rsidRPr="00440242">
         <w:rPr>
           <w:rFonts w:ascii="Bradesco Sans" w:hAnsi="Bradesco Sans"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>a ser pago mensalmente no 15º (décimo quinto) dia de cada mês subsequente ao mês da prestação de serviços, ou no próximo dia útil imediatamente posterior.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7F0BFB9F" w14:textId="77777777" w:rsidR="0000495A" w:rsidRDefault="0000495A" w:rsidP="0000495A">
+    <w:p w14:paraId="7F0BFB9F" w14:textId="77777777" w:rsidR="0000495A" w:rsidRPr="00440242" w:rsidRDefault="0000495A" w:rsidP="00440242">
       <w:pPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Bradesco Sans" w:hAnsi="Bradesco Sans"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="09C0EFA3" w14:textId="1EA7C73E" w:rsidR="0000495A" w:rsidRDefault="00C055F9" w:rsidP="0000495A">
+    <w:p w14:paraId="09C0EFA3" w14:textId="1EA7C73E" w:rsidR="0000495A" w:rsidRPr="00440242" w:rsidRDefault="00C055F9" w:rsidP="00440242">
       <w:pPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:ind w:left="567"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Bradesco Sans" w:hAnsi="Bradesco Sans"/>
           <w:b/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
-      <w:r>
+      <w:r w:rsidRPr="00440242">
         <w:rPr>
           <w:rFonts w:ascii="Bradesco Sans" w:hAnsi="Bradesco Sans"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>5</w:t>
       </w:r>
-      <w:r w:rsidR="0000495A" w:rsidRPr="005470FB">
+      <w:r w:rsidR="0000495A" w:rsidRPr="00440242">
         <w:rPr>
           <w:rFonts w:ascii="Bradesco Sans" w:hAnsi="Bradesco Sans"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">.1.1. A remuneração descrita na cláusula </w:t>
       </w:r>
-      <w:r w:rsidR="00A40F46">
+      <w:r w:rsidR="00A40F46" w:rsidRPr="00440242">
         <w:rPr>
           <w:rFonts w:ascii="Bradesco Sans" w:hAnsi="Bradesco Sans"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>5</w:t>
       </w:r>
-      <w:r w:rsidR="0000495A" w:rsidRPr="005470FB">
+      <w:r w:rsidR="0000495A" w:rsidRPr="00440242">
         <w:rPr>
           <w:rFonts w:ascii="Bradesco Sans" w:hAnsi="Bradesco Sans"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">.1. acima será atualizada anualmente </w:t>
       </w:r>
-      <w:r w:rsidR="008230C0" w:rsidRPr="008230C0">
-[...23 lines deleted...]
-      <w:r w:rsidR="0000495A" w:rsidRPr="005470FB">
+      <w:r w:rsidR="008230C0" w:rsidRPr="00440242">
+        <w:rPr>
+          <w:rFonts w:ascii="Bradesco Sans" w:hAnsi="Bradesco Sans"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Índice de Preços ao Consumidor Amplo (“IPCA”), divulgado pelo Instituto Brasileiro de Geografia e Estatística - IBGE</w:t>
+      </w:r>
+      <w:r w:rsidR="0000495A" w:rsidRPr="00440242">
         <w:rPr>
           <w:rFonts w:ascii="Bradesco Sans" w:hAnsi="Bradesco Sans"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. No entanto, tal índice não será aplicado, caso se mostre negativo no período e, na hipótese de sua extinção ou descaracterização como índice de atualização monetária, passará a ser adotado, em substituição, para o cálculo dos reajustamentos dos preços estabelecidos no Contrato, os novos índices de atualização monetária que, por disposição legal, vierem a substituí-lo, e, na sua ausência, uma nova fórmula de atualização monetária será ajustada de comum acordo entre o </w:t>
       </w:r>
-      <w:r w:rsidR="0000495A" w:rsidRPr="005470FB">
+      <w:r w:rsidR="0000495A" w:rsidRPr="00440242">
         <w:rPr>
           <w:rFonts w:ascii="Bradesco Sans" w:hAnsi="Bradesco Sans"/>
           <w:b/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>BRADESCO</w:t>
       </w:r>
-      <w:r w:rsidR="0000495A" w:rsidRPr="005470FB">
+      <w:r w:rsidR="0000495A" w:rsidRPr="00440242">
         <w:rPr>
           <w:rFonts w:ascii="Bradesco Sans" w:hAnsi="Bradesco Sans"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> e a </w:t>
       </w:r>
-      <w:r w:rsidR="0000495A" w:rsidRPr="005470FB">
+      <w:r w:rsidR="0000495A" w:rsidRPr="00440242">
         <w:rPr>
           <w:rFonts w:ascii="Bradesco Sans" w:hAnsi="Bradesco Sans"/>
           <w:b/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>CONTRATANTE</w:t>
       </w:r>
-      <w:r w:rsidR="00C7540C">
+      <w:r w:rsidR="00C7540C" w:rsidRPr="00440242">
         <w:rPr>
           <w:rFonts w:ascii="Bradesco Sans" w:hAnsi="Bradesco Sans"/>
           <w:b/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="57FC7291" w14:textId="0AC3F6E0" w:rsidR="00F3362F" w:rsidRPr="00666601" w:rsidRDefault="00F3362F" w:rsidP="00666601">
+    <w:p w14:paraId="57FC7291" w14:textId="0AC3F6E0" w:rsidR="00F3362F" w:rsidRPr="00440242" w:rsidRDefault="00F3362F" w:rsidP="00440242">
       <w:pPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Bradesco Sans" w:hAnsi="Bradesco Sans"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="48080450" w14:textId="77777777" w:rsidR="00535C4F" w:rsidRDefault="00F3362F" w:rsidP="00F3362F">
+    <w:p w14:paraId="48080450" w14:textId="77777777" w:rsidR="00535C4F" w:rsidRPr="00440242" w:rsidRDefault="00F3362F" w:rsidP="00440242">
       <w:pPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:ind w:left="567"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Bradesco Sans" w:hAnsi="Bradesco Sans"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
-      <w:r>
-[...55 lines deleted...]
-      <w:r w:rsidRPr="005470FB">
+      <w:r w:rsidRPr="00440242">
+        <w:rPr>
+          <w:rFonts w:ascii="Bradesco Sans" w:hAnsi="Bradesco Sans"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">5.1.2. A remuneração disposta na Cláusula 5.1., poderá ser alterada de acordo com o Instrumento CCEE. Caso ocorra qualquer alteração no valor referente à remuneração do </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00440242">
         <w:rPr>
           <w:rFonts w:ascii="Bradesco Sans" w:hAnsi="Bradesco Sans"/>
           <w:b/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>BRADESCO</w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="00440242">
         <w:rPr>
           <w:rFonts w:ascii="Bradesco Sans" w:hAnsi="Bradesco Sans"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> em razão da prestação de serviços objeto deste Contrato, o </w:t>
       </w:r>
-      <w:r w:rsidRPr="005470FB">
+      <w:r w:rsidRPr="00440242">
         <w:rPr>
           <w:rFonts w:ascii="Bradesco Sans" w:hAnsi="Bradesco Sans"/>
           <w:b/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t>BRADESCO</w:t>
-[...1 lines deleted...]
-      <w:r>
+        <w:t xml:space="preserve">BRADESCO </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00440242">
+        <w:rPr>
+          <w:rFonts w:ascii="Bradesco Sans" w:hAnsi="Bradesco Sans"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>compromete-se a comunicar a</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00440242">
         <w:rPr>
           <w:rFonts w:ascii="Bradesco Sans" w:hAnsi="Bradesco Sans"/>
           <w:b/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t xml:space="preserve"> </w:t>
-[...36 lines deleted...]
-      <w:r>
+        <w:t xml:space="preserve"> CONTRATANTE </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00440242">
         <w:rPr>
           <w:rFonts w:ascii="Bradesco Sans" w:hAnsi="Bradesco Sans"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>sobre tal alteração de forma que o valor informado substituirá o montante indicado na Cláusula 5.1., passando a comunicação a fazer parte integrante deste Contrato para todos os fins e efeitos de direito.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="050CA5AC" w14:textId="3E07EF40" w:rsidR="00F3362F" w:rsidRPr="00C7540C" w:rsidRDefault="00F3362F" w:rsidP="00F3362F">
+    <w:p w14:paraId="050CA5AC" w14:textId="3E07EF40" w:rsidR="00F3362F" w:rsidRPr="00440242" w:rsidRDefault="00F3362F" w:rsidP="00440242">
       <w:pPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:ind w:left="567"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Bradesco Sans" w:hAnsi="Bradesco Sans"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="63E563E3" w14:textId="51723F71" w:rsidR="0000495A" w:rsidRPr="005F08F2" w:rsidRDefault="00C055F9" w:rsidP="0000495A">
+    <w:p w14:paraId="63E563E3" w14:textId="51723F71" w:rsidR="0000495A" w:rsidRPr="00440242" w:rsidRDefault="00C055F9" w:rsidP="00440242">
       <w:pPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Bradesco Sans" w:hAnsi="Bradesco Sans"/>
           <w:kern w:val="3"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
-      <w:r>
+      <w:r w:rsidRPr="00440242">
         <w:rPr>
           <w:rFonts w:ascii="Bradesco Sans" w:hAnsi="Bradesco Sans"/>
           <w:kern w:val="3"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>5</w:t>
       </w:r>
-      <w:r w:rsidR="0000495A" w:rsidRPr="00190D50">
+      <w:r w:rsidR="0000495A" w:rsidRPr="00440242">
         <w:rPr>
           <w:rFonts w:ascii="Bradesco Sans" w:hAnsi="Bradesco Sans"/>
           <w:kern w:val="3"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">.2. As Partes reconhecem que o </w:t>
       </w:r>
-      <w:r w:rsidR="0000495A" w:rsidRPr="005470FB">
+      <w:r w:rsidR="0000495A" w:rsidRPr="00440242">
         <w:rPr>
           <w:rFonts w:ascii="Bradesco Sans" w:hAnsi="Bradesco Sans"/>
           <w:b/>
           <w:kern w:val="3"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>BRADESCO</w:t>
       </w:r>
-      <w:r w:rsidR="0000495A" w:rsidRPr="00190D50">
+      <w:r w:rsidR="0000495A" w:rsidRPr="00440242">
         <w:rPr>
           <w:rFonts w:ascii="Bradesco Sans" w:hAnsi="Bradesco Sans"/>
           <w:kern w:val="3"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, mediante prévia autorização, poderá abrir um limite rotativo de crédito ("Abertura de Crédito") para assegurar exclusivamente a Liquidação Financeira das operações realizadas pela </w:t>
       </w:r>
-      <w:r w:rsidR="0000495A" w:rsidRPr="005470FB">
+      <w:r w:rsidR="0000495A" w:rsidRPr="00440242">
         <w:rPr>
           <w:rFonts w:ascii="Bradesco Sans" w:hAnsi="Bradesco Sans"/>
           <w:b/>
           <w:kern w:val="3"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>CONTRATANTE</w:t>
       </w:r>
-      <w:r w:rsidR="0000495A" w:rsidRPr="00190D50">
+      <w:r w:rsidR="0000495A" w:rsidRPr="00440242">
         <w:rPr>
           <w:rFonts w:ascii="Bradesco Sans" w:hAnsi="Bradesco Sans"/>
           <w:kern w:val="3"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> no âmbito da </w:t>
       </w:r>
-      <w:r w:rsidR="0000495A" w:rsidRPr="005470FB">
+      <w:r w:rsidR="0000495A" w:rsidRPr="00440242">
         <w:rPr>
           <w:rFonts w:ascii="Bradesco Sans" w:hAnsi="Bradesco Sans"/>
           <w:b/>
           <w:kern w:val="3"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>CCEE</w:t>
       </w:r>
-      <w:r w:rsidR="0000495A" w:rsidRPr="00190D50">
+      <w:r w:rsidR="0000495A" w:rsidRPr="00440242">
         <w:rPr>
           <w:rFonts w:ascii="Bradesco Sans" w:hAnsi="Bradesco Sans"/>
           <w:kern w:val="3"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, cuja utilização dar-se-á de conformidade com os termos e as condições previstas no instrumento que formalizará a Abertura de Crédito. Na hipótese de o </w:t>
       </w:r>
-      <w:r w:rsidR="0000495A" w:rsidRPr="005470FB">
+      <w:r w:rsidR="0000495A" w:rsidRPr="00440242">
         <w:rPr>
           <w:rFonts w:ascii="Bradesco Sans" w:hAnsi="Bradesco Sans"/>
           <w:b/>
           <w:kern w:val="3"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>BRADESCO</w:t>
       </w:r>
-      <w:r w:rsidR="0000495A" w:rsidRPr="00190D50">
+      <w:r w:rsidR="0000495A" w:rsidRPr="00440242">
         <w:rPr>
           <w:rFonts w:ascii="Bradesco Sans" w:hAnsi="Bradesco Sans"/>
           <w:kern w:val="3"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, a pedido da </w:t>
       </w:r>
-      <w:r w:rsidR="0000495A" w:rsidRPr="005470FB">
+      <w:r w:rsidR="0000495A" w:rsidRPr="00440242">
         <w:rPr>
           <w:rFonts w:ascii="Bradesco Sans" w:hAnsi="Bradesco Sans"/>
           <w:b/>
           <w:kern w:val="3"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>CONTRATANTE</w:t>
       </w:r>
-      <w:r w:rsidR="0000495A" w:rsidRPr="00190D50">
+      <w:r w:rsidR="0000495A" w:rsidRPr="00440242">
         <w:rPr>
           <w:rFonts w:ascii="Bradesco Sans" w:hAnsi="Bradesco Sans"/>
           <w:kern w:val="3"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t xml:space="preserve">, cumprir a </w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="0000495A">
+        <w:t xml:space="preserve">, cumprir a obrigação prevista na Cláusula </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00440242">
         <w:rPr>
           <w:rFonts w:ascii="Bradesco Sans" w:hAnsi="Bradesco Sans"/>
           <w:kern w:val="3"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t xml:space="preserve">obrigação prevista na Cláusula </w:t>
-[...1 lines deleted...]
-      <w:r>
+        <w:t>5</w:t>
+      </w:r>
+      <w:r w:rsidR="0000495A" w:rsidRPr="00440242">
         <w:rPr>
           <w:rFonts w:ascii="Bradesco Sans" w:hAnsi="Bradesco Sans"/>
           <w:kern w:val="3"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t>5</w:t>
-[...28 lines deleted...]
-      <w:r w:rsidR="0000495A" w:rsidRPr="005470FB">
+        <w:t xml:space="preserve">.2, do Contrato, por meio da utilização da Abertura de Crédito, a </w:t>
+      </w:r>
+      <w:r w:rsidR="0000495A" w:rsidRPr="00440242">
         <w:rPr>
           <w:rFonts w:ascii="Bradesco Sans" w:hAnsi="Bradesco Sans"/>
           <w:b/>
           <w:kern w:val="3"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>CONTRATANTE</w:t>
       </w:r>
-      <w:r w:rsidR="0000495A" w:rsidRPr="00190D50">
+      <w:r w:rsidR="0000495A" w:rsidRPr="00440242">
         <w:rPr>
           <w:rFonts w:ascii="Bradesco Sans" w:hAnsi="Bradesco Sans"/>
           <w:kern w:val="3"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> pagará ao </w:t>
       </w:r>
-      <w:r w:rsidR="0000495A" w:rsidRPr="005470FB">
+      <w:r w:rsidR="0000495A" w:rsidRPr="00440242">
         <w:rPr>
           <w:rFonts w:ascii="Bradesco Sans" w:hAnsi="Bradesco Sans"/>
           <w:b/>
           <w:kern w:val="3"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>BRADESCO</w:t>
       </w:r>
-      <w:r w:rsidR="0000495A" w:rsidRPr="00190D50">
+      <w:r w:rsidR="0000495A" w:rsidRPr="00440242">
         <w:rPr>
           <w:rFonts w:ascii="Bradesco Sans" w:hAnsi="Bradesco Sans"/>
           <w:kern w:val="3"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, um valor adicional, proporcionalmente ao limite concedido, a ser acordado entre a </w:t>
       </w:r>
-      <w:r w:rsidR="0000495A" w:rsidRPr="00B064C6">
+      <w:r w:rsidR="0000495A" w:rsidRPr="00440242">
         <w:rPr>
           <w:rFonts w:ascii="Bradesco Sans" w:hAnsi="Bradesco Sans"/>
           <w:b/>
           <w:kern w:val="3"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>CONTRATANTE</w:t>
       </w:r>
-      <w:r w:rsidR="0000495A" w:rsidRPr="00190D50">
+      <w:r w:rsidR="0000495A" w:rsidRPr="00440242">
         <w:rPr>
           <w:rFonts w:ascii="Bradesco Sans" w:hAnsi="Bradesco Sans"/>
           <w:kern w:val="3"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t xml:space="preserve"> </w:t>
-[...10 lines deleted...]
-      <w:r w:rsidR="0000495A" w:rsidRPr="00B064C6">
+        <w:t xml:space="preserve"> e o </w:t>
+      </w:r>
+      <w:r w:rsidR="0000495A" w:rsidRPr="00440242">
         <w:rPr>
           <w:rFonts w:ascii="Bradesco Sans" w:hAnsi="Bradesco Sans"/>
           <w:b/>
           <w:kern w:val="3"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>BRADESCO</w:t>
       </w:r>
-      <w:r w:rsidR="0000495A">
+      <w:r w:rsidR="0000495A" w:rsidRPr="00440242">
         <w:rPr>
           <w:rFonts w:ascii="Bradesco Sans" w:hAnsi="Bradesco Sans"/>
           <w:kern w:val="3"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t xml:space="preserve"> </w:t>
-[...28 lines deleted...]
-      <w:r w:rsidR="0000495A" w:rsidRPr="00B064C6">
+        <w:t xml:space="preserve"> na concessão e/ou renovação da Abertura de Crédito. O valor negociado entre a </w:t>
+      </w:r>
+      <w:r w:rsidR="0000495A" w:rsidRPr="00440242">
         <w:rPr>
           <w:rFonts w:ascii="Bradesco Sans" w:hAnsi="Bradesco Sans"/>
           <w:b/>
           <w:kern w:val="3"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>CONTRATANTE</w:t>
       </w:r>
-      <w:r w:rsidR="0000495A" w:rsidRPr="00190D50">
+      <w:r w:rsidR="0000495A" w:rsidRPr="00440242">
         <w:rPr>
           <w:rFonts w:ascii="Bradesco Sans" w:hAnsi="Bradesco Sans"/>
           <w:kern w:val="3"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t xml:space="preserve"> </w:t>
-[...10 lines deleted...]
-      <w:r w:rsidR="0000495A" w:rsidRPr="00B064C6">
+        <w:t xml:space="preserve"> e o </w:t>
+      </w:r>
+      <w:r w:rsidR="0000495A" w:rsidRPr="00440242">
         <w:rPr>
           <w:rFonts w:ascii="Bradesco Sans" w:hAnsi="Bradesco Sans"/>
           <w:b/>
           <w:kern w:val="3"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>BRADESCO</w:t>
       </w:r>
-      <w:r w:rsidR="0000495A">
+      <w:r w:rsidR="0000495A" w:rsidRPr="00440242">
         <w:rPr>
           <w:rFonts w:ascii="Bradesco Sans" w:hAnsi="Bradesco Sans"/>
           <w:kern w:val="3"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t xml:space="preserve"> </w:t>
-[...10 lines deleted...]
-      <w:r w:rsidR="0000495A" w:rsidRPr="005470FB">
+        <w:t xml:space="preserve"> constará do instrumento que formalizará a Abertura de Crédito, no qual a </w:t>
+      </w:r>
+      <w:r w:rsidR="0000495A" w:rsidRPr="00440242">
         <w:rPr>
           <w:rFonts w:ascii="Bradesco Sans" w:hAnsi="Bradesco Sans"/>
           <w:b/>
           <w:kern w:val="3"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>CONTRATANTE</w:t>
       </w:r>
-      <w:r w:rsidR="0000495A" w:rsidRPr="00190D50">
+      <w:r w:rsidR="0000495A" w:rsidRPr="00440242">
         <w:rPr>
           <w:rFonts w:ascii="Bradesco Sans" w:hAnsi="Bradesco Sans"/>
           <w:kern w:val="3"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t xml:space="preserve"> manifestará a sua concordância</w:t>
-[...4 lines deleted...]
-          <w:kern w:val="3"/>
+        <w:t xml:space="preserve"> manifestará a sua concordância.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7235D800" w14:textId="77777777" w:rsidR="0000495A" w:rsidRPr="00440242" w:rsidRDefault="0000495A" w:rsidP="00440242">
+      <w:pPr>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Bradesco Sans" w:hAnsi="Bradesco Sans"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="16AC5E5B" w14:textId="6032A95B" w:rsidR="0000495A" w:rsidRPr="00440242" w:rsidRDefault="00C055F9" w:rsidP="00440242">
+      <w:pPr>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Bradesco Sans" w:hAnsi="Bradesco Sans"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00440242">
+        <w:rPr>
+          <w:rFonts w:ascii="Bradesco Sans" w:hAnsi="Bradesco Sans"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>5</w:t>
+      </w:r>
+      <w:r w:rsidR="0000495A" w:rsidRPr="00440242">
+        <w:rPr>
+          <w:rFonts w:ascii="Bradesco Sans" w:hAnsi="Bradesco Sans"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">.3. Os valores devidos ao </w:t>
+      </w:r>
+      <w:r w:rsidR="0000495A" w:rsidRPr="00440242">
+        <w:rPr>
+          <w:rFonts w:ascii="Bradesco Sans" w:hAnsi="Bradesco Sans"/>
+          <w:b/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>BRADESCO</w:t>
+      </w:r>
+      <w:r w:rsidR="0000495A" w:rsidRPr="00440242">
+        <w:rPr>
+          <w:rFonts w:ascii="Bradesco Sans" w:hAnsi="Bradesco Sans"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> serão pagos pela </w:t>
+      </w:r>
+      <w:r w:rsidR="0000495A" w:rsidRPr="00440242">
+        <w:rPr>
+          <w:rFonts w:ascii="Bradesco Sans" w:hAnsi="Bradesco Sans"/>
+          <w:b/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>CONTRATANTE</w:t>
+      </w:r>
+      <w:r w:rsidR="0000495A" w:rsidRPr="00440242">
+        <w:rPr>
+          <w:rFonts w:ascii="Bradesco Sans" w:hAnsi="Bradesco Sans"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> mediante débito da(s) CONTA(S), conforme vier a ser indicado no Termo de Adesão, valendo os comprovantes do débito como recibo do pagamento efetuado, ficando, desde já, o </w:t>
+      </w:r>
+      <w:r w:rsidR="0000495A" w:rsidRPr="00440242">
+        <w:rPr>
+          <w:rFonts w:ascii="Bradesco Sans" w:hAnsi="Bradesco Sans"/>
+          <w:b/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>BRADESCO</w:t>
+      </w:r>
+      <w:r w:rsidR="0000495A" w:rsidRPr="00440242">
+        <w:rPr>
+          <w:rFonts w:ascii="Bradesco Sans" w:hAnsi="Bradesco Sans"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> autorizado pela </w:t>
+      </w:r>
+      <w:r w:rsidR="0000495A" w:rsidRPr="00440242">
+        <w:rPr>
+          <w:rFonts w:ascii="Bradesco Sans" w:hAnsi="Bradesco Sans"/>
+          <w:b/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>CONTRATANTE</w:t>
+      </w:r>
+      <w:r w:rsidR="0000495A" w:rsidRPr="00440242">
+        <w:rPr>
+          <w:rFonts w:ascii="Bradesco Sans" w:hAnsi="Bradesco Sans"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>, de forma irrevogável e irretratável, a realizar os débitos acima referidos, como forma de pagamento da obrigação ora constituída.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6DAC8154" w14:textId="77777777" w:rsidR="0000495A" w:rsidRPr="00440242" w:rsidRDefault="0000495A" w:rsidP="00440242">
+      <w:pPr>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Bradesco Sans" w:hAnsi="Bradesco Sans"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="0DEA5D2B" w14:textId="1297FEE6" w:rsidR="0000495A" w:rsidRPr="00440242" w:rsidRDefault="00C055F9" w:rsidP="00440242">
+      <w:pPr>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Bradesco Sans" w:hAnsi="Bradesco Sans"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00440242">
+        <w:rPr>
+          <w:rFonts w:ascii="Bradesco Sans" w:hAnsi="Bradesco Sans"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>5</w:t>
+      </w:r>
+      <w:r w:rsidR="0000495A" w:rsidRPr="00440242">
+        <w:rPr>
+          <w:rFonts w:ascii="Bradesco Sans" w:hAnsi="Bradesco Sans"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">.4. Na hipótese de a(s) CONTA(S), não possuir(em) saldo suficiente para garantir o pagamento das obrigações da </w:t>
+      </w:r>
+      <w:r w:rsidR="0000495A" w:rsidRPr="00440242">
+        <w:rPr>
+          <w:rFonts w:ascii="Bradesco Sans" w:hAnsi="Bradesco Sans"/>
+          <w:b/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>CONTRATANTE</w:t>
+      </w:r>
+      <w:r w:rsidR="0000495A" w:rsidRPr="00440242">
+        <w:rPr>
+          <w:rFonts w:ascii="Bradesco Sans" w:hAnsi="Bradesco Sans"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, ou encontrar-se indisponível para débito por qualquer motivo, a </w:t>
+      </w:r>
+      <w:r w:rsidR="0000495A" w:rsidRPr="00440242">
+        <w:rPr>
+          <w:rFonts w:ascii="Bradesco Sans" w:hAnsi="Bradesco Sans"/>
+          <w:b/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>CONTRATANTE</w:t>
+      </w:r>
+      <w:r w:rsidR="0000495A" w:rsidRPr="00440242">
+        <w:rPr>
+          <w:rFonts w:ascii="Bradesco Sans" w:hAnsi="Bradesco Sans"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> autoriza expressamente o </w:t>
+      </w:r>
+      <w:r w:rsidR="0000495A" w:rsidRPr="00440242">
+        <w:rPr>
+          <w:rFonts w:ascii="Bradesco Sans" w:hAnsi="Bradesco Sans"/>
+          <w:b/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>BRADESCO</w:t>
+      </w:r>
+      <w:r w:rsidR="0000495A" w:rsidRPr="00440242">
+        <w:rPr>
+          <w:rFonts w:ascii="Bradesco Sans" w:hAnsi="Bradesco Sans"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, desde já, de forma irrevogável e irretratável, a seu exclusivo critério, debitar aplicação mantida no Banco Bradesco S.A., outra conta corrente de sua titularidade ou ainda, emitir fatura diretamente à </w:t>
+      </w:r>
+      <w:r w:rsidR="0000495A" w:rsidRPr="00440242">
+        <w:rPr>
+          <w:rFonts w:ascii="Bradesco Sans" w:hAnsi="Bradesco Sans"/>
+          <w:b/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>CONTRATANTE</w:t>
+      </w:r>
+      <w:r w:rsidR="0000495A" w:rsidRPr="00440242">
+        <w:rPr>
+          <w:rFonts w:ascii="Bradesco Sans" w:hAnsi="Bradesco Sans"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, relativos aos valores devidos ao </w:t>
+      </w:r>
+      <w:r w:rsidR="0000495A" w:rsidRPr="00440242">
+        <w:rPr>
+          <w:rFonts w:ascii="Bradesco Sans" w:hAnsi="Bradesco Sans"/>
+          <w:b/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>BRADESCO</w:t>
+      </w:r>
+      <w:r w:rsidR="0000495A" w:rsidRPr="00440242">
+        <w:rPr>
+          <w:rFonts w:ascii="Bradesco Sans" w:hAnsi="Bradesco Sans"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> pelos serviços ora prestados.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="363590FF" w14:textId="77777777" w:rsidR="00793B8A" w:rsidRPr="00440242" w:rsidRDefault="00793B8A" w:rsidP="00440242">
+      <w:pPr>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Bradesco Sans" w:hAnsi="Bradesco Sans"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="1144BFEA" w14:textId="6C1A742D" w:rsidR="00C60C92" w:rsidRPr="00440242" w:rsidRDefault="00C60C92" w:rsidP="00440242">
+      <w:pPr>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Bradesco Sans" w:hAnsi="Bradesco Sans"/>
+          <w:b/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00440242">
+        <w:rPr>
+          <w:rFonts w:ascii="Bradesco Sans" w:hAnsi="Bradesco Sans"/>
+          <w:b/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">CLÁUSULA </w:t>
+      </w:r>
+      <w:r w:rsidR="00C055F9" w:rsidRPr="00440242">
+        <w:rPr>
+          <w:rFonts w:ascii="Bradesco Sans" w:hAnsi="Bradesco Sans"/>
+          <w:b/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>SEXTA</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="15833DF7" w14:textId="77777777" w:rsidR="00C60C92" w:rsidRPr="00440242" w:rsidRDefault="00C60C92" w:rsidP="00440242">
+      <w:pPr>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Bradesco Sans" w:hAnsi="Bradesco Sans"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00440242">
+        <w:rPr>
+          <w:rFonts w:ascii="Bradesco Sans" w:hAnsi="Bradesco Sans"/>
+          <w:b/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>DA VIGÊNCIA E DO TÉRMINO CONTRATUAL</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="66ECEAEB" w14:textId="77777777" w:rsidR="00C60C92" w:rsidRPr="00440242" w:rsidRDefault="00C60C92" w:rsidP="00440242">
+      <w:pPr>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Bradesco Sans" w:hAnsi="Bradesco Sans"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="29FD306F" w14:textId="21EC5F73" w:rsidR="00C60C92" w:rsidRPr="00440242" w:rsidRDefault="00C055F9" w:rsidP="00440242">
+      <w:pPr>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Bradesco Sans" w:hAnsi="Bradesco Sans"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00440242">
+        <w:rPr>
+          <w:rFonts w:ascii="Bradesco Sans" w:hAnsi="Bradesco Sans"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>6</w:t>
+      </w:r>
+      <w:r w:rsidR="00C60C92" w:rsidRPr="00440242">
+        <w:rPr>
+          <w:rFonts w:ascii="Bradesco Sans" w:hAnsi="Bradesco Sans"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>.1. O presente Contrato, Termo de Adesão e respectivo(s) anexo(s) terão vigência idêntica à do Instrumento</w:t>
+      </w:r>
+      <w:r w:rsidR="00FC23F1" w:rsidRPr="00440242">
+        <w:rPr>
+          <w:rFonts w:ascii="Bradesco Sans" w:hAnsi="Bradesco Sans"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> CCEE</w:t>
+      </w:r>
+      <w:r w:rsidR="00C60C92" w:rsidRPr="00440242">
+        <w:rPr>
+          <w:rFonts w:ascii="Bradesco Sans" w:hAnsi="Bradesco Sans"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7235D800" w14:textId="77777777" w:rsidR="0000495A" w:rsidRPr="005F08F2" w:rsidRDefault="0000495A" w:rsidP="0000495A">
+    <w:p w14:paraId="7137DDD9" w14:textId="77777777" w:rsidR="00C60C92" w:rsidRPr="00440242" w:rsidRDefault="00C60C92" w:rsidP="00440242">
       <w:pPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Bradesco Sans" w:hAnsi="Bradesco Sans"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="16AC5E5B" w14:textId="6032A95B" w:rsidR="0000495A" w:rsidRPr="005F08F2" w:rsidRDefault="00C055F9" w:rsidP="0000495A">
+    <w:p w14:paraId="0746D1A2" w14:textId="508F9390" w:rsidR="00C60C92" w:rsidRPr="00440242" w:rsidRDefault="00C055F9" w:rsidP="00440242">
       <w:pPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Bradesco Sans" w:hAnsi="Bradesco Sans"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
-      <w:r>
-[...132 lines deleted...]
-    <w:p w14:paraId="6DAC8154" w14:textId="77777777" w:rsidR="0000495A" w:rsidRPr="005F08F2" w:rsidRDefault="0000495A" w:rsidP="0000495A">
+      <w:r w:rsidRPr="00440242">
+        <w:rPr>
+          <w:rFonts w:ascii="Bradesco Sans" w:hAnsi="Bradesco Sans"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>6</w:t>
+      </w:r>
+      <w:r w:rsidR="00C60C92" w:rsidRPr="00440242">
+        <w:rPr>
+          <w:rFonts w:ascii="Bradesco Sans" w:hAnsi="Bradesco Sans"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>.2. O presente Contrato e o Termo de Adesão poderão ser resilidos ou rescindidos, conforme aplicável, nas seguintes situações:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="42E4FACF" w14:textId="77777777" w:rsidR="00C60C92" w:rsidRPr="00440242" w:rsidRDefault="00C60C92" w:rsidP="00440242">
       <w:pPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Bradesco Sans" w:hAnsi="Bradesco Sans"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="0DEA5D2B" w14:textId="1297FEE6" w:rsidR="0000495A" w:rsidRPr="005F08F2" w:rsidRDefault="00C055F9" w:rsidP="0000495A">
-      <w:pPr>
+    <w:p w14:paraId="6576B190" w14:textId="4BD153AE" w:rsidR="00C60C92" w:rsidRPr="001817E0" w:rsidRDefault="00C60C92" w:rsidP="001817E0">
+      <w:pPr>
+        <w:pStyle w:val="PargrafodaLista"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="20"/>
+        </w:numPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Bradesco Sans" w:hAnsi="Bradesco Sans"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
-      <w:r>
-[...167 lines deleted...]
-        <w:spacing w:line="276" w:lineRule="auto"/>
+      <w:r w:rsidRPr="001817E0">
+        <w:rPr>
+          <w:rFonts w:ascii="Bradesco Sans" w:hAnsi="Bradesco Sans"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>por mútuo acordo entre as Partes, sem quaisquer ônus, a qualquer tempo;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1526118E" w14:textId="77777777" w:rsidR="0039464B" w:rsidRPr="001817E0" w:rsidRDefault="0039464B" w:rsidP="001817E0">
+      <w:pPr>
+        <w:pStyle w:val="PargrafodaLista"/>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:ind w:left="927"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Bradesco Sans" w:hAnsi="Bradesco Sans"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="1144BFEA" w14:textId="6C1A742D" w:rsidR="00C60C92" w:rsidRPr="005F08F2" w:rsidRDefault="00C60C92" w:rsidP="005F08F2">
-[...152 lines deleted...]
-    <w:p w14:paraId="6576B190" w14:textId="77777777" w:rsidR="00C60C92" w:rsidRPr="005F08F2" w:rsidRDefault="00C60C92" w:rsidP="004845FF">
+    <w:p w14:paraId="34CDA44F" w14:textId="3E09B525" w:rsidR="001B5862" w:rsidRPr="00440242" w:rsidRDefault="00C60C92" w:rsidP="00440242">
       <w:pPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:ind w:left="567"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Bradesco Sans" w:hAnsi="Bradesco Sans"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="005F08F2">
-[...8 lines deleted...]
-    <w:p w14:paraId="6D1CD4F5" w14:textId="5A5AA36D" w:rsidR="00C60C92" w:rsidRPr="005F08F2" w:rsidRDefault="00C60C92" w:rsidP="004845FF">
+      <w:r w:rsidRPr="00440242">
+        <w:rPr>
+          <w:rFonts w:ascii="Bradesco Sans" w:hAnsi="Bradesco Sans"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">b) </w:t>
+      </w:r>
+      <w:r w:rsidR="00523C33" w:rsidRPr="00440242">
+        <w:rPr>
+          <w:rFonts w:ascii="Bradesco Sans" w:hAnsi="Bradesco Sans"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Caso </w:t>
+      </w:r>
+      <w:r w:rsidR="00821799" w:rsidRPr="00440242">
+        <w:rPr>
+          <w:rFonts w:ascii="Bradesco Sans" w:hAnsi="Bradesco Sans"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>a</w:t>
+      </w:r>
+      <w:r w:rsidR="00523C33" w:rsidRPr="00440242">
+        <w:rPr>
+          <w:rFonts w:ascii="Bradesco Sans" w:hAnsi="Bradesco Sans"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00523C33" w:rsidRPr="00440242">
+        <w:rPr>
+          <w:rFonts w:ascii="Bradesco Sans" w:hAnsi="Bradesco Sans"/>
+          <w:b/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>CONTRATANTE</w:t>
+      </w:r>
+      <w:r w:rsidR="00523C33" w:rsidRPr="00440242">
+        <w:rPr>
+          <w:rFonts w:ascii="Bradesco Sans" w:hAnsi="Bradesco Sans"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> seja desligad</w:t>
+      </w:r>
+      <w:r w:rsidR="004E35BA" w:rsidRPr="00440242">
+        <w:rPr>
+          <w:rFonts w:ascii="Bradesco Sans" w:hAnsi="Bradesco Sans"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>a</w:t>
+      </w:r>
+      <w:r w:rsidR="00523C33" w:rsidRPr="00440242">
+        <w:rPr>
+          <w:rFonts w:ascii="Bradesco Sans" w:hAnsi="Bradesco Sans"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> do quadro associativo da CCEE, sem a manutenção de perfil específico, conforme previsão do inciso II, do Art. </w:t>
+      </w:r>
+      <w:r w:rsidR="004E35BA" w:rsidRPr="00440242">
+        <w:rPr>
+          <w:rFonts w:ascii="Bradesco Sans" w:hAnsi="Bradesco Sans"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>62</w:t>
+      </w:r>
+      <w:r w:rsidR="00523C33" w:rsidRPr="00440242">
+        <w:rPr>
+          <w:rFonts w:ascii="Bradesco Sans" w:hAnsi="Bradesco Sans"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> da RES</w:t>
+      </w:r>
+      <w:r w:rsidR="00E96827" w:rsidRPr="00440242">
+        <w:rPr>
+          <w:rFonts w:ascii="Bradesco Sans" w:hAnsi="Bradesco Sans"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="006C080E" w:rsidRPr="00440242">
+        <w:rPr>
+          <w:rFonts w:ascii="Bradesco Sans" w:hAnsi="Bradesco Sans"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>957</w:t>
+      </w:r>
+      <w:r w:rsidR="00E96827" w:rsidRPr="00440242">
+        <w:rPr>
+          <w:rFonts w:ascii="Bradesco Sans" w:hAnsi="Bradesco Sans"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>/20</w:t>
+      </w:r>
+      <w:r w:rsidR="006C080E" w:rsidRPr="00440242">
+        <w:rPr>
+          <w:rFonts w:ascii="Bradesco Sans" w:hAnsi="Bradesco Sans"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>21</w:t>
+      </w:r>
+      <w:r w:rsidR="0002726A" w:rsidRPr="00440242">
+        <w:rPr>
+          <w:rFonts w:ascii="Bradesco Sans" w:hAnsi="Bradesco Sans"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, mediante formalização de comunicação da </w:t>
+      </w:r>
+      <w:r w:rsidR="0002726A" w:rsidRPr="00440242">
+        <w:rPr>
+          <w:rFonts w:ascii="Bradesco Sans" w:hAnsi="Bradesco Sans"/>
+          <w:b/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>CCEE</w:t>
+      </w:r>
+      <w:r w:rsidR="0002726A" w:rsidRPr="00440242">
+        <w:rPr>
+          <w:rFonts w:ascii="Bradesco Sans" w:hAnsi="Bradesco Sans"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> ao </w:t>
+      </w:r>
+      <w:r w:rsidR="0002726A" w:rsidRPr="00440242">
+        <w:rPr>
+          <w:rFonts w:ascii="Bradesco Sans" w:hAnsi="Bradesco Sans"/>
+          <w:b/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>BRADESCO</w:t>
+      </w:r>
+      <w:r w:rsidR="001B5862" w:rsidRPr="00440242">
+        <w:rPr>
+          <w:rFonts w:ascii="Bradesco Sans" w:hAnsi="Bradesco Sans"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>;</w:t>
+      </w:r>
+      <w:r w:rsidR="00D9072C" w:rsidRPr="00440242">
+        <w:rPr>
+          <w:rFonts w:ascii="Bradesco Sans" w:hAnsi="Bradesco Sans"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> e</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6D1CD4F5" w14:textId="15772B61" w:rsidR="00C60C92" w:rsidRDefault="001B5862" w:rsidP="00440242">
       <w:pPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:ind w:left="567"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Bradesco Sans" w:hAnsi="Bradesco Sans"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="005F08F2">
-[...15 lines deleted...]
-      <w:r w:rsidR="00523C33" w:rsidRPr="005470FB">
+      <w:r w:rsidRPr="00440242">
+        <w:rPr>
+          <w:rFonts w:ascii="Bradesco Sans" w:hAnsi="Bradesco Sans"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">c) Caso </w:t>
+      </w:r>
+      <w:r w:rsidR="00821799" w:rsidRPr="00440242">
+        <w:rPr>
+          <w:rFonts w:ascii="Bradesco Sans" w:hAnsi="Bradesco Sans"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>a</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00440242">
+        <w:rPr>
+          <w:rFonts w:ascii="Bradesco Sans" w:hAnsi="Bradesco Sans"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00440242">
         <w:rPr>
           <w:rFonts w:ascii="Bradesco Sans" w:hAnsi="Bradesco Sans"/>
           <w:b/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
+        <w:t xml:space="preserve">CONTRATANTE </w:t>
+      </w:r>
+      <w:r w:rsidR="00200897" w:rsidRPr="00A02A73">
+        <w:rPr>
+          <w:rFonts w:ascii="Bradesco Sans" w:hAnsi="Bradesco Sans"/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">requeira </w:t>
+      </w:r>
+      <w:r w:rsidR="0003526A" w:rsidRPr="00440242">
+        <w:rPr>
+          <w:rFonts w:ascii="Bradesco Sans" w:hAnsi="Bradesco Sans"/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>o</w:t>
+      </w:r>
+      <w:r w:rsidR="00200897" w:rsidRPr="00A02A73">
+        <w:rPr>
+          <w:rFonts w:ascii="Bradesco Sans" w:hAnsi="Bradesco Sans"/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> desligamento</w:t>
+      </w:r>
+      <w:r w:rsidR="00650A63" w:rsidRPr="00440242">
+        <w:rPr>
+          <w:rFonts w:ascii="Bradesco Sans" w:hAnsi="Bradesco Sans"/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> voluntário</w:t>
+      </w:r>
+      <w:r w:rsidR="00332495" w:rsidRPr="00440242">
+        <w:rPr>
+          <w:rFonts w:ascii="Bradesco Sans" w:hAnsi="Bradesco Sans"/>
+          <w:b/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00D9072C" w:rsidRPr="00440242">
+        <w:rPr>
+          <w:rFonts w:ascii="Bradesco Sans" w:hAnsi="Bradesco Sans"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">do quadro associativo da CCEE. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0622B238" w14:textId="51E510BA" w:rsidR="00C60C92" w:rsidRPr="00440242" w:rsidRDefault="00191A77" w:rsidP="00440242">
+      <w:pPr>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Bradesco Sans" w:hAnsi="Bradesco Sans"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00BE5EEF">
+        <w:rPr>
+          <w:rFonts w:ascii="Bradesco Sans" w:hAnsi="Bradesco Sans"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>d)</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00191A77">
+        <w:rPr>
+          <w:rFonts w:ascii="Bradesco Sans" w:hAnsi="Bradesco Sans"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Em caso de baixa, cancelamento, suspensão ou irregularidade cadastral do CNPJ da </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00BE5EEF">
+        <w:rPr>
+          <w:rFonts w:ascii="Bradesco Sans" w:hAnsi="Bradesco Sans"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
         <w:t>CONTRATANTE</w:t>
       </w:r>
-      <w:r w:rsidR="00523C33" w:rsidRPr="005F08F2">
-[...23 lines deleted...]
-      <w:r w:rsidR="0002726A" w:rsidRPr="005470FB">
+      <w:r w:rsidRPr="00191A77">
+        <w:rPr>
+          <w:rFonts w:ascii="Bradesco Sans" w:hAnsi="Bradesco Sans"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> que impeça a manutenção da(s) CONTA(S), o encerramento da(s) CONTA(S), será efetuado pela área responsável do </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00BE5EEF">
         <w:rPr>
           <w:rFonts w:ascii="Bradesco Sans" w:hAnsi="Bradesco Sans"/>
           <w:b/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>BRADESCO</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00191A77">
+        <w:rPr>
+          <w:rFonts w:ascii="Bradesco Sans" w:hAnsi="Bradesco Sans"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>, observados o prazo e os procedimentos estabelecidos nos fluxos operacionais internos e na regulamentação aplicável, incluindo a Circular nº 3.988/2020 do Banco Central do Brasil ou norma que venha a substituí-la ou atualizá-la, ressalvadas as hipóteses de encerramento imediato por determinação legal, regulatória ou operacional.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="424C1D58" w14:textId="2F1CD946" w:rsidR="00C60C92" w:rsidRPr="00440242" w:rsidRDefault="00C055F9" w:rsidP="00440242">
+      <w:pPr>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Bradesco Sans" w:hAnsi="Bradesco Sans"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00440242">
+        <w:rPr>
+          <w:rFonts w:ascii="Bradesco Sans" w:hAnsi="Bradesco Sans"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>6</w:t>
+      </w:r>
+      <w:r w:rsidR="00C60C92" w:rsidRPr="00440242">
+        <w:rPr>
+          <w:rFonts w:ascii="Bradesco Sans" w:hAnsi="Bradesco Sans"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+      <w:r w:rsidR="005927CE" w:rsidRPr="00440242">
+        <w:rPr>
+          <w:rFonts w:ascii="Bradesco Sans" w:hAnsi="Bradesco Sans"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>3</w:t>
+      </w:r>
+      <w:r w:rsidR="00C60C92" w:rsidRPr="00440242">
+        <w:rPr>
+          <w:rFonts w:ascii="Bradesco Sans" w:hAnsi="Bradesco Sans"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>. A rescisão do presente Contrato e do Termo de Adesão não desonera as Partes do cumprimento das obrigações assumidas até a data em que tal rescisão for efetivada.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7D0E93A1" w14:textId="77777777" w:rsidR="00C60C92" w:rsidRPr="00440242" w:rsidRDefault="00C60C92" w:rsidP="00440242">
+      <w:pPr>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Bradesco Sans" w:hAnsi="Bradesco Sans"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="33427F73" w14:textId="4BEE2CB9" w:rsidR="00C60C92" w:rsidRPr="00440242" w:rsidRDefault="00C055F9" w:rsidP="00440242">
+      <w:pPr>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Bradesco Sans" w:hAnsi="Bradesco Sans"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00440242">
+        <w:rPr>
+          <w:rFonts w:ascii="Bradesco Sans" w:hAnsi="Bradesco Sans"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>6</w:t>
+      </w:r>
+      <w:r w:rsidR="00C60C92" w:rsidRPr="00440242">
+        <w:rPr>
+          <w:rFonts w:ascii="Bradesco Sans" w:hAnsi="Bradesco Sans"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+      <w:r w:rsidR="005927CE" w:rsidRPr="00440242">
+        <w:rPr>
+          <w:rFonts w:ascii="Bradesco Sans" w:hAnsi="Bradesco Sans"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>4</w:t>
+      </w:r>
+      <w:r w:rsidR="00C60C92" w:rsidRPr="00440242">
+        <w:rPr>
+          <w:rFonts w:ascii="Bradesco Sans" w:hAnsi="Bradesco Sans"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. </w:t>
+      </w:r>
+      <w:r w:rsidR="00793B8A" w:rsidRPr="00440242">
+        <w:rPr>
+          <w:rFonts w:ascii="Bradesco Sans" w:hAnsi="Bradesco Sans"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Fica a </w:t>
+      </w:r>
+      <w:r w:rsidR="00793B8A" w:rsidRPr="00440242">
+        <w:rPr>
+          <w:rFonts w:ascii="Bradesco Sans" w:hAnsi="Bradesco Sans"/>
+          <w:b/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>CONTRATANTE</w:t>
+      </w:r>
+      <w:r w:rsidR="00793B8A" w:rsidRPr="00440242">
+        <w:rPr>
+          <w:rFonts w:ascii="Bradesco Sans" w:hAnsi="Bradesco Sans"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>, desde já ciente que, n</w:t>
+      </w:r>
+      <w:r w:rsidR="00C60C92" w:rsidRPr="00440242">
+        <w:rPr>
+          <w:rFonts w:ascii="Bradesco Sans" w:hAnsi="Bradesco Sans"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>a hipótese recebimento d</w:t>
+      </w:r>
+      <w:r w:rsidR="00793B8A" w:rsidRPr="00440242">
+        <w:rPr>
+          <w:rFonts w:ascii="Bradesco Sans" w:hAnsi="Bradesco Sans"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">e </w:t>
+      </w:r>
+      <w:r w:rsidR="00C60C92" w:rsidRPr="00440242">
+        <w:rPr>
+          <w:rFonts w:ascii="Bradesco Sans" w:hAnsi="Bradesco Sans"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">notificação da </w:t>
+      </w:r>
+      <w:r w:rsidR="00C60C92" w:rsidRPr="00440242">
+        <w:rPr>
+          <w:rFonts w:ascii="Bradesco Sans" w:hAnsi="Bradesco Sans"/>
+          <w:b/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>CCEE</w:t>
       </w:r>
-      <w:r w:rsidR="0002726A" w:rsidRPr="005F08F2">
-[...7 lines deleted...]
-      <w:r w:rsidR="0002726A" w:rsidRPr="005470FB">
+      <w:r w:rsidR="00C60C92" w:rsidRPr="00440242">
+        <w:rPr>
+          <w:rFonts w:ascii="Bradesco Sans" w:hAnsi="Bradesco Sans"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00793B8A" w:rsidRPr="00440242">
+        <w:rPr>
+          <w:rFonts w:ascii="Bradesco Sans" w:hAnsi="Bradesco Sans"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>pelo</w:t>
+      </w:r>
+      <w:r w:rsidR="00C60C92" w:rsidRPr="00440242">
+        <w:rPr>
+          <w:rFonts w:ascii="Bradesco Sans" w:hAnsi="Bradesco Sans"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00C60C92" w:rsidRPr="00440242">
         <w:rPr>
           <w:rFonts w:ascii="Bradesco Sans" w:hAnsi="Bradesco Sans"/>
           <w:b/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>BRADESCO</w:t>
       </w:r>
-      <w:r w:rsidR="0002726A" w:rsidRPr="005F08F2">
+      <w:r w:rsidR="00793B8A" w:rsidRPr="00440242">
+        <w:rPr>
+          <w:rFonts w:ascii="Bradesco Sans" w:hAnsi="Bradesco Sans"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> comunicando a rescisão do vínculo com a </w:t>
+      </w:r>
+      <w:r w:rsidR="00793B8A" w:rsidRPr="00440242">
+        <w:rPr>
+          <w:rFonts w:ascii="Bradesco Sans" w:hAnsi="Bradesco Sans"/>
+          <w:b/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>CONTRATANTE</w:t>
+      </w:r>
+      <w:r w:rsidR="00711BE9" w:rsidRPr="00440242">
+        <w:rPr>
+          <w:rFonts w:ascii="Bradesco Sans" w:hAnsi="Bradesco Sans"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>,</w:t>
+      </w:r>
+      <w:r w:rsidR="00C60C92" w:rsidRPr="00440242">
+        <w:rPr>
+          <w:rFonts w:ascii="Bradesco Sans" w:hAnsi="Bradesco Sans"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> o </w:t>
+      </w:r>
+      <w:r w:rsidR="00C60C92" w:rsidRPr="00440242">
+        <w:rPr>
+          <w:rFonts w:ascii="Bradesco Sans" w:hAnsi="Bradesco Sans"/>
+          <w:b/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>BRADESCO</w:t>
+      </w:r>
+      <w:r w:rsidR="00C60C92" w:rsidRPr="00440242">
+        <w:rPr>
+          <w:rFonts w:ascii="Bradesco Sans" w:hAnsi="Bradesco Sans"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> obriga-se a encerrar a</w:t>
+      </w:r>
+      <w:r w:rsidR="0027599F" w:rsidRPr="00440242">
+        <w:rPr>
+          <w:rFonts w:ascii="Bradesco Sans" w:hAnsi="Bradesco Sans"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>(s) CONTA(S)</w:t>
+      </w:r>
+      <w:r w:rsidR="00711BE9" w:rsidRPr="00440242">
+        <w:rPr>
+          <w:rFonts w:ascii="Bradesco Sans" w:hAnsi="Bradesco Sans"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> imediatamente</w:t>
+      </w:r>
+      <w:r w:rsidR="00C60C92" w:rsidRPr="00440242">
         <w:rPr>
           <w:rFonts w:ascii="Bradesco Sans" w:hAnsi="Bradesco Sans"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0622B238" w14:textId="77777777" w:rsidR="00C60C92" w:rsidRPr="005F08F2" w:rsidRDefault="00C60C92" w:rsidP="005F08F2">
+    <w:p w14:paraId="597B093A" w14:textId="77777777" w:rsidR="00C30E35" w:rsidRPr="00440242" w:rsidRDefault="00C30E35" w:rsidP="00A02A73">
+      <w:pPr>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Bradesco Sans" w:hAnsi="Bradesco Sans"/>
+          <w:b/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="030F23C0" w14:textId="5F796739" w:rsidR="00C60C92" w:rsidRPr="00440242" w:rsidRDefault="00C60C92" w:rsidP="00440242">
+      <w:pPr>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Bradesco Sans" w:hAnsi="Bradesco Sans"/>
+          <w:b/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00440242">
+        <w:rPr>
+          <w:rFonts w:ascii="Bradesco Sans" w:hAnsi="Bradesco Sans"/>
+          <w:b/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">CLÁUSULA </w:t>
+      </w:r>
+      <w:r w:rsidR="00C055F9" w:rsidRPr="00440242">
+        <w:rPr>
+          <w:rFonts w:ascii="Bradesco Sans" w:hAnsi="Bradesco Sans"/>
+          <w:b/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>SÉTIMA</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="76DB1DA4" w14:textId="77777777" w:rsidR="00C60C92" w:rsidRPr="00440242" w:rsidRDefault="00C60C92" w:rsidP="00440242">
+      <w:pPr>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Bradesco Sans" w:hAnsi="Bradesco Sans"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00440242">
+        <w:rPr>
+          <w:rFonts w:ascii="Bradesco Sans" w:hAnsi="Bradesco Sans"/>
+          <w:b/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>DA CONFIDENCIALIDADE</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4F0D12D1" w14:textId="77777777" w:rsidR="00C60C92" w:rsidRPr="00440242" w:rsidRDefault="00C60C92" w:rsidP="00440242">
       <w:pPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Bradesco Sans" w:hAnsi="Bradesco Sans"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="424C1D58" w14:textId="2F1CD946" w:rsidR="00C60C92" w:rsidRPr="005F08F2" w:rsidRDefault="00C055F9" w:rsidP="005F08F2">
+    <w:p w14:paraId="4397BE9B" w14:textId="20BAB5AC" w:rsidR="00C60C92" w:rsidRPr="00440242" w:rsidRDefault="00EC1830" w:rsidP="00440242">
       <w:pPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Bradesco Sans" w:hAnsi="Bradesco Sans"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
-      <w:r>
-[...32 lines deleted...]
-    <w:p w14:paraId="7D0E93A1" w14:textId="77777777" w:rsidR="00C60C92" w:rsidRPr="005F08F2" w:rsidRDefault="00C60C92" w:rsidP="005F08F2">
+      <w:r w:rsidRPr="00440242">
+        <w:rPr>
+          <w:rFonts w:ascii="Bradesco Sans" w:hAnsi="Bradesco Sans"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>7</w:t>
+      </w:r>
+      <w:r w:rsidR="00C60C92" w:rsidRPr="00440242">
+        <w:rPr>
+          <w:rFonts w:ascii="Bradesco Sans" w:hAnsi="Bradesco Sans"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>.1 As Partes, por si, seus empregados e prepostos, sob as penas da lei, manterão o mais completo e absoluto sigilo sobre quaisquer dados, materiais, pormenores, documentos, especificações técnicas e comerciais de produtos e de informações das demais Partes, ou de terceiros, de que venham a ter conhecimento ou acesso, ou que lhes venham a ser confiados, sejam relacionados ou não com a prestação de serviço objeto deste Contrato. A inobservância do disposto neste item acarretará sanções legais respondendo a infratora e quem mais tiver dado causa à violação, no âmbito civil e criminal, salvo quan</w:t>
+      </w:r>
+      <w:r w:rsidR="00FC23F1" w:rsidRPr="00440242">
+        <w:rPr>
+          <w:rFonts w:ascii="Bradesco Sans" w:hAnsi="Bradesco Sans"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>d</w:t>
+      </w:r>
+      <w:r w:rsidR="00C60C92" w:rsidRPr="00440242">
+        <w:rPr>
+          <w:rFonts w:ascii="Bradesco Sans" w:hAnsi="Bradesco Sans"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">o a divulgação for imposta por lei, por ordem judicial ou por autoridade fiscalizadora ou se fizer necessário para a elaboração de algum relatório ou processo diretamente </w:t>
+      </w:r>
+      <w:r w:rsidR="00FC23F1" w:rsidRPr="00440242">
+        <w:rPr>
+          <w:rFonts w:ascii="Bradesco Sans" w:hAnsi="Bradesco Sans"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">relacionado </w:t>
+      </w:r>
+      <w:r w:rsidR="00C60C92" w:rsidRPr="00440242">
+        <w:rPr>
+          <w:rFonts w:ascii="Bradesco Sans" w:hAnsi="Bradesco Sans"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>ao escopo dos serviços prestados.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2F78229E" w14:textId="77777777" w:rsidR="00C60C92" w:rsidRPr="00440242" w:rsidRDefault="00C60C92" w:rsidP="00440242">
       <w:pPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Bradesco Sans" w:hAnsi="Bradesco Sans"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="33427F73" w14:textId="4BEE2CB9" w:rsidR="00C60C92" w:rsidRPr="005F08F2" w:rsidRDefault="00C055F9" w:rsidP="005F08F2">
-[...377 lines deleted...]
-    <w:p w14:paraId="2ED4C6DD" w14:textId="33A98739" w:rsidR="00C60C92" w:rsidRPr="005F08F2" w:rsidRDefault="00EC1830" w:rsidP="005470FB">
+    <w:p w14:paraId="2ED4C6DD" w14:textId="33A98739" w:rsidR="00C60C92" w:rsidRPr="00440242" w:rsidRDefault="00EC1830" w:rsidP="00440242">
       <w:pPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:ind w:left="567"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Bradesco Sans" w:hAnsi="Bradesco Sans"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
-      <w:r>
+      <w:r w:rsidRPr="00440242">
         <w:rPr>
           <w:rFonts w:ascii="Bradesco Sans" w:hAnsi="Bradesco Sans"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>7</w:t>
       </w:r>
-      <w:r w:rsidR="00C60C92" w:rsidRPr="005F08F2">
-[...8 lines deleted...]
-    <w:p w14:paraId="33DDE05B" w14:textId="77777777" w:rsidR="00C60C92" w:rsidRPr="005F08F2" w:rsidRDefault="00C60C92" w:rsidP="005F08F2">
+      <w:r w:rsidR="00C60C92" w:rsidRPr="00440242">
+        <w:rPr>
+          <w:rFonts w:ascii="Bradesco Sans" w:hAnsi="Bradesco Sans"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>.1.1. Excluem-se deste Contrato as informações: (i) de domínio público; e, (</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="00C60C92" w:rsidRPr="00440242">
+        <w:rPr>
+          <w:rFonts w:ascii="Bradesco Sans" w:hAnsi="Bradesco Sans"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>ii</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00C60C92" w:rsidRPr="00440242">
+        <w:rPr>
+          <w:rFonts w:ascii="Bradesco Sans" w:hAnsi="Bradesco Sans"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>) as que já eram do conhecimento da Parte receptora.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="33DDE05B" w14:textId="77777777" w:rsidR="00C60C92" w:rsidRPr="00440242" w:rsidRDefault="00C60C92" w:rsidP="00440242">
       <w:pPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Bradesco Sans" w:hAnsi="Bradesco Sans"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="61F4D541" w14:textId="09B574A5" w:rsidR="00C60C92" w:rsidRPr="005F08F2" w:rsidRDefault="00EC1830" w:rsidP="005F08F2">
+    <w:p w14:paraId="61F4D541" w14:textId="09B574A5" w:rsidR="00C60C92" w:rsidRPr="00440242" w:rsidRDefault="00EC1830" w:rsidP="00440242">
       <w:pPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Bradesco Sans" w:hAnsi="Bradesco Sans"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
-      <w:r>
+      <w:r w:rsidRPr="00440242">
         <w:rPr>
           <w:rFonts w:ascii="Bradesco Sans" w:hAnsi="Bradesco Sans"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>7</w:t>
       </w:r>
-      <w:r w:rsidR="00C60C92" w:rsidRPr="005F08F2">
+      <w:r w:rsidR="00C60C92" w:rsidRPr="00440242">
         <w:rPr>
           <w:rFonts w:ascii="Bradesco Sans" w:hAnsi="Bradesco Sans"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>.2</w:t>
       </w:r>
-      <w:r w:rsidR="0052646A" w:rsidRPr="005F08F2">
+      <w:r w:rsidR="0052646A" w:rsidRPr="00440242">
         <w:rPr>
           <w:rFonts w:ascii="Bradesco Sans" w:hAnsi="Bradesco Sans"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
-      <w:r w:rsidR="00C60C92" w:rsidRPr="005F08F2">
+      <w:r w:rsidR="00C60C92" w:rsidRPr="00440242">
         <w:rPr>
           <w:rFonts w:ascii="Bradesco Sans" w:hAnsi="Bradesco Sans"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> Se uma das Partes, por determinação legal ou em decorrência de ordem judicial ou de autoridade fiscalizadora, tiver que revelar algo sigiloso, conforme acima especificado, imediatamente dará notícia do fato à outra Parte e lhe prestará as informações e subsídios que possam ser necessários para que a seu critério possa defender-se contra a divulgação de qualquer das informações sigilosas.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="08A6026C" w14:textId="47E0EE79" w:rsidR="00C60C92" w:rsidRDefault="00C60C92" w:rsidP="005F08F2">
+    <w:p w14:paraId="08A6026C" w14:textId="47E0EE79" w:rsidR="00C60C92" w:rsidRPr="00440242" w:rsidRDefault="00C60C92" w:rsidP="00440242">
       <w:pPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Bradesco Sans" w:hAnsi="Bradesco Sans"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="63B79A9C" w14:textId="114896BD" w:rsidR="00C60C92" w:rsidRPr="005F08F2" w:rsidRDefault="00C60C92" w:rsidP="005F08F2">
+    <w:p w14:paraId="63B79A9C" w14:textId="114896BD" w:rsidR="00C60C92" w:rsidRPr="00440242" w:rsidRDefault="00C60C92" w:rsidP="00440242">
       <w:pPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Bradesco Sans" w:hAnsi="Bradesco Sans"/>
           <w:b/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="005F08F2">
+      <w:r w:rsidRPr="00440242">
         <w:rPr>
           <w:rFonts w:ascii="Bradesco Sans" w:hAnsi="Bradesco Sans"/>
           <w:b/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">CLÁUSULA </w:t>
       </w:r>
-      <w:r w:rsidR="00C055F9">
+      <w:r w:rsidR="00C055F9" w:rsidRPr="00440242">
         <w:rPr>
           <w:rFonts w:ascii="Bradesco Sans" w:hAnsi="Bradesco Sans"/>
           <w:b/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>OITAVA</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="15B3476A" w14:textId="77777777" w:rsidR="00C60C92" w:rsidRPr="005F08F2" w:rsidRDefault="00C60C92" w:rsidP="005F08F2">
+    <w:p w14:paraId="15B3476A" w14:textId="77777777" w:rsidR="00C60C92" w:rsidRPr="00440242" w:rsidRDefault="00C60C92" w:rsidP="00440242">
       <w:pPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Bradesco Sans" w:hAnsi="Bradesco Sans"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="005F08F2">
+      <w:r w:rsidRPr="00440242">
         <w:rPr>
           <w:rFonts w:ascii="Bradesco Sans" w:hAnsi="Bradesco Sans"/>
           <w:b/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>DAS PENALIDADES</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="19C760D6" w14:textId="77777777" w:rsidR="00C60C92" w:rsidRPr="005F08F2" w:rsidRDefault="00C60C92" w:rsidP="005F08F2">
+    <w:p w14:paraId="19C760D6" w14:textId="77777777" w:rsidR="00C60C92" w:rsidRPr="00440242" w:rsidRDefault="00C60C92" w:rsidP="00440242">
       <w:pPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Bradesco Sans" w:hAnsi="Bradesco Sans"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="10DAB57B" w14:textId="26871720" w:rsidR="00C60C92" w:rsidRPr="005F08F2" w:rsidRDefault="00EC1830" w:rsidP="005F08F2">
+    <w:p w14:paraId="10DAB57B" w14:textId="26871720" w:rsidR="00C60C92" w:rsidRPr="00440242" w:rsidRDefault="00EC1830" w:rsidP="00440242">
       <w:pPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Bradesco Sans" w:hAnsi="Bradesco Sans"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
-      <w:r>
+      <w:r w:rsidRPr="00440242">
         <w:rPr>
           <w:rFonts w:ascii="Bradesco Sans" w:hAnsi="Bradesco Sans"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>8</w:t>
       </w:r>
-      <w:r w:rsidR="00C60C92" w:rsidRPr="005F08F2">
+      <w:r w:rsidR="00C60C92" w:rsidRPr="00440242">
         <w:rPr>
           <w:rFonts w:ascii="Bradesco Sans" w:hAnsi="Bradesco Sans"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">.1. O inadimplemento pela </w:t>
       </w:r>
-      <w:r w:rsidR="00C60C92" w:rsidRPr="005F08F2">
+      <w:r w:rsidR="00C60C92" w:rsidRPr="00440242">
         <w:rPr>
           <w:rFonts w:ascii="Bradesco Sans" w:hAnsi="Bradesco Sans"/>
           <w:b/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>CONTRATANTE</w:t>
       </w:r>
-      <w:r w:rsidR="00C60C92" w:rsidRPr="005F08F2">
+      <w:r w:rsidR="00C60C92" w:rsidRPr="00440242">
         <w:rPr>
           <w:rFonts w:ascii="Bradesco Sans" w:hAnsi="Bradesco Sans"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> da obrigação de pagamento mencionada no item </w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="00440242">
         <w:rPr>
           <w:rFonts w:ascii="Bradesco Sans" w:hAnsi="Bradesco Sans"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>5</w:t>
       </w:r>
-      <w:r w:rsidR="00C60C92" w:rsidRPr="005F08F2">
+      <w:r w:rsidR="00C60C92" w:rsidRPr="00440242">
         <w:rPr>
           <w:rFonts w:ascii="Bradesco Sans" w:hAnsi="Bradesco Sans"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">.1, acima, caracterizará, de pleno direito, independentemente de qualquer aviso ou notificação, a mora da </w:t>
       </w:r>
-      <w:r w:rsidR="00C60C92" w:rsidRPr="005F08F2">
+      <w:r w:rsidR="00C60C92" w:rsidRPr="00440242">
         <w:rPr>
           <w:rFonts w:ascii="Bradesco Sans" w:hAnsi="Bradesco Sans"/>
           <w:b/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>CONTRATANTE</w:t>
       </w:r>
-      <w:r w:rsidR="00C60C92" w:rsidRPr="005F08F2">
+      <w:r w:rsidR="00C60C92" w:rsidRPr="00440242">
         <w:rPr>
           <w:rFonts w:ascii="Bradesco Sans" w:hAnsi="Bradesco Sans"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, sujeitando-a ao pagamento dos seguintes encargos pelo atraso: (i) juros de mora de 1% (um por cento) ao mês, calculados </w:t>
       </w:r>
-      <w:r w:rsidR="00C60C92" w:rsidRPr="005F08F2">
+      <w:r w:rsidR="00C60C92" w:rsidRPr="00440242">
         <w:rPr>
           <w:rFonts w:ascii="Bradesco Sans" w:hAnsi="Bradesco Sans"/>
           <w:i/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t>pro rata temporis</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="00C60C92" w:rsidRPr="005F08F2">
+        <w:t xml:space="preserve">pro rata </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="00C60C92" w:rsidRPr="00440242">
+        <w:rPr>
+          <w:rFonts w:ascii="Bradesco Sans" w:hAnsi="Bradesco Sans"/>
+          <w:i/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>temporis</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00C60C92" w:rsidRPr="00440242">
         <w:rPr>
           <w:rFonts w:ascii="Bradesco Sans" w:hAnsi="Bradesco Sans"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> desde a data em que o pagamento era devido até o seu integral recebimento pelo </w:t>
       </w:r>
-      <w:r w:rsidR="00C60C92" w:rsidRPr="005F08F2">
+      <w:r w:rsidR="00C60C92" w:rsidRPr="00440242">
         <w:rPr>
           <w:rFonts w:ascii="Bradesco Sans" w:hAnsi="Bradesco Sans"/>
           <w:b/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>BRADESCO</w:t>
       </w:r>
-      <w:r w:rsidR="00C60C92" w:rsidRPr="005F08F2">
-[...8 lines deleted...]
-    <w:p w14:paraId="3170EAF4" w14:textId="77777777" w:rsidR="00C60C92" w:rsidRPr="005F08F2" w:rsidRDefault="00C60C92" w:rsidP="005F08F2">
+      <w:r w:rsidR="00C60C92" w:rsidRPr="00440242">
+        <w:rPr>
+          <w:rFonts w:ascii="Bradesco Sans" w:hAnsi="Bradesco Sans"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>; e (</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="00C60C92" w:rsidRPr="00440242">
+        <w:rPr>
+          <w:rFonts w:ascii="Bradesco Sans" w:hAnsi="Bradesco Sans"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>ii</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00C60C92" w:rsidRPr="00440242">
+        <w:rPr>
+          <w:rFonts w:ascii="Bradesco Sans" w:hAnsi="Bradesco Sans"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>) multa convencional, não compensatória, de 2% (dois por cento), calculada sobre o valor devido.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3170EAF4" w14:textId="77777777" w:rsidR="00C60C92" w:rsidRPr="00440242" w:rsidRDefault="00C60C92" w:rsidP="00440242">
       <w:pPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Bradesco Sans" w:hAnsi="Bradesco Sans"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="53F2601E" w14:textId="278EE917" w:rsidR="00C60C92" w:rsidRPr="005F08F2" w:rsidRDefault="00EC1830" w:rsidP="005F08F2">
+    <w:p w14:paraId="53F2601E" w14:textId="278EE917" w:rsidR="00C60C92" w:rsidRPr="00440242" w:rsidRDefault="00EC1830" w:rsidP="00440242">
       <w:pPr>
         <w:pStyle w:val="Corpodetexto2"/>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Bradesco Sans" w:hAnsi="Bradesco Sans"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
-      <w:r>
+      <w:r w:rsidRPr="00440242">
         <w:rPr>
           <w:rFonts w:ascii="Bradesco Sans" w:hAnsi="Bradesco Sans"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>8</w:t>
       </w:r>
-      <w:r w:rsidR="00C60C92" w:rsidRPr="005F08F2">
+      <w:r w:rsidR="00C60C92" w:rsidRPr="00440242">
         <w:rPr>
           <w:rFonts w:ascii="Bradesco Sans" w:hAnsi="Bradesco Sans"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>.2. A Parte que deixar de cumprir quaisquer das obrigações previstas neste Contrato</w:t>
       </w:r>
-      <w:r w:rsidR="0002726A" w:rsidRPr="005F08F2">
+      <w:r w:rsidR="0002726A" w:rsidRPr="00440242">
         <w:rPr>
           <w:rFonts w:ascii="Bradesco Sans" w:hAnsi="Bradesco Sans"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="00C60C92" w:rsidRPr="005F08F2">
+      <w:r w:rsidR="00C60C92" w:rsidRPr="00440242">
         <w:rPr>
           <w:rFonts w:ascii="Bradesco Sans" w:hAnsi="Bradesco Sans"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>ficará sujeita ao pagamento à outra Parte de perdas e danos a serem apurados na forma da legislação vigente.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="77419448" w14:textId="7C410703" w:rsidR="00F3362F" w:rsidRDefault="00F3362F" w:rsidP="005F08F2">
+    <w:p w14:paraId="51AC43BB" w14:textId="77777777" w:rsidR="00B00BAC" w:rsidRPr="00440242" w:rsidRDefault="00B00BAC" w:rsidP="00440242">
       <w:pPr>
         <w:pStyle w:val="Corpodetexto2"/>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Bradesco Sans" w:hAnsi="Bradesco Sans"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="65B70722" w14:textId="399985BC" w:rsidR="00B00BAC" w:rsidRDefault="00B00BAC" w:rsidP="005F08F2">
-[...19 lines deleted...]
-    <w:p w14:paraId="7CA5487C" w14:textId="3090CF41" w:rsidR="00C60C92" w:rsidRPr="005F08F2" w:rsidRDefault="00C60C92" w:rsidP="005F08F2">
+    <w:p w14:paraId="7CA5487C" w14:textId="3090CF41" w:rsidR="00C60C92" w:rsidRPr="00440242" w:rsidRDefault="00C60C92" w:rsidP="00440242">
       <w:pPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Bradesco Sans" w:hAnsi="Bradesco Sans"/>
           <w:b/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="005F08F2">
+      <w:r w:rsidRPr="00440242">
         <w:rPr>
           <w:rFonts w:ascii="Bradesco Sans" w:hAnsi="Bradesco Sans"/>
           <w:b/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">CLÁUSULA </w:t>
       </w:r>
-      <w:r w:rsidR="00C055F9">
+      <w:r w:rsidR="00C055F9" w:rsidRPr="00440242">
         <w:rPr>
           <w:rFonts w:ascii="Bradesco Sans" w:hAnsi="Bradesco Sans"/>
           <w:b/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>NONA</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6BDAC08B" w14:textId="77777777" w:rsidR="00C60C92" w:rsidRPr="005F08F2" w:rsidRDefault="00C60C92" w:rsidP="005F08F2">
+    <w:p w14:paraId="6BDAC08B" w14:textId="77777777" w:rsidR="00C60C92" w:rsidRPr="00440242" w:rsidRDefault="00C60C92" w:rsidP="00440242">
       <w:pPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Bradesco Sans" w:hAnsi="Bradesco Sans"/>
           <w:b/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="005F08F2">
+      <w:r w:rsidRPr="00440242">
         <w:rPr>
           <w:rFonts w:ascii="Bradesco Sans" w:hAnsi="Bradesco Sans"/>
           <w:b/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>DISPOSIÇÕES GERAIS</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="42198C4E" w14:textId="77777777" w:rsidR="00C60C92" w:rsidRPr="005F08F2" w:rsidRDefault="00C60C92" w:rsidP="005F08F2">
+    <w:p w14:paraId="42198C4E" w14:textId="77777777" w:rsidR="00C60C92" w:rsidRPr="00440242" w:rsidRDefault="00C60C92" w:rsidP="00440242">
       <w:pPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Bradesco Sans" w:hAnsi="Bradesco Sans"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="69287742" w14:textId="3E6BB76C" w:rsidR="00C60C92" w:rsidRPr="005F08F2" w:rsidRDefault="00EC1830" w:rsidP="005F08F2">
+    <w:p w14:paraId="69287742" w14:textId="3E6BB76C" w:rsidR="00C60C92" w:rsidRPr="00440242" w:rsidRDefault="00EC1830" w:rsidP="00440242">
       <w:pPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Bradesco Sans" w:hAnsi="Bradesco Sans"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
-      <w:r>
+      <w:r w:rsidRPr="00440242">
         <w:rPr>
           <w:rFonts w:ascii="Bradesco Sans" w:hAnsi="Bradesco Sans"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>9</w:t>
       </w:r>
-      <w:r w:rsidR="00C60C92" w:rsidRPr="005F08F2">
+      <w:r w:rsidR="00C60C92" w:rsidRPr="00440242">
         <w:rPr>
           <w:rFonts w:ascii="Bradesco Sans" w:hAnsi="Bradesco Sans"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>.1. A omissão ou tolerância das Partes, em exigir o estrito cumprimento dos termos e condições deste Contrato, não constituirá novação ou renúncia, nem afetará os seus direitos, que poderão ser exercidos a qualquer tempo.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="50740088" w14:textId="77777777" w:rsidR="00C60C92" w:rsidRPr="005F08F2" w:rsidRDefault="00C60C92" w:rsidP="005F08F2">
+    <w:p w14:paraId="50740088" w14:textId="77777777" w:rsidR="00C60C92" w:rsidRPr="00440242" w:rsidRDefault="00C60C92" w:rsidP="00440242">
       <w:pPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Bradesco Sans" w:hAnsi="Bradesco Sans"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="0D454E48" w14:textId="50A64E36" w:rsidR="00C60C92" w:rsidRDefault="00EC1830" w:rsidP="005F08F2">
+    <w:p w14:paraId="0D454E48" w14:textId="50A64E36" w:rsidR="00C60C92" w:rsidRPr="00440242" w:rsidRDefault="00EC1830" w:rsidP="00440242">
       <w:pPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:ind w:right="51"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Bradesco Sans" w:hAnsi="Bradesco Sans"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
-      <w:r>
+      <w:r w:rsidRPr="00440242">
         <w:rPr>
           <w:rFonts w:ascii="Bradesco Sans" w:hAnsi="Bradesco Sans"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>9</w:t>
       </w:r>
-      <w:r w:rsidR="00C60C92" w:rsidRPr="005470FB">
+      <w:r w:rsidR="00C60C92" w:rsidRPr="00440242">
         <w:rPr>
           <w:rFonts w:ascii="Bradesco Sans" w:hAnsi="Bradesco Sans"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">.2. Eventuais inclusões, exclusões ou alterações das </w:t>
       </w:r>
-      <w:r w:rsidR="001C1D53" w:rsidRPr="005470FB">
+      <w:r w:rsidR="001C1D53" w:rsidRPr="00440242">
         <w:rPr>
           <w:rFonts w:ascii="Bradesco Sans" w:hAnsi="Bradesco Sans"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>cláusulas deste Contrato</w:t>
       </w:r>
-      <w:r w:rsidR="00C60C92" w:rsidRPr="005470FB">
+      <w:r w:rsidR="00C60C92" w:rsidRPr="00440242">
         <w:rPr>
           <w:rFonts w:ascii="Bradesco Sans" w:hAnsi="Bradesco Sans"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, serão consignadas por instrumento de aditivo, o qual devidamente assinado </w:t>
       </w:r>
-      <w:r w:rsidR="001C1D53" w:rsidRPr="005470FB">
+      <w:r w:rsidR="001C1D53" w:rsidRPr="00440242">
         <w:rPr>
           <w:rFonts w:ascii="Bradesco Sans" w:hAnsi="Bradesco Sans"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>pel</w:t>
       </w:r>
-      <w:r w:rsidR="00227D9F">
+      <w:r w:rsidR="00227D9F" w:rsidRPr="00440242">
         <w:rPr>
           <w:rFonts w:ascii="Bradesco Sans" w:hAnsi="Bradesco Sans"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>as Partes</w:t>
       </w:r>
-      <w:r w:rsidR="00EC5BF6" w:rsidRPr="005470FB">
+      <w:r w:rsidR="00EC5BF6" w:rsidRPr="00440242">
         <w:rPr>
           <w:rFonts w:ascii="Bradesco Sans" w:hAnsi="Bradesco Sans"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>, passa</w:t>
       </w:r>
-      <w:r w:rsidR="00C60C92" w:rsidRPr="005470FB">
+      <w:r w:rsidR="00C60C92" w:rsidRPr="00440242">
         <w:rPr>
           <w:rFonts w:ascii="Bradesco Sans" w:hAnsi="Bradesco Sans"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> a fazer parte integrante deste Contrato</w:t>
       </w:r>
-      <w:r w:rsidR="001C1D53" w:rsidRPr="001E7E73">
+      <w:r w:rsidR="001C1D53" w:rsidRPr="00440242">
         <w:rPr>
           <w:rFonts w:ascii="Bradesco Sans" w:hAnsi="Bradesco Sans"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="713D88A9" w14:textId="60B0C20A" w:rsidR="00227D9F" w:rsidRDefault="00227D9F" w:rsidP="005F08F2">
+    <w:p w14:paraId="713D88A9" w14:textId="60B0C20A" w:rsidR="00227D9F" w:rsidRPr="00440242" w:rsidRDefault="00227D9F" w:rsidP="00440242">
       <w:pPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:ind w:right="51"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Bradesco Sans" w:hAnsi="Bradesco Sans"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="7810E334" w14:textId="6944497A" w:rsidR="00227D9F" w:rsidRPr="005F08F2" w:rsidRDefault="00227D9F" w:rsidP="00AF7F48">
+    <w:p w14:paraId="7810E334" w14:textId="6944497A" w:rsidR="00227D9F" w:rsidRPr="00440242" w:rsidRDefault="00227D9F" w:rsidP="00440242">
       <w:pPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:ind w:left="284" w:right="51"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Bradesco Sans" w:hAnsi="Bradesco Sans"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
-      <w:r>
+      <w:r w:rsidRPr="00440242">
         <w:rPr>
           <w:rFonts w:ascii="Bradesco Sans" w:hAnsi="Bradesco Sans"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">9.2.1. </w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="00440242">
         <w:rPr>
           <w:rFonts w:ascii="Bradesco Sans" w:hAnsi="Bradesco Sans"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:tab/>
-      </w:r>
-[...64 lines deleted...]
-      <w:r>
+        <w:t xml:space="preserve">Independentemente das formalidades previstas na Cláusula 9.2 acima, este Contrato poderá ser alterado unilateralmente pelo </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00440242">
         <w:rPr>
           <w:rFonts w:ascii="Bradesco Sans" w:hAnsi="Bradesco Sans"/>
           <w:b/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>BRADESCO</w:t>
       </w:r>
-      <w:r w:rsidRPr="00227D9F">
-[...39 lines deleted...]
-      <w:r>
+      <w:r w:rsidRPr="00440242">
+        <w:rPr>
+          <w:rFonts w:ascii="Bradesco Sans" w:hAnsi="Bradesco Sans"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, mediante envio de comunicação via e-mail para as pessoas autorizadas indicadas no Termo de Adesão, sendo certo que tais alterações produzirão efeitos a partir da data do recebimento do comunicado pelo </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00440242">
         <w:rPr>
           <w:rFonts w:ascii="Bradesco Sans" w:hAnsi="Bradesco Sans"/>
           <w:b/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>CONTRATANTE</w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="00440242">
         <w:rPr>
           <w:rFonts w:ascii="Bradesco Sans" w:hAnsi="Bradesco Sans"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="36D8D0B6" w14:textId="77777777" w:rsidR="00C60C92" w:rsidRPr="005F08F2" w:rsidRDefault="00C60C92" w:rsidP="005F08F2">
+    <w:p w14:paraId="36D8D0B6" w14:textId="77777777" w:rsidR="00C60C92" w:rsidRPr="00440242" w:rsidRDefault="00C60C92" w:rsidP="00440242">
       <w:pPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:ind w:right="51"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Bradesco Sans" w:hAnsi="Bradesco Sans"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="36CBA491" w14:textId="49B393AD" w:rsidR="00C60C92" w:rsidRPr="005F08F2" w:rsidRDefault="00EC1830" w:rsidP="005F08F2">
+    <w:p w14:paraId="36CBA491" w14:textId="49B393AD" w:rsidR="00C60C92" w:rsidRPr="00440242" w:rsidRDefault="00EC1830" w:rsidP="00440242">
       <w:pPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Bradesco Sans" w:hAnsi="Bradesco Sans"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
-      <w:r>
+      <w:r w:rsidRPr="00440242">
         <w:rPr>
           <w:rFonts w:ascii="Bradesco Sans" w:hAnsi="Bradesco Sans"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>9</w:t>
       </w:r>
-      <w:r w:rsidR="00C60C92" w:rsidRPr="005F08F2">
+      <w:r w:rsidR="00C60C92" w:rsidRPr="00440242">
         <w:rPr>
           <w:rFonts w:ascii="Bradesco Sans" w:hAnsi="Bradesco Sans"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>.3. Nenhuma das Partes poderá ceder, transferir ou caucionar para terceiros, total ou parcialmente, os direitos e obrigações decorrentes deste Contrato</w:t>
       </w:r>
-      <w:r w:rsidR="0002726A" w:rsidRPr="005F08F2">
+      <w:r w:rsidR="0002726A" w:rsidRPr="00440242">
         <w:rPr>
           <w:rFonts w:ascii="Bradesco Sans" w:hAnsi="Bradesco Sans"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>,</w:t>
       </w:r>
-      <w:r w:rsidR="00C60C92" w:rsidRPr="005F08F2">
-[...15 lines deleted...]
-      <w:r w:rsidR="00C60C92" w:rsidRPr="005470FB">
+      <w:r w:rsidR="00C60C92" w:rsidRPr="00440242">
+        <w:rPr>
+          <w:rFonts w:ascii="Bradesco Sans" w:hAnsi="Bradesco Sans"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> exceto quanto ao </w:t>
+      </w:r>
+      <w:r w:rsidR="00C60C92" w:rsidRPr="00440242">
         <w:rPr>
           <w:rFonts w:ascii="Bradesco Sans" w:hAnsi="Bradesco Sans"/>
           <w:b/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>BRADESCO</w:t>
       </w:r>
-      <w:r w:rsidR="00C60C92" w:rsidRPr="005470FB">
+      <w:r w:rsidR="00C60C92" w:rsidRPr="00440242">
         <w:rPr>
           <w:rFonts w:ascii="Bradesco Sans" w:hAnsi="Bradesco Sans"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> que poderá ao seu exclusivo critério ceder o Contrato para outras instituições do seu conglomerado econômico. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6EA1F8C2" w14:textId="77777777" w:rsidR="004845FF" w:rsidRDefault="004845FF" w:rsidP="005F08F2">
+    <w:p w14:paraId="6EA1F8C2" w14:textId="77777777" w:rsidR="004845FF" w:rsidRPr="00440242" w:rsidRDefault="004845FF" w:rsidP="00440242">
       <w:pPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Bradesco Sans" w:hAnsi="Bradesco Sans"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="53A5B5DB" w14:textId="0935302A" w:rsidR="00C60C92" w:rsidRPr="005F08F2" w:rsidRDefault="00EC1830" w:rsidP="005F08F2">
+    <w:p w14:paraId="53A5B5DB" w14:textId="0935302A" w:rsidR="00C60C92" w:rsidRPr="00440242" w:rsidRDefault="00EC1830" w:rsidP="00440242">
       <w:pPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Bradesco Sans" w:hAnsi="Bradesco Sans"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
-      <w:r>
+      <w:r w:rsidRPr="00440242">
         <w:rPr>
           <w:rFonts w:ascii="Bradesco Sans" w:hAnsi="Bradesco Sans"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>9</w:t>
       </w:r>
-      <w:r w:rsidR="00C60C92" w:rsidRPr="005F08F2">
+      <w:r w:rsidR="00C60C92" w:rsidRPr="00440242">
         <w:rPr>
           <w:rFonts w:ascii="Bradesco Sans" w:hAnsi="Bradesco Sans"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>.4. As Partes são consideradas contratantes independentes e nada do presente Contrato criará qualquer outro vínculo entre elas, seja pelo aspecto empregatício, seja por quaisquer outros aspectos, tais como agente comercial, sociedade subsidiária, representação legal ou associação de negócios.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="173E7491" w14:textId="77777777" w:rsidR="00C60C92" w:rsidRPr="005F08F2" w:rsidRDefault="00C60C92" w:rsidP="005F08F2">
+    <w:p w14:paraId="173E7491" w14:textId="77777777" w:rsidR="00C60C92" w:rsidRPr="00440242" w:rsidRDefault="00C60C92" w:rsidP="00440242">
       <w:pPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Bradesco Sans" w:hAnsi="Bradesco Sans"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="520AA8A1" w14:textId="58856657" w:rsidR="00C60C92" w:rsidRPr="005F08F2" w:rsidRDefault="00EC1830" w:rsidP="005F08F2">
+    <w:p w14:paraId="520AA8A1" w14:textId="58856657" w:rsidR="00C60C92" w:rsidRPr="00440242" w:rsidRDefault="00EC1830" w:rsidP="00440242">
       <w:pPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Bradesco Sans" w:hAnsi="Bradesco Sans"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
-      <w:r>
+      <w:r w:rsidRPr="00440242">
         <w:rPr>
           <w:rFonts w:ascii="Bradesco Sans" w:hAnsi="Bradesco Sans"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>9</w:t>
       </w:r>
-      <w:r w:rsidR="00C60C92" w:rsidRPr="005F08F2">
+      <w:r w:rsidR="00C60C92" w:rsidRPr="00440242">
         <w:rPr>
           <w:rFonts w:ascii="Bradesco Sans" w:hAnsi="Bradesco Sans"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>.5. As Partes reconhecem, expressamente, que a execução/prestação dos serviços ora contratados não gerará qualquer relação de emprego entre as Partes ou seus empregados ou prepostos.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6CEC29CF" w14:textId="77777777" w:rsidR="004845FF" w:rsidRPr="005F08F2" w:rsidRDefault="004845FF" w:rsidP="005F08F2">
+    <w:p w14:paraId="6CEC29CF" w14:textId="77777777" w:rsidR="004845FF" w:rsidRPr="00440242" w:rsidRDefault="004845FF" w:rsidP="00440242">
       <w:pPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Bradesco Sans" w:hAnsi="Bradesco Sans"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="16A52FB2" w14:textId="10B40275" w:rsidR="00C60C92" w:rsidRPr="005F08F2" w:rsidRDefault="00EC1830" w:rsidP="005F08F2">
+    <w:p w14:paraId="16A52FB2" w14:textId="10B40275" w:rsidR="00C60C92" w:rsidRPr="00440242" w:rsidRDefault="00EC1830" w:rsidP="00440242">
       <w:pPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:ind w:right="51"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Bradesco Sans" w:hAnsi="Bradesco Sans"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
-      <w:r>
+      <w:r w:rsidRPr="00440242">
         <w:rPr>
           <w:rFonts w:ascii="Bradesco Sans" w:hAnsi="Bradesco Sans"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>9</w:t>
       </w:r>
-      <w:r w:rsidR="00C60C92" w:rsidRPr="005F08F2">
+      <w:r w:rsidR="00C60C92" w:rsidRPr="00440242">
         <w:rPr>
           <w:rFonts w:ascii="Bradesco Sans" w:hAnsi="Bradesco Sans"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">.6. Os tributos que forem devidos em decorrência direta ou indireta do presente Contrato, ou de sua execução, constituem ônus de responsabilidade da </w:t>
       </w:r>
-      <w:r w:rsidR="00C60C92" w:rsidRPr="005F08F2">
+      <w:r w:rsidR="00C60C92" w:rsidRPr="00440242">
         <w:rPr>
           <w:rFonts w:ascii="Bradesco Sans" w:hAnsi="Bradesco Sans"/>
           <w:b/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>CONTRATANTE</w:t>
       </w:r>
-      <w:r w:rsidR="00C60C92" w:rsidRPr="005F08F2">
+      <w:r w:rsidR="00C60C92" w:rsidRPr="00440242">
         <w:rPr>
           <w:rFonts w:ascii="Bradesco Sans" w:hAnsi="Bradesco Sans"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>, cabendo os respectivos recolhimentos ao sujeito passivo, seja como contribuinte ou responsável, conforme definido na lei tributária.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5A238B44" w14:textId="77777777" w:rsidR="00C60C92" w:rsidRPr="005F08F2" w:rsidRDefault="00C60C92" w:rsidP="005F08F2">
+    <w:p w14:paraId="5A238B44" w14:textId="77777777" w:rsidR="00C60C92" w:rsidRPr="00440242" w:rsidRDefault="00C60C92" w:rsidP="00440242">
       <w:pPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:ind w:right="51"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Bradesco Sans" w:hAnsi="Bradesco Sans"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="20A2941C" w14:textId="64CEF6BA" w:rsidR="00C60C92" w:rsidRPr="005F08F2" w:rsidRDefault="00EC1830" w:rsidP="005F08F2">
+    <w:p w14:paraId="20A2941C" w14:textId="64CEF6BA" w:rsidR="00C60C92" w:rsidRPr="00440242" w:rsidRDefault="00EC1830" w:rsidP="00440242">
       <w:pPr>
         <w:pStyle w:val="Recuodecorpodetexto"/>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:ind w:firstLine="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Bradesco Sans" w:hAnsi="Bradesco Sans"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
-      <w:r>
+      <w:r w:rsidRPr="00440242">
         <w:rPr>
           <w:rFonts w:ascii="Bradesco Sans" w:hAnsi="Bradesco Sans"/>
           <w:color w:val="000000"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>9</w:t>
       </w:r>
-      <w:r w:rsidR="00C60C92" w:rsidRPr="005F08F2">
+      <w:r w:rsidR="00C60C92" w:rsidRPr="00440242">
         <w:rPr>
           <w:rFonts w:ascii="Bradesco Sans" w:hAnsi="Bradesco Sans"/>
           <w:color w:val="000000"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">.7. A </w:t>
       </w:r>
-      <w:r w:rsidR="00C60C92" w:rsidRPr="005F08F2">
+      <w:r w:rsidR="00C60C92" w:rsidRPr="00440242">
         <w:rPr>
           <w:rFonts w:ascii="Bradesco Sans" w:hAnsi="Bradesco Sans"/>
           <w:b/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">CONTRATANTE </w:t>
       </w:r>
-      <w:r w:rsidR="00C60C92" w:rsidRPr="005F08F2">
+      <w:r w:rsidR="00C60C92" w:rsidRPr="00440242">
         <w:rPr>
           <w:rFonts w:ascii="Bradesco Sans" w:hAnsi="Bradesco Sans"/>
           <w:color w:val="000000"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>reconhece, que os serviços ora contratados estão sujeito</w:t>
       </w:r>
-      <w:r w:rsidR="001C1D53" w:rsidRPr="005F08F2">
+      <w:r w:rsidR="001C1D53" w:rsidRPr="00440242">
         <w:rPr>
           <w:rFonts w:ascii="Bradesco Sans" w:hAnsi="Bradesco Sans"/>
           <w:color w:val="000000"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>s</w:t>
       </w:r>
-      <w:r w:rsidR="00C60C92" w:rsidRPr="005F08F2">
+      <w:r w:rsidR="00C60C92" w:rsidRPr="00440242">
         <w:rPr>
           <w:rFonts w:ascii="Bradesco Sans" w:hAnsi="Bradesco Sans"/>
           <w:color w:val="000000"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> às leis, normas, costumes, procedimentos e práticas que podem vir a ser alterados. Na hipótese de ocorrer uma alteração na legislação que no todo ou em parte limite a prestação do serviço ora contratado, o </w:t>
       </w:r>
-      <w:r w:rsidR="00C60C92" w:rsidRPr="005F08F2">
+      <w:r w:rsidR="00C60C92" w:rsidRPr="00440242">
         <w:rPr>
           <w:rFonts w:ascii="Bradesco Sans" w:hAnsi="Bradesco Sans"/>
           <w:b/>
           <w:color w:val="000000"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>BRADESCO</w:t>
       </w:r>
-      <w:r w:rsidR="00C60C92" w:rsidRPr="005F08F2">
+      <w:r w:rsidR="00C60C92" w:rsidRPr="00440242">
         <w:rPr>
           <w:rFonts w:ascii="Bradesco Sans" w:hAnsi="Bradesco Sans"/>
           <w:color w:val="000000"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> deverá solicitar à </w:t>
       </w:r>
-      <w:r w:rsidR="00923401">
+      <w:r w:rsidR="00923401" w:rsidRPr="00440242">
         <w:rPr>
           <w:rFonts w:ascii="Bradesco Sans" w:hAnsi="Bradesco Sans"/>
           <w:b/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t>CCEE</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="00923401" w:rsidRPr="005F08F2">
+        <w:t xml:space="preserve">CCEE </w:t>
+      </w:r>
+      <w:r w:rsidR="00C60C92" w:rsidRPr="00440242">
+        <w:rPr>
+          <w:rFonts w:ascii="Bradesco Sans" w:hAnsi="Bradesco Sans"/>
+          <w:color w:val="000000"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>novas instruções quanto aos procedimentos a serem tomados para o cumprimento das obrigações contraídas por meio deste Contrato, que sejam de comum acordo entre as Partes.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1818B8F0" w14:textId="77777777" w:rsidR="00C60C92" w:rsidRPr="00440242" w:rsidRDefault="00C60C92" w:rsidP="00440242">
+      <w:pPr>
+        <w:pStyle w:val="Recuodecorpodetexto"/>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:ind w:firstLine="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Bradesco Sans" w:hAnsi="Bradesco Sans"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="077B7C99" w14:textId="72DC2E8F" w:rsidR="00C60C92" w:rsidRPr="00440242" w:rsidRDefault="00EC1830" w:rsidP="00440242">
+      <w:pPr>
+        <w:pStyle w:val="Recuodecorpodetexto"/>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:ind w:firstLine="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Bradesco Sans" w:hAnsi="Bradesco Sans"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00440242">
+        <w:rPr>
+          <w:rFonts w:ascii="Bradesco Sans" w:hAnsi="Bradesco Sans"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>9</w:t>
+      </w:r>
+      <w:r w:rsidR="00C60C92" w:rsidRPr="00440242">
+        <w:rPr>
+          <w:rFonts w:ascii="Bradesco Sans" w:hAnsi="Bradesco Sans"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">.8. O </w:t>
+      </w:r>
+      <w:r w:rsidR="00C60C92" w:rsidRPr="00440242">
         <w:rPr>
           <w:rFonts w:ascii="Bradesco Sans" w:hAnsi="Bradesco Sans"/>
           <w:b/>
           <w:szCs w:val="22"/>
         </w:rPr>
+        <w:t>BRADESCO</w:t>
+      </w:r>
+      <w:r w:rsidR="00C60C92" w:rsidRPr="00440242">
+        <w:rPr>
+          <w:rFonts w:ascii="Bradesco Sans" w:hAnsi="Bradesco Sans"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> em hipótese alguma será responsabilizado por quaisquer atos e/ou atividades descritos no presente Contrato, que tenham sido praticados por terceiros anteriormente contratados pela </w:t>
+      </w:r>
+      <w:r w:rsidR="00C60C92" w:rsidRPr="00440242">
+        <w:rPr>
+          <w:rFonts w:ascii="Bradesco Sans" w:hAnsi="Bradesco Sans"/>
+          <w:b/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>CONTRATANTE</w:t>
+      </w:r>
+      <w:r w:rsidR="00C60C92" w:rsidRPr="00440242">
+        <w:rPr>
+          <w:rFonts w:ascii="Bradesco Sans" w:hAnsi="Bradesco Sans"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+      <w:r w:rsidR="006F14FC" w:rsidRPr="00440242">
+        <w:rPr>
+          <w:rFonts w:ascii="Bradesco Sans" w:hAnsi="Bradesco Sans"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="00C60C92" w:rsidRPr="005F08F2">
-[...31 lines deleted...]
-          <w:rFonts w:ascii="Bradesco Sans" w:hAnsi="Bradesco Sans"/>
+    </w:p>
+    <w:p w14:paraId="2767AFE8" w14:textId="77777777" w:rsidR="00C60C92" w:rsidRPr="00440242" w:rsidRDefault="00C60C92" w:rsidP="00440242">
+      <w:pPr>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Bradesco Sans" w:hAnsi="Bradesco Sans"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="4FD42535" w14:textId="03F320DC" w:rsidR="00C60C92" w:rsidRPr="00440242" w:rsidRDefault="00EC1830" w:rsidP="00440242">
+      <w:pPr>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Bradesco Sans" w:hAnsi="Bradesco Sans"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00440242">
+        <w:rPr>
+          <w:rFonts w:ascii="Bradesco Sans" w:hAnsi="Bradesco Sans"/>
+          <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>9</w:t>
       </w:r>
-      <w:r w:rsidR="00C60C92" w:rsidRPr="005F08F2">
-[...6 lines deleted...]
-      <w:r w:rsidR="00C60C92" w:rsidRPr="005F08F2">
+      <w:r w:rsidR="00C60C92" w:rsidRPr="00440242">
+        <w:rPr>
+          <w:rFonts w:ascii="Bradesco Sans" w:hAnsi="Bradesco Sans"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">.9. Com exceção das obrigações imputadas ao </w:t>
+      </w:r>
+      <w:r w:rsidR="00C60C92" w:rsidRPr="00440242">
         <w:rPr>
           <w:rFonts w:ascii="Bradesco Sans" w:hAnsi="Bradesco Sans"/>
           <w:b/>
+          <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>BRADESCO</w:t>
       </w:r>
-      <w:r w:rsidR="00C60C92" w:rsidRPr="005F08F2">
-[...6 lines deleted...]
-      <w:r w:rsidR="00C60C92" w:rsidRPr="005F08F2">
+      <w:r w:rsidR="00C60C92" w:rsidRPr="00440242">
+        <w:rPr>
+          <w:rFonts w:ascii="Bradesco Sans" w:hAnsi="Bradesco Sans"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> neste Contrato e do disposto no Código Civil Brasileiro em vigor, o </w:t>
+      </w:r>
+      <w:r w:rsidR="00C60C92" w:rsidRPr="00440242">
         <w:rPr>
           <w:rFonts w:ascii="Bradesco Sans" w:hAnsi="Bradesco Sans"/>
           <w:b/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>BRADESCO</w:t>
+      </w:r>
+      <w:r w:rsidR="00C60C92" w:rsidRPr="00440242">
+        <w:rPr>
+          <w:rFonts w:ascii="Bradesco Sans" w:hAnsi="Bradesco Sans"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> deverá ser mantido indene de qualquer outra responsabilidade decorrente de atos ou fatos por parte da </w:t>
+      </w:r>
+      <w:r w:rsidR="00C60C92" w:rsidRPr="00440242">
+        <w:rPr>
+          <w:rFonts w:ascii="Bradesco Sans" w:hAnsi="Bradesco Sans"/>
+          <w:b/>
+          <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>CONTRATANTE</w:t>
       </w:r>
-      <w:r w:rsidR="00C60C92" w:rsidRPr="005F08F2">
-[...14 lines deleted...]
-    <w:p w14:paraId="2767AFE8" w14:textId="77777777" w:rsidR="00C60C92" w:rsidRPr="005F08F2" w:rsidRDefault="00C60C92" w:rsidP="005F08F2">
+      <w:r w:rsidR="00C60C92" w:rsidRPr="00440242">
+        <w:rPr>
+          <w:rFonts w:ascii="Bradesco Sans" w:hAnsi="Bradesco Sans"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, seus administradores, representantes e empregados, a não ser no caso de culpa manifesta relacionada às responsabilidades do </w:t>
+      </w:r>
+      <w:r w:rsidR="00C60C92" w:rsidRPr="00440242">
+        <w:rPr>
+          <w:rFonts w:ascii="Bradesco Sans" w:hAnsi="Bradesco Sans"/>
+          <w:b/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>BRADESCO</w:t>
+      </w:r>
+      <w:r w:rsidR="00C60C92" w:rsidRPr="00440242">
+        <w:rPr>
+          <w:rFonts w:ascii="Bradesco Sans" w:hAnsi="Bradesco Sans"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> previstas neste Contrato, dolo ou má-fé devidamente comprovados.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="18A43880" w14:textId="77777777" w:rsidR="00C60C92" w:rsidRPr="00440242" w:rsidRDefault="00C60C92" w:rsidP="00440242">
       <w:pPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Bradesco Sans" w:hAnsi="Bradesco Sans"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="4FD42535" w14:textId="03F320DC" w:rsidR="00C60C92" w:rsidRPr="005F08F2" w:rsidRDefault="00EC1830" w:rsidP="005F08F2">
+    <w:p w14:paraId="6F183C98" w14:textId="29E28BAA" w:rsidR="00C60C92" w:rsidRPr="00440242" w:rsidRDefault="00EC1830" w:rsidP="00440242">
       <w:pPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Bradesco Sans" w:hAnsi="Bradesco Sans"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
-      <w:r>
+      <w:r w:rsidRPr="00440242">
         <w:rPr>
           <w:rFonts w:ascii="Bradesco Sans" w:hAnsi="Bradesco Sans"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>9</w:t>
       </w:r>
-      <w:r w:rsidR="00C60C92" w:rsidRPr="005F08F2">
-[...7 lines deleted...]
-      <w:r w:rsidR="00C60C92" w:rsidRPr="005F08F2">
+      <w:r w:rsidR="00C60C92" w:rsidRPr="00440242">
+        <w:rPr>
+          <w:rFonts w:ascii="Bradesco Sans" w:hAnsi="Bradesco Sans"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>.10. Este Contrato obriga as Partes e seus sucessores a qualquer título.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="29CE1E6A" w14:textId="396E672D" w:rsidR="00C60C92" w:rsidRPr="00440242" w:rsidRDefault="00EC1830" w:rsidP="00440242">
+      <w:pPr>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Bradesco Sans" w:hAnsi="Bradesco Sans"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00440242">
+        <w:rPr>
+          <w:rFonts w:ascii="Bradesco Sans" w:hAnsi="Bradesco Sans"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>9</w:t>
+      </w:r>
+      <w:r w:rsidR="00C60C92" w:rsidRPr="00440242">
+        <w:rPr>
+          <w:rFonts w:ascii="Bradesco Sans" w:hAnsi="Bradesco Sans"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">.11. O </w:t>
+      </w:r>
+      <w:r w:rsidR="00C60C92" w:rsidRPr="00440242">
         <w:rPr>
           <w:rFonts w:ascii="Bradesco Sans" w:hAnsi="Bradesco Sans"/>
           <w:b/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>BRADESCO</w:t>
       </w:r>
-      <w:r w:rsidR="00C60C92" w:rsidRPr="005F08F2">
-[...7 lines deleted...]
-      <w:r w:rsidR="00C60C92" w:rsidRPr="005F08F2">
+      <w:r w:rsidR="00C60C92" w:rsidRPr="00440242">
+        <w:rPr>
+          <w:rFonts w:ascii="Bradesco Sans" w:hAnsi="Bradesco Sans"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> não se responsabilizará por quaisquer atos, fatos e/ou obrigações contraídas pela </w:t>
+      </w:r>
+      <w:r w:rsidR="00C60C92" w:rsidRPr="00440242">
         <w:rPr>
           <w:rFonts w:ascii="Bradesco Sans" w:hAnsi="Bradesco Sans"/>
           <w:b/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
+        <w:t>CONTRATANTE</w:t>
+      </w:r>
+      <w:r w:rsidR="00C60C92" w:rsidRPr="00440242">
+        <w:rPr>
+          <w:rFonts w:ascii="Bradesco Sans" w:hAnsi="Bradesco Sans"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>, seus administradores, representantes, empregados e prepostos, seja a que tempo ou título for.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="63718473" w14:textId="77777777" w:rsidR="00C60C92" w:rsidRPr="00440242" w:rsidRDefault="00C60C92" w:rsidP="00440242">
+      <w:pPr>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Bradesco Sans" w:hAnsi="Bradesco Sans"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="14F3159C" w14:textId="5B790954" w:rsidR="00C60C92" w:rsidRPr="00440242" w:rsidRDefault="00EC1830" w:rsidP="00440242">
+      <w:pPr>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Bradesco Sans" w:hAnsi="Bradesco Sans"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00440242">
+        <w:rPr>
+          <w:rFonts w:ascii="Bradesco Sans" w:hAnsi="Bradesco Sans"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>9</w:t>
+      </w:r>
+      <w:r w:rsidR="00C60C92" w:rsidRPr="00440242">
+        <w:rPr>
+          <w:rFonts w:ascii="Bradesco Sans" w:hAnsi="Bradesco Sans"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">.12. Fica expressamente vedada à </w:t>
+      </w:r>
+      <w:r w:rsidR="00C60C92" w:rsidRPr="00440242">
+        <w:rPr>
+          <w:rFonts w:ascii="Bradesco Sans" w:hAnsi="Bradesco Sans"/>
+          <w:b/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>CONTRATANTE</w:t>
+      </w:r>
+      <w:r w:rsidR="00C60C92" w:rsidRPr="00440242">
+        <w:rPr>
+          <w:rFonts w:ascii="Bradesco Sans" w:hAnsi="Bradesco Sans"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, a utilização dos termos deste Contrato e do Termo de Adesão em divulgação ou publicidade, bem como, o uso do nome, marca e logomarca do </w:t>
+      </w:r>
+      <w:r w:rsidR="00C60C92" w:rsidRPr="00440242">
+        <w:rPr>
+          <w:rFonts w:ascii="Bradesco Sans" w:hAnsi="Bradesco Sans"/>
+          <w:b/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
         <w:t>BRADESCO</w:t>
       </w:r>
-      <w:r w:rsidR="00C60C92" w:rsidRPr="005F08F2">
-[...7 lines deleted...]
-      <w:r w:rsidR="00C60C92" w:rsidRPr="005F08F2">
+      <w:r w:rsidR="00C60C92" w:rsidRPr="00440242">
+        <w:rPr>
+          <w:rFonts w:ascii="Bradesco Sans" w:hAnsi="Bradesco Sans"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, para qualquer finalidade e em qualquer meio de comunicação, quer seja na mídia impressa, escrita, falada ou eletrônica, incluindo-se, porém, sem se limitar, a publicação em portfólio de produtos e serviços, links, etc., sendo que a sua infração poderá ensejar a rescisão automática do presente Contrato, a critério do </w:t>
+      </w:r>
+      <w:r w:rsidR="00C60C92" w:rsidRPr="00440242">
         <w:rPr>
           <w:rFonts w:ascii="Bradesco Sans" w:hAnsi="Bradesco Sans"/>
           <w:b/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t>CONTRATANTE</w:t>
-[...9 lines deleted...]
-      <w:r w:rsidR="00C60C92" w:rsidRPr="005F08F2">
+        <w:t>BRADESCO</w:t>
+      </w:r>
+      <w:r w:rsidR="00C60C92" w:rsidRPr="00440242">
+        <w:rPr>
+          <w:rFonts w:ascii="Bradesco Sans" w:hAnsi="Bradesco Sans"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, além de sujeitar-se a </w:t>
+      </w:r>
+      <w:r w:rsidR="00C60C92" w:rsidRPr="00440242">
         <w:rPr>
           <w:rFonts w:ascii="Bradesco Sans" w:hAnsi="Bradesco Sans"/>
           <w:b/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t>BRADESCO</w:t>
-[...10 lines deleted...]
-    <w:p w14:paraId="18A43880" w14:textId="77777777" w:rsidR="00C60C92" w:rsidRPr="005F08F2" w:rsidRDefault="00C60C92" w:rsidP="005F08F2">
+        <w:t xml:space="preserve">CONTRATANTE </w:t>
+      </w:r>
+      <w:r w:rsidR="00C60C92" w:rsidRPr="00440242">
+        <w:rPr>
+          <w:rFonts w:ascii="Bradesco Sans" w:hAnsi="Bradesco Sans"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>às perdas e danos que forem apuradas.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4C90AF61" w14:textId="77777777" w:rsidR="00C60C92" w:rsidRPr="00440242" w:rsidRDefault="00C60C92" w:rsidP="00440242">
       <w:pPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Bradesco Sans" w:hAnsi="Bradesco Sans"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="6F183C98" w14:textId="29E28BAA" w:rsidR="00C60C92" w:rsidRDefault="00EC1830" w:rsidP="005F08F2">
+    <w:p w14:paraId="65A4EE6F" w14:textId="4D67CF81" w:rsidR="00C60C92" w:rsidRPr="00440242" w:rsidRDefault="00EC1830" w:rsidP="00440242">
       <w:pPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Bradesco Sans" w:hAnsi="Bradesco Sans"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
-      <w:r>
+      <w:r w:rsidRPr="00440242">
         <w:rPr>
           <w:rFonts w:ascii="Bradesco Sans" w:hAnsi="Bradesco Sans"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>9</w:t>
       </w:r>
-      <w:r w:rsidR="00C60C92" w:rsidRPr="005F08F2">
-[...204 lines deleted...]
-      <w:r w:rsidR="00C60C92" w:rsidRPr="005F08F2">
+      <w:r w:rsidR="00C60C92" w:rsidRPr="00440242">
         <w:rPr>
           <w:rFonts w:ascii="Bradesco Sans" w:hAnsi="Bradesco Sans"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>.13. Os casos fortuitos e de força maior são excludentes da responsabilidade das Partes, nos termos do artigo 393 do Código Civil Brasileiro.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="035BFC22" w14:textId="77777777" w:rsidR="00C60C92" w:rsidRPr="005F08F2" w:rsidRDefault="00C60C92" w:rsidP="005F08F2">
+    <w:p w14:paraId="035BFC22" w14:textId="77777777" w:rsidR="00C60C92" w:rsidRPr="00440242" w:rsidRDefault="00C60C92" w:rsidP="00440242">
       <w:pPr>
         <w:pStyle w:val="cabealhominusculosemnegrito"/>
         <w:spacing w:before="0" w:after="0" w:line="276" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Bradesco Sans" w:eastAsia="Times New Roman" w:hAnsi="Bradesco Sans"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:bookmarkStart w:id="0" w:name="_DV_M115"/>
       <w:bookmarkEnd w:id="0"/>
     </w:p>
-    <w:p w14:paraId="7AE455BA" w14:textId="22906899" w:rsidR="00C60C92" w:rsidRPr="005F08F2" w:rsidRDefault="00EC1830" w:rsidP="005F08F2">
+    <w:p w14:paraId="7AE455BA" w14:textId="22906899" w:rsidR="00C60C92" w:rsidRPr="00440242" w:rsidRDefault="00EC1830" w:rsidP="00440242">
       <w:pPr>
         <w:pStyle w:val="cabealhominusculosemnegrito"/>
         <w:spacing w:before="0" w:after="0" w:line="276" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Bradesco Sans" w:eastAsia="Times New Roman" w:hAnsi="Bradesco Sans"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
-      <w:r>
+      <w:r w:rsidRPr="00440242">
         <w:rPr>
           <w:rFonts w:ascii="Bradesco Sans" w:eastAsia="Times New Roman" w:hAnsi="Bradesco Sans"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>9</w:t>
       </w:r>
-      <w:r w:rsidR="00C60C92" w:rsidRPr="005F08F2">
+      <w:r w:rsidR="00C60C92" w:rsidRPr="00440242">
         <w:rPr>
           <w:rFonts w:ascii="Bradesco Sans" w:eastAsia="Times New Roman" w:hAnsi="Bradesco Sans"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t>.14. Cada uma das Partes garante à outra Parte: (i) que está investida de todos os poderes e autoridade para firmar e cumprir as obrigações aqui previstas e consumar as transações aqui contempladas; e (ii) que a assinatura e o cumprimento do presente Contrato não resultam violação de qualquer direito de terceiros, lei ou regulamento aplicável ou, ainda, violação, descumprimento ou inadimplemento de qualquer contrato, instrumento ou documento do qual seja parte ou pelo qual tenha qualquer ou quaisquer de suas propriedades vinculadas e/ou afetadas, nem na necessidade de obter qualquer autorização nos termos de qualquer contrato, instrumento ou documento do qual seja parte, ou pelo qual tenha qualquer ou quaisquer de suas propriedades vinculadas e/ou afetadas.</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="24B9B550" w14:textId="77777777" w:rsidR="00C60C92" w:rsidRPr="005F08F2" w:rsidRDefault="00C60C92" w:rsidP="005F08F2">
+        <w:t>.14. Cada uma das Partes garante à outra Parte: (i) que está investida de todos os poderes e autoridade para firmar e cumprir as obrigações aqui previstas e consumar as transações aqui contempladas; e (</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="00C60C92" w:rsidRPr="00440242">
+        <w:rPr>
+          <w:rFonts w:ascii="Bradesco Sans" w:eastAsia="Times New Roman" w:hAnsi="Bradesco Sans"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>ii</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00C60C92" w:rsidRPr="00440242">
+        <w:rPr>
+          <w:rFonts w:ascii="Bradesco Sans" w:eastAsia="Times New Roman" w:hAnsi="Bradesco Sans"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>) que a assinatura e o cumprimento do presente Contrato não resultam violação de qualquer direito de terceiros, lei ou regulamento aplicável ou, ainda, violação, descumprimento ou inadimplemento de qualquer contrato, instrumento ou documento do qual seja parte ou pelo qual tenha qualquer ou quaisquer de suas propriedades vinculadas e/ou afetadas, nem na necessidade de obter qualquer autorização nos termos de qualquer contrato, instrumento ou documento do qual seja parte, ou pelo qual tenha qualquer ou quaisquer de suas propriedades vinculadas e/ou afetadas.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="24B9B550" w14:textId="77777777" w:rsidR="00C60C92" w:rsidRPr="00440242" w:rsidRDefault="00C60C92" w:rsidP="00440242">
       <w:pPr>
         <w:pStyle w:val="cabealhominusculosemnegrito"/>
         <w:spacing w:before="0" w:after="0" w:line="276" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Bradesco Sans" w:eastAsia="Times New Roman" w:hAnsi="Bradesco Sans"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="036D718B" w14:textId="19097C2B" w:rsidR="00C60C92" w:rsidRPr="005F08F2" w:rsidRDefault="00EC1830" w:rsidP="005F08F2">
+    <w:p w14:paraId="036D718B" w14:textId="19097C2B" w:rsidR="00C60C92" w:rsidRPr="00440242" w:rsidRDefault="00EC1830" w:rsidP="00440242">
       <w:pPr>
         <w:pStyle w:val="cabealhominusculosemnegrito"/>
         <w:spacing w:before="0" w:after="0" w:line="276" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Bradesco Sans" w:eastAsia="Times New Roman" w:hAnsi="Bradesco Sans"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
-      <w:r>
+      <w:r w:rsidRPr="00440242">
         <w:rPr>
           <w:rFonts w:ascii="Bradesco Sans" w:eastAsia="Times New Roman" w:hAnsi="Bradesco Sans"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>9</w:t>
       </w:r>
-      <w:r w:rsidR="00C60C92" w:rsidRPr="005F08F2">
+      <w:r w:rsidR="00C60C92" w:rsidRPr="00440242">
         <w:rPr>
           <w:rFonts w:ascii="Bradesco Sans" w:eastAsia="Times New Roman" w:hAnsi="Bradesco Sans"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>.15. Este Contrato constitu</w:t>
       </w:r>
-      <w:r w:rsidR="001C1D53" w:rsidRPr="005F08F2">
+      <w:r w:rsidR="001C1D53" w:rsidRPr="00440242">
         <w:rPr>
           <w:rFonts w:ascii="Bradesco Sans" w:eastAsia="Times New Roman" w:hAnsi="Bradesco Sans"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>i</w:t>
       </w:r>
-      <w:r w:rsidR="00C60C92" w:rsidRPr="005F08F2">
+      <w:r w:rsidR="00C60C92" w:rsidRPr="00440242">
         <w:rPr>
           <w:rFonts w:ascii="Bradesco Sans" w:eastAsia="Times New Roman" w:hAnsi="Bradesco Sans"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> todo o entendimento e acordo entre as Partes e substitui todas as garantias, condições, promessas, declarações, contratos e acordos verbais ou escritos, anteriores sobre o objeto deste Contrato.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="18A98CCF" w14:textId="678EC68B" w:rsidR="00C60C92" w:rsidRDefault="00C60C92" w:rsidP="005F08F2">
+    <w:p w14:paraId="18A98CCF" w14:textId="678EC68B" w:rsidR="00C60C92" w:rsidRPr="00440242" w:rsidRDefault="00C60C92" w:rsidP="00440242">
       <w:pPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Bradesco Sans" w:hAnsi="Bradesco Sans"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="3B8B943A" w14:textId="1BED3525" w:rsidR="00C60C92" w:rsidRPr="005F08F2" w:rsidRDefault="00EC1830" w:rsidP="005F08F2">
+    <w:p w14:paraId="3B8B943A" w14:textId="1BED3525" w:rsidR="00C60C92" w:rsidRPr="00440242" w:rsidRDefault="00EC1830" w:rsidP="00440242">
       <w:pPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Bradesco Sans" w:hAnsi="Bradesco Sans"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
-      <w:r>
+      <w:r w:rsidRPr="00440242">
         <w:rPr>
           <w:rFonts w:ascii="Bradesco Sans" w:hAnsi="Bradesco Sans"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>9</w:t>
       </w:r>
-      <w:r w:rsidR="00C60C92" w:rsidRPr="005F08F2">
+      <w:r w:rsidR="00C60C92" w:rsidRPr="00440242">
         <w:rPr>
           <w:rFonts w:ascii="Bradesco Sans" w:hAnsi="Bradesco Sans"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>.16. As Partes declaram que tiveram prévio conhecimento de todas as cláusulas e condições deste Contrato, concordando expressamente com todos os seus termos, ratificando todas as cláusulas e condições ora estabelecidas, por meio</w:t>
       </w:r>
-      <w:r w:rsidR="001C1D53" w:rsidRPr="005F08F2">
+      <w:r w:rsidR="001C1D53" w:rsidRPr="00440242">
         <w:rPr>
           <w:rFonts w:ascii="Bradesco Sans" w:hAnsi="Bradesco Sans"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> da assinatura</w:t>
       </w:r>
-      <w:r w:rsidR="00C60C92" w:rsidRPr="005F08F2">
+      <w:r w:rsidR="00C60C92" w:rsidRPr="00440242">
         <w:rPr>
           <w:rFonts w:ascii="Bradesco Sans" w:hAnsi="Bradesco Sans"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="00231DCB">
+      <w:r w:rsidR="00231DCB" w:rsidRPr="00440242">
         <w:rPr>
           <w:rFonts w:ascii="Bradesco Sans" w:hAnsi="Bradesco Sans"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">deste Contrato e </w:t>
       </w:r>
-      <w:r w:rsidR="00C60C92" w:rsidRPr="005F08F2">
+      <w:r w:rsidR="00C60C92" w:rsidRPr="00440242">
         <w:rPr>
           <w:rFonts w:ascii="Bradesco Sans" w:hAnsi="Bradesco Sans"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>do Termo de Adesão</w:t>
       </w:r>
-      <w:r w:rsidR="00231DCB">
+      <w:r w:rsidR="00231DCB" w:rsidRPr="00440242">
         <w:rPr>
           <w:rFonts w:ascii="Bradesco Sans" w:hAnsi="Bradesco Sans"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> no caso da </w:t>
       </w:r>
-      <w:r w:rsidR="00231DCB" w:rsidRPr="005470FB">
+      <w:r w:rsidR="00231DCB" w:rsidRPr="00440242">
         <w:rPr>
           <w:rFonts w:ascii="Bradesco Sans" w:hAnsi="Bradesco Sans"/>
           <w:b/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>CONTRATANTE</w:t>
       </w:r>
-      <w:r w:rsidR="00C60C92" w:rsidRPr="005F08F2">
+      <w:r w:rsidR="00C60C92" w:rsidRPr="00440242">
         <w:rPr>
           <w:rFonts w:ascii="Bradesco Sans" w:hAnsi="Bradesco Sans"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
-      <w:r w:rsidR="006F14FC" w:rsidRPr="005F08F2">
+      <w:r w:rsidR="006F14FC" w:rsidRPr="00440242">
         <w:rPr>
           <w:rFonts w:ascii="Bradesco Sans" w:hAnsi="Bradesco Sans"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="74C2434B" w14:textId="77777777" w:rsidR="00C60C92" w:rsidRPr="005F08F2" w:rsidRDefault="00C60C92" w:rsidP="005F08F2">
+    <w:p w14:paraId="74C2434B" w14:textId="77777777" w:rsidR="00C60C92" w:rsidRPr="00440242" w:rsidRDefault="00C60C92" w:rsidP="00440242">
       <w:pPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Bradesco Sans" w:hAnsi="Bradesco Sans"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="5B9C865C" w14:textId="761C96C4" w:rsidR="00C60C92" w:rsidRPr="005F08F2" w:rsidRDefault="00EC1830" w:rsidP="005F08F2">
+    <w:p w14:paraId="5B9C865C" w14:textId="761C96C4" w:rsidR="00C60C92" w:rsidRPr="00440242" w:rsidRDefault="00EC1830" w:rsidP="00440242">
       <w:pPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Bradesco Sans" w:hAnsi="Bradesco Sans"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
-      <w:r>
+      <w:r w:rsidRPr="00440242">
         <w:rPr>
           <w:rFonts w:ascii="Bradesco Sans" w:hAnsi="Bradesco Sans"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>9</w:t>
       </w:r>
-      <w:r w:rsidR="00C60C92" w:rsidRPr="005F08F2">
+      <w:r w:rsidR="00C60C92" w:rsidRPr="00440242">
         <w:rPr>
           <w:rFonts w:ascii="Bradesco Sans" w:hAnsi="Bradesco Sans"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>.17. Exceto se de outra maneira previsto neste Contrato, no Termo de Adesão e/ou na legislação aplicável, todos os custos e despesas, incluindo, mas não se limitando a honorários e despesas de advogados, consultores financeiros e auditores, incorridos com relação a esse Contrato e as operações aqui contempladas serão pagos pela Parte que incorrer nestes custos e despesas</w:t>
       </w:r>
-      <w:r w:rsidR="00713D8A" w:rsidRPr="005F08F2">
+      <w:r w:rsidR="00713D8A" w:rsidRPr="00440242">
         <w:rPr>
           <w:rFonts w:ascii="Bradesco Sans" w:hAnsi="Bradesco Sans"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1EDB69D7" w14:textId="77777777" w:rsidR="00C60C92" w:rsidRPr="005F08F2" w:rsidRDefault="00C60C92" w:rsidP="005F08F2">
+    <w:p w14:paraId="1EDB69D7" w14:textId="77777777" w:rsidR="00C60C92" w:rsidRPr="00440242" w:rsidRDefault="00C60C92" w:rsidP="00440242">
       <w:pPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Bradesco Sans" w:hAnsi="Bradesco Sans"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="62781E97" w14:textId="41D0E499" w:rsidR="00C60C92" w:rsidRPr="005F08F2" w:rsidRDefault="00EC1830" w:rsidP="005F08F2">
+    <w:p w14:paraId="62781E97" w14:textId="41D0E499" w:rsidR="00C60C92" w:rsidRPr="00440242" w:rsidRDefault="00EC1830" w:rsidP="00440242">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Bradesco Sans" w:hAnsi="Bradesco Sans"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
-      <w:r>
+      <w:r w:rsidRPr="00440242">
         <w:rPr>
           <w:rFonts w:ascii="Bradesco Sans" w:hAnsi="Bradesco Sans"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>9</w:t>
       </w:r>
-      <w:r w:rsidR="00C60C92" w:rsidRPr="005F08F2">
+      <w:r w:rsidR="00C60C92" w:rsidRPr="00440242">
         <w:rPr>
           <w:rFonts w:ascii="Bradesco Sans" w:hAnsi="Bradesco Sans"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>.18. As Partes declaram e garantem mutuamente, inclusive perante seus fornecedores de bens e serviços, que:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="353A7D9E" w14:textId="77777777" w:rsidR="00C60C92" w:rsidRPr="005F08F2" w:rsidRDefault="00C60C92" w:rsidP="005F08F2">
+    <w:p w14:paraId="353A7D9E" w14:textId="77777777" w:rsidR="00C60C92" w:rsidRPr="00440242" w:rsidRDefault="00C60C92" w:rsidP="00440242">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Bradesco Sans" w:hAnsi="Bradesco Sans"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="1FF1EC6B" w14:textId="77777777" w:rsidR="00C60C92" w:rsidRPr="005F08F2" w:rsidRDefault="00C60C92" w:rsidP="005470FB">
+    <w:p w14:paraId="1FF1EC6B" w14:textId="77777777" w:rsidR="00C60C92" w:rsidRPr="00440242" w:rsidRDefault="00C60C92" w:rsidP="00440242">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:ind w:left="567"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Bradesco Sans" w:hAnsi="Bradesco Sans"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="005F08F2">
+      <w:r w:rsidRPr="00440242">
         <w:rPr>
           <w:rFonts w:ascii="Bradesco Sans" w:hAnsi="Bradesco Sans"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>a) exercem suas atividades em conformidade com a legislação vigente a elas aplicável, e que detêm as aprovações necessárias à celebração deste Contrato, e ao cumprimento das obrigações nele previstas;</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5423EEE5" w14:textId="77777777" w:rsidR="00E7485B" w:rsidRDefault="00E7485B" w:rsidP="005470FB">
+    <w:p w14:paraId="5423EEE5" w14:textId="77777777" w:rsidR="00E7485B" w:rsidRPr="00440242" w:rsidRDefault="00E7485B" w:rsidP="00440242">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:ind w:left="567"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Bradesco Sans" w:hAnsi="Bradesco Sans"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="1F078C6E" w14:textId="1CBB2FC2" w:rsidR="00C60C92" w:rsidRPr="005F08F2" w:rsidRDefault="00C60C92" w:rsidP="005470FB">
+    <w:p w14:paraId="1F078C6E" w14:textId="1CBB2FC2" w:rsidR="00C60C92" w:rsidRPr="00440242" w:rsidRDefault="00C60C92" w:rsidP="00440242">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:ind w:left="567"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Bradesco Sans" w:hAnsi="Bradesco Sans"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="005F08F2">
+      <w:r w:rsidRPr="00440242">
         <w:rPr>
           <w:rFonts w:ascii="Bradesco Sans" w:hAnsi="Bradesco Sans"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>b) não utilizam de trabalho ilegal, e comprometem-se a não utilizar práticas de trabalho análogo ao escravo, ou de mão de obra infantil, salvo este último na condição de aprendiz, observadas as disposições da consolidação das leis do Trabalho, seja direta ou indiretamente, por meio de seus respectivos fornecedores de produtos e serviços;</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2800C921" w14:textId="77777777" w:rsidR="00E7485B" w:rsidRDefault="00E7485B" w:rsidP="005470FB">
+    <w:p w14:paraId="2800C921" w14:textId="77777777" w:rsidR="00E7485B" w:rsidRPr="00440242" w:rsidRDefault="00E7485B" w:rsidP="00440242">
       <w:pPr>
         <w:pStyle w:val="Corpodetexto2"/>
         <w:autoSpaceDE w:val="0"/>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:ind w:left="567"/>
         <w:rPr>
           <w:rFonts w:ascii="Bradesco Sans" w:hAnsi="Bradesco Sans"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="7FA31D57" w14:textId="0190B873" w:rsidR="00C60C92" w:rsidRPr="005F08F2" w:rsidRDefault="00C60C92" w:rsidP="005470FB">
+    <w:p w14:paraId="7FA31D57" w14:textId="0190B873" w:rsidR="00C60C92" w:rsidRPr="00440242" w:rsidRDefault="00C60C92" w:rsidP="00440242">
       <w:pPr>
         <w:pStyle w:val="Corpodetexto2"/>
         <w:autoSpaceDE w:val="0"/>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:ind w:left="567"/>
         <w:rPr>
           <w:rFonts w:ascii="Bradesco Sans" w:hAnsi="Bradesco Sans"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="005F08F2">
+      <w:r w:rsidRPr="00440242">
         <w:rPr>
           <w:rFonts w:ascii="Bradesco Sans" w:hAnsi="Bradesco Sans"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>c) não empregam menor até 18 anos, inclusive menor aprendiz, em locais prejudiciais a sua formação, ao seu desenvolvimento físico, psíquico, moral e social, bem como em locais e serviços perigosos ou insalubres, em horários que não permitam a frequência à escola e, ainda, em horário noturno, considerando este o período compreendido entre as 22h (vinte e duas horas) e 5h (cinco horas);</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="04EB5EAE" w14:textId="77777777" w:rsidR="00E7485B" w:rsidRDefault="00E7485B" w:rsidP="005470FB">
+    <w:p w14:paraId="04EB5EAE" w14:textId="77777777" w:rsidR="00E7485B" w:rsidRPr="00440242" w:rsidRDefault="00E7485B" w:rsidP="00440242">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:ind w:left="567"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Bradesco Sans" w:hAnsi="Bradesco Sans"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="2FA99A74" w14:textId="4130B70E" w:rsidR="00C60C92" w:rsidRPr="005F08F2" w:rsidRDefault="00C60C92" w:rsidP="005470FB">
+    <w:p w14:paraId="2FA99A74" w14:textId="4130B70E" w:rsidR="00C60C92" w:rsidRPr="00440242" w:rsidRDefault="00C60C92" w:rsidP="00440242">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:ind w:left="567"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Bradesco Sans" w:hAnsi="Bradesco Sans"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="005F08F2">
-[...8 lines deleted...]
-    <w:p w14:paraId="7EAE3844" w14:textId="77777777" w:rsidR="00E7485B" w:rsidRDefault="00E7485B" w:rsidP="005470FB">
+      <w:r w:rsidRPr="00440242">
+        <w:rPr>
+          <w:rFonts w:ascii="Bradesco Sans" w:hAnsi="Bradesco Sans"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">d) não utilizam práticas de discriminação negativa, e limitativas ao acesso na relação de emprego ou a sua manutenção, tais como, mas não se limitando </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00440242">
+        <w:rPr>
+          <w:rFonts w:ascii="Bradesco Sans" w:hAnsi="Bradesco Sans"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>a, motivos</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00440242">
+        <w:rPr>
+          <w:rFonts w:ascii="Bradesco Sans" w:hAnsi="Bradesco Sans"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> de sexo, origem, raça, cor, condição física, religião, estado civil, idade, situação familiar ou estado gravídico;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7EAE3844" w14:textId="77777777" w:rsidR="00E7485B" w:rsidRPr="00440242" w:rsidRDefault="00E7485B" w:rsidP="00440242">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:ind w:left="567"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Bradesco Sans" w:hAnsi="Bradesco Sans"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="189713C2" w14:textId="549BF90D" w:rsidR="00C60C92" w:rsidRPr="005F08F2" w:rsidRDefault="00C60C92" w:rsidP="005470FB">
+    <w:p w14:paraId="189713C2" w14:textId="549BF90D" w:rsidR="00C60C92" w:rsidRPr="00440242" w:rsidRDefault="00C60C92" w:rsidP="00440242">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:ind w:left="567"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Bradesco Sans" w:hAnsi="Bradesco Sans"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="005F08F2">
+      <w:r w:rsidRPr="00440242">
         <w:rPr>
           <w:rFonts w:ascii="Bradesco Sans" w:hAnsi="Bradesco Sans"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>e) comprometem-se a proteger e preservar o meio ambiente, bem como a prevenir e erradicar práticas danosas ao meio ambiente, executando seus serviços em observância à legislação vigente no que tange a Política Nacional do Meio Ambiente e dos Crimes Ambientais, bem como dos atos legais, normativos e administrativos relativos à área ambiental e correlata, emanados das esferas Federal, Estaduais e Municipais.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="76DDB51E" w14:textId="77777777" w:rsidR="00C60C92" w:rsidRPr="00666601" w:rsidRDefault="00C60C92" w:rsidP="005F08F2">
+    <w:p w14:paraId="76DDB51E" w14:textId="77777777" w:rsidR="00C60C92" w:rsidRPr="00440242" w:rsidRDefault="00C60C92" w:rsidP="00440242">
       <w:pPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Bradesco Sans" w:hAnsi="Bradesco Sans"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="327A3038" w14:textId="05DEA41E" w:rsidR="00C60C92" w:rsidRPr="005F08F2" w:rsidRDefault="00EC1830" w:rsidP="005F08F2">
+    <w:p w14:paraId="327A3038" w14:textId="05DEA41E" w:rsidR="00C60C92" w:rsidRPr="00440242" w:rsidRDefault="00EC1830" w:rsidP="00440242">
       <w:pPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Bradesco Sans" w:hAnsi="Bradesco Sans"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
-      <w:r>
+      <w:r w:rsidRPr="00440242">
         <w:rPr>
           <w:rFonts w:ascii="Bradesco Sans" w:hAnsi="Bradesco Sans"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>9</w:t>
       </w:r>
-      <w:r w:rsidR="00C60C92" w:rsidRPr="005F08F2">
+      <w:r w:rsidR="00C60C92" w:rsidRPr="00440242">
         <w:rPr>
           <w:rFonts w:ascii="Bradesco Sans" w:hAnsi="Bradesco Sans"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">.19. </w:t>
       </w:r>
-      <w:r w:rsidR="0002726A" w:rsidRPr="005F08F2">
+      <w:r w:rsidR="0002726A" w:rsidRPr="00440242">
         <w:rPr>
           <w:rFonts w:ascii="Bradesco Sans" w:hAnsi="Bradesco Sans"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>As Partes na forma aqui representados, declaram que possuem Códigos de Conduta Ética próprios e que seus colaboradores são orientados a seguir as disposições e princípios ali contidos, destacando, neste ato, que disponibilizam entre si um exemplar de cada Código.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1498929D" w14:textId="77777777" w:rsidR="00C60C92" w:rsidRPr="005F08F2" w:rsidRDefault="00C60C92" w:rsidP="005F08F2">
+    <w:p w14:paraId="1498929D" w14:textId="77777777" w:rsidR="00C60C92" w:rsidRPr="00440242" w:rsidRDefault="00C60C92" w:rsidP="00440242">
       <w:pPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Bradesco Sans" w:hAnsi="Bradesco Sans"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="3C3D4257" w14:textId="16C23AA9" w:rsidR="00C60C92" w:rsidRDefault="00EC1830" w:rsidP="005F08F2">
+    <w:p w14:paraId="3C3D4257" w14:textId="7DB07814" w:rsidR="00C60C92" w:rsidRPr="00440242" w:rsidRDefault="00EC1830" w:rsidP="00440242">
       <w:pPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Bradesco Sans" w:hAnsi="Bradesco Sans"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
-      <w:r>
+      <w:r w:rsidRPr="00440242">
         <w:rPr>
           <w:rFonts w:ascii="Bradesco Sans" w:hAnsi="Bradesco Sans"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>9</w:t>
       </w:r>
-      <w:r w:rsidR="00C60C92" w:rsidRPr="005F08F2">
+      <w:r w:rsidR="00C60C92" w:rsidRPr="00440242">
         <w:rPr>
           <w:rFonts w:ascii="Bradesco Sans" w:hAnsi="Bradesco Sans"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">.20. As Partes comprometem–se a tomar as medidas necessárias e cabíveis conforme previsto na </w:t>
       </w:r>
-      <w:r w:rsidR="001C1D53" w:rsidRPr="005F08F2">
+      <w:r w:rsidR="001C1D53" w:rsidRPr="00440242">
         <w:rPr>
           <w:rFonts w:ascii="Bradesco Sans" w:hAnsi="Bradesco Sans"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Circular BCB nº 3.978/2020</w:t>
       </w:r>
-      <w:r w:rsidR="00C60C92" w:rsidRPr="005F08F2">
-[...24 lines deleted...]
-    <w:p w14:paraId="70D13FF6" w14:textId="77777777" w:rsidR="00EC1830" w:rsidRPr="005F08F2" w:rsidRDefault="00EC1830" w:rsidP="005F08F2">
+      <w:r w:rsidR="00C60C92" w:rsidRPr="00440242">
+        <w:rPr>
+          <w:rFonts w:ascii="Bradesco Sans" w:hAnsi="Bradesco Sans"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, na </w:t>
+      </w:r>
+      <w:r w:rsidR="002D6212" w:rsidRPr="00440242">
+        <w:rPr>
+          <w:rFonts w:ascii="Bradesco Sans" w:hAnsi="Bradesco Sans"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Resolução CVM nº 50/2021 </w:t>
+      </w:r>
+      <w:r w:rsidR="00C60C92" w:rsidRPr="00440242">
+        <w:rPr>
+          <w:rFonts w:ascii="Bradesco Sans" w:hAnsi="Bradesco Sans"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>e posteriores alterações, com a finalidade de prevenir e combater as atividades relacionadas com os crimes de “lavagem de dinheiro” ou ocultação de bens, direitos e valores identificados pela Lei nº 9.613/</w:t>
+      </w:r>
+      <w:r w:rsidR="002D6212" w:rsidRPr="00440242">
+        <w:rPr>
+          <w:rFonts w:ascii="Bradesco Sans" w:hAnsi="Bradesco Sans"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>19</w:t>
+      </w:r>
+      <w:r w:rsidR="00C60C92" w:rsidRPr="00440242">
+        <w:rPr>
+          <w:rFonts w:ascii="Bradesco Sans" w:hAnsi="Bradesco Sans"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>98.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="70D13FF6" w14:textId="77777777" w:rsidR="00EC1830" w:rsidRPr="00440242" w:rsidRDefault="00EC1830" w:rsidP="00440242">
       <w:pPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Bradesco Sans" w:hAnsi="Bradesco Sans"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="50AF4E68" w14:textId="53D74BFD" w:rsidR="0002726A" w:rsidRPr="005F08F2" w:rsidRDefault="00EC1830" w:rsidP="005F08F2">
-[...1 lines deleted...]
-        <w:spacing w:line="276" w:lineRule="auto"/>
+    <w:p w14:paraId="14E517A5" w14:textId="5181163C" w:rsidR="002D6212" w:rsidRPr="00A02A73" w:rsidRDefault="00EC1830" w:rsidP="00A02A73">
+      <w:pPr>
+        <w:pStyle w:val="PargrafodaLista"/>
+        <w:widowControl w:val="0"/>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="690"/>
+        </w:tabs>
+        <w:suppressAutoHyphens w:val="0"/>
+        <w:autoSpaceDE w:val="0"/>
+        <w:spacing w:before="1" w:line="276" w:lineRule="auto"/>
+        <w:ind w:left="0" w:right="139"/>
         <w:jc w:val="both"/>
-        <w:rPr>
-[...5 lines deleted...]
-      <w:r>
+        <w:textAlignment w:val="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Bradesco Sans" w:hAnsi="Bradesco Sans"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00440242">
         <w:rPr>
           <w:rFonts w:ascii="Bradesco Sans" w:hAnsi="Bradesco Sans"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>9</w:t>
       </w:r>
-      <w:r w:rsidR="00C60C92" w:rsidRPr="005F08F2">
+      <w:r w:rsidR="00C60C92" w:rsidRPr="00440242">
         <w:rPr>
           <w:rFonts w:ascii="Bradesco Sans" w:hAnsi="Bradesco Sans"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">.21. </w:t>
       </w:r>
-      <w:r w:rsidR="0002726A" w:rsidRPr="005F08F2">
-[...8 lines deleted...]
-    <w:p w14:paraId="705FD919" w14:textId="77777777" w:rsidR="0002726A" w:rsidRPr="005F08F2" w:rsidRDefault="0002726A" w:rsidP="005F08F2">
+      <w:r w:rsidR="002D6212" w:rsidRPr="00440242">
+        <w:rPr>
+          <w:rFonts w:ascii="Bradesco Sans" w:hAnsi="Bradesco Sans"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="002D6212" w:rsidRPr="00A02A73">
+        <w:rPr>
+          <w:rFonts w:ascii="Bradesco Sans" w:hAnsi="Bradesco Sans"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>As Partes declaram, de forma irrevogável e irretratável, uma à outra, que seus sócios quotistas, conselheiros, diretores, administradores, empregados, prestadores de serviços, inclusive, seus subcontratados e prepostos, conhecem e cumprem integralmente o disposto nas legislações aplicáveis, nacionais ou estrangeiras, que tratam do combate à corrupção e suborno.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="705FD919" w14:textId="77777777" w:rsidR="0002726A" w:rsidRPr="00440242" w:rsidRDefault="0002726A" w:rsidP="00440242">
       <w:pPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Bradesco Sans" w:hAnsi="Bradesco Sans"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="281894D0" w14:textId="058AFC3C" w:rsidR="0002726A" w:rsidRPr="005F08F2" w:rsidRDefault="00EC1830" w:rsidP="005470FB">
+    <w:p w14:paraId="281894D0" w14:textId="67ED0D92" w:rsidR="0002726A" w:rsidRPr="00440242" w:rsidRDefault="00EC1830" w:rsidP="00A02A73">
+      <w:pPr>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:ind w:left="709"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Bradesco Sans" w:hAnsi="Bradesco Sans"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00440242">
+        <w:rPr>
+          <w:rFonts w:ascii="Bradesco Sans" w:hAnsi="Bradesco Sans"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>9</w:t>
+      </w:r>
+      <w:r w:rsidR="0002726A" w:rsidRPr="00440242">
+        <w:rPr>
+          <w:rFonts w:ascii="Bradesco Sans" w:hAnsi="Bradesco Sans"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>.21.1. As Partes garantem, mutuamente, que</w:t>
+      </w:r>
+      <w:r w:rsidR="002D6212" w:rsidRPr="00440242">
+        <w:rPr>
+          <w:rFonts w:ascii="Bradesco Sans" w:hAnsi="Bradesco Sans"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> atuarão de maneira a evitar qualquer conduta indevida, irregular ou ilegal e que adotarão medidas efetivas a fim de impedir qualquer ação, uma em nome da outra e/ou qualquer ato que venha a favorecer, de forma direta ou indireta, uma à outra ou qualquer umas das empresas dos seus respectivos conglomerados econômicos, contrariando as legislações que lhes sejam aplicáveis.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5211A56F" w14:textId="77777777" w:rsidR="0002726A" w:rsidRPr="00440242" w:rsidRDefault="0002726A" w:rsidP="00440242">
       <w:pPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:ind w:left="567"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Bradesco Sans" w:hAnsi="Bradesco Sans"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
-      <w:r>
+    </w:p>
+    <w:p w14:paraId="7A48C6F0" w14:textId="77777777" w:rsidR="002D6212" w:rsidRPr="00A02A73" w:rsidRDefault="00EC1830" w:rsidP="00440242">
+      <w:pPr>
+        <w:pStyle w:val="PargrafodaLista"/>
+        <w:widowControl w:val="0"/>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="1377"/>
+        </w:tabs>
+        <w:suppressAutoHyphens w:val="0"/>
+        <w:autoSpaceDE w:val="0"/>
+        <w:spacing w:before="1" w:line="276" w:lineRule="auto"/>
+        <w:ind w:left="709" w:right="140"/>
+        <w:jc w:val="both"/>
+        <w:textAlignment w:val="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Bradesco Sans" w:hAnsi="Bradesco Sans"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00440242">
         <w:rPr>
           <w:rFonts w:ascii="Bradesco Sans" w:hAnsi="Bradesco Sans"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>9</w:t>
       </w:r>
-      <w:r w:rsidR="0002726A" w:rsidRPr="005F08F2">
-[...8 lines deleted...]
-    <w:p w14:paraId="5211A56F" w14:textId="77777777" w:rsidR="0002726A" w:rsidRPr="005F08F2" w:rsidRDefault="0002726A" w:rsidP="005470FB">
+      <w:r w:rsidR="0002726A" w:rsidRPr="00440242">
+        <w:rPr>
+          <w:rFonts w:ascii="Bradesco Sans" w:hAnsi="Bradesco Sans"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">.21.2. </w:t>
+      </w:r>
+      <w:r w:rsidR="002D6212" w:rsidRPr="00A02A73">
+        <w:rPr>
+          <w:rFonts w:ascii="Bradesco Sans" w:hAnsi="Bradesco Sans"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>As Partes se comprometem a manter seus livros e/ou Escrituração Contábil Digital (ECD), registros e documentos contábeis com detalhes e precisão suficientemente adequados para refletir claramente as operações e os recursos objetos deste Contrato.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="63CCF319" w14:textId="77777777" w:rsidR="002D6212" w:rsidRPr="00A02A73" w:rsidRDefault="002D6212" w:rsidP="00440242">
+      <w:pPr>
+        <w:pStyle w:val="PargrafodaLista"/>
+        <w:widowControl w:val="0"/>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="1377"/>
+        </w:tabs>
+        <w:suppressAutoHyphens w:val="0"/>
+        <w:autoSpaceDE w:val="0"/>
+        <w:spacing w:before="1" w:line="276" w:lineRule="auto"/>
+        <w:ind w:left="709" w:right="140"/>
+        <w:jc w:val="both"/>
+        <w:textAlignment w:val="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Bradesco Sans" w:hAnsi="Bradesco Sans"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="714F11A7" w14:textId="77777777" w:rsidR="002D6212" w:rsidRPr="00A02A73" w:rsidRDefault="002D6212" w:rsidP="00A02A73">
+      <w:pPr>
+        <w:pStyle w:val="PargrafodaLista"/>
+        <w:widowControl w:val="0"/>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="1377"/>
+        </w:tabs>
+        <w:suppressAutoHyphens w:val="0"/>
+        <w:autoSpaceDE w:val="0"/>
+        <w:spacing w:before="1" w:line="276" w:lineRule="auto"/>
+        <w:ind w:left="709" w:right="140"/>
+        <w:jc w:val="both"/>
+        <w:textAlignment w:val="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Bradesco Sans" w:hAnsi="Bradesco Sans"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A02A73">
+        <w:rPr>
+          <w:rFonts w:ascii="Bradesco Sans" w:hAnsi="Bradesco Sans"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>9.21.3. As Partes asseguram, uma à outra, que possuem políticas, processos e procedimentos anticorrupção, em conformidade com as legislações que lhes sejam aplicáveis, que tratam do combate à corrupção e suborno, bem como possuam ou estejam desenvolvendo um Programa de Integridade, garantindo, assim,  mutuamente, que empenham esforços no seu cumprimento, por seus /sócios, quotistas,  conselheiros, diretores, administradores, empregados e fornecedores de bens e serviços, inclusive, seus subcontratados e prepostos.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="139FCCE9" w14:textId="77777777" w:rsidR="002D6212" w:rsidRPr="00440242" w:rsidRDefault="002D6212" w:rsidP="00440242">
       <w:pPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:ind w:left="567"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Bradesco Sans" w:hAnsi="Bradesco Sans"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="0A04842B" w14:textId="1DCCAF26" w:rsidR="0002726A" w:rsidRDefault="00EC1830" w:rsidP="005470FB">
+    <w:p w14:paraId="0A04842B" w14:textId="31DED611" w:rsidR="0002726A" w:rsidRPr="00440242" w:rsidRDefault="002D6212" w:rsidP="00440242">
+      <w:pPr>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:ind w:left="709"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Bradesco Sans" w:hAnsi="Bradesco Sans"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00440242">
+        <w:rPr>
+          <w:rFonts w:ascii="Bradesco Sans" w:hAnsi="Bradesco Sans"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">9.21.4. </w:t>
+      </w:r>
+      <w:r w:rsidR="0002726A" w:rsidRPr="00440242">
+        <w:rPr>
+          <w:rFonts w:ascii="Bradesco Sans" w:hAnsi="Bradesco Sans"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Caso qualquer uma das Partes venha a ser envolvida em alguma situação ligada </w:t>
+      </w:r>
+      <w:r w:rsidR="00E7485B" w:rsidRPr="00440242">
+        <w:rPr>
+          <w:rFonts w:ascii="Bradesco Sans" w:hAnsi="Bradesco Sans"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>à</w:t>
+      </w:r>
+      <w:r w:rsidR="0002726A" w:rsidRPr="00440242">
+        <w:rPr>
+          <w:rFonts w:ascii="Bradesco Sans" w:hAnsi="Bradesco Sans"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> corrupção ou suborno, em decorrência de ação praticada pela outra Parte ou seus controladores, conselheiros, administradores, empregados e prestadores de serviços, inclusive, seus subcontratados e prepostos, a Parte causadora da referida situação se compromete obriga a assumir o respectivo ônus, inclusive quanto a apresentar os documentos que possam auxiliar a outra Parte em sua defesa.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2C45C0F2" w14:textId="77777777" w:rsidR="009F4E70" w:rsidRPr="00440242" w:rsidRDefault="009F4E70" w:rsidP="00440242">
+      <w:pPr>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:ind w:left="709"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Bradesco Sans" w:hAnsi="Bradesco Sans"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="77578643" w14:textId="77777777" w:rsidR="002D6212" w:rsidRPr="00A02A73" w:rsidRDefault="002D6212" w:rsidP="00A02A73">
+      <w:pPr>
+        <w:pStyle w:val="PargrafodaLista"/>
+        <w:widowControl w:val="0"/>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="1362"/>
+        </w:tabs>
+        <w:suppressAutoHyphens w:val="0"/>
+        <w:autoSpaceDE w:val="0"/>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:ind w:left="709" w:right="139"/>
+        <w:jc w:val="both"/>
+        <w:textAlignment w:val="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Bradesco Sans" w:hAnsi="Bradesco Sans" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00440242">
+        <w:rPr>
+          <w:rFonts w:ascii="Bradesco Sans" w:hAnsi="Bradesco Sans"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">9.21.5. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A02A73">
+        <w:rPr>
+          <w:rFonts w:ascii="Bradesco Sans" w:hAnsi="Bradesco Sans" w:cs="f3qz5yc-tyw-crg-nn0875e1vbes"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Em consonância com o exposto nessa cláusula, o Banco disponibiliza os seguintes canais destinado a registros de denúncias e manifestações por parte de funcionários e demais partes interessadas.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="52B548D8" w14:textId="73C6A56F" w:rsidR="002D6212" w:rsidRPr="00440242" w:rsidRDefault="002D6212" w:rsidP="00440242">
+      <w:pPr>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:ind w:left="709"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Bradesco Sans" w:hAnsi="Bradesco Sans"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="5C14C46C" w14:textId="520E2D22" w:rsidR="002D6212" w:rsidRPr="00A02A73" w:rsidRDefault="002D6212" w:rsidP="00440242">
+      <w:pPr>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:ind w:left="709"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Bradesco Sans" w:hAnsi="Bradesco Sans" w:cs="f3qz5yc-tyw-crg-nn0875e1vbes"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00440242">
+        <w:rPr>
+          <w:rFonts w:ascii="Bradesco Sans" w:hAnsi="Bradesco Sans"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">9.21.5.1. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A02A73">
+        <w:rPr>
+          <w:rFonts w:ascii="Bradesco Sans" w:hAnsi="Bradesco Sans" w:cs="f3qz5yc-tyw-crg-nn0875e1vbes"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Banco Bradesco: Canal Corporativo de Denúncias, divulgado no Site Bradesco Relações com Investidores (www.bradescori.com.br/governancacorporativa/canal-corporativo-de-denuncias/); e</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0DB74057" w14:textId="77777777" w:rsidR="002D6212" w:rsidRPr="00440242" w:rsidRDefault="002D6212" w:rsidP="00440242">
+      <w:pPr>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:ind w:left="709"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Bradesco Sans" w:hAnsi="Bradesco Sans"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="16C02A2B" w14:textId="5074AD2D" w:rsidR="002D6212" w:rsidRPr="00440242" w:rsidRDefault="002D6212" w:rsidP="00A02A73">
+      <w:pPr>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:ind w:left="709"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Bradesco Sans" w:hAnsi="Bradesco Sans"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00440242">
+        <w:rPr>
+          <w:rFonts w:ascii="Bradesco Sans" w:hAnsi="Bradesco Sans"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">9.21.5.2. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A02A73">
+        <w:rPr>
+          <w:rFonts w:ascii="Bradesco Sans" w:hAnsi="Bradesco Sans" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Grupo Bradesco Seguros: divulgado no Site www.bradescoseguros.com.br/clientes/atendimento/denuncie-a-fraude.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="26287534" w14:textId="77777777" w:rsidR="00E7485B" w:rsidRPr="00440242" w:rsidRDefault="00E7485B" w:rsidP="00440242">
       <w:pPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:ind w:left="567"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Bradesco Sans" w:hAnsi="Bradesco Sans"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
-      <w:r>
+    </w:p>
+    <w:p w14:paraId="4095CC59" w14:textId="0C2E82DE" w:rsidR="002D6212" w:rsidRPr="00440242" w:rsidRDefault="00EC1830" w:rsidP="00A02A73">
+      <w:pPr>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:ind w:left="709"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Bradesco Sans" w:hAnsi="Bradesco Sans"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00440242">
         <w:rPr>
           <w:rFonts w:ascii="Bradesco Sans" w:hAnsi="Bradesco Sans"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>9</w:t>
       </w:r>
-      <w:r w:rsidR="0002726A" w:rsidRPr="005F08F2">
-[...24 lines deleted...]
-    <w:p w14:paraId="26287534" w14:textId="77777777" w:rsidR="00E7485B" w:rsidRPr="005F08F2" w:rsidRDefault="00E7485B" w:rsidP="005470FB">
+      <w:r w:rsidR="0002726A" w:rsidRPr="00440242">
+        <w:rPr>
+          <w:rFonts w:ascii="Bradesco Sans" w:hAnsi="Bradesco Sans"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>.21.</w:t>
+      </w:r>
+      <w:r w:rsidR="002D6212" w:rsidRPr="00440242">
+        <w:rPr>
+          <w:rFonts w:ascii="Bradesco Sans" w:hAnsi="Bradesco Sans"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>6</w:t>
+      </w:r>
+      <w:r w:rsidR="0002726A" w:rsidRPr="00440242">
+        <w:rPr>
+          <w:rFonts w:ascii="Bradesco Sans" w:hAnsi="Bradesco Sans"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>. As Partes declaram e garantem que não ocorreu e não irá ocorrer, relativamente às obrigações direta ou indiretamente ligadas às atividades estabelecidas neste instrumento, qualquer situação que envolva corrupção ativa, suborno, público ou particular, ou qualquer outro ato com oferecimento de vantagem indevida em troca da formalização das respectivas contratações, devendo ser observadas as previsões legais aplicáveis a esse tipo de conduta em vigor na jurisdição em que as Partes estão constituídas e nas jurisdições que tais Partes atuam.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1D39D448" w14:textId="77777777" w:rsidR="00C60C92" w:rsidRPr="00440242" w:rsidRDefault="00C60C92" w:rsidP="00440242">
+      <w:pPr>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Bradesco Sans" w:hAnsi="Bradesco Sans"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="6E665AAC" w14:textId="315B07B6" w:rsidR="00C60C92" w:rsidRPr="00440242" w:rsidRDefault="00EC1830" w:rsidP="00440242">
+      <w:pPr>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Bradesco Sans" w:hAnsi="Bradesco Sans"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00440242">
+        <w:rPr>
+          <w:rFonts w:ascii="Bradesco Sans" w:hAnsi="Bradesco Sans"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>9</w:t>
+      </w:r>
+      <w:r w:rsidR="00C60C92" w:rsidRPr="00440242">
+        <w:rPr>
+          <w:rFonts w:ascii="Bradesco Sans" w:hAnsi="Bradesco Sans"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>.2</w:t>
+      </w:r>
+      <w:r w:rsidR="001E7E73" w:rsidRPr="00440242">
+        <w:rPr>
+          <w:rFonts w:ascii="Bradesco Sans" w:hAnsi="Bradesco Sans"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>2</w:t>
+      </w:r>
+      <w:r w:rsidR="00C60C92" w:rsidRPr="00440242">
+        <w:rPr>
+          <w:rFonts w:ascii="Bradesco Sans" w:hAnsi="Bradesco Sans"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. A </w:t>
+      </w:r>
+      <w:r w:rsidR="00C60C92" w:rsidRPr="00440242">
+        <w:rPr>
+          <w:rFonts w:ascii="Bradesco Sans" w:hAnsi="Bradesco Sans"/>
+          <w:b/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>CONTRATANTE</w:t>
+      </w:r>
+      <w:r w:rsidR="00C60C92" w:rsidRPr="00440242">
+        <w:rPr>
+          <w:rFonts w:ascii="Bradesco Sans" w:hAnsi="Bradesco Sans"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> autoriza o reporte das informações constantes neste Contrato acerca de alteração cadastral, bem como os dados financeiros relativos à conta e aos investimentos da empresa às fontes pagadoras de rendimentos ou aos depositários centrais ou agentes </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="00C60C92" w:rsidRPr="00440242">
+        <w:rPr>
+          <w:rFonts w:ascii="Bradesco Sans" w:hAnsi="Bradesco Sans"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>escrituradores</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00C60C92" w:rsidRPr="00440242">
+        <w:rPr>
+          <w:rFonts w:ascii="Bradesco Sans" w:hAnsi="Bradesco Sans"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> de títulos ou valores mobiliários inerentes à conta, às autoridades brasileiras ou estrangeiras conforme exigido nos termos da legislação aplicável no Brasil, dos acordos internacionais firmados pelo Brasil, ou ainda nos termos da legislação aplicável na jurisdição na qual a empresa foi constituída ou nas quais é residente fiscal e/ou o(s) controlador(es) ou o(s) titular(es) de participação substancial tenha(m) nascido, ou da(s) qual (</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="00C60C92" w:rsidRPr="00440242">
+        <w:rPr>
+          <w:rFonts w:ascii="Bradesco Sans" w:hAnsi="Bradesco Sans"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>is</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00C60C92" w:rsidRPr="00440242">
+        <w:rPr>
+          <w:rFonts w:ascii="Bradesco Sans" w:hAnsi="Bradesco Sans"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>) é(são) cidadão(s), nacional (</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="00C60C92" w:rsidRPr="00440242">
+        <w:rPr>
+          <w:rFonts w:ascii="Bradesco Sans" w:hAnsi="Bradesco Sans"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>is</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00C60C92" w:rsidRPr="00440242">
+        <w:rPr>
+          <w:rFonts w:ascii="Bradesco Sans" w:hAnsi="Bradesco Sans"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>) ou residente(s).</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6015C772" w14:textId="3E914724" w:rsidR="0002726A" w:rsidRPr="00440242" w:rsidRDefault="0002726A" w:rsidP="00440242">
+      <w:pPr>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Bradesco Sans" w:hAnsi="Bradesco Sans"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="66630B0A" w14:textId="752B920E" w:rsidR="0002726A" w:rsidRPr="00440242" w:rsidRDefault="00EC1830" w:rsidP="00440242">
+      <w:pPr>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Bradesco Sans" w:hAnsi="Bradesco Sans"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00440242">
+        <w:rPr>
+          <w:rFonts w:ascii="Bradesco Sans" w:hAnsi="Bradesco Sans"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>9</w:t>
+      </w:r>
+      <w:r w:rsidR="001E7E73" w:rsidRPr="00440242">
+        <w:rPr>
+          <w:rFonts w:ascii="Bradesco Sans" w:hAnsi="Bradesco Sans"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>.23</w:t>
+      </w:r>
+      <w:r w:rsidR="0002726A" w:rsidRPr="00440242">
+        <w:rPr>
+          <w:rFonts w:ascii="Bradesco Sans" w:hAnsi="Bradesco Sans"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. </w:t>
+      </w:r>
+      <w:r w:rsidR="007659E3" w:rsidRPr="00440242">
+        <w:rPr>
+          <w:rFonts w:ascii="Bradesco Sans" w:hAnsi="Bradesco Sans"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>As Partes reconhecem que este Contrato poderá ser formalizado de forma física, digital ou eletrônica. Assim, a depender da forma de contratação,  as partes concordam expressamente com a assinatura do Contrato de forma digital, com certificado digital emitido no padrão ICP-Brasil, ou de forma eletrônica, reconhecendo-a como válida, nos termos do art. 10, §§ 1º e 2º, da Medida Provisória nº 2.200-2/2001, bem como reconhecem que os registros eletrônicos  são provas incontestáveis e legalmente aceitas para fins desta contratação, produzindo esta operação, livremente contratada pelo Cliente, todos os efeitos legais. A formalização deste Contrato pela via digital/eletrônica será suficiente para a validade e vinculação das partes a este título, representando a integralidade dos termos acordados entre elas.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6BFC239E" w14:textId="42EF4C8D" w:rsidR="001E7E73" w:rsidRPr="00440242" w:rsidRDefault="001E7E73" w:rsidP="00440242">
+      <w:pPr>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Bradesco Sans" w:hAnsi="Bradesco Sans"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="6A38E529" w14:textId="4254FF8F" w:rsidR="001E7E73" w:rsidRPr="00440242" w:rsidRDefault="00EC1830" w:rsidP="00440242">
       <w:pPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:ind w:left="567"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Bradesco Sans" w:hAnsi="Bradesco Sans"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
-    </w:p>
-[...11 lines deleted...]
-      <w:r>
+      <w:r w:rsidRPr="00440242">
         <w:rPr>
           <w:rFonts w:ascii="Bradesco Sans" w:hAnsi="Bradesco Sans"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>9</w:t>
       </w:r>
-      <w:r w:rsidR="0002726A" w:rsidRPr="005F08F2">
-[...195 lines deleted...]
-      <w:r w:rsidR="001E7E73">
+      <w:r w:rsidR="001E7E73" w:rsidRPr="00440242">
         <w:rPr>
           <w:rFonts w:ascii="Bradesco Sans" w:hAnsi="Bradesco Sans"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>.23.1. Fica desde já convencionado que o Termo de Adesão somente</w:t>
       </w:r>
-      <w:r w:rsidR="001E7E73">
+      <w:r w:rsidR="001E7E73" w:rsidRPr="00440242">
         <w:rPr>
           <w:rFonts w:ascii="Bradesco Sans" w:hAnsi="Bradesco Sans" w:cs="Calibri"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> será assinado eletronicamente com a utilização de processo de certificação disponibilizado pela Infraestrutura de Chaves Pública Brasileira – ICP-Brasil e produzirá todos os seus efeitos com relação aos signatários, conforme parágrafo 1° do artigo 10 da Medida Provisória n° 2.200-2, de 24 de agosto de 2001, do qual a </w:t>
       </w:r>
-      <w:r w:rsidR="001E7E73" w:rsidRPr="005470FB">
+      <w:r w:rsidR="001E7E73" w:rsidRPr="00440242">
         <w:rPr>
           <w:rFonts w:ascii="Bradesco Sans" w:hAnsi="Bradesco Sans" w:cs="Calibri"/>
           <w:b/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>CONTRATANTE</w:t>
       </w:r>
-      <w:r w:rsidR="001E7E73">
+      <w:r w:rsidR="001E7E73" w:rsidRPr="00440242">
         <w:rPr>
           <w:rFonts w:ascii="Bradesco Sans" w:hAnsi="Bradesco Sans" w:cs="Calibri"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> e o </w:t>
       </w:r>
-      <w:r w:rsidR="001E7E73" w:rsidRPr="005470FB">
+      <w:r w:rsidR="001E7E73" w:rsidRPr="00440242">
         <w:rPr>
           <w:rFonts w:ascii="Bradesco Sans" w:hAnsi="Bradesco Sans" w:cs="Calibri"/>
           <w:b/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>BRADESCO</w:t>
       </w:r>
-      <w:r w:rsidR="001E7E73">
+      <w:r w:rsidR="001E7E73" w:rsidRPr="00440242">
         <w:rPr>
           <w:rFonts w:ascii="Bradesco Sans" w:hAnsi="Bradesco Sans" w:cs="Calibri"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> declaram possuir total conhecimento.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="67B16700" w14:textId="77777777" w:rsidR="00C60C92" w:rsidRPr="005F08F2" w:rsidRDefault="00C60C92" w:rsidP="005F08F2">
+    <w:p w14:paraId="67B16700" w14:textId="77777777" w:rsidR="00C60C92" w:rsidRPr="00440242" w:rsidRDefault="00C60C92" w:rsidP="00440242">
       <w:pPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Bradesco Sans" w:hAnsi="Bradesco Sans"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="1BC96835" w14:textId="32F30ADE" w:rsidR="00C60C92" w:rsidRPr="005F08F2" w:rsidRDefault="00C60C92" w:rsidP="005F08F2">
+    <w:p w14:paraId="1BC96835" w14:textId="32F30ADE" w:rsidR="00C60C92" w:rsidRPr="00440242" w:rsidRDefault="00C60C92" w:rsidP="00440242">
       <w:pPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Bradesco Sans" w:hAnsi="Bradesco Sans"/>
           <w:b/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="005F08F2">
+      <w:r w:rsidRPr="00440242">
         <w:rPr>
           <w:rFonts w:ascii="Bradesco Sans" w:hAnsi="Bradesco Sans"/>
           <w:b/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">CLÁUSULA DÉCIMA </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="18AF80BD" w14:textId="77777777" w:rsidR="00C60C92" w:rsidRPr="005F08F2" w:rsidRDefault="00C60C92" w:rsidP="005F08F2">
+    <w:p w14:paraId="18AF80BD" w14:textId="77777777" w:rsidR="00C60C92" w:rsidRPr="00440242" w:rsidRDefault="00C60C92" w:rsidP="00440242">
       <w:pPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Bradesco Sans" w:hAnsi="Bradesco Sans"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="005F08F2">
+      <w:r w:rsidRPr="00440242">
         <w:rPr>
           <w:rFonts w:ascii="Bradesco Sans" w:hAnsi="Bradesco Sans"/>
           <w:b/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>DAS COMUNICAÇÕES</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1FEA9114" w14:textId="77777777" w:rsidR="00C60C92" w:rsidRPr="005F08F2" w:rsidRDefault="00C60C92" w:rsidP="005F08F2">
+    <w:p w14:paraId="1FEA9114" w14:textId="77777777" w:rsidR="00C60C92" w:rsidRPr="00440242" w:rsidRDefault="00C60C92" w:rsidP="00440242">
       <w:pPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Bradesco Sans" w:hAnsi="Bradesco Sans"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="04CC6B82" w14:textId="5067F848" w:rsidR="00C60C92" w:rsidRDefault="00EC1830" w:rsidP="005F08F2">
+    <w:p w14:paraId="04CC6B82" w14:textId="5067F848" w:rsidR="00C60C92" w:rsidRPr="00440242" w:rsidRDefault="00EC1830" w:rsidP="00440242">
       <w:pPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Bradesco Sans" w:hAnsi="Bradesco Sans"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
-      <w:r>
+      <w:r w:rsidRPr="00440242">
         <w:rPr>
           <w:rFonts w:ascii="Bradesco Sans" w:hAnsi="Bradesco Sans"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>10</w:t>
       </w:r>
-      <w:r w:rsidR="00C60C92" w:rsidRPr="005F08F2">
+      <w:r w:rsidR="00C60C92" w:rsidRPr="00440242">
         <w:rPr>
           <w:rFonts w:ascii="Bradesco Sans" w:hAnsi="Bradesco Sans"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">.1. As ordens, solicitações e notificações poderão ser enviadas por escrito ou por meio eletrônico (via Internet, E-mail ou fac-símile), desde que os meios utilizados possam identificar o representante legal e/ou a pessoa autorizada pela </w:t>
       </w:r>
-      <w:r w:rsidR="00C60C92" w:rsidRPr="005F08F2">
+      <w:r w:rsidR="00C60C92" w:rsidRPr="00440242">
         <w:rPr>
           <w:rFonts w:ascii="Bradesco Sans" w:hAnsi="Bradesco Sans"/>
           <w:b/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>CONTRATANTE</w:t>
       </w:r>
-      <w:r w:rsidR="00C60C92" w:rsidRPr="005F08F2">
+      <w:r w:rsidR="00C60C92" w:rsidRPr="00440242">
         <w:rPr>
           <w:rFonts w:ascii="Bradesco Sans" w:hAnsi="Bradesco Sans"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>, conforme estabelecido no Termo de Adesão ao Contrato.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3FACB3D4" w14:textId="77777777" w:rsidR="00E7485B" w:rsidRDefault="00E7485B" w:rsidP="005F08F2">
+    <w:p w14:paraId="3FACB3D4" w14:textId="77777777" w:rsidR="00E7485B" w:rsidRPr="00440242" w:rsidRDefault="00E7485B" w:rsidP="00440242">
       <w:pPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Bradesco Sans" w:hAnsi="Bradesco Sans"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="0DA8A312" w14:textId="2B2E2F11" w:rsidR="00C60C92" w:rsidRPr="005F08F2" w:rsidRDefault="00C60C92" w:rsidP="005F08F2">
+    <w:p w14:paraId="0DA8A312" w14:textId="2B2E2F11" w:rsidR="00C60C92" w:rsidRPr="00440242" w:rsidRDefault="00C60C92" w:rsidP="00440242">
       <w:pPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Bradesco Sans" w:hAnsi="Bradesco Sans"/>
           <w:b/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="005F08F2">
+      <w:r w:rsidRPr="00440242">
         <w:rPr>
           <w:rFonts w:ascii="Bradesco Sans" w:hAnsi="Bradesco Sans"/>
           <w:b/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">CLÁUSULA DÉCIMA </w:t>
       </w:r>
-      <w:r w:rsidR="00C055F9" w:rsidRPr="005F08F2">
+      <w:r w:rsidR="00C055F9" w:rsidRPr="00440242">
         <w:rPr>
           <w:rFonts w:ascii="Bradesco Sans" w:hAnsi="Bradesco Sans"/>
           <w:b/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>PRIMEIRA</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="19849B4B" w14:textId="77777777" w:rsidR="00C60C92" w:rsidRPr="005F08F2" w:rsidRDefault="00C60C92" w:rsidP="005F08F2">
+    <w:p w14:paraId="19849B4B" w14:textId="77777777" w:rsidR="00C60C92" w:rsidRPr="00440242" w:rsidRDefault="00C60C92" w:rsidP="00440242">
       <w:pPr>
         <w:pStyle w:val="Corpodetexto"/>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:ind w:right="142"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Bradesco Sans" w:hAnsi="Bradesco Sans"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="005F08F2">
+      <w:r w:rsidRPr="00440242">
         <w:rPr>
           <w:rFonts w:ascii="Bradesco Sans" w:hAnsi="Bradesco Sans"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>DO FORO</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0F46571A" w14:textId="77777777" w:rsidR="00C60C92" w:rsidRPr="005F08F2" w:rsidRDefault="00C60C92" w:rsidP="005F08F2">
+    <w:p w14:paraId="0F46571A" w14:textId="77777777" w:rsidR="00C60C92" w:rsidRPr="00440242" w:rsidRDefault="00C60C92" w:rsidP="00440242">
       <w:pPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Bradesco Sans" w:hAnsi="Bradesco Sans"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="18884588" w14:textId="25D06C0E" w:rsidR="00C60C92" w:rsidRPr="005F08F2" w:rsidRDefault="00EC1830" w:rsidP="005F08F2">
+    <w:p w14:paraId="18884588" w14:textId="25D06C0E" w:rsidR="00C60C92" w:rsidRPr="00440242" w:rsidRDefault="00EC1830" w:rsidP="00440242">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:tabs>
           <w:tab w:val="left" w:pos="851"/>
         </w:tabs>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Bradesco Sans" w:hAnsi="Bradesco Sans"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
-      <w:r>
+      <w:r w:rsidRPr="00440242">
         <w:rPr>
           <w:rFonts w:ascii="Bradesco Sans" w:hAnsi="Bradesco Sans"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>11</w:t>
       </w:r>
-      <w:r w:rsidR="00C60C92" w:rsidRPr="005F08F2">
+      <w:r w:rsidR="00C60C92" w:rsidRPr="00440242">
         <w:rPr>
           <w:rFonts w:ascii="Bradesco Sans" w:hAnsi="Bradesco Sans"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">.1. </w:t>
       </w:r>
-      <w:r w:rsidR="00C60C92" w:rsidRPr="005F08F2">
+      <w:r w:rsidR="00C60C92" w:rsidRPr="00440242">
         <w:rPr>
           <w:rFonts w:ascii="Bradesco Sans" w:hAnsi="Bradesco Sans"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>As Partes elegem o Foro da Comarca de Osasco para dirimir dúvidas e controvérsias sobre a interpretação e/ou execução deste Contrato</w:t>
       </w:r>
-      <w:r w:rsidR="00713D8A" w:rsidRPr="005F08F2">
+      <w:r w:rsidR="00713D8A" w:rsidRPr="00440242">
         <w:rPr>
           <w:rFonts w:ascii="Bradesco Sans" w:hAnsi="Bradesco Sans"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="35B9D225" w14:textId="77777777" w:rsidR="0079647C" w:rsidRDefault="0079647C" w:rsidP="005F08F2">
+    <w:p w14:paraId="35B9D225" w14:textId="77777777" w:rsidR="0079647C" w:rsidRPr="00440242" w:rsidRDefault="0079647C" w:rsidP="00440242">
       <w:pPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Bradesco Sans" w:hAnsi="Bradesco Sans" w:cs="Calibri"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="4C3588D0" w14:textId="33B4AF67" w:rsidR="00F9790C" w:rsidRPr="005F08F2" w:rsidRDefault="00F9790C" w:rsidP="005F08F2">
+    <w:p w14:paraId="4C3588D0" w14:textId="33B4AF67" w:rsidR="00F9790C" w:rsidRPr="00440242" w:rsidRDefault="00F9790C" w:rsidP="00440242">
       <w:pPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Bradesco Sans" w:hAnsi="Bradesco Sans" w:cs="Calibri"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="005F08F2">
+      <w:r w:rsidRPr="00440242">
         <w:rPr>
           <w:rFonts w:ascii="Bradesco Sans" w:hAnsi="Bradesco Sans" w:cs="Calibri"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>E, por estarem assim justas e contratadas, assinam o presente Contrato, em 03 (três) vias de igual forma e teor, para um só efeito, na presença das 02 (duas) testemunhas abaixo assinadas e qualificadas ou de forma eletrônica conforme ajustado entre as Partes.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3AD1C17A" w14:textId="77777777" w:rsidR="00C60C92" w:rsidRPr="005F08F2" w:rsidRDefault="00C60C92" w:rsidP="005F08F2">
-[...19 lines deleted...]
-    <w:p w14:paraId="1D905A16" w14:textId="77777777" w:rsidR="00C60C92" w:rsidRPr="005F08F2" w:rsidRDefault="00C60C92" w:rsidP="00666601">
+    <w:p w14:paraId="3AD1C17A" w14:textId="77777777" w:rsidR="00C60C92" w:rsidRPr="00440242" w:rsidRDefault="00C60C92" w:rsidP="00440242">
+      <w:pPr>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Bradesco Sans" w:hAnsi="Bradesco Sans"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="1BF83EDD" w14:textId="77777777" w:rsidR="00C60C92" w:rsidRPr="00440242" w:rsidRDefault="00C60C92" w:rsidP="00440242">
+      <w:pPr>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Bradesco Sans" w:hAnsi="Bradesco Sans"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="1D905A16" w14:textId="77777777" w:rsidR="00C60C92" w:rsidRPr="00440242" w:rsidRDefault="00C60C92" w:rsidP="00440242">
       <w:pPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Bradesco Sans" w:hAnsi="Bradesco Sans"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="45DCC181" w14:textId="6AA49DE2" w:rsidR="00C60C92" w:rsidRPr="005F08F2" w:rsidRDefault="00C60C92" w:rsidP="00666601">
+    <w:p w14:paraId="45DCC181" w14:textId="6AA49DE2" w:rsidR="00C60C92" w:rsidRPr="00440242" w:rsidRDefault="00C60C92" w:rsidP="00440242">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:tabs>
           <w:tab w:val="left" w:pos="851"/>
         </w:tabs>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:ind w:right="141"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Bradesco Sans" w:hAnsi="Bradesco Sans"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="005F08F2">
+      <w:r w:rsidRPr="00440242">
         <w:rPr>
           <w:rFonts w:ascii="Bradesco Sans" w:hAnsi="Bradesco Sans"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Osasco, </w:t>
       </w:r>
-      <w:r w:rsidRPr="005F08F2">
+      <w:r w:rsidRPr="00440242">
         <w:rPr>
           <w:rFonts w:ascii="Bradesco Sans" w:hAnsi="Bradesco Sans"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
-      <w:r w:rsidRPr="005F08F2">
+      <w:r w:rsidRPr="00440242">
         <w:rPr>
           <w:rFonts w:ascii="Bradesco Sans" w:hAnsi="Bradesco Sans"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
-      <w:r w:rsidR="00D67CC4">
+      <w:r w:rsidR="00D67CC4" w:rsidRPr="00440242">
         <w:rPr>
           <w:rFonts w:ascii="Bradesco Sans" w:hAnsi="Bradesco Sans"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:fldChar w:fldCharType="begin">
           <w:ffData>
             <w:name w:val="Texto14"/>
             <w:enabled/>
             <w:calcOnExit w:val="0"/>
             <w:textInput/>
           </w:ffData>
         </w:fldChar>
       </w:r>
-      <w:r w:rsidR="00D67CC4">
+      <w:r w:rsidR="00D67CC4" w:rsidRPr="00440242">
         <w:rPr>
           <w:rFonts w:ascii="Bradesco Sans" w:hAnsi="Bradesco Sans"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
       </w:r>
-      <w:r w:rsidR="00D67CC4">
-[...6 lines deleted...]
-      <w:r w:rsidR="00D67CC4">
+      <w:r w:rsidR="00D67CC4" w:rsidRPr="00440242">
+        <w:rPr>
+          <w:rFonts w:ascii="Bradesco Sans" w:hAnsi="Bradesco Sans"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:r>
+      <w:r w:rsidR="00D67CC4" w:rsidRPr="00440242">
         <w:rPr>
           <w:rFonts w:ascii="Bradesco Sans" w:hAnsi="Bradesco Sans"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
-      <w:bookmarkStart w:id="1" w:name="_GoBack"/>
-      <w:r w:rsidR="00D67CC4">
+      <w:r w:rsidR="00D67CC4" w:rsidRPr="00440242">
         <w:rPr>
           <w:rFonts w:ascii="Bradesco Sans" w:hAnsi="Bradesco Sans"/>
           <w:noProof/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
-      <w:r w:rsidR="00D67CC4">
+      <w:r w:rsidR="00D67CC4" w:rsidRPr="00440242">
         <w:rPr>
           <w:rFonts w:ascii="Bradesco Sans" w:hAnsi="Bradesco Sans"/>
           <w:noProof/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
-      <w:r w:rsidR="00D67CC4">
+      <w:r w:rsidR="00D67CC4" w:rsidRPr="00440242">
         <w:rPr>
           <w:rFonts w:ascii="Bradesco Sans" w:hAnsi="Bradesco Sans"/>
           <w:noProof/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
-      <w:r w:rsidR="00D67CC4">
+      <w:r w:rsidR="00D67CC4" w:rsidRPr="00440242">
         <w:rPr>
           <w:rFonts w:ascii="Bradesco Sans" w:hAnsi="Bradesco Sans"/>
           <w:noProof/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
-      <w:r w:rsidR="00D67CC4">
+      <w:r w:rsidR="00D67CC4" w:rsidRPr="00440242">
         <w:rPr>
           <w:rFonts w:ascii="Bradesco Sans" w:hAnsi="Bradesco Sans"/>
           <w:noProof/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
-      <w:bookmarkEnd w:id="1"/>
-      <w:r w:rsidR="00D67CC4">
+      <w:r w:rsidR="00D67CC4" w:rsidRPr="00440242">
         <w:rPr>
           <w:rFonts w:ascii="Bradesco Sans" w:hAnsi="Bradesco Sans"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
-      <w:r w:rsidRPr="005F08F2">
+      <w:r w:rsidRPr="00440242">
         <w:rPr>
           <w:rFonts w:ascii="Bradesco Sans" w:hAnsi="Bradesco Sans"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
-      <w:r w:rsidRPr="005F08F2">
+      <w:r w:rsidRPr="00440242">
         <w:rPr>
           <w:rFonts w:ascii="Bradesco Sans" w:hAnsi="Bradesco Sans"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
-      <w:r w:rsidRPr="005F08F2">
+      <w:r w:rsidRPr="00440242">
         <w:rPr>
           <w:rFonts w:ascii="Bradesco Sans" w:hAnsi="Bradesco Sans"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
-      <w:r w:rsidRPr="005F08F2">
+      <w:r w:rsidRPr="00440242">
         <w:rPr>
           <w:rFonts w:ascii="Bradesco Sans" w:hAnsi="Bradesco Sans"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> de </w:t>
       </w:r>
-      <w:r w:rsidRPr="005F08F2">
+      <w:r w:rsidRPr="00440242">
         <w:rPr>
           <w:rFonts w:ascii="Bradesco Sans" w:hAnsi="Bradesco Sans"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
-      <w:r w:rsidRPr="005F08F2">
+      <w:r w:rsidRPr="00440242">
         <w:rPr>
           <w:rFonts w:ascii="Bradesco Sans" w:hAnsi="Bradesco Sans"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
-      <w:r w:rsidR="00D67CC4">
+      <w:r w:rsidR="00D67CC4" w:rsidRPr="00440242">
         <w:rPr>
           <w:rFonts w:ascii="Bradesco Sans" w:hAnsi="Bradesco Sans"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:fldChar w:fldCharType="begin">
           <w:ffData>
             <w:name w:val="Texto14"/>
             <w:enabled/>
             <w:calcOnExit w:val="0"/>
             <w:textInput/>
           </w:ffData>
         </w:fldChar>
       </w:r>
-      <w:r w:rsidR="00D67CC4">
+      <w:r w:rsidR="00D67CC4" w:rsidRPr="00440242">
         <w:rPr>
           <w:rFonts w:ascii="Bradesco Sans" w:hAnsi="Bradesco Sans"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
       </w:r>
-      <w:r w:rsidR="00D67CC4">
-[...6 lines deleted...]
-      <w:r w:rsidR="00D67CC4">
+      <w:r w:rsidR="00D67CC4" w:rsidRPr="00440242">
+        <w:rPr>
+          <w:rFonts w:ascii="Bradesco Sans" w:hAnsi="Bradesco Sans"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:r>
+      <w:r w:rsidR="00D67CC4" w:rsidRPr="00440242">
         <w:rPr>
           <w:rFonts w:ascii="Bradesco Sans" w:hAnsi="Bradesco Sans"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
-      <w:r w:rsidR="00D67CC4">
+      <w:r w:rsidR="00D67CC4" w:rsidRPr="00440242">
         <w:rPr>
           <w:rFonts w:ascii="Bradesco Sans" w:hAnsi="Bradesco Sans"/>
           <w:noProof/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
-      <w:r w:rsidR="00D67CC4">
+      <w:r w:rsidR="00D67CC4" w:rsidRPr="00440242">
         <w:rPr>
           <w:rFonts w:ascii="Bradesco Sans" w:hAnsi="Bradesco Sans"/>
           <w:noProof/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
-      <w:r w:rsidR="00D67CC4">
+      <w:r w:rsidR="00D67CC4" w:rsidRPr="00440242">
         <w:rPr>
           <w:rFonts w:ascii="Bradesco Sans" w:hAnsi="Bradesco Sans"/>
           <w:noProof/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
-      <w:r w:rsidR="00D67CC4">
+      <w:r w:rsidR="00D67CC4" w:rsidRPr="00440242">
         <w:rPr>
           <w:rFonts w:ascii="Bradesco Sans" w:hAnsi="Bradesco Sans"/>
           <w:noProof/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
-      <w:r w:rsidR="00D67CC4">
+      <w:r w:rsidR="00D67CC4" w:rsidRPr="00440242">
         <w:rPr>
           <w:rFonts w:ascii="Bradesco Sans" w:hAnsi="Bradesco Sans"/>
           <w:noProof/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
-      <w:r w:rsidR="00D67CC4">
+      <w:r w:rsidR="00D67CC4" w:rsidRPr="00440242">
         <w:rPr>
           <w:rFonts w:ascii="Bradesco Sans" w:hAnsi="Bradesco Sans"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
-      <w:r w:rsidRPr="005F08F2">
+      <w:r w:rsidRPr="00440242">
         <w:rPr>
           <w:rFonts w:ascii="Bradesco Sans" w:hAnsi="Bradesco Sans"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
-      <w:r w:rsidRPr="005F08F2">
+      <w:r w:rsidRPr="00440242">
         <w:rPr>
           <w:rFonts w:ascii="Bradesco Sans" w:hAnsi="Bradesco Sans"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
-      <w:r w:rsidRPr="005F08F2">
+      <w:r w:rsidRPr="00440242">
         <w:rPr>
           <w:rFonts w:ascii="Bradesco Sans" w:hAnsi="Bradesco Sans"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
-      <w:r w:rsidRPr="005F08F2">
+      <w:r w:rsidRPr="00440242">
         <w:rPr>
           <w:rFonts w:ascii="Bradesco Sans" w:hAnsi="Bradesco Sans"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t xml:space="preserve"> de </w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="003A67B6" w:rsidRPr="005F08F2">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00440242">
         <w:rPr>
           <w:rFonts w:ascii="Bradesco Sans" w:hAnsi="Bradesco Sans"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
+        <w:t>de</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00440242">
+        <w:rPr>
+          <w:rFonts w:ascii="Bradesco Sans" w:hAnsi="Bradesco Sans"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="003A67B6" w:rsidRPr="00440242">
+        <w:rPr>
+          <w:rFonts w:ascii="Bradesco Sans" w:hAnsi="Bradesco Sans"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
         <w:t> </w:t>
       </w:r>
-      <w:r w:rsidR="003A67B6" w:rsidRPr="005F08F2">
+      <w:r w:rsidR="003A67B6" w:rsidRPr="00440242">
         <w:rPr>
           <w:rFonts w:ascii="Bradesco Sans" w:hAnsi="Bradesco Sans"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
-      <w:r w:rsidR="00C30E35">
+      <w:r w:rsidR="00C30E35" w:rsidRPr="00440242">
         <w:rPr>
           <w:rFonts w:ascii="Bradesco Sans" w:hAnsi="Bradesco Sans"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:fldChar w:fldCharType="begin">
           <w:ffData>
             <w:name w:val="Texto14"/>
             <w:enabled/>
             <w:calcOnExit w:val="0"/>
             <w:textInput/>
           </w:ffData>
         </w:fldChar>
       </w:r>
-      <w:r w:rsidR="00C30E35">
+      <w:r w:rsidR="00C30E35" w:rsidRPr="00440242">
         <w:rPr>
           <w:rFonts w:ascii="Bradesco Sans" w:hAnsi="Bradesco Sans"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
       </w:r>
-      <w:r w:rsidR="00C30E35">
-[...6 lines deleted...]
-      <w:r w:rsidR="00C30E35">
+      <w:r w:rsidR="00C30E35" w:rsidRPr="00440242">
+        <w:rPr>
+          <w:rFonts w:ascii="Bradesco Sans" w:hAnsi="Bradesco Sans"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:r>
+      <w:r w:rsidR="00C30E35" w:rsidRPr="00440242">
         <w:rPr>
           <w:rFonts w:ascii="Bradesco Sans" w:hAnsi="Bradesco Sans"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
-      <w:r w:rsidR="00C30E35">
+      <w:r w:rsidR="00C30E35" w:rsidRPr="00440242">
         <w:rPr>
           <w:rFonts w:ascii="Bradesco Sans" w:hAnsi="Bradesco Sans"/>
           <w:noProof/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
-      <w:r w:rsidR="00C30E35">
+      <w:r w:rsidR="00C30E35" w:rsidRPr="00440242">
         <w:rPr>
           <w:rFonts w:ascii="Bradesco Sans" w:hAnsi="Bradesco Sans"/>
           <w:noProof/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
-      <w:r w:rsidR="00C30E35">
+      <w:r w:rsidR="00C30E35" w:rsidRPr="00440242">
         <w:rPr>
           <w:rFonts w:ascii="Bradesco Sans" w:hAnsi="Bradesco Sans"/>
           <w:noProof/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
-      <w:r w:rsidR="00C30E35">
+      <w:r w:rsidR="00C30E35" w:rsidRPr="00440242">
         <w:rPr>
           <w:rFonts w:ascii="Bradesco Sans" w:hAnsi="Bradesco Sans"/>
           <w:noProof/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
-      <w:r w:rsidR="00C30E35">
+      <w:r w:rsidR="00C30E35" w:rsidRPr="00440242">
         <w:rPr>
           <w:rFonts w:ascii="Bradesco Sans" w:hAnsi="Bradesco Sans"/>
           <w:noProof/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
-      <w:r w:rsidR="00C30E35">
+      <w:r w:rsidR="00C30E35" w:rsidRPr="00440242">
         <w:rPr>
           <w:rFonts w:ascii="Bradesco Sans" w:hAnsi="Bradesco Sans"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
-      <w:r w:rsidR="003A67B6" w:rsidRPr="005F08F2">
+      <w:r w:rsidR="003A67B6" w:rsidRPr="00440242">
         <w:rPr>
           <w:rFonts w:ascii="Bradesco Sans" w:hAnsi="Bradesco Sans"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="40F83E97" w14:textId="77777777" w:rsidR="00C60C92" w:rsidRPr="005F08F2" w:rsidRDefault="00C60C92" w:rsidP="005F08F2">
+    <w:p w14:paraId="40F83E97" w14:textId="77777777" w:rsidR="00C60C92" w:rsidRPr="00440242" w:rsidRDefault="00C60C92" w:rsidP="00440242">
       <w:pPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Bradesco Sans" w:hAnsi="Bradesco Sans"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="0E8600B3" w14:textId="77777777" w:rsidR="00C60C92" w:rsidRPr="005F08F2" w:rsidRDefault="00C60C92" w:rsidP="005F08F2">
+    <w:p w14:paraId="0E8600B3" w14:textId="77777777" w:rsidR="00C60C92" w:rsidRPr="00440242" w:rsidRDefault="00C60C92" w:rsidP="00440242">
       <w:pPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Bradesco Sans" w:hAnsi="Bradesco Sans"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="45D57E56" w14:textId="77777777" w:rsidR="00C60C92" w:rsidRPr="005F08F2" w:rsidRDefault="00C60C92" w:rsidP="005F08F2">
+    <w:p w14:paraId="45D57E56" w14:textId="77777777" w:rsidR="00C60C92" w:rsidRPr="00440242" w:rsidRDefault="00C60C92" w:rsidP="00440242">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:tabs>
           <w:tab w:val="left" w:pos="851"/>
         </w:tabs>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Bradesco Sans" w:hAnsi="Bradesco Sans"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="005F08F2">
+      <w:r w:rsidRPr="00440242">
         <w:rPr>
           <w:rFonts w:ascii="Bradesco Sans" w:hAnsi="Bradesco Sans"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>___________________________________________________________</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2A5C82A2" w14:textId="77777777" w:rsidR="00C60C92" w:rsidRPr="005470FB" w:rsidRDefault="00C60C92" w:rsidP="005F08F2">
+    <w:p w14:paraId="2A5C82A2" w14:textId="77777777" w:rsidR="00C60C92" w:rsidRPr="00440242" w:rsidRDefault="00C60C92" w:rsidP="00440242">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:tabs>
           <w:tab w:val="left" w:pos="851"/>
         </w:tabs>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Bradesco Sans" w:hAnsi="Bradesco Sans"/>
           <w:b/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="005470FB">
+      <w:r w:rsidRPr="00440242">
         <w:rPr>
           <w:rFonts w:ascii="Bradesco Sans" w:hAnsi="Bradesco Sans"/>
           <w:b/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>BANCO BRADESCO S.A.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3A0C4F14" w14:textId="071870EB" w:rsidR="00C60C92" w:rsidRPr="005F08F2" w:rsidRDefault="00C60C92" w:rsidP="005F08F2">
+    <w:p w14:paraId="3A0C4F14" w14:textId="071870EB" w:rsidR="00C60C92" w:rsidRPr="00440242" w:rsidRDefault="00C60C92" w:rsidP="00440242">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:tabs>
           <w:tab w:val="left" w:pos="851"/>
         </w:tabs>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Bradesco Sans" w:hAnsi="Bradesco Sans"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="4FB09A9F" w14:textId="4528A8E4" w:rsidR="0002726A" w:rsidRPr="005F08F2" w:rsidRDefault="0002726A" w:rsidP="005F08F2">
+    <w:p w14:paraId="4FB09A9F" w14:textId="4528A8E4" w:rsidR="0002726A" w:rsidRPr="00440242" w:rsidRDefault="0002726A" w:rsidP="00440242">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:tabs>
           <w:tab w:val="left" w:pos="851"/>
         </w:tabs>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Bradesco Sans" w:hAnsi="Bradesco Sans"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="3DBAACDD" w14:textId="77777777" w:rsidR="001E7E73" w:rsidRPr="0059231F" w:rsidRDefault="001E7E73" w:rsidP="001E7E73">
+    <w:p w14:paraId="3DBAACDD" w14:textId="77777777" w:rsidR="001E7E73" w:rsidRPr="00440242" w:rsidRDefault="001E7E73" w:rsidP="00440242">
       <w:pPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Bradesco Sans" w:hAnsi="Bradesco Sans" w:cs="Calibri"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="0059231F">
+      <w:r w:rsidRPr="00440242">
         <w:rPr>
           <w:rFonts w:ascii="Bradesco Sans" w:hAnsi="Bradesco Sans" w:cs="Calibri"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Testemunhas:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3D867AA5" w14:textId="77777777" w:rsidR="001E7E73" w:rsidRPr="0059231F" w:rsidRDefault="001E7E73" w:rsidP="001E7E73">
+    <w:p w14:paraId="3D867AA5" w14:textId="77777777" w:rsidR="001E7E73" w:rsidRPr="00440242" w:rsidRDefault="001E7E73" w:rsidP="00440242">
       <w:pPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Bradesco Sans" w:hAnsi="Bradesco Sans" w:cs="Calibri"/>
           <w:b/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="6B1BD60B" w14:textId="77777777" w:rsidR="001E7E73" w:rsidRPr="0059231F" w:rsidRDefault="001E7E73" w:rsidP="001E7E73">
+    <w:p w14:paraId="6B1BD60B" w14:textId="77777777" w:rsidR="001E7E73" w:rsidRPr="00440242" w:rsidRDefault="001E7E73" w:rsidP="00440242">
       <w:pPr>
         <w:pStyle w:val="p0"/>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Bradesco Sans" w:hAnsi="Bradesco Sans" w:cs="Calibri"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="pt-BR"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="25EF567D" w14:textId="77777777" w:rsidR="001E7E73" w:rsidRPr="0059231F" w:rsidRDefault="001E7E73" w:rsidP="001E7E73">
+    <w:p w14:paraId="25EF567D" w14:textId="1DFDA1C7" w:rsidR="001E7E73" w:rsidRPr="00440242" w:rsidRDefault="001E7E73" w:rsidP="00440242">
       <w:pPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Bradesco Sans" w:hAnsi="Bradesco Sans" w:cs="Calibri"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="0059231F">
+      <w:r w:rsidRPr="00440242">
         <w:rPr>
           <w:rFonts w:ascii="Bradesco Sans" w:hAnsi="Bradesco Sans" w:cs="Calibri"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>1.</w:t>
       </w:r>
-      <w:r w:rsidRPr="0059231F">
+      <w:r w:rsidRPr="00440242">
         <w:rPr>
           <w:rFonts w:ascii="Bradesco Sans" w:hAnsi="Bradesco Sans" w:cs="Calibri"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:tab/>
       </w:r>
-      <w:r w:rsidRPr="0059231F">
+      <w:r w:rsidR="004E6651" w:rsidRPr="00440242">
+        <w:rPr>
+          <w:rFonts w:ascii="Bradesco Sans" w:hAnsi="Bradesco Sans"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="begin">
+          <w:ffData>
+            <w:name w:val="Texto14"/>
+            <w:enabled/>
+            <w:calcOnExit w:val="0"/>
+            <w:textInput/>
+          </w:ffData>
+        </w:fldChar>
+      </w:r>
+      <w:r w:rsidR="004E6651" w:rsidRPr="00440242">
+        <w:rPr>
+          <w:rFonts w:ascii="Bradesco Sans" w:hAnsi="Bradesco Sans"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
+      </w:r>
+      <w:r w:rsidR="004E6651" w:rsidRPr="00440242">
+        <w:rPr>
+          <w:rFonts w:ascii="Bradesco Sans" w:hAnsi="Bradesco Sans"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:r>
+      <w:r w:rsidR="004E6651" w:rsidRPr="00440242">
+        <w:rPr>
+          <w:rFonts w:ascii="Bradesco Sans" w:hAnsi="Bradesco Sans"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="separate"/>
+      </w:r>
+      <w:r w:rsidR="004E6651" w:rsidRPr="00440242">
+        <w:rPr>
+          <w:rFonts w:ascii="Bradesco Sans" w:hAnsi="Bradesco Sans"/>
+          <w:noProof/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidR="004E6651" w:rsidRPr="00440242">
+        <w:rPr>
+          <w:rFonts w:ascii="Bradesco Sans" w:hAnsi="Bradesco Sans"/>
+          <w:noProof/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidR="004E6651" w:rsidRPr="00440242">
+        <w:rPr>
+          <w:rFonts w:ascii="Bradesco Sans" w:hAnsi="Bradesco Sans"/>
+          <w:noProof/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidR="004E6651" w:rsidRPr="00440242">
+        <w:rPr>
+          <w:rFonts w:ascii="Bradesco Sans" w:hAnsi="Bradesco Sans"/>
+          <w:noProof/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidR="004E6651" w:rsidRPr="00440242">
+        <w:rPr>
+          <w:rFonts w:ascii="Bradesco Sans" w:hAnsi="Bradesco Sans"/>
+          <w:noProof/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidR="004E6651" w:rsidRPr="00440242">
+        <w:rPr>
+          <w:rFonts w:ascii="Bradesco Sans" w:hAnsi="Bradesco Sans"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="end"/>
+      </w:r>
+      <w:r w:rsidRPr="00440242">
         <w:rPr>
           <w:rFonts w:ascii="Bradesco Sans" w:hAnsi="Bradesco Sans" w:cs="Calibri"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:tab/>
       </w:r>
-      <w:r w:rsidRPr="0059231F">
+      <w:r w:rsidRPr="00440242">
         <w:rPr>
           <w:rFonts w:ascii="Bradesco Sans" w:hAnsi="Bradesco Sans" w:cs="Calibri"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:tab/>
       </w:r>
-      <w:r w:rsidRPr="0059231F">
+      <w:r w:rsidRPr="00440242">
         <w:rPr>
           <w:rFonts w:ascii="Bradesco Sans" w:hAnsi="Bradesco Sans" w:cs="Calibri"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:tab/>
       </w:r>
-      <w:r w:rsidRPr="0059231F">
+      <w:r w:rsidRPr="00440242">
         <w:rPr>
           <w:rFonts w:ascii="Bradesco Sans" w:hAnsi="Bradesco Sans" w:cs="Calibri"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:tab/>
       </w:r>
-      <w:r w:rsidRPr="0059231F">
+      <w:r w:rsidRPr="00440242">
         <w:rPr>
           <w:rFonts w:ascii="Bradesco Sans" w:hAnsi="Bradesco Sans" w:cs="Calibri"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:tab/>
       </w:r>
-      <w:r w:rsidRPr="0059231F">
+      <w:r w:rsidRPr="00440242">
         <w:rPr>
           <w:rFonts w:ascii="Bradesco Sans" w:hAnsi="Bradesco Sans" w:cs="Calibri"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:tab/>
         <w:t>2.</w:t>
       </w:r>
-      <w:r w:rsidRPr="0059231F">
+      <w:r w:rsidRPr="00440242">
         <w:rPr>
           <w:rFonts w:ascii="Bradesco Sans" w:hAnsi="Bradesco Sans" w:cs="Calibri"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="0059231F">
+      <w:r w:rsidRPr="00440242">
         <w:rPr>
           <w:rFonts w:ascii="Bradesco Sans" w:hAnsi="Bradesco Sans" w:cs="Calibri"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:tab/>
       </w:r>
-      <w:r w:rsidRPr="0059231F">
+      <w:r w:rsidR="00A02A73" w:rsidRPr="00440242">
+        <w:rPr>
+          <w:rFonts w:ascii="Bradesco Sans" w:hAnsi="Bradesco Sans"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="begin">
+          <w:ffData>
+            <w:name w:val="Texto14"/>
+            <w:enabled/>
+            <w:calcOnExit w:val="0"/>
+            <w:textInput/>
+          </w:ffData>
+        </w:fldChar>
+      </w:r>
+      <w:r w:rsidR="00A02A73" w:rsidRPr="00440242">
+        <w:rPr>
+          <w:rFonts w:ascii="Bradesco Sans" w:hAnsi="Bradesco Sans"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
+      </w:r>
+      <w:r w:rsidR="00A02A73" w:rsidRPr="00440242">
+        <w:rPr>
+          <w:rFonts w:ascii="Bradesco Sans" w:hAnsi="Bradesco Sans"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:r>
+      <w:r w:rsidR="00A02A73" w:rsidRPr="00440242">
+        <w:rPr>
+          <w:rFonts w:ascii="Bradesco Sans" w:hAnsi="Bradesco Sans"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="separate"/>
+      </w:r>
+      <w:r w:rsidR="00A02A73" w:rsidRPr="00440242">
+        <w:rPr>
+          <w:rFonts w:ascii="Bradesco Sans" w:hAnsi="Bradesco Sans"/>
+          <w:noProof/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidR="00A02A73" w:rsidRPr="00440242">
+        <w:rPr>
+          <w:rFonts w:ascii="Bradesco Sans" w:hAnsi="Bradesco Sans"/>
+          <w:noProof/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidR="00A02A73" w:rsidRPr="00440242">
+        <w:rPr>
+          <w:rFonts w:ascii="Bradesco Sans" w:hAnsi="Bradesco Sans"/>
+          <w:noProof/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidR="00A02A73" w:rsidRPr="00440242">
+        <w:rPr>
+          <w:rFonts w:ascii="Bradesco Sans" w:hAnsi="Bradesco Sans"/>
+          <w:noProof/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidR="00A02A73" w:rsidRPr="00440242">
+        <w:rPr>
+          <w:rFonts w:ascii="Bradesco Sans" w:hAnsi="Bradesco Sans"/>
+          <w:noProof/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidR="00A02A73" w:rsidRPr="00440242">
+        <w:rPr>
+          <w:rFonts w:ascii="Bradesco Sans" w:hAnsi="Bradesco Sans"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="end"/>
+      </w:r>
+      <w:r w:rsidRPr="00440242">
         <w:rPr>
           <w:rFonts w:ascii="Bradesco Sans" w:hAnsi="Bradesco Sans" w:cs="Calibri"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:tab/>
       </w:r>
-      <w:r w:rsidRPr="0059231F">
+      <w:r w:rsidRPr="00440242">
         <w:rPr>
           <w:rFonts w:ascii="Bradesco Sans" w:hAnsi="Bradesco Sans" w:cs="Calibri"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:tab/>
       </w:r>
-      <w:r w:rsidRPr="0059231F">
+      <w:r w:rsidRPr="00440242">
         <w:rPr>
           <w:rFonts w:ascii="Bradesco Sans" w:hAnsi="Bradesco Sans" w:cs="Calibri"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:tab/>
       </w:r>
-      <w:r w:rsidRPr="0059231F">
+      <w:r w:rsidRPr="00440242">
         <w:rPr>
           <w:rFonts w:ascii="Bradesco Sans" w:hAnsi="Bradesco Sans" w:cs="Calibri"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:tab/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="69D5C1DD" w14:textId="77777777" w:rsidR="001E7E73" w:rsidRPr="0059231F" w:rsidRDefault="001E7E73" w:rsidP="001E7E73">
+    <w:p w14:paraId="69D5C1DD" w14:textId="7FE782AF" w:rsidR="001E7E73" w:rsidRPr="00440242" w:rsidRDefault="001E7E73" w:rsidP="00440242">
       <w:pPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Bradesco Sans" w:hAnsi="Bradesco Sans" w:cs="Calibri"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="0059231F">
+      <w:r w:rsidRPr="00440242">
         <w:rPr>
           <w:rFonts w:ascii="Bradesco Sans" w:hAnsi="Bradesco Sans" w:cs="Calibri"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Nome:</w:t>
       </w:r>
-      <w:r w:rsidRPr="0059231F">
+      <w:r w:rsidRPr="00440242">
         <w:rPr>
           <w:rFonts w:ascii="Bradesco Sans" w:hAnsi="Bradesco Sans" w:cs="Calibri"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:tab/>
       </w:r>
-      <w:r w:rsidRPr="0059231F">
+      <w:r w:rsidR="004E6651" w:rsidRPr="00440242">
+        <w:rPr>
+          <w:rFonts w:ascii="Bradesco Sans" w:hAnsi="Bradesco Sans"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="begin">
+          <w:ffData>
+            <w:name w:val="Texto14"/>
+            <w:enabled/>
+            <w:calcOnExit w:val="0"/>
+            <w:textInput/>
+          </w:ffData>
+        </w:fldChar>
+      </w:r>
+      <w:r w:rsidR="004E6651" w:rsidRPr="00440242">
+        <w:rPr>
+          <w:rFonts w:ascii="Bradesco Sans" w:hAnsi="Bradesco Sans"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
+      </w:r>
+      <w:r w:rsidR="004E6651" w:rsidRPr="00440242">
+        <w:rPr>
+          <w:rFonts w:ascii="Bradesco Sans" w:hAnsi="Bradesco Sans"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:r>
+      <w:r w:rsidR="004E6651" w:rsidRPr="00440242">
+        <w:rPr>
+          <w:rFonts w:ascii="Bradesco Sans" w:hAnsi="Bradesco Sans"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="separate"/>
+      </w:r>
+      <w:r w:rsidR="004E6651" w:rsidRPr="00440242">
+        <w:rPr>
+          <w:rFonts w:ascii="Bradesco Sans" w:hAnsi="Bradesco Sans"/>
+          <w:noProof/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidR="004E6651" w:rsidRPr="00440242">
+        <w:rPr>
+          <w:rFonts w:ascii="Bradesco Sans" w:hAnsi="Bradesco Sans"/>
+          <w:noProof/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidR="004E6651" w:rsidRPr="00440242">
+        <w:rPr>
+          <w:rFonts w:ascii="Bradesco Sans" w:hAnsi="Bradesco Sans"/>
+          <w:noProof/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidR="004E6651" w:rsidRPr="00440242">
+        <w:rPr>
+          <w:rFonts w:ascii="Bradesco Sans" w:hAnsi="Bradesco Sans"/>
+          <w:noProof/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidR="004E6651" w:rsidRPr="00440242">
+        <w:rPr>
+          <w:rFonts w:ascii="Bradesco Sans" w:hAnsi="Bradesco Sans"/>
+          <w:noProof/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidR="004E6651" w:rsidRPr="00440242">
+        <w:rPr>
+          <w:rFonts w:ascii="Bradesco Sans" w:hAnsi="Bradesco Sans"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="end"/>
+      </w:r>
+      <w:r w:rsidRPr="00440242">
         <w:rPr>
           <w:rFonts w:ascii="Bradesco Sans" w:hAnsi="Bradesco Sans" w:cs="Calibri"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:tab/>
       </w:r>
-      <w:r w:rsidRPr="0059231F">
+      <w:r w:rsidRPr="00440242">
         <w:rPr>
           <w:rFonts w:ascii="Bradesco Sans" w:hAnsi="Bradesco Sans" w:cs="Calibri"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:tab/>
       </w:r>
-      <w:r w:rsidRPr="0059231F">
+      <w:r w:rsidRPr="00440242">
         <w:rPr>
           <w:rFonts w:ascii="Bradesco Sans" w:hAnsi="Bradesco Sans" w:cs="Calibri"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:tab/>
       </w:r>
-      <w:r w:rsidRPr="0059231F">
+      <w:r w:rsidRPr="00440242">
         <w:rPr>
           <w:rFonts w:ascii="Bradesco Sans" w:hAnsi="Bradesco Sans" w:cs="Calibri"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:tab/>
       </w:r>
-      <w:r w:rsidRPr="0059231F">
+      <w:r w:rsidRPr="00440242">
         <w:rPr>
           <w:rFonts w:ascii="Bradesco Sans" w:hAnsi="Bradesco Sans" w:cs="Calibri"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:tab/>
       </w:r>
-      <w:r w:rsidRPr="0059231F">
+      <w:r w:rsidRPr="00440242">
         <w:rPr>
           <w:rFonts w:ascii="Bradesco Sans" w:hAnsi="Bradesco Sans" w:cs="Calibri"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:tab/>
         <w:t>Nome:</w:t>
       </w:r>
-      <w:r w:rsidRPr="0059231F">
+      <w:r w:rsidRPr="00440242">
         <w:rPr>
           <w:rFonts w:ascii="Bradesco Sans" w:hAnsi="Bradesco Sans" w:cs="Calibri"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:tab/>
       </w:r>
-      <w:r w:rsidRPr="0059231F">
+      <w:r w:rsidR="004E6651" w:rsidRPr="00440242">
+        <w:rPr>
+          <w:rFonts w:ascii="Bradesco Sans" w:hAnsi="Bradesco Sans"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="begin">
+          <w:ffData>
+            <w:name w:val="Texto14"/>
+            <w:enabled/>
+            <w:calcOnExit w:val="0"/>
+            <w:textInput/>
+          </w:ffData>
+        </w:fldChar>
+      </w:r>
+      <w:r w:rsidR="004E6651" w:rsidRPr="00440242">
+        <w:rPr>
+          <w:rFonts w:ascii="Bradesco Sans" w:hAnsi="Bradesco Sans"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
+      </w:r>
+      <w:r w:rsidR="004E6651" w:rsidRPr="00440242">
+        <w:rPr>
+          <w:rFonts w:ascii="Bradesco Sans" w:hAnsi="Bradesco Sans"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:r>
+      <w:r w:rsidR="004E6651" w:rsidRPr="00440242">
+        <w:rPr>
+          <w:rFonts w:ascii="Bradesco Sans" w:hAnsi="Bradesco Sans"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="separate"/>
+      </w:r>
+      <w:r w:rsidR="004E6651" w:rsidRPr="00440242">
+        <w:rPr>
+          <w:rFonts w:ascii="Bradesco Sans" w:hAnsi="Bradesco Sans"/>
+          <w:noProof/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidR="004E6651" w:rsidRPr="00440242">
+        <w:rPr>
+          <w:rFonts w:ascii="Bradesco Sans" w:hAnsi="Bradesco Sans"/>
+          <w:noProof/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidR="004E6651" w:rsidRPr="00440242">
+        <w:rPr>
+          <w:rFonts w:ascii="Bradesco Sans" w:hAnsi="Bradesco Sans"/>
+          <w:noProof/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidR="004E6651" w:rsidRPr="00440242">
+        <w:rPr>
+          <w:rFonts w:ascii="Bradesco Sans" w:hAnsi="Bradesco Sans"/>
+          <w:noProof/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidR="004E6651" w:rsidRPr="00440242">
+        <w:rPr>
+          <w:rFonts w:ascii="Bradesco Sans" w:hAnsi="Bradesco Sans"/>
+          <w:noProof/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidR="004E6651" w:rsidRPr="00440242">
+        <w:rPr>
+          <w:rFonts w:ascii="Bradesco Sans" w:hAnsi="Bradesco Sans"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="end"/>
+      </w:r>
+      <w:r w:rsidRPr="00440242">
         <w:rPr>
           <w:rFonts w:ascii="Bradesco Sans" w:hAnsi="Bradesco Sans" w:cs="Calibri"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:tab/>
       </w:r>
-      <w:r w:rsidRPr="0059231F">
+      <w:r w:rsidRPr="00440242">
         <w:rPr>
           <w:rFonts w:ascii="Bradesco Sans" w:hAnsi="Bradesco Sans" w:cs="Calibri"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:tab/>
       </w:r>
-      <w:r w:rsidRPr="0059231F">
+      <w:r w:rsidRPr="00440242">
         <w:rPr>
           <w:rFonts w:ascii="Bradesco Sans" w:hAnsi="Bradesco Sans" w:cs="Calibri"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:tab/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="487B2DED" w14:textId="77777777" w:rsidR="001E7E73" w:rsidRPr="0059231F" w:rsidRDefault="001E7E73" w:rsidP="001E7E73">
+    <w:p w14:paraId="487B2DED" w14:textId="3A0C6E9E" w:rsidR="001E7E73" w:rsidRPr="00440242" w:rsidRDefault="001E7E73" w:rsidP="00440242">
       <w:pPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Bradesco Sans" w:hAnsi="Bradesco Sans" w:cs="Calibri"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="0059231F">
+      <w:r w:rsidRPr="00440242">
         <w:rPr>
           <w:rFonts w:ascii="Bradesco Sans" w:hAnsi="Bradesco Sans" w:cs="Calibri"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>RG:</w:t>
       </w:r>
-      <w:r w:rsidRPr="0059231F">
+      <w:r w:rsidRPr="00440242">
         <w:rPr>
           <w:rFonts w:ascii="Bradesco Sans" w:hAnsi="Bradesco Sans" w:cs="Calibri"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:tab/>
       </w:r>
-      <w:r w:rsidRPr="0059231F">
+      <w:r w:rsidR="004E6651" w:rsidRPr="00440242">
+        <w:rPr>
+          <w:rFonts w:ascii="Bradesco Sans" w:hAnsi="Bradesco Sans"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="begin">
+          <w:ffData>
+            <w:name w:val="Texto14"/>
+            <w:enabled/>
+            <w:calcOnExit w:val="0"/>
+            <w:textInput/>
+          </w:ffData>
+        </w:fldChar>
+      </w:r>
+      <w:r w:rsidR="004E6651" w:rsidRPr="00440242">
+        <w:rPr>
+          <w:rFonts w:ascii="Bradesco Sans" w:hAnsi="Bradesco Sans"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
+      </w:r>
+      <w:r w:rsidR="004E6651" w:rsidRPr="00440242">
+        <w:rPr>
+          <w:rFonts w:ascii="Bradesco Sans" w:hAnsi="Bradesco Sans"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:r>
+      <w:r w:rsidR="004E6651" w:rsidRPr="00440242">
+        <w:rPr>
+          <w:rFonts w:ascii="Bradesco Sans" w:hAnsi="Bradesco Sans"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="separate"/>
+      </w:r>
+      <w:r w:rsidR="004E6651" w:rsidRPr="00440242">
+        <w:rPr>
+          <w:rFonts w:ascii="Bradesco Sans" w:hAnsi="Bradesco Sans"/>
+          <w:noProof/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidR="004E6651" w:rsidRPr="00440242">
+        <w:rPr>
+          <w:rFonts w:ascii="Bradesco Sans" w:hAnsi="Bradesco Sans"/>
+          <w:noProof/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidR="004E6651" w:rsidRPr="00440242">
+        <w:rPr>
+          <w:rFonts w:ascii="Bradesco Sans" w:hAnsi="Bradesco Sans"/>
+          <w:noProof/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidR="004E6651" w:rsidRPr="00440242">
+        <w:rPr>
+          <w:rFonts w:ascii="Bradesco Sans" w:hAnsi="Bradesco Sans"/>
+          <w:noProof/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidR="004E6651" w:rsidRPr="00440242">
+        <w:rPr>
+          <w:rFonts w:ascii="Bradesco Sans" w:hAnsi="Bradesco Sans"/>
+          <w:noProof/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidR="004E6651" w:rsidRPr="00440242">
+        <w:rPr>
+          <w:rFonts w:ascii="Bradesco Sans" w:hAnsi="Bradesco Sans"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="end"/>
+      </w:r>
+      <w:r w:rsidRPr="00440242">
         <w:rPr>
           <w:rFonts w:ascii="Bradesco Sans" w:hAnsi="Bradesco Sans" w:cs="Calibri"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:tab/>
       </w:r>
-      <w:r w:rsidRPr="0059231F">
+      <w:r w:rsidRPr="00440242">
         <w:rPr>
           <w:rFonts w:ascii="Bradesco Sans" w:hAnsi="Bradesco Sans" w:cs="Calibri"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:tab/>
       </w:r>
-      <w:r w:rsidRPr="0059231F">
+      <w:r w:rsidRPr="00440242">
         <w:rPr>
           <w:rFonts w:ascii="Bradesco Sans" w:hAnsi="Bradesco Sans" w:cs="Calibri"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:tab/>
       </w:r>
-      <w:r w:rsidRPr="0059231F">
+      <w:r w:rsidRPr="00440242">
         <w:rPr>
           <w:rFonts w:ascii="Bradesco Sans" w:hAnsi="Bradesco Sans" w:cs="Calibri"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:tab/>
       </w:r>
-      <w:r w:rsidRPr="0059231F">
+      <w:r w:rsidRPr="00440242">
         <w:rPr>
           <w:rFonts w:ascii="Bradesco Sans" w:hAnsi="Bradesco Sans" w:cs="Calibri"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:tab/>
       </w:r>
-      <w:r w:rsidRPr="0059231F">
+      <w:r w:rsidRPr="00440242">
         <w:rPr>
           <w:rFonts w:ascii="Bradesco Sans" w:hAnsi="Bradesco Sans" w:cs="Calibri"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:tab/>
         <w:t>RG:</w:t>
       </w:r>
-      <w:r w:rsidRPr="0059231F">
+      <w:r w:rsidR="004E6651">
         <w:rPr>
           <w:rFonts w:ascii="Bradesco Sans" w:hAnsi="Bradesco Sans" w:cs="Calibri"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00A02A73">
+        <w:rPr>
+          <w:rFonts w:ascii="Bradesco Sans" w:hAnsi="Bradesco Sans" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">     </w:t>
+      </w:r>
+      <w:r w:rsidR="004E6651" w:rsidRPr="00440242">
+        <w:rPr>
+          <w:rFonts w:ascii="Bradesco Sans" w:hAnsi="Bradesco Sans"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="begin">
+          <w:ffData>
+            <w:name w:val="Texto14"/>
+            <w:enabled/>
+            <w:calcOnExit w:val="0"/>
+            <w:textInput/>
+          </w:ffData>
+        </w:fldChar>
+      </w:r>
+      <w:r w:rsidR="004E6651" w:rsidRPr="00440242">
+        <w:rPr>
+          <w:rFonts w:ascii="Bradesco Sans" w:hAnsi="Bradesco Sans"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
+      </w:r>
+      <w:r w:rsidR="004E6651" w:rsidRPr="00440242">
+        <w:rPr>
+          <w:rFonts w:ascii="Bradesco Sans" w:hAnsi="Bradesco Sans"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:r>
+      <w:r w:rsidR="004E6651" w:rsidRPr="00440242">
+        <w:rPr>
+          <w:rFonts w:ascii="Bradesco Sans" w:hAnsi="Bradesco Sans"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="separate"/>
+      </w:r>
+      <w:r w:rsidR="004E6651" w:rsidRPr="00440242">
+        <w:rPr>
+          <w:rFonts w:ascii="Bradesco Sans" w:hAnsi="Bradesco Sans"/>
+          <w:noProof/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidR="004E6651" w:rsidRPr="00440242">
+        <w:rPr>
+          <w:rFonts w:ascii="Bradesco Sans" w:hAnsi="Bradesco Sans"/>
+          <w:noProof/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidR="004E6651" w:rsidRPr="00440242">
+        <w:rPr>
+          <w:rFonts w:ascii="Bradesco Sans" w:hAnsi="Bradesco Sans"/>
+          <w:noProof/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidR="004E6651" w:rsidRPr="00440242">
+        <w:rPr>
+          <w:rFonts w:ascii="Bradesco Sans" w:hAnsi="Bradesco Sans"/>
+          <w:noProof/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidR="004E6651" w:rsidRPr="00440242">
+        <w:rPr>
+          <w:rFonts w:ascii="Bradesco Sans" w:hAnsi="Bradesco Sans"/>
+          <w:noProof/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidR="004E6651" w:rsidRPr="00440242">
+        <w:rPr>
+          <w:rFonts w:ascii="Bradesco Sans" w:hAnsi="Bradesco Sans"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="end"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="389DB37E" w14:textId="205B91F3" w:rsidR="001E7E73" w:rsidRPr="00440242" w:rsidRDefault="001E7E73" w:rsidP="00440242">
+      <w:pPr>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Bradesco Sans" w:hAnsi="Bradesco Sans" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00440242">
+        <w:rPr>
+          <w:rFonts w:ascii="Bradesco Sans" w:hAnsi="Bradesco Sans" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>CPF:</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00440242">
+        <w:rPr>
+          <w:rFonts w:ascii="Bradesco Sans" w:hAnsi="Bradesco Sans" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
         <w:tab/>
       </w:r>
-    </w:p>
-[...2 lines deleted...]
-        <w:spacing w:line="276" w:lineRule="auto"/>
+      <w:r w:rsidR="004E6651" w:rsidRPr="00440242">
+        <w:rPr>
+          <w:rFonts w:ascii="Bradesco Sans" w:hAnsi="Bradesco Sans"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="begin">
+          <w:ffData>
+            <w:name w:val="Texto14"/>
+            <w:enabled/>
+            <w:calcOnExit w:val="0"/>
+            <w:textInput/>
+          </w:ffData>
+        </w:fldChar>
+      </w:r>
+      <w:r w:rsidR="004E6651" w:rsidRPr="00440242">
+        <w:rPr>
+          <w:rFonts w:ascii="Bradesco Sans" w:hAnsi="Bradesco Sans"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
+      </w:r>
+      <w:r w:rsidR="004E6651" w:rsidRPr="00440242">
+        <w:rPr>
+          <w:rFonts w:ascii="Bradesco Sans" w:hAnsi="Bradesco Sans"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:r>
+      <w:r w:rsidR="004E6651" w:rsidRPr="00440242">
+        <w:rPr>
+          <w:rFonts w:ascii="Bradesco Sans" w:hAnsi="Bradesco Sans"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="separate"/>
+      </w:r>
+      <w:r w:rsidR="004E6651" w:rsidRPr="00440242">
+        <w:rPr>
+          <w:rFonts w:ascii="Bradesco Sans" w:hAnsi="Bradesco Sans"/>
+          <w:noProof/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidR="004E6651" w:rsidRPr="00440242">
+        <w:rPr>
+          <w:rFonts w:ascii="Bradesco Sans" w:hAnsi="Bradesco Sans"/>
+          <w:noProof/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidR="004E6651" w:rsidRPr="00440242">
+        <w:rPr>
+          <w:rFonts w:ascii="Bradesco Sans" w:hAnsi="Bradesco Sans"/>
+          <w:noProof/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidR="004E6651" w:rsidRPr="00440242">
+        <w:rPr>
+          <w:rFonts w:ascii="Bradesco Sans" w:hAnsi="Bradesco Sans"/>
+          <w:noProof/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidR="004E6651" w:rsidRPr="00440242">
+        <w:rPr>
+          <w:rFonts w:ascii="Bradesco Sans" w:hAnsi="Bradesco Sans"/>
+          <w:noProof/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidR="004E6651" w:rsidRPr="00440242">
+        <w:rPr>
+          <w:rFonts w:ascii="Bradesco Sans" w:hAnsi="Bradesco Sans"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="end"/>
+      </w:r>
+      <w:r w:rsidRPr="00440242">
         <w:rPr>
           <w:rFonts w:ascii="Bradesco Sans" w:hAnsi="Bradesco Sans" w:cs="Calibri"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-      </w:pPr>
-      <w:r w:rsidRPr="0059231F">
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00440242">
         <w:rPr>
           <w:rFonts w:ascii="Bradesco Sans" w:hAnsi="Bradesco Sans" w:cs="Calibri"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t>CPF:</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidRPr="0059231F">
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00440242">
         <w:rPr>
           <w:rFonts w:ascii="Bradesco Sans" w:hAnsi="Bradesco Sans" w:cs="Calibri"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:tab/>
       </w:r>
-      <w:r w:rsidRPr="0059231F">
+      <w:r w:rsidRPr="00440242">
         <w:rPr>
           <w:rFonts w:ascii="Bradesco Sans" w:hAnsi="Bradesco Sans" w:cs="Calibri"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:tab/>
       </w:r>
-      <w:r w:rsidRPr="0059231F">
+      <w:r w:rsidRPr="00440242">
         <w:rPr>
           <w:rFonts w:ascii="Bradesco Sans" w:hAnsi="Bradesco Sans" w:cs="Calibri"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:tab/>
       </w:r>
-      <w:r w:rsidRPr="0059231F">
-[...23 lines deleted...]
-      <w:r w:rsidRPr="0059231F">
+      <w:r w:rsidRPr="00440242">
         <w:rPr>
           <w:rFonts w:ascii="Bradesco Sans" w:hAnsi="Bradesco Sans" w:cs="Calibri"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:tab/>
         <w:t>CPF:</w:t>
       </w:r>
-    </w:p>
-    <w:p w14:paraId="18A62A10" w14:textId="4CA50381" w:rsidR="00EC5BF6" w:rsidRDefault="00EC5BF6" w:rsidP="005470FB">
+      <w:r w:rsidR="004E6651">
+        <w:rPr>
+          <w:rFonts w:ascii="Bradesco Sans" w:hAnsi="Bradesco Sans" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00A02A73">
+        <w:rPr>
+          <w:rFonts w:ascii="Bradesco Sans" w:hAnsi="Bradesco Sans" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">   </w:t>
+      </w:r>
+      <w:r w:rsidR="004E6651" w:rsidRPr="00440242">
+        <w:rPr>
+          <w:rFonts w:ascii="Bradesco Sans" w:hAnsi="Bradesco Sans"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="begin">
+          <w:ffData>
+            <w:name w:val="Texto14"/>
+            <w:enabled/>
+            <w:calcOnExit w:val="0"/>
+            <w:textInput/>
+          </w:ffData>
+        </w:fldChar>
+      </w:r>
+      <w:r w:rsidR="004E6651" w:rsidRPr="00440242">
+        <w:rPr>
+          <w:rFonts w:ascii="Bradesco Sans" w:hAnsi="Bradesco Sans"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
+      </w:r>
+      <w:r w:rsidR="004E6651" w:rsidRPr="00440242">
+        <w:rPr>
+          <w:rFonts w:ascii="Bradesco Sans" w:hAnsi="Bradesco Sans"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:r>
+      <w:r w:rsidR="004E6651" w:rsidRPr="00440242">
+        <w:rPr>
+          <w:rFonts w:ascii="Bradesco Sans" w:hAnsi="Bradesco Sans"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="separate"/>
+      </w:r>
+      <w:r w:rsidR="004E6651" w:rsidRPr="00440242">
+        <w:rPr>
+          <w:rFonts w:ascii="Bradesco Sans" w:hAnsi="Bradesco Sans"/>
+          <w:noProof/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidR="004E6651" w:rsidRPr="00440242">
+        <w:rPr>
+          <w:rFonts w:ascii="Bradesco Sans" w:hAnsi="Bradesco Sans"/>
+          <w:noProof/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidR="004E6651" w:rsidRPr="00440242">
+        <w:rPr>
+          <w:rFonts w:ascii="Bradesco Sans" w:hAnsi="Bradesco Sans"/>
+          <w:noProof/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidR="004E6651" w:rsidRPr="00440242">
+        <w:rPr>
+          <w:rFonts w:ascii="Bradesco Sans" w:hAnsi="Bradesco Sans"/>
+          <w:noProof/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidR="004E6651" w:rsidRPr="00440242">
+        <w:rPr>
+          <w:rFonts w:ascii="Bradesco Sans" w:hAnsi="Bradesco Sans"/>
+          <w:noProof/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidR="004E6651" w:rsidRPr="00440242">
+        <w:rPr>
+          <w:rFonts w:ascii="Bradesco Sans" w:hAnsi="Bradesco Sans"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="end"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="18A62A10" w14:textId="4CA50381" w:rsidR="00EC5BF6" w:rsidRPr="00440242" w:rsidRDefault="00EC5BF6" w:rsidP="00440242">
       <w:pPr>
         <w:suppressAutoHyphens w:val="0"/>
         <w:autoSpaceDN/>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:jc w:val="center"/>
         <w:textAlignment w:val="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Bradesco Sans" w:hAnsi="Bradesco Sans"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="2BF3B9A1" w14:textId="18D95C86" w:rsidR="00C60C92" w:rsidRPr="005F08F2" w:rsidRDefault="00C60C92" w:rsidP="005470FB">
+    <w:p w14:paraId="24E5AF3A" w14:textId="77777777" w:rsidR="002D6212" w:rsidRPr="00440242" w:rsidRDefault="002D6212" w:rsidP="00A02A73">
       <w:pPr>
         <w:suppressAutoHyphens w:val="0"/>
         <w:autoSpaceDN/>
-        <w:spacing w:line="276" w:lineRule="auto"/>
-        <w:jc w:val="center"/>
+        <w:spacing w:after="160" w:line="276" w:lineRule="auto"/>
         <w:textAlignment w:val="auto"/>
-        <w:rPr>
-[...6 lines deleted...]
-      <w:r w:rsidRPr="005F08F2">
         <w:rPr>
           <w:rFonts w:ascii="Bradesco Sans" w:hAnsi="Bradesco Sans"/>
           <w:b/>
           <w:kern w:val="3"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t>ANEXO</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="0002726A" w:rsidRPr="005F08F2">
+      </w:pPr>
+      <w:r w:rsidRPr="00440242">
         <w:rPr>
           <w:rFonts w:ascii="Bradesco Sans" w:hAnsi="Bradesco Sans"/>
           <w:b/>
           <w:kern w:val="3"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t xml:space="preserve"> I</w:t>
-[...5 lines deleted...]
-        <w:jc w:val="center"/>
+        <w:br w:type="page"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2BF3B9A1" w14:textId="198D91DC" w:rsidR="00C60C92" w:rsidRPr="00440242" w:rsidRDefault="00A33AA3" w:rsidP="00A02A73">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="center" w:pos="4819"/>
+          <w:tab w:val="left" w:pos="7776"/>
+        </w:tabs>
+        <w:suppressAutoHyphens w:val="0"/>
+        <w:autoSpaceDN/>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:textAlignment w:val="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Bradesco Sans" w:hAnsi="Bradesco Sans"/>
+          <w:kern w:val="3"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00440242">
         <w:rPr>
           <w:rFonts w:ascii="Bradesco Sans" w:hAnsi="Bradesco Sans"/>
           <w:b/>
           <w:kern w:val="3"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-      </w:pPr>
-      <w:r w:rsidRPr="005F08F2">
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidR="00C60C92" w:rsidRPr="00440242">
         <w:rPr>
           <w:rFonts w:ascii="Bradesco Sans" w:hAnsi="Bradesco Sans"/>
           <w:b/>
           <w:kern w:val="3"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t>AO CONTRATO DE PRESTAÇÃO DE SERVIÇOS DE DEPOSITÁRIO E OUTRAS AVENÇAS</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="00BD4362">
+        <w:t>ANEXO</w:t>
+      </w:r>
+      <w:r w:rsidR="0002726A" w:rsidRPr="00440242">
         <w:rPr>
           <w:rFonts w:ascii="Bradesco Sans" w:hAnsi="Bradesco Sans"/>
           <w:b/>
           <w:kern w:val="3"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
+        <w:t xml:space="preserve"> I</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00440242">
+        <w:rPr>
+          <w:rFonts w:ascii="Bradesco Sans" w:hAnsi="Bradesco Sans"/>
+          <w:b/>
+          <w:kern w:val="3"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="40252A02" w14:textId="44378797" w:rsidR="00C60C92" w:rsidRPr="00440242" w:rsidRDefault="00C60C92" w:rsidP="00440242">
+      <w:pPr>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Bradesco Sans" w:hAnsi="Bradesco Sans"/>
+          <w:b/>
+          <w:kern w:val="3"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00440242">
+        <w:rPr>
+          <w:rFonts w:ascii="Bradesco Sans" w:hAnsi="Bradesco Sans"/>
+          <w:b/>
+          <w:kern w:val="3"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>AO CONTRATO DE PRESTAÇÃO DE SERVIÇOS DE DEPOSITÁRIO E OUTRAS AVENÇAS</w:t>
+      </w:r>
+      <w:r w:rsidR="00BD4362" w:rsidRPr="00440242">
+        <w:rPr>
+          <w:rFonts w:ascii="Bradesco Sans" w:hAnsi="Bradesco Sans"/>
+          <w:b/>
+          <w:kern w:val="3"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
         <w:t xml:space="preserve">, CELEBRADO EM </w:t>
       </w:r>
-      <w:r w:rsidR="00BD4362" w:rsidRPr="005F08F2">
+      <w:r w:rsidR="00BD4362" w:rsidRPr="00440242">
         <w:rPr>
           <w:rFonts w:ascii="Bradesco Sans" w:hAnsi="Bradesco Sans" w:cs="Calibri"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:fldChar w:fldCharType="begin">
           <w:ffData>
             <w:name w:val="Texto12"/>
             <w:enabled/>
             <w:calcOnExit w:val="0"/>
             <w:textInput/>
           </w:ffData>
         </w:fldChar>
       </w:r>
-      <w:r w:rsidR="00BD4362" w:rsidRPr="005F08F2">
+      <w:r w:rsidR="00BD4362" w:rsidRPr="00440242">
         <w:rPr>
           <w:rFonts w:ascii="Bradesco Sans" w:hAnsi="Bradesco Sans" w:cs="Calibri"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
       </w:r>
-      <w:r w:rsidR="00BD4362" w:rsidRPr="005F08F2">
+      <w:r w:rsidR="00BD4362" w:rsidRPr="00440242">
         <w:rPr>
           <w:rFonts w:ascii="Bradesco Sans" w:hAnsi="Bradesco Sans" w:cs="Calibri"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:r>
-      <w:r w:rsidR="00BD4362" w:rsidRPr="005F08F2">
+      <w:r w:rsidR="00BD4362" w:rsidRPr="00440242">
         <w:rPr>
           <w:rFonts w:ascii="Bradesco Sans" w:hAnsi="Bradesco Sans" w:cs="Calibri"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
-      <w:r w:rsidR="00BD4362" w:rsidRPr="005F08F2">
+      <w:r w:rsidR="00BD4362" w:rsidRPr="00440242">
         <w:rPr>
           <w:rFonts w:ascii="Bradesco Sans" w:hAnsi="Bradesco Sans" w:cs="Calibri"/>
           <w:noProof/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
-      <w:r w:rsidR="00BD4362" w:rsidRPr="005F08F2">
+      <w:r w:rsidR="00BD4362" w:rsidRPr="00440242">
         <w:rPr>
           <w:rFonts w:ascii="Bradesco Sans" w:hAnsi="Bradesco Sans" w:cs="Calibri"/>
           <w:noProof/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
-      <w:r w:rsidR="00BD4362" w:rsidRPr="005F08F2">
+      <w:r w:rsidR="00BD4362" w:rsidRPr="00440242">
         <w:rPr>
           <w:rFonts w:ascii="Bradesco Sans" w:hAnsi="Bradesco Sans" w:cs="Calibri"/>
           <w:noProof/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
-      <w:r w:rsidR="00BD4362" w:rsidRPr="005F08F2">
+      <w:r w:rsidR="00BD4362" w:rsidRPr="00440242">
         <w:rPr>
           <w:rFonts w:ascii="Bradesco Sans" w:hAnsi="Bradesco Sans" w:cs="Calibri"/>
           <w:noProof/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
-      <w:r w:rsidR="00BD4362" w:rsidRPr="005F08F2">
+      <w:r w:rsidR="00BD4362" w:rsidRPr="00440242">
         <w:rPr>
           <w:rFonts w:ascii="Bradesco Sans" w:hAnsi="Bradesco Sans" w:cs="Calibri"/>
           <w:noProof/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
-      <w:r w:rsidR="00BD4362" w:rsidRPr="005F08F2">
+      <w:r w:rsidR="00BD4362" w:rsidRPr="00440242">
         <w:rPr>
           <w:rFonts w:ascii="Bradesco Sans" w:hAnsi="Bradesco Sans" w:cs="Calibri"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
-      <w:r w:rsidR="00BD4362">
+      <w:r w:rsidR="00BD4362" w:rsidRPr="00440242">
         <w:rPr>
           <w:rFonts w:ascii="Bradesco Sans" w:hAnsi="Bradesco Sans"/>
           <w:b/>
           <w:kern w:val="3"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>/</w:t>
       </w:r>
-      <w:r w:rsidR="00BD4362" w:rsidRPr="005F08F2">
+      <w:r w:rsidR="00BD4362" w:rsidRPr="00440242">
         <w:rPr>
           <w:rFonts w:ascii="Bradesco Sans" w:hAnsi="Bradesco Sans" w:cs="Calibri"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:fldChar w:fldCharType="begin">
           <w:ffData>
             <w:name w:val="Texto12"/>
             <w:enabled/>
             <w:calcOnExit w:val="0"/>
             <w:textInput/>
           </w:ffData>
         </w:fldChar>
       </w:r>
-      <w:r w:rsidR="00BD4362" w:rsidRPr="005F08F2">
+      <w:r w:rsidR="00BD4362" w:rsidRPr="00440242">
         <w:rPr>
           <w:rFonts w:ascii="Bradesco Sans" w:hAnsi="Bradesco Sans" w:cs="Calibri"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
       </w:r>
-      <w:r w:rsidR="00BD4362" w:rsidRPr="005F08F2">
+      <w:r w:rsidR="00BD4362" w:rsidRPr="00440242">
         <w:rPr>
           <w:rFonts w:ascii="Bradesco Sans" w:hAnsi="Bradesco Sans" w:cs="Calibri"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:r>
-      <w:r w:rsidR="00BD4362" w:rsidRPr="005F08F2">
+      <w:r w:rsidR="00BD4362" w:rsidRPr="00440242">
         <w:rPr>
           <w:rFonts w:ascii="Bradesco Sans" w:hAnsi="Bradesco Sans" w:cs="Calibri"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
-      <w:r w:rsidR="00BD4362" w:rsidRPr="005F08F2">
+      <w:r w:rsidR="00BD4362" w:rsidRPr="00440242">
         <w:rPr>
           <w:rFonts w:ascii="Bradesco Sans" w:hAnsi="Bradesco Sans" w:cs="Calibri"/>
           <w:noProof/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
-      <w:r w:rsidR="00BD4362" w:rsidRPr="005F08F2">
+      <w:r w:rsidR="00BD4362" w:rsidRPr="00440242">
         <w:rPr>
           <w:rFonts w:ascii="Bradesco Sans" w:hAnsi="Bradesco Sans" w:cs="Calibri"/>
           <w:noProof/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
-      <w:r w:rsidR="00BD4362" w:rsidRPr="005F08F2">
+      <w:r w:rsidR="00BD4362" w:rsidRPr="00440242">
         <w:rPr>
           <w:rFonts w:ascii="Bradesco Sans" w:hAnsi="Bradesco Sans" w:cs="Calibri"/>
           <w:noProof/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
-      <w:r w:rsidR="00BD4362" w:rsidRPr="005F08F2">
+      <w:r w:rsidR="00BD4362" w:rsidRPr="00440242">
         <w:rPr>
           <w:rFonts w:ascii="Bradesco Sans" w:hAnsi="Bradesco Sans" w:cs="Calibri"/>
           <w:noProof/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
-      <w:r w:rsidR="00BD4362" w:rsidRPr="005F08F2">
+      <w:r w:rsidR="00BD4362" w:rsidRPr="00440242">
         <w:rPr>
           <w:rFonts w:ascii="Bradesco Sans" w:hAnsi="Bradesco Sans" w:cs="Calibri"/>
           <w:noProof/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
-      <w:r w:rsidR="00BD4362" w:rsidRPr="005F08F2">
+      <w:r w:rsidR="00BD4362" w:rsidRPr="00440242">
         <w:rPr>
           <w:rFonts w:ascii="Bradesco Sans" w:hAnsi="Bradesco Sans" w:cs="Calibri"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
-      <w:r w:rsidR="00BD4362">
+      <w:r w:rsidR="00BD4362" w:rsidRPr="00440242">
         <w:rPr>
           <w:rFonts w:ascii="Bradesco Sans" w:hAnsi="Bradesco Sans"/>
           <w:b/>
           <w:kern w:val="3"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>/</w:t>
       </w:r>
-      <w:r w:rsidR="00BD4362" w:rsidRPr="005F08F2">
+      <w:r w:rsidR="00BD4362" w:rsidRPr="00440242">
         <w:rPr>
           <w:rFonts w:ascii="Bradesco Sans" w:hAnsi="Bradesco Sans" w:cs="Calibri"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:fldChar w:fldCharType="begin">
           <w:ffData>
             <w:name w:val="Texto12"/>
             <w:enabled/>
             <w:calcOnExit w:val="0"/>
             <w:textInput/>
           </w:ffData>
         </w:fldChar>
       </w:r>
-      <w:r w:rsidR="00BD4362" w:rsidRPr="005F08F2">
+      <w:r w:rsidR="00BD4362" w:rsidRPr="00440242">
         <w:rPr>
           <w:rFonts w:ascii="Bradesco Sans" w:hAnsi="Bradesco Sans" w:cs="Calibri"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
       </w:r>
-      <w:r w:rsidR="00BD4362" w:rsidRPr="005F08F2">
+      <w:r w:rsidR="00BD4362" w:rsidRPr="00440242">
         <w:rPr>
           <w:rFonts w:ascii="Bradesco Sans" w:hAnsi="Bradesco Sans" w:cs="Calibri"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:r>
-      <w:r w:rsidR="00BD4362" w:rsidRPr="005F08F2">
+      <w:r w:rsidR="00BD4362" w:rsidRPr="00440242">
         <w:rPr>
           <w:rFonts w:ascii="Bradesco Sans" w:hAnsi="Bradesco Sans" w:cs="Calibri"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
-      <w:r w:rsidR="00BD4362" w:rsidRPr="005F08F2">
+      <w:r w:rsidR="00BD4362" w:rsidRPr="00440242">
         <w:rPr>
           <w:rFonts w:ascii="Bradesco Sans" w:hAnsi="Bradesco Sans" w:cs="Calibri"/>
           <w:noProof/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
-      <w:r w:rsidR="00BD4362" w:rsidRPr="005F08F2">
+      <w:r w:rsidR="00BD4362" w:rsidRPr="00440242">
         <w:rPr>
           <w:rFonts w:ascii="Bradesco Sans" w:hAnsi="Bradesco Sans" w:cs="Calibri"/>
           <w:noProof/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
-      <w:r w:rsidR="00BD4362" w:rsidRPr="005F08F2">
+      <w:r w:rsidR="00BD4362" w:rsidRPr="00440242">
         <w:rPr>
           <w:rFonts w:ascii="Bradesco Sans" w:hAnsi="Bradesco Sans" w:cs="Calibri"/>
           <w:noProof/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
-      <w:r w:rsidR="00BD4362" w:rsidRPr="005F08F2">
+      <w:r w:rsidR="00BD4362" w:rsidRPr="00440242">
         <w:rPr>
           <w:rFonts w:ascii="Bradesco Sans" w:hAnsi="Bradesco Sans" w:cs="Calibri"/>
           <w:noProof/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
-      <w:r w:rsidR="00BD4362" w:rsidRPr="005F08F2">
+      <w:r w:rsidR="00BD4362" w:rsidRPr="00440242">
         <w:rPr>
           <w:rFonts w:ascii="Bradesco Sans" w:hAnsi="Bradesco Sans" w:cs="Calibri"/>
           <w:noProof/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
-      <w:r w:rsidR="00BD4362" w:rsidRPr="005F08F2">
+      <w:r w:rsidR="00BD4362" w:rsidRPr="00440242">
         <w:rPr>
           <w:rFonts w:ascii="Bradesco Sans" w:hAnsi="Bradesco Sans" w:cs="Calibri"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
-      <w:r w:rsidR="00DE15AC" w:rsidRPr="005F08F2">
+      <w:r w:rsidR="00DE15AC" w:rsidRPr="00440242">
         <w:rPr>
           <w:rFonts w:ascii="Bradesco Sans" w:hAnsi="Bradesco Sans"/>
           <w:b/>
           <w:kern w:val="3"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="33A3C2EC" w14:textId="60616AF8" w:rsidR="00DE15AC" w:rsidRPr="005F08F2" w:rsidRDefault="00DE15AC" w:rsidP="005F08F2">
+    <w:p w14:paraId="33A3C2EC" w14:textId="60616AF8" w:rsidR="00DE15AC" w:rsidRPr="00440242" w:rsidRDefault="00DE15AC" w:rsidP="00440242">
       <w:pPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Bradesco Sans" w:hAnsi="Bradesco Sans"/>
           <w:b/>
           <w:kern w:val="3"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="5142813B" w14:textId="509C9EBA" w:rsidR="00DE15AC" w:rsidRPr="005F08F2" w:rsidRDefault="00FF2D02" w:rsidP="005F08F2">
+    <w:p w14:paraId="5142813B" w14:textId="7E84025B" w:rsidR="00DE15AC" w:rsidRPr="00440242" w:rsidRDefault="00FF2D02" w:rsidP="00440242">
       <w:pPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Bradesco Sans" w:hAnsi="Bradesco Sans"/>
           <w:b/>
           <w:kern w:val="3"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="005F08F2">
+      <w:r w:rsidRPr="00440242">
         <w:rPr>
           <w:rFonts w:ascii="Bradesco Sans" w:hAnsi="Bradesco Sans"/>
           <w:b/>
           <w:kern w:val="3"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>TERMO DE ADESÃO</w:t>
       </w:r>
-    </w:p>
-    <w:p w14:paraId="1C9F5DD7" w14:textId="459BD97E" w:rsidR="00FF2D02" w:rsidRPr="005F08F2" w:rsidRDefault="00FF2D02" w:rsidP="005F08F2">
+      <w:r w:rsidR="007645E2" w:rsidRPr="00440242">
+        <w:rPr>
+          <w:rFonts w:ascii="Bradesco Sans" w:hAnsi="Bradesco Sans"/>
+          <w:b/>
+          <w:kern w:val="3"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1C9F5DD7" w14:textId="459BD97E" w:rsidR="00FF2D02" w:rsidRPr="00440242" w:rsidRDefault="00FF2D02" w:rsidP="00440242">
       <w:pPr>
         <w:pStyle w:val="Corpodetexto"/>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:ind w:right="141"/>
         <w:rPr>
           <w:rFonts w:ascii="Bradesco Sans" w:hAnsi="Bradesco Sans"/>
           <w:b w:val="0"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="6F0B96E7" w14:textId="72D77653" w:rsidR="00FF2D02" w:rsidRPr="005F08F2" w:rsidRDefault="00711BE9" w:rsidP="005F08F2">
+    <w:p w14:paraId="6F0B96E7" w14:textId="0A1572A5" w:rsidR="00FF2D02" w:rsidRPr="00440242" w:rsidRDefault="00711BE9" w:rsidP="00440242">
       <w:pPr>
         <w:pStyle w:val="Textoembloco"/>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Bradesco Sans" w:hAnsi="Bradesco Sans" w:cs="Calibri"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
-      <w:r>
+      <w:r w:rsidRPr="00440242">
         <w:rPr>
           <w:rFonts w:ascii="Bradesco Sans" w:hAnsi="Bradesco Sans" w:cs="Calibri"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Pelo presente Termo de Adesão, </w:t>
       </w:r>
-      <w:r w:rsidR="00FF2D02" w:rsidRPr="005F08F2">
+      <w:r w:rsidR="00FF2D02" w:rsidRPr="00440242">
         <w:rPr>
           <w:rFonts w:ascii="Bradesco Sans" w:hAnsi="Bradesco Sans" w:cs="Calibri"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:fldChar w:fldCharType="begin">
           <w:ffData>
             <w:name w:val="Texto10"/>
             <w:enabled/>
             <w:calcOnExit w:val="0"/>
             <w:textInput>
               <w:default w:val="[Incluir Denominação do CONTRATANTE]"/>
             </w:textInput>
           </w:ffData>
         </w:fldChar>
       </w:r>
-      <w:bookmarkStart w:id="2" w:name="Texto10"/>
-      <w:r w:rsidR="00FF2D02" w:rsidRPr="005F08F2">
+      <w:bookmarkStart w:id="1" w:name="Texto10"/>
+      <w:r w:rsidR="00FF2D02" w:rsidRPr="00440242">
         <w:rPr>
           <w:rFonts w:ascii="Bradesco Sans" w:hAnsi="Bradesco Sans" w:cs="Calibri"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
       </w:r>
-      <w:r w:rsidR="00FF2D02" w:rsidRPr="005F08F2">
+      <w:r w:rsidR="00FF2D02" w:rsidRPr="00440242">
         <w:rPr>
           <w:rFonts w:ascii="Bradesco Sans" w:hAnsi="Bradesco Sans" w:cs="Calibri"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:r>
-      <w:r w:rsidR="00FF2D02" w:rsidRPr="005F08F2">
+      <w:r w:rsidR="00FF2D02" w:rsidRPr="00440242">
         <w:rPr>
           <w:rFonts w:ascii="Bradesco Sans" w:hAnsi="Bradesco Sans" w:cs="Calibri"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
-      <w:r w:rsidR="00FF2D02" w:rsidRPr="005F08F2">
+      <w:r w:rsidR="00FF2D02" w:rsidRPr="00440242">
         <w:rPr>
           <w:rFonts w:ascii="Bradesco Sans" w:hAnsi="Bradesco Sans" w:cs="Calibri"/>
           <w:noProof/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>[Incluir Denominação do CONTRATANTE]</w:t>
       </w:r>
-      <w:r w:rsidR="00FF2D02" w:rsidRPr="005F08F2">
+      <w:r w:rsidR="00FF2D02" w:rsidRPr="00440242">
         <w:rPr>
           <w:rFonts w:ascii="Bradesco Sans" w:hAnsi="Bradesco Sans" w:cs="Calibri"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
-      <w:bookmarkEnd w:id="2"/>
-      <w:r w:rsidR="00FF2D02" w:rsidRPr="005F08F2">
+      <w:bookmarkEnd w:id="1"/>
+      <w:r w:rsidR="00FF2D02" w:rsidRPr="00440242">
         <w:rPr>
           <w:rFonts w:ascii="Bradesco Sans" w:hAnsi="Bradesco Sans" w:cs="Calibri"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="00FF2D02" w:rsidRPr="005F08F2">
+      <w:r w:rsidR="00FF2D02" w:rsidRPr="00440242">
         <w:rPr>
           <w:rFonts w:ascii="Bradesco Sans" w:hAnsi="Bradesco Sans" w:cs="Calibri"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:fldChar w:fldCharType="begin">
           <w:ffData>
             <w:name w:val="Texto11"/>
             <w:enabled/>
             <w:calcOnExit w:val="0"/>
             <w:textInput>
               <w:default w:val="[incluir qualificação completa] "/>
             </w:textInput>
           </w:ffData>
         </w:fldChar>
       </w:r>
-      <w:bookmarkStart w:id="3" w:name="Texto11"/>
-      <w:r w:rsidR="00FF2D02" w:rsidRPr="005F08F2">
+      <w:bookmarkStart w:id="2" w:name="Texto11"/>
+      <w:r w:rsidR="00FF2D02" w:rsidRPr="00440242">
         <w:rPr>
           <w:rFonts w:ascii="Bradesco Sans" w:hAnsi="Bradesco Sans" w:cs="Calibri"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
       </w:r>
-      <w:r w:rsidR="00FF2D02" w:rsidRPr="005F08F2">
+      <w:r w:rsidR="00FF2D02" w:rsidRPr="00440242">
         <w:rPr>
           <w:rFonts w:ascii="Bradesco Sans" w:hAnsi="Bradesco Sans" w:cs="Calibri"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:r>
-      <w:r w:rsidR="00FF2D02" w:rsidRPr="005F08F2">
+      <w:r w:rsidR="00FF2D02" w:rsidRPr="00440242">
         <w:rPr>
           <w:rFonts w:ascii="Bradesco Sans" w:hAnsi="Bradesco Sans" w:cs="Calibri"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
-      <w:r w:rsidR="00FF2D02" w:rsidRPr="005F08F2">
+      <w:r w:rsidR="00FF2D02" w:rsidRPr="00440242">
         <w:rPr>
           <w:rFonts w:ascii="Bradesco Sans" w:hAnsi="Bradesco Sans" w:cs="Calibri"/>
           <w:noProof/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>[incluir</w:t>
       </w:r>
-      <w:r w:rsidR="00FB7B7F">
+      <w:r w:rsidR="00FB7B7F" w:rsidRPr="00440242">
         <w:rPr>
           <w:rFonts w:ascii="Bradesco Sans" w:hAnsi="Bradesco Sans" w:cs="Calibri"/>
           <w:noProof/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> e</w:t>
       </w:r>
-      <w:r w:rsidR="006712B7">
+      <w:r w:rsidR="006712B7" w:rsidRPr="00440242">
         <w:rPr>
           <w:rFonts w:ascii="Bradesco Sans" w:hAnsi="Bradesco Sans" w:cs="Calibri"/>
           <w:noProof/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>n</w:t>
       </w:r>
-      <w:r w:rsidR="00FB7B7F">
+      <w:r w:rsidR="00FB7B7F" w:rsidRPr="00440242">
         <w:rPr>
           <w:rFonts w:ascii="Bradesco Sans" w:hAnsi="Bradesco Sans" w:cs="Calibri"/>
           <w:noProof/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">dereço </w:t>
       </w:r>
-      <w:r w:rsidR="00FF2D02" w:rsidRPr="005F08F2">
+      <w:r w:rsidR="00FF2D02" w:rsidRPr="00440242">
         <w:rPr>
           <w:rFonts w:ascii="Bradesco Sans" w:hAnsi="Bradesco Sans" w:cs="Calibri"/>
           <w:noProof/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>complet</w:t>
       </w:r>
-      <w:r w:rsidR="00FB7B7F">
+      <w:r w:rsidR="00FB7B7F" w:rsidRPr="00440242">
         <w:rPr>
           <w:rFonts w:ascii="Bradesco Sans" w:hAnsi="Bradesco Sans" w:cs="Calibri"/>
           <w:noProof/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>o</w:t>
       </w:r>
-      <w:r w:rsidR="00FF2D02" w:rsidRPr="005F08F2">
+      <w:r w:rsidR="00FF2D02" w:rsidRPr="00440242">
         <w:rPr>
           <w:rFonts w:ascii="Bradesco Sans" w:hAnsi="Bradesco Sans" w:cs="Calibri"/>
           <w:noProof/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">] </w:t>
       </w:r>
-      <w:r w:rsidR="00FF2D02" w:rsidRPr="005F08F2">
+      <w:r w:rsidR="00FF2D02" w:rsidRPr="00440242">
         <w:rPr>
           <w:rFonts w:ascii="Bradesco Sans" w:hAnsi="Bradesco Sans" w:cs="Calibri"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
-      <w:bookmarkEnd w:id="3"/>
-      <w:r w:rsidR="00FF2D02" w:rsidRPr="005F08F2">
+      <w:bookmarkEnd w:id="2"/>
+      <w:r w:rsidR="00FF2D02" w:rsidRPr="00440242">
         <w:rPr>
           <w:rFonts w:ascii="Bradesco Sans" w:hAnsi="Bradesco Sans" w:cs="Calibri"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t xml:space="preserve"> inscrito no Cadastro Nacional da Pessoa Jurídica do Ministério da Economia ("CNPJ/ME") sob nº </w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="00FF2D02" w:rsidRPr="005F08F2">
+        <w:t xml:space="preserve"> inscrito no Cadastro Nacional da Pessoa Jurídica ("CNPJ") sob nº </w:t>
+      </w:r>
+      <w:r w:rsidR="00FF2D02" w:rsidRPr="00440242">
         <w:rPr>
           <w:rFonts w:ascii="Bradesco Sans" w:hAnsi="Bradesco Sans" w:cs="Calibri"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:fldChar w:fldCharType="begin">
           <w:ffData>
             <w:name w:val="Texto12"/>
             <w:enabled/>
             <w:calcOnExit w:val="0"/>
             <w:textInput/>
           </w:ffData>
         </w:fldChar>
       </w:r>
-      <w:bookmarkStart w:id="4" w:name="Texto12"/>
-      <w:r w:rsidR="00FF2D02" w:rsidRPr="005F08F2">
+      <w:bookmarkStart w:id="3" w:name="Texto12"/>
+      <w:r w:rsidR="00FF2D02" w:rsidRPr="00440242">
         <w:rPr>
           <w:rFonts w:ascii="Bradesco Sans" w:hAnsi="Bradesco Sans" w:cs="Calibri"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
       </w:r>
-      <w:r w:rsidR="00FF2D02" w:rsidRPr="005F08F2">
+      <w:r w:rsidR="00FF2D02" w:rsidRPr="00440242">
         <w:rPr>
           <w:rFonts w:ascii="Bradesco Sans" w:hAnsi="Bradesco Sans" w:cs="Calibri"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:r>
-      <w:r w:rsidR="00FF2D02" w:rsidRPr="005F08F2">
+      <w:r w:rsidR="00FF2D02" w:rsidRPr="00440242">
         <w:rPr>
           <w:rFonts w:ascii="Bradesco Sans" w:hAnsi="Bradesco Sans" w:cs="Calibri"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
-      <w:r w:rsidR="00FF2D02" w:rsidRPr="005F08F2">
+      <w:r w:rsidR="00FF2D02" w:rsidRPr="00440242">
         <w:rPr>
           <w:rFonts w:ascii="Bradesco Sans" w:hAnsi="Bradesco Sans" w:cs="Calibri"/>
           <w:noProof/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
-      <w:r w:rsidR="00FF2D02" w:rsidRPr="005F08F2">
+      <w:r w:rsidR="00FF2D02" w:rsidRPr="00440242">
         <w:rPr>
           <w:rFonts w:ascii="Bradesco Sans" w:hAnsi="Bradesco Sans" w:cs="Calibri"/>
           <w:noProof/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
-      <w:r w:rsidR="00FF2D02" w:rsidRPr="005F08F2">
+      <w:r w:rsidR="00FF2D02" w:rsidRPr="00440242">
         <w:rPr>
           <w:rFonts w:ascii="Bradesco Sans" w:hAnsi="Bradesco Sans" w:cs="Calibri"/>
           <w:noProof/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
-      <w:r w:rsidR="00FF2D02" w:rsidRPr="005F08F2">
+      <w:r w:rsidR="00FF2D02" w:rsidRPr="00440242">
         <w:rPr>
           <w:rFonts w:ascii="Bradesco Sans" w:hAnsi="Bradesco Sans" w:cs="Calibri"/>
           <w:noProof/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
-      <w:r w:rsidR="00FF2D02" w:rsidRPr="005F08F2">
+      <w:r w:rsidR="00FF2D02" w:rsidRPr="00440242">
         <w:rPr>
           <w:rFonts w:ascii="Bradesco Sans" w:hAnsi="Bradesco Sans" w:cs="Calibri"/>
           <w:noProof/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
-      <w:r w:rsidR="00FF2D02" w:rsidRPr="005F08F2">
+      <w:r w:rsidR="00FF2D02" w:rsidRPr="00440242">
         <w:rPr>
           <w:rFonts w:ascii="Bradesco Sans" w:hAnsi="Bradesco Sans" w:cs="Calibri"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
-      <w:bookmarkEnd w:id="4"/>
-      <w:r w:rsidR="00FF2D02" w:rsidRPr="005F08F2">
+      <w:bookmarkEnd w:id="3"/>
+      <w:r w:rsidR="00FF2D02" w:rsidRPr="00440242">
         <w:rPr>
           <w:rFonts w:ascii="Bradesco Sans" w:hAnsi="Bradesco Sans" w:cs="Calibri"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> ("</w:t>
       </w:r>
-      <w:r w:rsidR="00FF2D02" w:rsidRPr="005F08F2">
+      <w:r w:rsidR="00FF2D02" w:rsidRPr="00440242">
         <w:rPr>
           <w:rFonts w:ascii="Bradesco Sans" w:hAnsi="Bradesco Sans"/>
           <w:b/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Contratante</w:t>
       </w:r>
-      <w:r w:rsidR="00FF2D02" w:rsidRPr="005F08F2">
+      <w:r w:rsidR="00FF2D02" w:rsidRPr="00440242">
         <w:rPr>
           <w:rFonts w:ascii="Bradesco Sans" w:hAnsi="Bradesco Sans" w:cs="Calibri"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>"), na qualidade de</w:t>
       </w:r>
-      <w:r w:rsidR="00FF2D02" w:rsidRPr="005F08F2">
+      <w:r w:rsidR="00FF2D02" w:rsidRPr="00440242">
         <w:rPr>
           <w:rFonts w:ascii="Bradesco Sans" w:hAnsi="Bradesco Sans"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="00FF2D02" w:rsidRPr="005F08F2">
+      <w:r w:rsidR="00FF2D02" w:rsidRPr="00440242">
         <w:rPr>
           <w:rFonts w:ascii="Bradesco Sans" w:hAnsi="Bradesco Sans" w:cs="Calibri"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>agente participante da CCEE, vem, pelo presente instrumento, aderir ao Contrato</w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="00440242">
         <w:rPr>
           <w:rFonts w:ascii="Bradesco Sans" w:hAnsi="Bradesco Sans" w:cs="Calibri"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> de Prestação de Serviços de Depositário e outras avenças, no qual o BANCO BRADESCO S.A, instituição financeira com sede social no </w:t>
       </w:r>
-      <w:r w:rsidR="00735C3C">
+      <w:r w:rsidR="00735C3C" w:rsidRPr="00440242">
         <w:rPr>
           <w:rFonts w:ascii="Bradesco Sans" w:hAnsi="Bradesco Sans" w:cs="Calibri"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Núcleo</w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="00440242">
         <w:rPr>
           <w:rFonts w:ascii="Bradesco Sans" w:hAnsi="Bradesco Sans" w:cs="Calibri"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t xml:space="preserve"> Cidade de Deus, s/nº, Cidade de Osasco, Estado de São Paulo, inscrito no CNPJ/ME sob o nº 60.746.948/0001-12, doravante denominado </w:t>
-[...1 lines deleted...]
-      <w:r w:rsidRPr="005A3D7F">
+        <w:t xml:space="preserve"> Cidade de Deus, s/nº, Cidade de Osasco, Estado de São Paulo, inscrito no CNPJ sob o nº 60.746.948/0001-12, doravante denominado </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00440242">
         <w:rPr>
           <w:rFonts w:ascii="Bradesco Sans" w:hAnsi="Bradesco Sans" w:cs="Calibri"/>
           <w:b/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>BRADESCO</w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="00440242">
         <w:rPr>
           <w:rFonts w:ascii="Bradesco Sans" w:hAnsi="Bradesco Sans" w:cs="Calibri"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, </w:t>
       </w:r>
-      <w:r w:rsidR="00735C3C">
+      <w:r w:rsidR="00735C3C" w:rsidRPr="00440242">
         <w:rPr>
           <w:rFonts w:ascii="Bradesco Sans" w:hAnsi="Bradesco Sans" w:cs="Calibri"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>irá atuar como</w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="00440242">
         <w:rPr>
           <w:rFonts w:ascii="Bradesco Sans" w:hAnsi="Bradesco Sans" w:cs="Calibri"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> depositário</w:t>
       </w:r>
-      <w:r w:rsidR="00FF2D02" w:rsidRPr="005F08F2">
+      <w:r w:rsidR="00FF2D02" w:rsidRPr="00440242">
         <w:rPr>
           <w:rFonts w:ascii="Bradesco Sans" w:hAnsi="Bradesco Sans" w:cs="Calibri"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>,</w:t>
       </w:r>
-      <w:r w:rsidR="00735C3C">
+      <w:r w:rsidR="00735C3C" w:rsidRPr="00440242">
         <w:rPr>
           <w:rFonts w:ascii="Bradesco Sans" w:hAnsi="Bradesco Sans" w:cs="Calibri"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> prestando os serviços de Liquidação Financeira das operações da </w:t>
       </w:r>
-      <w:r w:rsidR="00735C3C" w:rsidRPr="005A3D7F">
+      <w:r w:rsidR="00735C3C" w:rsidRPr="00440242">
         <w:rPr>
           <w:rFonts w:ascii="Bradesco Sans" w:hAnsi="Bradesco Sans" w:cs="Calibri"/>
           <w:b/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>CONTRATANTE</w:t>
       </w:r>
-      <w:r w:rsidR="00735C3C">
+      <w:r w:rsidR="00735C3C" w:rsidRPr="00440242">
         <w:rPr>
           <w:rFonts w:ascii="Bradesco Sans" w:hAnsi="Bradesco Sans" w:cs="Calibri"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> no âmbito da CCEE,</w:t>
       </w:r>
-      <w:r w:rsidR="00FF2D02" w:rsidRPr="005F08F2">
+      <w:r w:rsidR="00FF2D02" w:rsidRPr="00440242">
         <w:rPr>
           <w:rFonts w:ascii="Bradesco Sans" w:hAnsi="Bradesco Sans" w:cs="Calibri"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="00911CF1">
+      <w:r w:rsidR="00911CF1" w:rsidRPr="00440242">
         <w:rPr>
           <w:rFonts w:ascii="Bradesco Sans" w:hAnsi="Bradesco Sans" w:cs="Calibri"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>manifestando</w:t>
       </w:r>
-      <w:r w:rsidR="00735C3C">
+      <w:r w:rsidR="00735C3C" w:rsidRPr="00440242">
         <w:rPr>
           <w:rFonts w:ascii="Bradesco Sans" w:hAnsi="Bradesco Sans" w:cs="Calibri"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> a </w:t>
       </w:r>
-      <w:r w:rsidR="00735C3C" w:rsidRPr="005A3D7F">
+      <w:r w:rsidR="00735C3C" w:rsidRPr="00440242">
         <w:rPr>
           <w:rFonts w:ascii="Bradesco Sans" w:hAnsi="Bradesco Sans" w:cs="Calibri"/>
           <w:b/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>CONTRATANTE</w:t>
       </w:r>
-      <w:r w:rsidR="00FF2D02" w:rsidRPr="005F08F2">
+      <w:r w:rsidR="00FF2D02" w:rsidRPr="00440242">
         <w:rPr>
           <w:rFonts w:ascii="Bradesco Sans" w:hAnsi="Bradesco Sans" w:cs="Calibri"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> sua ciência e aderência quanto aos</w:t>
       </w:r>
-      <w:r w:rsidR="00911CF1">
+      <w:r w:rsidR="00911CF1" w:rsidRPr="00440242">
         <w:rPr>
           <w:rFonts w:ascii="Bradesco Sans" w:hAnsi="Bradesco Sans" w:cs="Calibri"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> seus</w:t>
       </w:r>
-      <w:r w:rsidR="00FF2D02" w:rsidRPr="005F08F2">
+      <w:r w:rsidR="00FF2D02" w:rsidRPr="00440242">
         <w:rPr>
           <w:rFonts w:ascii="Bradesco Sans" w:hAnsi="Bradesco Sans" w:cs="Calibri"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> termos ("</w:t>
       </w:r>
-      <w:r w:rsidR="00FF2D02" w:rsidRPr="005F08F2">
+      <w:r w:rsidR="00FF2D02" w:rsidRPr="00440242">
         <w:rPr>
           <w:rFonts w:ascii="Bradesco Sans" w:hAnsi="Bradesco Sans"/>
           <w:b/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Termo de Adesão</w:t>
       </w:r>
-      <w:r w:rsidR="00FF2D02" w:rsidRPr="005F08F2">
+      <w:r w:rsidR="00FF2D02" w:rsidRPr="00440242">
         <w:rPr>
           <w:rFonts w:ascii="Bradesco Sans" w:hAnsi="Bradesco Sans" w:cs="Calibri"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>").</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3274ABDB" w14:textId="54EC5F93" w:rsidR="00FF2D02" w:rsidRPr="005F08F2" w:rsidRDefault="00FF2D02" w:rsidP="005F08F2">
+    <w:p w14:paraId="3274ABDB" w14:textId="54EC5F93" w:rsidR="00FF2D02" w:rsidRPr="00440242" w:rsidRDefault="00FF2D02" w:rsidP="00440242">
       <w:pPr>
         <w:pStyle w:val="Corpodetexto"/>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:ind w:right="141"/>
         <w:rPr>
           <w:rFonts w:ascii="Bradesco Sans" w:hAnsi="Bradesco Sans"/>
           <w:b w:val="0"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="35AD8704" w14:textId="038B38CF" w:rsidR="00C05B58" w:rsidRPr="005F08F2" w:rsidRDefault="00C05B58" w:rsidP="005F08F2">
+    <w:p w14:paraId="35AD8704" w14:textId="038B38CF" w:rsidR="00C05B58" w:rsidRPr="00440242" w:rsidRDefault="00C05B58" w:rsidP="00440242">
       <w:pPr>
         <w:pStyle w:val="Textoembloco"/>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Bradesco Sans" w:hAnsi="Bradesco Sans" w:cs="Calibri"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="005F08F2">
+      <w:r w:rsidRPr="00440242">
         <w:rPr>
           <w:rFonts w:ascii="Bradesco Sans" w:hAnsi="Bradesco Sans" w:cs="Calibri"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Os termos iniciados em letras maiúsculas e não definidos de outra forma nesta correspondência terão o significado que lhes é atribuído no Contrato, obrigando-se o Contratante em todos os seus termos.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0B1B6991" w14:textId="7982EE6E" w:rsidR="00C05B58" w:rsidRPr="005F08F2" w:rsidRDefault="00C05B58" w:rsidP="005F08F2">
+    <w:p w14:paraId="0B1B6991" w14:textId="7982EE6E" w:rsidR="00C05B58" w:rsidRPr="00440242" w:rsidRDefault="00C05B58" w:rsidP="00440242">
       <w:pPr>
         <w:pStyle w:val="Corpodetexto"/>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:ind w:right="141"/>
         <w:rPr>
           <w:rFonts w:ascii="Bradesco Sans" w:hAnsi="Bradesco Sans"/>
           <w:b w:val="0"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="7A7D1283" w14:textId="1EE4B548" w:rsidR="00C05B58" w:rsidRPr="005470FB" w:rsidRDefault="00C05B58" w:rsidP="005F08F2">
+    <w:p w14:paraId="7A7D1283" w14:textId="1EE4B548" w:rsidR="00C05B58" w:rsidRPr="00440242" w:rsidRDefault="00C05B58" w:rsidP="00440242">
       <w:pPr>
         <w:pStyle w:val="Textoembloco"/>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Bradesco Sans" w:hAnsi="Bradesco Sans" w:cs="Calibri"/>
           <w:b/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="005470FB">
+      <w:r w:rsidRPr="00440242">
         <w:rPr>
           <w:rFonts w:ascii="Bradesco Sans" w:hAnsi="Bradesco Sans" w:cs="Calibri"/>
           <w:b/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>CONSIDERANDO QUE:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="470B4FA4" w14:textId="17FB212B" w:rsidR="00C05B58" w:rsidRPr="005F08F2" w:rsidRDefault="00C05B58" w:rsidP="005F08F2">
+    <w:p w14:paraId="470B4FA4" w14:textId="17FB212B" w:rsidR="00C05B58" w:rsidRPr="00440242" w:rsidRDefault="00C05B58" w:rsidP="00440242">
       <w:pPr>
         <w:pStyle w:val="Textoembloco"/>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Bradesco Sans" w:hAnsi="Bradesco Sans" w:cs="Calibri"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="18343941" w14:textId="1B6B5D58" w:rsidR="00C05B58" w:rsidRPr="005F08F2" w:rsidRDefault="00C05B58" w:rsidP="005470FB">
+    <w:p w14:paraId="18343941" w14:textId="1B6B5D58" w:rsidR="00C05B58" w:rsidRPr="00440242" w:rsidRDefault="00C05B58" w:rsidP="00440242">
       <w:pPr>
         <w:pStyle w:val="Textoembloco"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="9"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:ind w:right="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Bradesco Sans" w:hAnsi="Bradesco Sans" w:cs="Calibri"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="005F08F2">
+      <w:r w:rsidRPr="00440242">
         <w:rPr>
           <w:rFonts w:ascii="Bradesco Sans" w:hAnsi="Bradesco Sans" w:cs="Calibri"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">A </w:t>
       </w:r>
-      <w:r w:rsidRPr="005470FB">
+      <w:r w:rsidRPr="00440242">
         <w:rPr>
           <w:rFonts w:ascii="Bradesco Sans" w:hAnsi="Bradesco Sans" w:cs="Calibri"/>
           <w:b/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>CCEE</w:t>
       </w:r>
-      <w:r w:rsidRPr="005F08F2">
+      <w:r w:rsidRPr="00440242">
         <w:rPr>
           <w:rFonts w:ascii="Bradesco Sans" w:hAnsi="Bradesco Sans" w:cs="Calibri"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> contratou o </w:t>
       </w:r>
-      <w:r w:rsidRPr="005470FB">
+      <w:r w:rsidRPr="00440242">
         <w:rPr>
           <w:rFonts w:ascii="Bradesco Sans" w:hAnsi="Bradesco Sans" w:cs="Calibri"/>
           <w:b/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t>BRADESCO</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidRPr="005F08F2">
+        <w:t xml:space="preserve">BRADESCO </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00440242">
         <w:rPr>
           <w:rFonts w:ascii="Bradesco Sans" w:hAnsi="Bradesco Sans" w:cs="Calibri"/>
-          <w:b/>
-[...7 lines deleted...]
-          <w:rFonts w:ascii="Bradesco Sans" w:hAnsi="Bradesco Sans" w:cs="Calibri"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>como Agente de Liquidação para a prestação dos serviços de Liquidação Financeira de suas operações;</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0AAFDE73" w14:textId="77777777" w:rsidR="00C05B58" w:rsidRPr="005F08F2" w:rsidRDefault="00C05B58" w:rsidP="005470FB">
+    <w:p w14:paraId="0AAFDE73" w14:textId="77777777" w:rsidR="00C05B58" w:rsidRPr="00440242" w:rsidRDefault="00C05B58" w:rsidP="00440242">
       <w:pPr>
         <w:pStyle w:val="Textoembloco"/>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:ind w:left="720" w:right="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Bradesco Sans" w:hAnsi="Bradesco Sans" w:cs="Calibri"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="4764813D" w14:textId="61DFD7FA" w:rsidR="00C05B58" w:rsidRDefault="00C05B58" w:rsidP="005470FB">
+    <w:p w14:paraId="4764813D" w14:textId="61DFD7FA" w:rsidR="00C05B58" w:rsidRPr="00440242" w:rsidRDefault="00C05B58" w:rsidP="00440242">
       <w:pPr>
         <w:pStyle w:val="Textoembloco"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="9"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:ind w:right="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Bradesco Sans" w:hAnsi="Bradesco Sans" w:cs="Calibri"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="005470FB">
+      <w:r w:rsidRPr="00440242">
         <w:rPr>
           <w:rFonts w:ascii="Bradesco Sans" w:hAnsi="Bradesco Sans" w:cs="Calibri"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">a </w:t>
       </w:r>
-      <w:r w:rsidRPr="005470FB">
+      <w:r w:rsidRPr="00440242">
         <w:rPr>
           <w:rFonts w:ascii="Bradesco Sans" w:hAnsi="Bradesco Sans" w:cs="Calibri"/>
           <w:b/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>CONTRATANTE</w:t>
       </w:r>
-      <w:r w:rsidRPr="005470FB">
+      <w:r w:rsidRPr="00440242">
         <w:rPr>
           <w:rFonts w:ascii="Bradesco Sans" w:hAnsi="Bradesco Sans" w:cs="Calibri"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> está em processo de se tornar um agente participante da CCEE, a qual, por força do artigo 5º da Lei n.º 10.848, de 15 de março de 2004 e do artigo 3º, de seu Estatuto Social, tem a atribuição de viabilizar a comercialização de energia elétrica no Sistema Interligado Nacional – SIN, realizada no Ambiente de Contratação Regulada – ACR e no Ambiente de Contratação Livre – ACL, segundo a Convenção de Comercialização de Energia Elétrica e as Regras e os Procedimentos de Comercialização aprovados pela Agência Nacional de Energia Elétrica – ANEEL (“ANEEL”); </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="636D69A2" w14:textId="77777777" w:rsidR="00EB4E8D" w:rsidRPr="005F08F2" w:rsidRDefault="00EB4E8D" w:rsidP="005470FB">
+    <w:p w14:paraId="636D69A2" w14:textId="77777777" w:rsidR="00EB4E8D" w:rsidRPr="00440242" w:rsidRDefault="00EB4E8D" w:rsidP="00440242">
       <w:pPr>
         <w:pStyle w:val="Textoembloco"/>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:ind w:left="720" w:right="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Bradesco Sans" w:hAnsi="Bradesco Sans" w:cs="Calibri"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="52F26A26" w14:textId="73924637" w:rsidR="00C05B58" w:rsidRDefault="00B45E0E" w:rsidP="005470FB">
+    <w:p w14:paraId="52F26A26" w14:textId="388416C0" w:rsidR="00C05B58" w:rsidRPr="00440242" w:rsidRDefault="00B45E0E" w:rsidP="00440242">
       <w:pPr>
         <w:pStyle w:val="Textoembloco"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="9"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:ind w:right="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Bradesco Sans" w:hAnsi="Bradesco Sans" w:cs="Calibri"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="005F08F2">
+      <w:r w:rsidRPr="00440242">
         <w:rPr>
           <w:rFonts w:ascii="Bradesco Sans" w:hAnsi="Bradesco Sans" w:cs="Calibri"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>A</w:t>
       </w:r>
-      <w:r w:rsidR="00C05B58" w:rsidRPr="005F08F2">
+      <w:r w:rsidR="00C05B58" w:rsidRPr="00440242">
         <w:rPr>
           <w:rFonts w:ascii="Bradesco Sans" w:hAnsi="Bradesco Sans" w:cs="Calibri"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="00C05B58" w:rsidRPr="005F08F2">
+      <w:r w:rsidR="00C05B58" w:rsidRPr="00440242">
         <w:rPr>
           <w:rFonts w:ascii="Bradesco Sans" w:hAnsi="Bradesco Sans" w:cs="Calibri"/>
           <w:b/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>CONTRATANTE</w:t>
       </w:r>
-      <w:r w:rsidR="00C05B58" w:rsidRPr="005F08F2">
+      <w:r w:rsidR="00C05B58" w:rsidRPr="00440242">
         <w:rPr>
           <w:rFonts w:ascii="Bradesco Sans" w:hAnsi="Bradesco Sans" w:cs="Calibri"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> deseja aderir ao Contrato, para que o </w:t>
       </w:r>
-      <w:r w:rsidR="00C05B58" w:rsidRPr="005F08F2">
+      <w:r w:rsidR="00C05B58" w:rsidRPr="00440242">
         <w:rPr>
           <w:rFonts w:ascii="Bradesco Sans" w:hAnsi="Bradesco Sans" w:cs="Calibri"/>
           <w:b/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>BRADESCO</w:t>
       </w:r>
-      <w:r w:rsidR="00C05B58" w:rsidRPr="005F08F2">
+      <w:r w:rsidR="00C05B58" w:rsidRPr="00440242">
         <w:rPr>
           <w:rFonts w:ascii="Bradesco Sans" w:hAnsi="Bradesco Sans" w:cs="Calibri"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t xml:space="preserve"> proceda com </w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="00C05B58" w:rsidRPr="005470FB">
+        <w:t xml:space="preserve"> proceda com a(s) Liquidação(</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="00C05B58" w:rsidRPr="00440242">
         <w:rPr>
           <w:rFonts w:ascii="Bradesco Sans" w:hAnsi="Bradesco Sans" w:cs="Calibri"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t>a(s) Liquidação(ões) Financeira(s)</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="00C05B58" w:rsidRPr="005F08F2">
+        <w:t>ões</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidR="00C05B58" w:rsidRPr="00440242">
         <w:rPr>
           <w:rFonts w:ascii="Bradesco Sans" w:hAnsi="Bradesco Sans" w:cs="Calibri"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t xml:space="preserve"> de suas operações</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="00C05B58" w:rsidRPr="005470FB">
+        <w:t>) Financeira</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidR="00C05B58" w:rsidRPr="00440242">
         <w:rPr>
           <w:rFonts w:ascii="Bradesco Sans" w:hAnsi="Bradesco Sans" w:cs="Calibri"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t xml:space="preserve"> realizada(s)  no âmbito da CCEE, bem como para constituir e custodiar, junto ao </w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="00C05B58" w:rsidRPr="005470FB">
+        <w:t xml:space="preserve">(s) de suas operações realizada(s) no âmbito da CCEE, bem como para constituir e custodiar, junto ao </w:t>
+      </w:r>
+      <w:r w:rsidR="00C05B58" w:rsidRPr="00440242">
         <w:rPr>
           <w:rFonts w:ascii="Bradesco Sans" w:hAnsi="Bradesco Sans" w:cs="Calibri"/>
           <w:b/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>BRADESCO</w:t>
       </w:r>
-      <w:r w:rsidR="00C05B58" w:rsidRPr="005470FB">
+      <w:r w:rsidR="00C05B58" w:rsidRPr="00440242">
         <w:rPr>
           <w:rFonts w:ascii="Bradesco Sans" w:hAnsi="Bradesco Sans" w:cs="Calibri"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t>, a garantia necessária e exigida pela CCEE</w:t>
-[...10 lines deleted...]
-    <w:p w14:paraId="4D9C963A" w14:textId="77777777" w:rsidR="00735C3C" w:rsidRPr="005F08F2" w:rsidRDefault="00735C3C" w:rsidP="005A3D7F">
+        <w:t>, a garantia necessária e exigida pela CCEE;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4D9C963A" w14:textId="77777777" w:rsidR="00735C3C" w:rsidRPr="00440242" w:rsidRDefault="00735C3C" w:rsidP="00440242">
       <w:pPr>
         <w:pStyle w:val="Textoembloco"/>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:ind w:left="720" w:right="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Bradesco Sans" w:hAnsi="Bradesco Sans" w:cs="Calibri"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="40101D8A" w14:textId="39FF7AB8" w:rsidR="00C05B58" w:rsidRPr="005470FB" w:rsidRDefault="00B45E0E" w:rsidP="005470FB">
+    <w:p w14:paraId="40101D8A" w14:textId="39FF7AB8" w:rsidR="00C05B58" w:rsidRPr="00440242" w:rsidRDefault="00B45E0E" w:rsidP="00440242">
       <w:pPr>
         <w:pStyle w:val="Textoembloco"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="9"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:ind w:right="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Bradesco Sans" w:hAnsi="Bradesco Sans" w:cs="Calibri"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="005F08F2">
+      <w:r w:rsidRPr="00440242">
         <w:rPr>
           <w:rFonts w:ascii="Bradesco Sans" w:hAnsi="Bradesco Sans" w:cs="Calibri"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">A </w:t>
       </w:r>
-      <w:r w:rsidRPr="005F08F2">
+      <w:r w:rsidRPr="00440242">
         <w:rPr>
           <w:rFonts w:ascii="Bradesco Sans" w:hAnsi="Bradesco Sans" w:cs="Calibri"/>
           <w:b/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>CONTRATANTE</w:t>
       </w:r>
-      <w:r w:rsidRPr="005F08F2">
+      <w:r w:rsidRPr="00440242">
         <w:rPr>
           <w:rFonts w:ascii="Bradesco Sans" w:hAnsi="Bradesco Sans" w:cs="Calibri"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> adere ao Contrato, estando ciente e de acordo com todos os tramites e obrigações dele decorrentes, acatando de forma integral aos procedimentos e responsabilidade nele estabelecido.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="58A6770C" w14:textId="77777777" w:rsidR="00C05B58" w:rsidRPr="005F08F2" w:rsidRDefault="00C05B58" w:rsidP="005F08F2">
+    <w:p w14:paraId="58A6770C" w14:textId="77777777" w:rsidR="00C05B58" w:rsidRPr="00440242" w:rsidRDefault="00C05B58" w:rsidP="00440242">
       <w:pPr>
         <w:pStyle w:val="Corpodetexto"/>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:ind w:right="141"/>
         <w:rPr>
           <w:rFonts w:ascii="Bradesco Sans" w:hAnsi="Bradesco Sans"/>
           <w:b w:val="0"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="25855502" w14:textId="77777777" w:rsidR="00E7485B" w:rsidRDefault="00E7485B" w:rsidP="005F08F2">
+    <w:p w14:paraId="25855502" w14:textId="77777777" w:rsidR="00E7485B" w:rsidRPr="00440242" w:rsidRDefault="00E7485B" w:rsidP="00440242">
       <w:pPr>
         <w:pStyle w:val="DefaultText"/>
         <w:tabs>
           <w:tab w:val="left" w:pos="284"/>
         </w:tabs>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:ind w:right="141"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Bradesco Sans" w:hAnsi="Bradesco Sans"/>
           <w:b/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="73DDBF2B" w14:textId="5F7BA567" w:rsidR="00C60C92" w:rsidRPr="005F08F2" w:rsidRDefault="00C60C92" w:rsidP="005F08F2">
+    <w:p w14:paraId="73DDBF2B" w14:textId="5F7BA567" w:rsidR="00C60C92" w:rsidRPr="00440242" w:rsidRDefault="00C60C92" w:rsidP="00440242">
       <w:pPr>
         <w:pStyle w:val="DefaultText"/>
         <w:tabs>
           <w:tab w:val="left" w:pos="284"/>
         </w:tabs>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:ind w:right="141"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Bradesco Sans" w:hAnsi="Bradesco Sans"/>
           <w:b/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="005F08F2">
+      <w:r w:rsidRPr="00440242">
         <w:rPr>
           <w:rFonts w:ascii="Bradesco Sans" w:hAnsi="Bradesco Sans"/>
           <w:b/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Cláusula Primeira – Do Objeto</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1CFBC2B1" w14:textId="77777777" w:rsidR="00C60C92" w:rsidRPr="005F08F2" w:rsidRDefault="00C60C92" w:rsidP="005F08F2">
+    <w:p w14:paraId="1CFBC2B1" w14:textId="77777777" w:rsidR="00C60C92" w:rsidRPr="00440242" w:rsidRDefault="00C60C92" w:rsidP="00440242">
       <w:pPr>
         <w:pStyle w:val="DefaultText"/>
         <w:tabs>
           <w:tab w:val="left" w:pos="284"/>
         </w:tabs>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:ind w:right="141"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Bradesco Sans" w:hAnsi="Bradesco Sans"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="0168D3B3" w14:textId="01E9ACA6" w:rsidR="00C60C92" w:rsidRDefault="00C60C92" w:rsidP="005F08F2">
+    <w:p w14:paraId="228EBC57" w14:textId="61B14DA6" w:rsidR="004C5A33" w:rsidRPr="004C5A33" w:rsidRDefault="00C60C92" w:rsidP="004C5A33">
       <w:pPr>
         <w:pStyle w:val="DefaultText"/>
         <w:tabs>
           <w:tab w:val="left" w:pos="284"/>
         </w:tabs>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:ind w:right="141"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Bradesco Sans" w:hAnsi="Bradesco Sans"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="005F08F2">
+      <w:r w:rsidRPr="00440242">
         <w:rPr>
           <w:rFonts w:ascii="Bradesco Sans" w:hAnsi="Bradesco Sans"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">1.1. </w:t>
       </w:r>
-      <w:r w:rsidR="00911CF1">
-[...7 lines deleted...]
-      <w:r w:rsidR="00911CF1" w:rsidRPr="005F08F2">
+      <w:r w:rsidR="00911CF1" w:rsidRPr="00440242">
+        <w:rPr>
+          <w:rFonts w:ascii="Bradesco Sans" w:hAnsi="Bradesco Sans"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">O </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00440242">
+        <w:rPr>
+          <w:rFonts w:ascii="Bradesco Sans" w:hAnsi="Bradesco Sans"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">presente Termo de Adesão tem por objeto regular os termos e condições segundo os quais o </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00440242">
+        <w:rPr>
+          <w:rFonts w:ascii="Bradesco Sans" w:hAnsi="Bradesco Sans"/>
+          <w:b/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>BRADESCO</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00440242">
+        <w:rPr>
+          <w:rFonts w:ascii="Bradesco Sans" w:hAnsi="Bradesco Sans"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> irá atuar como </w:t>
+      </w:r>
+      <w:r w:rsidR="00AD67B5" w:rsidRPr="00440242">
+        <w:rPr>
+          <w:rFonts w:ascii="Bradesco Sans" w:hAnsi="Bradesco Sans"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Agente de Liquidação Financeira e Custódia de Garantias</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00440242">
+        <w:rPr>
+          <w:rFonts w:ascii="Bradesco Sans" w:hAnsi="Bradesco Sans"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>, sobre os valores depositados na conta específica (“Recursos”) e/ou ativos financeiros custodiados, seja por meio físico e/ou eletrônico e Liquidação</w:t>
+      </w:r>
+      <w:r w:rsidR="00200C73" w:rsidRPr="00440242">
+        <w:rPr>
+          <w:rFonts w:ascii="Bradesco Sans" w:hAnsi="Bradesco Sans"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>(</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="00200C73" w:rsidRPr="00440242">
+        <w:rPr>
+          <w:rFonts w:ascii="Bradesco Sans" w:hAnsi="Bradesco Sans"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>ões</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00200C73" w:rsidRPr="00440242">
+        <w:rPr>
+          <w:rFonts w:ascii="Bradesco Sans" w:hAnsi="Bradesco Sans"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>)</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00440242">
+        <w:rPr>
+          <w:rFonts w:ascii="Bradesco Sans" w:hAnsi="Bradesco Sans"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Financeira</w:t>
+      </w:r>
+      <w:r w:rsidR="00200C73" w:rsidRPr="00440242">
+        <w:rPr>
+          <w:rFonts w:ascii="Bradesco Sans" w:hAnsi="Bradesco Sans"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>(s)</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00440242">
+        <w:rPr>
+          <w:rFonts w:ascii="Bradesco Sans" w:hAnsi="Bradesco Sans"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> das operações realizadas no âmbito da </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00440242">
+        <w:rPr>
+          <w:rFonts w:ascii="Bradesco Sans" w:hAnsi="Bradesco Sans"/>
+          <w:b/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>CCEE</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00440242">
+        <w:rPr>
+          <w:rFonts w:ascii="Bradesco Sans" w:hAnsi="Bradesco Sans"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>,</w:t>
+      </w:r>
+      <w:r w:rsidR="00911CF1" w:rsidRPr="00440242">
+        <w:rPr>
+          <w:rFonts w:ascii="Bradesco Sans" w:hAnsi="Bradesco Sans"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> pela </w:t>
+      </w:r>
+      <w:r w:rsidR="00911CF1" w:rsidRPr="00440242">
+        <w:rPr>
+          <w:rFonts w:ascii="Bradesco Sans" w:hAnsi="Bradesco Sans"/>
+          <w:b/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>CONTRATANTE</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00440242">
+        <w:rPr>
+          <w:rFonts w:ascii="Bradesco Sans" w:hAnsi="Bradesco Sans"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>, por meio de conta</w:t>
+      </w:r>
+      <w:r w:rsidR="0027599F" w:rsidRPr="00440242">
+        <w:rPr>
+          <w:rFonts w:ascii="Bradesco Sans" w:hAnsi="Bradesco Sans"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>(s)</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00440242">
+        <w:rPr>
+          <w:rFonts w:ascii="Bradesco Sans" w:hAnsi="Bradesco Sans"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> específica</w:t>
+      </w:r>
+      <w:bookmarkStart w:id="4" w:name="OLE_LINK1"/>
+      <w:bookmarkStart w:id="5" w:name="OLE_LINK2"/>
+      <w:r w:rsidR="0027599F" w:rsidRPr="00440242">
+        <w:rPr>
+          <w:rFonts w:ascii="Bradesco Sans" w:hAnsi="Bradesco Sans"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>(s)</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="4"/>
+      <w:bookmarkEnd w:id="5"/>
+      <w:r w:rsidR="00911CF1" w:rsidRPr="00440242">
+        <w:rPr>
+          <w:rFonts w:ascii="Bradesco Sans" w:hAnsi="Bradesco Sans"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> de sua titularidade</w:t>
+      </w:r>
+      <w:r w:rsidR="0027599F" w:rsidRPr="00440242">
+        <w:rPr>
+          <w:rFonts w:ascii="Bradesco Sans" w:hAnsi="Bradesco Sans"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>,</w:t>
+      </w:r>
+      <w:r w:rsidR="00EC5BF6" w:rsidRPr="00440242">
         <w:rPr>
           <w:rFonts w:ascii="Bradesco Sans" w:hAnsi="Bradesco Sans"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="005F08F2">
-[...7 lines deleted...]
-      <w:r w:rsidRPr="005F08F2">
+      <w:r w:rsidR="00D24110" w:rsidRPr="00440242">
+        <w:rPr>
+          <w:rFonts w:ascii="Bradesco Sans" w:hAnsi="Bradesco Sans"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>mantida</w:t>
+      </w:r>
+      <w:r w:rsidR="00B75430" w:rsidRPr="00440242">
+        <w:rPr>
+          <w:rFonts w:ascii="Bradesco Sans" w:hAnsi="Bradesco Sans"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>(s)</w:t>
+      </w:r>
+      <w:r w:rsidR="00D24110" w:rsidRPr="00440242">
+        <w:rPr>
+          <w:rFonts w:ascii="Bradesco Sans" w:hAnsi="Bradesco Sans"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> na agência 0895-8, </w:t>
+      </w:r>
+      <w:r w:rsidR="004C5A33" w:rsidRPr="004C5A33">
+        <w:rPr>
+          <w:rFonts w:ascii="Bradesco Sans" w:hAnsi="Bradesco Sans"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">cujos dados completos serão informados pelo </w:t>
+      </w:r>
+      <w:r w:rsidR="004C5A33" w:rsidRPr="001817E0">
         <w:rPr>
           <w:rFonts w:ascii="Bradesco Sans" w:hAnsi="Bradesco Sans"/>
           <w:b/>
+          <w:bCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>BRADESCO</w:t>
       </w:r>
-      <w:r w:rsidRPr="005F08F2">
-[...55 lines deleted...]
-      <w:r w:rsidRPr="005F08F2">
+      <w:r w:rsidR="004C5A33" w:rsidRPr="004C5A33">
+        <w:rPr>
+          <w:rFonts w:ascii="Bradesco Sans" w:hAnsi="Bradesco Sans"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> à </w:t>
+      </w:r>
+      <w:r w:rsidR="004C5A33" w:rsidRPr="001817E0">
         <w:rPr>
           <w:rFonts w:ascii="Bradesco Sans" w:hAnsi="Bradesco Sans"/>
           <w:b/>
-          <w:sz w:val="22"/>
-[...20 lines deleted...]
-      <w:r w:rsidR="00911CF1" w:rsidRPr="005470FB">
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>CONTRATANTE</w:t>
+      </w:r>
+      <w:r w:rsidR="004C5A33" w:rsidRPr="004C5A33">
+        <w:rPr>
+          <w:rFonts w:ascii="Bradesco Sans" w:hAnsi="Bradesco Sans"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> após a sua abertura</w:t>
+      </w:r>
+      <w:r w:rsidR="00BE75A9">
+        <w:rPr>
+          <w:rFonts w:ascii="Bradesco Sans" w:hAnsi="Bradesco Sans"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (“Conta Vinculada”)</w:t>
+      </w:r>
+      <w:r w:rsidR="004C5A33" w:rsidRPr="004C5A33">
+        <w:rPr>
+          <w:rFonts w:ascii="Bradesco Sans" w:hAnsi="Bradesco Sans"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>, por meio de comunicação formal enviada por e</w:t>
+      </w:r>
+      <w:r w:rsidR="004C5A33" w:rsidRPr="004C5A33">
+        <w:rPr>
+          <w:rFonts w:ascii="Bradesco Sans" w:hAnsi="Bradesco Sans"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:noBreakHyphen/>
+        <w:t xml:space="preserve">mail às </w:t>
+      </w:r>
+      <w:r w:rsidR="00BE75A9">
+        <w:rPr>
+          <w:rFonts w:ascii="Bradesco Sans" w:hAnsi="Bradesco Sans"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>P</w:t>
+      </w:r>
+      <w:r w:rsidR="004C5A33" w:rsidRPr="004C5A33">
+        <w:rPr>
+          <w:rFonts w:ascii="Bradesco Sans" w:hAnsi="Bradesco Sans"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">essoas </w:t>
+      </w:r>
+      <w:r w:rsidR="00BE75A9">
+        <w:rPr>
+          <w:rFonts w:ascii="Bradesco Sans" w:hAnsi="Bradesco Sans"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>A</w:t>
+      </w:r>
+      <w:r w:rsidR="004C5A33" w:rsidRPr="004C5A33">
+        <w:rPr>
+          <w:rFonts w:ascii="Bradesco Sans" w:hAnsi="Bradesco Sans"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>utorizadas</w:t>
+      </w:r>
+      <w:r w:rsidR="00BE75A9">
+        <w:rPr>
+          <w:rFonts w:ascii="Bradesco Sans" w:hAnsi="Bradesco Sans"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> da </w:t>
+      </w:r>
+      <w:r w:rsidR="00BE75A9" w:rsidRPr="001817E0">
         <w:rPr>
           <w:rFonts w:ascii="Bradesco Sans" w:hAnsi="Bradesco Sans"/>
           <w:b/>
+          <w:bCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>CONTRATANTE</w:t>
       </w:r>
-      <w:r w:rsidRPr="005F08F2">
-[...192 lines deleted...]
-    <w:p w14:paraId="34C9A6CA" w14:textId="4D15F3F6" w:rsidR="00EC5BF6" w:rsidRDefault="00EC5BF6" w:rsidP="005F08F2">
+      <w:r w:rsidR="004C5A33" w:rsidRPr="004C5A33">
+        <w:rPr>
+          <w:rFonts w:ascii="Bradesco Sans" w:hAnsi="Bradesco Sans"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0168D3B3" w14:textId="0E15C686" w:rsidR="00C60C92" w:rsidRPr="00440242" w:rsidRDefault="00C60C92" w:rsidP="00440242">
       <w:pPr>
         <w:pStyle w:val="DefaultText"/>
         <w:tabs>
           <w:tab w:val="left" w:pos="284"/>
         </w:tabs>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:ind w:right="141"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Bradesco Sans" w:hAnsi="Bradesco Sans"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="4368D48B" w14:textId="77777777" w:rsidR="00C60C92" w:rsidRPr="005F08F2" w:rsidRDefault="00C60C92" w:rsidP="005F08F2">
-[...1 lines deleted...]
-        <w:spacing w:line="276" w:lineRule="auto"/>
+    <w:p w14:paraId="34C9A6CA" w14:textId="4D15F3F6" w:rsidR="00EC5BF6" w:rsidRPr="00440242" w:rsidRDefault="00EC5BF6" w:rsidP="00440242">
+      <w:pPr>
+        <w:pStyle w:val="DefaultText"/>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="284"/>
+        </w:tabs>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:ind w:right="141"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Bradesco Sans" w:hAnsi="Bradesco Sans"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="005F08F2">
+    </w:p>
+    <w:p w14:paraId="4368D48B" w14:textId="77777777" w:rsidR="00C60C92" w:rsidRPr="00440242" w:rsidRDefault="00C60C92" w:rsidP="00440242">
+      <w:pPr>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Bradesco Sans" w:hAnsi="Bradesco Sans"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00440242">
         <w:rPr>
           <w:rFonts w:ascii="Bradesco Sans" w:hAnsi="Bradesco Sans"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">1.2. O </w:t>
       </w:r>
-      <w:r w:rsidRPr="005F08F2">
+      <w:r w:rsidRPr="00440242">
         <w:rPr>
           <w:rFonts w:ascii="Bradesco Sans" w:hAnsi="Bradesco Sans"/>
           <w:b/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>BRADESCO</w:t>
       </w:r>
-      <w:r w:rsidRPr="005F08F2">
+      <w:r w:rsidRPr="00440242">
         <w:rPr>
           <w:rFonts w:ascii="Bradesco Sans" w:hAnsi="Bradesco Sans"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> repassará a </w:t>
       </w:r>
-      <w:r w:rsidRPr="005F08F2">
+      <w:r w:rsidRPr="00440242">
         <w:rPr>
           <w:rFonts w:ascii="Bradesco Sans" w:hAnsi="Bradesco Sans"/>
           <w:b/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>CONTRATANTE</w:t>
       </w:r>
-      <w:r w:rsidRPr="005F08F2">
+      <w:r w:rsidRPr="00440242">
         <w:rPr>
           <w:rFonts w:ascii="Bradesco Sans" w:hAnsi="Bradesco Sans"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> todos os custos relativos ao registro das garantias, conforme disposto no Contrato.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="27AEB85E" w14:textId="77777777" w:rsidR="00C60C92" w:rsidRPr="00666601" w:rsidRDefault="00C60C92" w:rsidP="00666601">
-[...8 lines deleted...]
-    <w:p w14:paraId="69CE43FE" w14:textId="4EE11E3F" w:rsidR="00911CF1" w:rsidRDefault="00C60C92" w:rsidP="005F08F2">
+    <w:p w14:paraId="27AEB85E" w14:textId="77777777" w:rsidR="00C60C92" w:rsidRPr="00A02A73" w:rsidRDefault="00C60C92" w:rsidP="00440242">
+      <w:pPr>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Bradesco Sans" w:hAnsi="Bradesco Sans"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="69CE43FE" w14:textId="4EE11E3F" w:rsidR="00911CF1" w:rsidRPr="00440242" w:rsidRDefault="00C60C92" w:rsidP="00440242">
       <w:pPr>
         <w:pStyle w:val="Ttulo1"/>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Bradesco Sans" w:hAnsi="Bradesco Sans"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="005F08F2">
+      <w:r w:rsidRPr="00440242">
         <w:rPr>
           <w:rFonts w:ascii="Bradesco Sans" w:hAnsi="Bradesco Sans"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Cláusula Segunda – </w:t>
       </w:r>
-      <w:r w:rsidR="00911CF1">
+      <w:r w:rsidR="00911CF1" w:rsidRPr="00440242">
         <w:rPr>
           <w:rFonts w:ascii="Bradesco Sans" w:hAnsi="Bradesco Sans"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Autorização e Representação</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2D523BAB" w14:textId="46C7CE5C" w:rsidR="00911CF1" w:rsidRPr="005470FB" w:rsidRDefault="00911CF1" w:rsidP="005470FB">
-[...8 lines deleted...]
-    <w:p w14:paraId="7A4484F2" w14:textId="5E768B7F" w:rsidR="00911CF1" w:rsidRDefault="00911CF1" w:rsidP="005470FB">
+    <w:p w14:paraId="2D523BAB" w14:textId="46C7CE5C" w:rsidR="00911CF1" w:rsidRPr="00A02A73" w:rsidRDefault="00911CF1" w:rsidP="00440242">
+      <w:pPr>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Bradesco Sans" w:hAnsi="Bradesco Sans"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="7A4484F2" w14:textId="5E768B7F" w:rsidR="00911CF1" w:rsidRPr="00A02A73" w:rsidRDefault="00911CF1" w:rsidP="00440242">
       <w:pPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Bradesco Sans" w:hAnsi="Bradesco Sans" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:w w:val="0"/>
-          <w:szCs w:val="22"/>
-[...2 lines deleted...]
-      <w:r w:rsidRPr="005470FB">
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00440242">
         <w:rPr>
           <w:rFonts w:ascii="Bradesco Sans" w:hAnsi="Bradesco Sans"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">2.1. </w:t>
       </w:r>
-      <w:r w:rsidR="00190D50" w:rsidRPr="005470FB">
+      <w:r w:rsidR="00190D50" w:rsidRPr="00440242">
         <w:rPr>
           <w:rFonts w:ascii="Bradesco Sans" w:hAnsi="Bradesco Sans" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:w w:val="0"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">A </w:t>
       </w:r>
-      <w:r w:rsidR="00190D50" w:rsidRPr="005470FB">
+      <w:r w:rsidR="00190D50" w:rsidRPr="00440242">
         <w:rPr>
           <w:rFonts w:ascii="Bradesco Sans" w:hAnsi="Bradesco Sans" w:cs="Calibri"/>
           <w:b/>
           <w:color w:val="000000"/>
           <w:w w:val="0"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>CONTRATANTE</w:t>
       </w:r>
-      <w:r w:rsidR="00190D50" w:rsidRPr="005470FB">
+      <w:r w:rsidR="00190D50" w:rsidRPr="00440242">
         <w:rPr>
           <w:rFonts w:ascii="Bradesco Sans" w:hAnsi="Bradesco Sans" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:w w:val="0"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, neste ato, de forma irrevogável e irretratável, nomeia e constitui o </w:t>
       </w:r>
-      <w:r w:rsidR="00190D50" w:rsidRPr="005470FB">
+      <w:r w:rsidR="00190D50" w:rsidRPr="00440242">
         <w:rPr>
           <w:rFonts w:ascii="Bradesco Sans" w:hAnsi="Bradesco Sans" w:cs="Calibri"/>
           <w:b/>
           <w:color w:val="000000"/>
           <w:w w:val="0"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>BRADESCO</w:t>
       </w:r>
-      <w:r w:rsidR="00190D50" w:rsidRPr="005470FB">
+      <w:r w:rsidR="00190D50" w:rsidRPr="00440242">
         <w:rPr>
           <w:rFonts w:ascii="Bradesco Sans" w:hAnsi="Bradesco Sans" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:w w:val="0"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> como seu procurador, de acordo com os artigos 653, </w:t>
       </w:r>
-      <w:r w:rsidR="00190D50" w:rsidRPr="005470FB">
+      <w:r w:rsidR="00190D50" w:rsidRPr="00440242">
         <w:rPr>
           <w:rFonts w:ascii="Bradesco Sans" w:hAnsi="Bradesco Sans" w:cs="Calibri"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">683, 686 e seu parágrafo único </w:t>
       </w:r>
-      <w:r w:rsidR="00190D50" w:rsidRPr="005470FB">
+      <w:r w:rsidR="00190D50" w:rsidRPr="00440242">
         <w:rPr>
           <w:rFonts w:ascii="Bradesco Sans" w:hAnsi="Bradesco Sans" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:w w:val="0"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t xml:space="preserve">do Código Civil Brasileiro, conferindo poderes especiais para a finalidade específica de movimentar os Recursos existentes na </w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="00190D50">
+        <w:t>do Código Civil Brasileiro, conferindo poderes especiais para a finalidade específica de movimentar os Recursos existentes na Conta Vinculada, de acordo com os termos do Contrato, sendo investido com todos os poderes necessários e incidentais ao seu objeto.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="04D25E95" w14:textId="15832CA2" w:rsidR="001E7E73" w:rsidRPr="00A02A73" w:rsidRDefault="001E7E73" w:rsidP="00440242">
+      <w:pPr>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Bradesco Sans" w:hAnsi="Bradesco Sans" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:w w:val="0"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t>Conta Vinculada</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="00190D50" w:rsidRPr="005470FB">
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="6E5C6431" w14:textId="7CC909A5" w:rsidR="001E7E73" w:rsidRPr="00440242" w:rsidRDefault="001E7E73" w:rsidP="00440242">
+      <w:pPr>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Bradesco Sans" w:hAnsi="Bradesco Sans"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00440242">
         <w:rPr>
           <w:rFonts w:ascii="Bradesco Sans" w:hAnsi="Bradesco Sans" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:w w:val="0"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t>, de acordo com os termos do Contrato, sendo investido com todos os poderes necessários e incidentais ao seu objeto.</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="04D25E95" w14:textId="15832CA2" w:rsidR="001E7E73" w:rsidRDefault="001E7E73" w:rsidP="005470FB">
+        <w:t xml:space="preserve">2.2. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00440242">
+        <w:rPr>
+          <w:rFonts w:ascii="Bradesco Sans" w:hAnsi="Bradesco Sans"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">A </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00440242">
+        <w:rPr>
+          <w:rFonts w:ascii="Bradesco Sans" w:hAnsi="Bradesco Sans"/>
+          <w:b/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">CONTRATANTE </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00440242">
+        <w:rPr>
+          <w:rFonts w:ascii="Bradesco Sans" w:hAnsi="Bradesco Sans"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">autoriza o compartilhamento das informações contidas no Contrato acerca de alteração cadastral, entre as empresas pertencentes ao mesmo grupo econômico do </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00440242">
+        <w:rPr>
+          <w:rFonts w:ascii="Bradesco Sans" w:hAnsi="Bradesco Sans"/>
+          <w:b/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>BRADESCO</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00440242">
+        <w:rPr>
+          <w:rFonts w:ascii="Bradesco Sans" w:hAnsi="Bradesco Sans"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>, para fins de comprovação e de atualização das informações cadastrais, em relação à Conta Vinculada e a Conta Centralizadora e/ou investimentos mantidos junto a essas empresas.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3C15AF82" w14:textId="77777777" w:rsidR="00253405" w:rsidRPr="00440242" w:rsidRDefault="00253405" w:rsidP="00440242">
+      <w:pPr>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Bradesco Sans" w:hAnsi="Bradesco Sans"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="5F44D980" w14:textId="6AF257A3" w:rsidR="00000FC7" w:rsidRPr="00440242" w:rsidRDefault="00253405" w:rsidP="00A02A73">
+      <w:pPr>
+        <w:suppressAutoHyphens w:val="0"/>
+        <w:autoSpaceDN/>
+        <w:spacing w:after="160" w:line="276" w:lineRule="auto"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:textAlignment w:val="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Bradesco Sans" w:hAnsi="Bradesco Sans"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00440242">
+        <w:rPr>
+          <w:rFonts w:ascii="Bradesco Sans" w:hAnsi="Bradesco Sans"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">2.3. </w:t>
+      </w:r>
+      <w:r w:rsidR="00000FC7" w:rsidRPr="00440242">
+        <w:rPr>
+          <w:rFonts w:ascii="Bradesco Sans" w:hAnsi="Bradesco Sans"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">A </w:t>
+      </w:r>
+      <w:r w:rsidR="00000FC7" w:rsidRPr="00440242">
+        <w:rPr>
+          <w:rFonts w:ascii="Bradesco Sans" w:hAnsi="Bradesco Sans"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>CONTRATANTE</w:t>
+      </w:r>
+      <w:r w:rsidR="00000FC7" w:rsidRPr="00440242">
+        <w:rPr>
+          <w:rFonts w:ascii="Bradesco Sans" w:hAnsi="Bradesco Sans"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, neste ato, autoriza o </w:t>
+      </w:r>
+      <w:r w:rsidR="00000FC7" w:rsidRPr="00440242">
+        <w:rPr>
+          <w:rFonts w:ascii="Bradesco Sans" w:hAnsi="Bradesco Sans"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>BRADESCO</w:t>
+      </w:r>
+      <w:r w:rsidR="00000FC7" w:rsidRPr="00440242">
+        <w:rPr>
+          <w:rFonts w:ascii="Bradesco Sans" w:hAnsi="Bradesco Sans"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> a proceder com a abertura </w:t>
+      </w:r>
+      <w:r w:rsidR="00B84267" w:rsidRPr="00440242">
+        <w:rPr>
+          <w:rFonts w:ascii="Bradesco Sans" w:hAnsi="Bradesco Sans"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">e encerramento </w:t>
+      </w:r>
+      <w:r w:rsidR="00000FC7" w:rsidRPr="00440242">
+        <w:rPr>
+          <w:rFonts w:ascii="Bradesco Sans" w:hAnsi="Bradesco Sans"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">da Conta Vinculada, a qual será destinada exclusivamente à execução do objeto previsto neste Termo de Adesão. Fica igualmente autorizada a utilizar e compartilhar seus dados pessoais e financeiros da </w:t>
+      </w:r>
+      <w:r w:rsidR="00000FC7" w:rsidRPr="00440242">
+        <w:rPr>
+          <w:rFonts w:ascii="Bradesco Sans" w:hAnsi="Bradesco Sans"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>CONTRATANTE</w:t>
+      </w:r>
+      <w:r w:rsidR="00000FC7" w:rsidRPr="00440242">
+        <w:rPr>
+          <w:rFonts w:ascii="Bradesco Sans" w:hAnsi="Bradesco Sans"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> e que tais informações estejam atualizadas em período não superior à 12 (doze) meses anteriores à data de assinatura deste Termo de Adesão. A </w:t>
+      </w:r>
+      <w:r w:rsidR="00000FC7" w:rsidRPr="00440242">
+        <w:rPr>
+          <w:rFonts w:ascii="Bradesco Sans" w:hAnsi="Bradesco Sans"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">CONTRATANTE </w:t>
+      </w:r>
+      <w:r w:rsidR="00000FC7" w:rsidRPr="00440242">
+        <w:rPr>
+          <w:rFonts w:ascii="Bradesco Sans" w:hAnsi="Bradesco Sans"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">também autoriza o </w:t>
+      </w:r>
+      <w:r w:rsidR="00000FC7" w:rsidRPr="00440242">
+        <w:rPr>
+          <w:rFonts w:ascii="Bradesco Sans" w:hAnsi="Bradesco Sans"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">BRADESCO </w:t>
+      </w:r>
+      <w:r w:rsidR="00000FC7" w:rsidRPr="00440242">
+        <w:rPr>
+          <w:rFonts w:ascii="Bradesco Sans" w:hAnsi="Bradesco Sans"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>a utilizar os documentos necessários e indispensáveis à abertura da referida conta.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6F58E431" w14:textId="77777777" w:rsidR="00000FC7" w:rsidRPr="00A02A73" w:rsidRDefault="00000FC7" w:rsidP="00A02A73">
+      <w:pPr>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Bradesco Sans" w:hAnsi="Bradesco Sans"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:highlight w:val="yellow"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="3624B82C" w14:textId="6E190019" w:rsidR="00253405" w:rsidRPr="00440242" w:rsidRDefault="00916294" w:rsidP="00A02A73">
+      <w:pPr>
+        <w:suppressAutoHyphens w:val="0"/>
+        <w:autoSpaceDN/>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:textAlignment w:val="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Bradesco Sans" w:hAnsi="Bradesco Sans"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00440242">
+        <w:rPr>
+          <w:rFonts w:ascii="Bradesco Sans" w:hAnsi="Bradesco Sans"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">2.4. </w:t>
+      </w:r>
+      <w:r w:rsidR="00253405" w:rsidRPr="00440242">
+        <w:rPr>
+          <w:rFonts w:ascii="Bradesco Sans" w:hAnsi="Bradesco Sans"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">A </w:t>
+      </w:r>
+      <w:r w:rsidR="00253405" w:rsidRPr="00440242">
+        <w:rPr>
+          <w:rFonts w:ascii="Bradesco Sans" w:hAnsi="Bradesco Sans"/>
+          <w:b/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>CONTRATANTE</w:t>
+      </w:r>
+      <w:r w:rsidR="00253405" w:rsidRPr="00440242">
+        <w:rPr>
+          <w:rFonts w:ascii="Bradesco Sans" w:hAnsi="Bradesco Sans"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00000FC7" w:rsidRPr="00440242">
+        <w:rPr>
+          <w:rFonts w:ascii="Bradesco Sans" w:hAnsi="Bradesco Sans"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">compromete-se a comunicar ao </w:t>
+      </w:r>
+      <w:r w:rsidR="00000FC7" w:rsidRPr="00440242">
+        <w:rPr>
+          <w:rFonts w:ascii="Bradesco Sans" w:hAnsi="Bradesco Sans"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>BRADESCO</w:t>
+      </w:r>
+      <w:r w:rsidR="00000FC7" w:rsidRPr="00440242">
+        <w:rPr>
+          <w:rFonts w:ascii="Bradesco Sans" w:hAnsi="Bradesco Sans"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> de forma tempestiva, qualquer alteração em seus dados pessoais e financeiros, assumindo total responsabilidade pela veracidade e atualização dessas informações, sob as penas da Lei perante o </w:t>
+      </w:r>
+      <w:r w:rsidR="00000FC7" w:rsidRPr="00440242">
+        <w:rPr>
+          <w:rFonts w:ascii="Bradesco Sans" w:hAnsi="Bradesco Sans"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>BRADESCO</w:t>
+      </w:r>
+      <w:r w:rsidR="00000FC7" w:rsidRPr="00440242">
+        <w:rPr>
+          <w:rFonts w:ascii="Bradesco Sans" w:hAnsi="Bradesco Sans"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> e os órgãos reguladores, quando aplicável.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4B1A5766" w14:textId="4C97B86C" w:rsidR="00190D50" w:rsidRPr="00A02A73" w:rsidRDefault="00190D50" w:rsidP="00440242">
       <w:pPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Bradesco Sans" w:hAnsi="Bradesco Sans" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:w w:val="0"/>
-          <w:szCs w:val="22"/>
-[...3 lines deleted...]
-    <w:p w14:paraId="6E5C6431" w14:textId="7CC909A5" w:rsidR="001E7E73" w:rsidRPr="005F08F2" w:rsidRDefault="001E7E73" w:rsidP="001E7E73">
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="74E3C477" w14:textId="489B45C0" w:rsidR="00C60C92" w:rsidRPr="00440242" w:rsidRDefault="00190D50" w:rsidP="00440242">
+      <w:pPr>
+        <w:pStyle w:val="Ttulo1"/>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Bradesco Sans" w:hAnsi="Bradesco Sans"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00440242">
+        <w:rPr>
+          <w:rFonts w:ascii="Bradesco Sans" w:hAnsi="Bradesco Sans"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Cláusula Terceira - </w:t>
+      </w:r>
+      <w:r w:rsidR="00C60C92" w:rsidRPr="00440242">
+        <w:rPr>
+          <w:rFonts w:ascii="Bradesco Sans" w:hAnsi="Bradesco Sans"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Da Remuneração</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="60F4ECA9" w14:textId="77777777" w:rsidR="00C60C92" w:rsidRPr="00440242" w:rsidRDefault="00C60C92" w:rsidP="00440242">
       <w:pPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Bradesco Sans" w:hAnsi="Bradesco Sans"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="001E7E73">
-[...17 lines deleted...]
-      <w:r w:rsidRPr="005470FB">
+    </w:p>
+    <w:p w14:paraId="3B1D3B0C" w14:textId="4C4EEFD8" w:rsidR="002962EC" w:rsidRPr="00440242" w:rsidRDefault="0000495A" w:rsidP="00440242">
+      <w:pPr>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Bradesco Sans" w:hAnsi="Bradesco Sans"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00440242">
+        <w:rPr>
+          <w:rFonts w:ascii="Bradesco Sans" w:hAnsi="Bradesco Sans"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">3.1. Pela prestação dos serviços objeto deste Contrato, o </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00440242">
         <w:rPr>
           <w:rFonts w:ascii="Bradesco Sans" w:hAnsi="Bradesco Sans"/>
           <w:b/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t xml:space="preserve">CONTRATANTE </w:t>
-[...33 lines deleted...]
-      <w:r w:rsidRPr="005470FB">
+        <w:t>BRADESCO</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00440242">
+        <w:rPr>
+          <w:rFonts w:ascii="Bradesco Sans" w:hAnsi="Bradesco Sans"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> receberá a remuneração, calculada da forma estabelecida </w:t>
+      </w:r>
+      <w:r w:rsidR="00C7540C" w:rsidRPr="00440242">
+        <w:rPr>
+          <w:rFonts w:ascii="Bradesco Sans" w:hAnsi="Bradesco Sans"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>na Cláusula Quinta</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00440242">
+        <w:rPr>
+          <w:rFonts w:ascii="Bradesco Sans" w:hAnsi="Bradesco Sans"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> do Contrato, devendo tais remunerações serem debitadas da </w:t>
+      </w:r>
+      <w:r w:rsidR="002962EC" w:rsidRPr="00440242">
+        <w:rPr>
+          <w:rFonts w:ascii="Bradesco Sans" w:hAnsi="Bradesco Sans"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Conta Vinculada, conforme definido acima.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1C75FE8E" w14:textId="77777777" w:rsidR="00735C3C" w:rsidRPr="00440242" w:rsidRDefault="00735C3C" w:rsidP="00440242">
+      <w:pPr>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Bradesco Sans" w:hAnsi="Bradesco Sans"/>
           <w:b/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t>BRADESCO</w:t>
-[...26 lines deleted...]
-    <w:p w14:paraId="4B1A5766" w14:textId="4C97B86C" w:rsidR="00190D50" w:rsidRDefault="00190D50" w:rsidP="005470FB">
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="040D071F" w14:textId="6D02FBAA" w:rsidR="00C60C92" w:rsidRPr="00440242" w:rsidRDefault="00C60C92" w:rsidP="00440242">
       <w:pPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:ascii="Bradesco Sans" w:hAnsi="Bradesco Sans" w:cs="Calibri"/>
-[...30 lines deleted...]
-    <w:p w14:paraId="60F4ECA9" w14:textId="77777777" w:rsidR="00C60C92" w:rsidRPr="005F08F2" w:rsidRDefault="00C60C92" w:rsidP="005F08F2">
+          <w:rFonts w:ascii="Bradesco Sans" w:hAnsi="Bradesco Sans"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00440242">
+        <w:rPr>
+          <w:rFonts w:ascii="Bradesco Sans" w:hAnsi="Bradesco Sans"/>
+          <w:b/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Cláusula </w:t>
+      </w:r>
+      <w:r w:rsidR="00EB4E8D" w:rsidRPr="00440242">
+        <w:rPr>
+          <w:rFonts w:ascii="Bradesco Sans" w:hAnsi="Bradesco Sans"/>
+          <w:b/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Quarta –</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00440242">
+        <w:rPr>
+          <w:rFonts w:ascii="Bradesco Sans" w:hAnsi="Bradesco Sans"/>
+          <w:b/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Das</w:t>
+      </w:r>
+      <w:r w:rsidR="00EB4E8D" w:rsidRPr="00440242">
+        <w:rPr>
+          <w:rFonts w:ascii="Bradesco Sans" w:hAnsi="Bradesco Sans"/>
+          <w:b/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Pessoas Autorizadas e transmissão de informações</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00440242">
+        <w:rPr>
+          <w:rFonts w:ascii="Bradesco Sans" w:hAnsi="Bradesco Sans"/>
+          <w:b/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> pela CONTRATANTE</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="02D6D07C" w14:textId="77777777" w:rsidR="00C60C92" w:rsidRPr="00440242" w:rsidRDefault="00C60C92" w:rsidP="00440242">
       <w:pPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Bradesco Sans" w:hAnsi="Bradesco Sans"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="3B1D3B0C" w14:textId="4C4EEFD8" w:rsidR="002962EC" w:rsidRDefault="0000495A" w:rsidP="002962EC">
+    <w:p w14:paraId="0608DC93" w14:textId="6CF51958" w:rsidR="00C60C92" w:rsidRPr="00440242" w:rsidRDefault="00663427" w:rsidP="00440242">
       <w:pPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Bradesco Sans" w:hAnsi="Bradesco Sans"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
-      <w:r>
-[...15 lines deleted...]
-      <w:r w:rsidRPr="005F08F2">
+      <w:r w:rsidRPr="00440242">
+        <w:rPr>
+          <w:rFonts w:ascii="Bradesco Sans" w:hAnsi="Bradesco Sans"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>4</w:t>
+      </w:r>
+      <w:r w:rsidR="00C60C92" w:rsidRPr="00440242">
+        <w:rPr>
+          <w:rFonts w:ascii="Bradesco Sans" w:hAnsi="Bradesco Sans"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">.1. As ordens, solicitações e notificações poderão ser enviadas por meio eletrônico, desde que os meios utilizados possam identificar o representante legal e/ou a pessoa autorizada pela </w:t>
+      </w:r>
+      <w:r w:rsidR="00C60C92" w:rsidRPr="00440242">
         <w:rPr>
           <w:rFonts w:ascii="Bradesco Sans" w:hAnsi="Bradesco Sans"/>
           <w:b/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t>BRADESCO</w:t>
-[...163 lines deleted...]
-        </w:rPr>
         <w:t>CONTRATANTE</w:t>
       </w:r>
-      <w:r w:rsidR="00C60C92" w:rsidRPr="005F08F2">
+      <w:r w:rsidR="00C60C92" w:rsidRPr="00440242">
         <w:rPr>
           <w:rFonts w:ascii="Bradesco Sans" w:hAnsi="Bradesco Sans"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>, conforme Lista de Pessoas Autorizadas</w:t>
       </w:r>
-      <w:r w:rsidR="005F08F2" w:rsidRPr="005F08F2">
+      <w:r w:rsidR="005F08F2" w:rsidRPr="00440242">
         <w:rPr>
           <w:rFonts w:ascii="Bradesco Sans" w:hAnsi="Bradesco Sans"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> (“Pessoas Autorizadas”)</w:t>
       </w:r>
-      <w:r w:rsidR="00C60C92" w:rsidRPr="005F08F2">
+      <w:r w:rsidR="00C60C92" w:rsidRPr="00440242">
         <w:rPr>
           <w:rFonts w:ascii="Bradesco Sans" w:hAnsi="Bradesco Sans"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, </w:t>
       </w:r>
-      <w:r w:rsidR="005F08F2" w:rsidRPr="005F08F2">
+      <w:r w:rsidR="005F08F2" w:rsidRPr="00440242">
         <w:rPr>
           <w:rFonts w:ascii="Bradesco Sans" w:hAnsi="Bradesco Sans"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>abaixo relacionadas:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0E708182" w14:textId="2C3C29E1" w:rsidR="005F08F2" w:rsidRPr="005F08F2" w:rsidRDefault="005F08F2" w:rsidP="005470FB">
+    <w:p w14:paraId="0E708182" w14:textId="2C3C29E1" w:rsidR="005F08F2" w:rsidRPr="00440242" w:rsidRDefault="005F08F2" w:rsidP="00440242">
       <w:pPr>
         <w:pStyle w:val="Textoembloco"/>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Bradesco Sans" w:hAnsi="Bradesco Sans" w:cs="Calibri"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="Tabelacomgrade"/>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="9629"/>
       </w:tblGrid>
-      <w:tr w:rsidR="005F08F2" w:rsidRPr="005F08F2" w14:paraId="6086D256" w14:textId="77777777" w:rsidTr="00DB1C7C">
+      <w:tr w:rsidR="008C7DC2" w:rsidRPr="0024440B" w14:paraId="6403B1DC" w14:textId="77777777" w:rsidTr="00AC5BAC">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9629" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="0D2506E9" w14:textId="0B4EAD1B" w:rsidR="005F08F2" w:rsidRPr="005F08F2" w:rsidRDefault="00663427" w:rsidP="005F08F2">
+          <w:p w14:paraId="0DFDFDF1" w14:textId="381B6E8A" w:rsidR="008C7DC2" w:rsidRPr="0024440B" w:rsidRDefault="009065A1" w:rsidP="00AC5BAC">
             <w:pPr>
               <w:pStyle w:val="Textoembloco"/>
               <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Bradesco Sans" w:hAnsi="Bradesco Sans" w:cs="Calibri"/>
                 <w:b/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Bradesco Sans" w:hAnsi="Bradesco Sans" w:cs="Calibri"/>
                 <w:b/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:t xml:space="preserve">Lista de </w:t>
-[...1 lines deleted...]
-            <w:r w:rsidR="005F08F2" w:rsidRPr="005F08F2">
+              <w:t xml:space="preserve">CAMPO OBRIGATÓRIO - </w:t>
+            </w:r>
+            <w:r w:rsidR="008C7DC2" w:rsidRPr="0024440B">
               <w:rPr>
                 <w:rFonts w:ascii="Bradesco Sans" w:hAnsi="Bradesco Sans" w:cs="Calibri"/>
                 <w:b/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:t>Pessoas Autorizadas</w:t>
+              <w:t>Lista de Pessoas Autorizadas</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="005F08F2" w:rsidRPr="005F08F2" w14:paraId="46AB7418" w14:textId="77777777" w:rsidTr="00DB1C7C">
+      <w:tr w:rsidR="008C7DC2" w:rsidRPr="0024440B" w14:paraId="01FD3F27" w14:textId="77777777" w:rsidTr="00AC5BAC">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9629" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="2F402833" w14:textId="77777777" w:rsidR="005F08F2" w:rsidRPr="005F08F2" w:rsidRDefault="005F08F2" w:rsidP="005F08F2">
+          <w:p w14:paraId="7CCB3550" w14:textId="77777777" w:rsidR="008C7DC2" w:rsidRPr="0024440B" w:rsidRDefault="008C7DC2" w:rsidP="00AC5BAC">
             <w:pPr>
               <w:pStyle w:val="Textoembloco"/>
               <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Bradesco Sans" w:hAnsi="Bradesco Sans" w:cs="Calibri"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="005F08F2">
+            <w:r w:rsidRPr="0024440B">
               <w:rPr>
                 <w:rFonts w:ascii="Bradesco Sans" w:hAnsi="Bradesco Sans" w:cs="Calibri"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">Nome: </w:t>
             </w:r>
-            <w:r w:rsidRPr="005F08F2">
+            <w:r w:rsidRPr="0024440B">
               <w:rPr>
                 <w:rFonts w:ascii="Bradesco Sans" w:hAnsi="Bradesco Sans" w:cs="Calibri"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Texto13"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput/>
                 </w:ffData>
               </w:fldChar>
             </w:r>
-            <w:bookmarkStart w:id="7" w:name="Texto13"/>
-            <w:r w:rsidRPr="005F08F2">
+            <w:r w:rsidRPr="0024440B">
               <w:rPr>
                 <w:rFonts w:ascii="Bradesco Sans" w:hAnsi="Bradesco Sans" w:cs="Calibri"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
             </w:r>
-            <w:r w:rsidRPr="005F08F2">
+            <w:r w:rsidRPr="0024440B">
               <w:rPr>
                 <w:rFonts w:ascii="Bradesco Sans" w:hAnsi="Bradesco Sans" w:cs="Calibri"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:r>
-            <w:r w:rsidRPr="005F08F2">
+            <w:r w:rsidRPr="0024440B">
               <w:rPr>
                 <w:rFonts w:ascii="Bradesco Sans" w:hAnsi="Bradesco Sans" w:cs="Calibri"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:r w:rsidRPr="005F08F2">
+            <w:r w:rsidRPr="0024440B">
               <w:rPr>
                 <w:rFonts w:ascii="Bradesco Sans" w:hAnsi="Bradesco Sans" w:cs="Calibri"/>
                 <w:noProof/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
-            <w:r w:rsidRPr="005F08F2">
+            <w:r w:rsidRPr="0024440B">
               <w:rPr>
                 <w:rFonts w:ascii="Bradesco Sans" w:hAnsi="Bradesco Sans" w:cs="Calibri"/>
                 <w:noProof/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
-            <w:r w:rsidRPr="005F08F2">
+            <w:r w:rsidRPr="0024440B">
               <w:rPr>
                 <w:rFonts w:ascii="Bradesco Sans" w:hAnsi="Bradesco Sans" w:cs="Calibri"/>
                 <w:noProof/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
-            <w:r w:rsidRPr="005F08F2">
+            <w:r w:rsidRPr="0024440B">
               <w:rPr>
                 <w:rFonts w:ascii="Bradesco Sans" w:hAnsi="Bradesco Sans" w:cs="Calibri"/>
                 <w:noProof/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
-            <w:r w:rsidRPr="005F08F2">
+            <w:r w:rsidRPr="0024440B">
               <w:rPr>
                 <w:rFonts w:ascii="Bradesco Sans" w:hAnsi="Bradesco Sans" w:cs="Calibri"/>
                 <w:noProof/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
-            <w:r w:rsidRPr="005F08F2">
+            <w:r w:rsidRPr="0024440B">
               <w:rPr>
                 <w:rFonts w:ascii="Bradesco Sans" w:hAnsi="Bradesco Sans" w:cs="Calibri"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
-            <w:bookmarkEnd w:id="7"/>
           </w:p>
-          <w:p w14:paraId="4B530923" w14:textId="77777777" w:rsidR="005F08F2" w:rsidRPr="005F08F2" w:rsidRDefault="005F08F2" w:rsidP="005F08F2">
+          <w:p w14:paraId="1AC92996" w14:textId="77777777" w:rsidR="008C7DC2" w:rsidRDefault="008C7DC2" w:rsidP="00AC5BAC">
             <w:pPr>
               <w:pStyle w:val="Textoembloco"/>
               <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Bradesco Sans" w:hAnsi="Bradesco Sans" w:cs="Calibri"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="005F08F2">
+            <w:r w:rsidRPr="0024440B">
               <w:rPr>
                 <w:rFonts w:ascii="Bradesco Sans" w:hAnsi="Bradesco Sans" w:cs="Calibri"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:t xml:space="preserve">CPF/ME: </w:t>
-[...1 lines deleted...]
-            <w:r w:rsidRPr="005F08F2">
+              <w:t xml:space="preserve">CPF/MF: </w:t>
+            </w:r>
+            <w:r w:rsidRPr="0024440B">
               <w:rPr>
                 <w:rFonts w:ascii="Bradesco Sans" w:hAnsi="Bradesco Sans" w:cs="Calibri"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Texto13"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput/>
                 </w:ffData>
               </w:fldChar>
             </w:r>
-            <w:r w:rsidRPr="005F08F2">
+            <w:r w:rsidRPr="0024440B">
               <w:rPr>
                 <w:rFonts w:ascii="Bradesco Sans" w:hAnsi="Bradesco Sans" w:cs="Calibri"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
             </w:r>
-            <w:r w:rsidRPr="005F08F2">
+            <w:r w:rsidRPr="0024440B">
               <w:rPr>
                 <w:rFonts w:ascii="Bradesco Sans" w:hAnsi="Bradesco Sans" w:cs="Calibri"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:r>
-            <w:r w:rsidRPr="005F08F2">
+            <w:r w:rsidRPr="0024440B">
               <w:rPr>
                 <w:rFonts w:ascii="Bradesco Sans" w:hAnsi="Bradesco Sans" w:cs="Calibri"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:r w:rsidRPr="005F08F2">
+            <w:r w:rsidRPr="0024440B">
               <w:rPr>
                 <w:rFonts w:ascii="Bradesco Sans" w:hAnsi="Bradesco Sans" w:cs="Calibri"/>
                 <w:noProof/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
-            <w:r w:rsidRPr="005F08F2">
+            <w:r w:rsidRPr="0024440B">
               <w:rPr>
                 <w:rFonts w:ascii="Bradesco Sans" w:hAnsi="Bradesco Sans" w:cs="Calibri"/>
                 <w:noProof/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
-            <w:r w:rsidRPr="005F08F2">
+            <w:r w:rsidRPr="0024440B">
               <w:rPr>
                 <w:rFonts w:ascii="Bradesco Sans" w:hAnsi="Bradesco Sans" w:cs="Calibri"/>
                 <w:noProof/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
-            <w:r w:rsidRPr="005F08F2">
+            <w:r w:rsidRPr="0024440B">
               <w:rPr>
                 <w:rFonts w:ascii="Bradesco Sans" w:hAnsi="Bradesco Sans" w:cs="Calibri"/>
                 <w:noProof/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
-            <w:r w:rsidRPr="005F08F2">
+            <w:r w:rsidRPr="0024440B">
               <w:rPr>
                 <w:rFonts w:ascii="Bradesco Sans" w:hAnsi="Bradesco Sans" w:cs="Calibri"/>
                 <w:noProof/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
-            <w:r w:rsidRPr="005F08F2">
+            <w:r w:rsidRPr="0024440B">
               <w:rPr>
                 <w:rFonts w:ascii="Bradesco Sans" w:hAnsi="Bradesco Sans" w:cs="Calibri"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
-          <w:p w14:paraId="4B927109" w14:textId="77777777" w:rsidR="005F08F2" w:rsidRPr="005F08F2" w:rsidRDefault="005F08F2" w:rsidP="005F08F2">
+          <w:p w14:paraId="00226FFD" w14:textId="5698BBA8" w:rsidR="009065A1" w:rsidRPr="0024440B" w:rsidRDefault="009065A1" w:rsidP="00AC5BAC">
             <w:pPr>
               <w:pStyle w:val="Textoembloco"/>
               <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Bradesco Sans" w:hAnsi="Bradesco Sans" w:cs="Calibri"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="005F08F2">
+            <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Bradesco Sans" w:hAnsi="Bradesco Sans" w:cs="Calibri"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cargo: </w:t>
-[...1 lines deleted...]
-            <w:r w:rsidRPr="005F08F2">
+              <w:t xml:space="preserve">Data de nascimento: </w:t>
+            </w:r>
+            <w:r w:rsidRPr="0024440B">
               <w:rPr>
                 <w:rFonts w:ascii="Bradesco Sans" w:hAnsi="Bradesco Sans" w:cs="Calibri"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Texto13"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput/>
                 </w:ffData>
               </w:fldChar>
             </w:r>
-            <w:r w:rsidRPr="005F08F2">
+            <w:r w:rsidRPr="0024440B">
               <w:rPr>
                 <w:rFonts w:ascii="Bradesco Sans" w:hAnsi="Bradesco Sans" w:cs="Calibri"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
             </w:r>
-            <w:r w:rsidRPr="005F08F2">
+            <w:r w:rsidRPr="0024440B">
               <w:rPr>
                 <w:rFonts w:ascii="Bradesco Sans" w:hAnsi="Bradesco Sans" w:cs="Calibri"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:r>
-            <w:r w:rsidRPr="005F08F2">
+            <w:r w:rsidRPr="0024440B">
               <w:rPr>
                 <w:rFonts w:ascii="Bradesco Sans" w:hAnsi="Bradesco Sans" w:cs="Calibri"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:r w:rsidRPr="005F08F2">
+            <w:r w:rsidRPr="0024440B">
               <w:rPr>
                 <w:rFonts w:ascii="Bradesco Sans" w:hAnsi="Bradesco Sans" w:cs="Calibri"/>
                 <w:noProof/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
-            <w:r w:rsidRPr="005F08F2">
+            <w:r w:rsidRPr="0024440B">
               <w:rPr>
                 <w:rFonts w:ascii="Bradesco Sans" w:hAnsi="Bradesco Sans" w:cs="Calibri"/>
                 <w:noProof/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
-            <w:r w:rsidRPr="005F08F2">
+            <w:r w:rsidRPr="0024440B">
               <w:rPr>
                 <w:rFonts w:ascii="Bradesco Sans" w:hAnsi="Bradesco Sans" w:cs="Calibri"/>
                 <w:noProof/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
-            <w:r w:rsidRPr="005F08F2">
+            <w:r w:rsidRPr="0024440B">
               <w:rPr>
                 <w:rFonts w:ascii="Bradesco Sans" w:hAnsi="Bradesco Sans" w:cs="Calibri"/>
                 <w:noProof/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
-            <w:r w:rsidRPr="005F08F2">
+            <w:r w:rsidRPr="0024440B">
               <w:rPr>
                 <w:rFonts w:ascii="Bradesco Sans" w:hAnsi="Bradesco Sans" w:cs="Calibri"/>
                 <w:noProof/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
-            <w:r w:rsidRPr="005F08F2">
+            <w:r w:rsidRPr="0024440B">
               <w:rPr>
                 <w:rFonts w:ascii="Bradesco Sans" w:hAnsi="Bradesco Sans" w:cs="Calibri"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
-          <w:p w14:paraId="4C0740A2" w14:textId="77777777" w:rsidR="005F08F2" w:rsidRPr="005F08F2" w:rsidRDefault="005F08F2" w:rsidP="005F08F2">
+          <w:p w14:paraId="324D2C25" w14:textId="77777777" w:rsidR="008C7DC2" w:rsidRPr="0024440B" w:rsidRDefault="008C7DC2" w:rsidP="00AC5BAC">
             <w:pPr>
               <w:pStyle w:val="Textoembloco"/>
               <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Bradesco Sans" w:hAnsi="Bradesco Sans" w:cs="Calibri"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="005F08F2">
+            <w:r w:rsidRPr="0024440B">
               <w:rPr>
                 <w:rFonts w:ascii="Bradesco Sans" w:hAnsi="Bradesco Sans" w:cs="Calibri"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:t xml:space="preserve">Telefone: </w:t>
-[...1 lines deleted...]
-            <w:r w:rsidRPr="005F08F2">
+              <w:t xml:space="preserve">Cargo: </w:t>
+            </w:r>
+            <w:r w:rsidRPr="0024440B">
               <w:rPr>
                 <w:rFonts w:ascii="Bradesco Sans" w:hAnsi="Bradesco Sans" w:cs="Calibri"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Texto13"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput/>
                 </w:ffData>
               </w:fldChar>
             </w:r>
-            <w:r w:rsidRPr="005F08F2">
+            <w:r w:rsidRPr="0024440B">
               <w:rPr>
                 <w:rFonts w:ascii="Bradesco Sans" w:hAnsi="Bradesco Sans" w:cs="Calibri"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
             </w:r>
-            <w:r w:rsidRPr="005F08F2">
+            <w:r w:rsidRPr="0024440B">
               <w:rPr>
                 <w:rFonts w:ascii="Bradesco Sans" w:hAnsi="Bradesco Sans" w:cs="Calibri"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:r>
-            <w:r w:rsidRPr="005F08F2">
+            <w:r w:rsidRPr="0024440B">
               <w:rPr>
                 <w:rFonts w:ascii="Bradesco Sans" w:hAnsi="Bradesco Sans" w:cs="Calibri"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:r w:rsidRPr="005F08F2">
+            <w:r w:rsidRPr="0024440B">
               <w:rPr>
                 <w:rFonts w:ascii="Bradesco Sans" w:hAnsi="Bradesco Sans" w:cs="Calibri"/>
                 <w:noProof/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
-            <w:r w:rsidRPr="005F08F2">
+            <w:r w:rsidRPr="0024440B">
               <w:rPr>
                 <w:rFonts w:ascii="Bradesco Sans" w:hAnsi="Bradesco Sans" w:cs="Calibri"/>
                 <w:noProof/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
-            <w:r w:rsidRPr="005F08F2">
+            <w:r w:rsidRPr="0024440B">
               <w:rPr>
                 <w:rFonts w:ascii="Bradesco Sans" w:hAnsi="Bradesco Sans" w:cs="Calibri"/>
                 <w:noProof/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
-            <w:r w:rsidRPr="005F08F2">
+            <w:r w:rsidRPr="0024440B">
               <w:rPr>
                 <w:rFonts w:ascii="Bradesco Sans" w:hAnsi="Bradesco Sans" w:cs="Calibri"/>
                 <w:noProof/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
-            <w:r w:rsidRPr="005F08F2">
+            <w:r w:rsidRPr="0024440B">
               <w:rPr>
                 <w:rFonts w:ascii="Bradesco Sans" w:hAnsi="Bradesco Sans" w:cs="Calibri"/>
                 <w:noProof/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
-            <w:r w:rsidRPr="005F08F2">
+            <w:r w:rsidRPr="0024440B">
               <w:rPr>
                 <w:rFonts w:ascii="Bradesco Sans" w:hAnsi="Bradesco Sans" w:cs="Calibri"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
-          <w:p w14:paraId="4D4762F0" w14:textId="0DE0F42F" w:rsidR="005F08F2" w:rsidRPr="005F08F2" w:rsidRDefault="005F08F2" w:rsidP="006712B7">
+          <w:p w14:paraId="55A35A50" w14:textId="77777777" w:rsidR="008C7DC2" w:rsidRDefault="008C7DC2" w:rsidP="00AC5BAC">
             <w:pPr>
               <w:pStyle w:val="Textoembloco"/>
               <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Bradesco Sans" w:hAnsi="Bradesco Sans" w:cs="Calibri"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="005F08F2">
+            <w:r w:rsidRPr="0024440B">
               <w:rPr>
                 <w:rFonts w:ascii="Bradesco Sans" w:hAnsi="Bradesco Sans" w:cs="Calibri"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:t xml:space="preserve">E-mail: </w:t>
-[...1 lines deleted...]
-            <w:r w:rsidRPr="005F08F2">
+              <w:t>Telefone</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Bradesco Sans" w:hAnsi="Bradesco Sans" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> comercial</w:t>
+            </w:r>
+            <w:r w:rsidRPr="0024440B">
+              <w:rPr>
+                <w:rFonts w:ascii="Bradesco Sans" w:hAnsi="Bradesco Sans" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">: </w:t>
+            </w:r>
+            <w:r w:rsidRPr="0024440B">
               <w:rPr>
                 <w:rFonts w:ascii="Bradesco Sans" w:hAnsi="Bradesco Sans" w:cs="Calibri"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Texto13"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput/>
                 </w:ffData>
               </w:fldChar>
             </w:r>
-            <w:r w:rsidRPr="005F08F2">
+            <w:r w:rsidRPr="0024440B">
               <w:rPr>
                 <w:rFonts w:ascii="Bradesco Sans" w:hAnsi="Bradesco Sans" w:cs="Calibri"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
             </w:r>
-            <w:r w:rsidRPr="005F08F2">
+            <w:r w:rsidRPr="0024440B">
               <w:rPr>
                 <w:rFonts w:ascii="Bradesco Sans" w:hAnsi="Bradesco Sans" w:cs="Calibri"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:r>
-            <w:r w:rsidRPr="005F08F2">
+            <w:r w:rsidRPr="0024440B">
               <w:rPr>
                 <w:rFonts w:ascii="Bradesco Sans" w:hAnsi="Bradesco Sans" w:cs="Calibri"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:r w:rsidR="006712B7">
+            <w:r w:rsidRPr="0024440B">
               <w:rPr>
                 <w:rFonts w:ascii="Bradesco Sans" w:hAnsi="Bradesco Sans" w:cs="Calibri"/>
-                <w:sz w:val="22"/>
-[...4 lines deleted...]
-            <w:r w:rsidRPr="005F08F2">
+                <w:noProof/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="0024440B">
               <w:rPr>
                 <w:rFonts w:ascii="Bradesco Sans" w:hAnsi="Bradesco Sans" w:cs="Calibri"/>
+                <w:noProof/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="0024440B">
+              <w:rPr>
+                <w:rFonts w:ascii="Bradesco Sans" w:hAnsi="Bradesco Sans" w:cs="Calibri"/>
+                <w:noProof/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="0024440B">
+              <w:rPr>
+                <w:rFonts w:ascii="Bradesco Sans" w:hAnsi="Bradesco Sans" w:cs="Calibri"/>
+                <w:noProof/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="0024440B">
+              <w:rPr>
+                <w:rFonts w:ascii="Bradesco Sans" w:hAnsi="Bradesco Sans" w:cs="Calibri"/>
+                <w:noProof/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="0024440B">
+              <w:rPr>
+                <w:rFonts w:ascii="Bradesco Sans" w:hAnsi="Bradesco Sans" w:cs="Calibri"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
-        </w:tc>
-[...6 lines deleted...]
-          <w:p w14:paraId="3A918D91" w14:textId="77777777" w:rsidR="005F08F2" w:rsidRPr="005F08F2" w:rsidRDefault="005F08F2" w:rsidP="005F08F2">
+          <w:p w14:paraId="76CC84DA" w14:textId="6AA88372" w:rsidR="008C7DC2" w:rsidRPr="0024440B" w:rsidRDefault="008C7DC2" w:rsidP="00AC5BAC">
             <w:pPr>
               <w:pStyle w:val="Textoembloco"/>
               <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Bradesco Sans" w:hAnsi="Bradesco Sans" w:cs="Calibri"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="005F08F2">
+            <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Bradesco Sans" w:hAnsi="Bradesco Sans" w:cs="Calibri"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nome: </w:t>
-[...1 lines deleted...]
-            <w:r w:rsidRPr="005F08F2">
+              <w:t xml:space="preserve">Telefone celular: </w:t>
+            </w:r>
+            <w:r w:rsidR="009065A1" w:rsidRPr="0024440B">
               <w:rPr>
                 <w:rFonts w:ascii="Bradesco Sans" w:hAnsi="Bradesco Sans" w:cs="Calibri"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Texto13"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput/>
                 </w:ffData>
               </w:fldChar>
             </w:r>
-            <w:r w:rsidRPr="005F08F2">
+            <w:r w:rsidR="009065A1" w:rsidRPr="0024440B">
               <w:rPr>
                 <w:rFonts w:ascii="Bradesco Sans" w:hAnsi="Bradesco Sans" w:cs="Calibri"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
             </w:r>
-            <w:r w:rsidRPr="005F08F2">
+            <w:r w:rsidR="009065A1" w:rsidRPr="0024440B">
               <w:rPr>
                 <w:rFonts w:ascii="Bradesco Sans" w:hAnsi="Bradesco Sans" w:cs="Calibri"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:r>
-            <w:r w:rsidRPr="005F08F2">
+            <w:r w:rsidR="009065A1" w:rsidRPr="0024440B">
               <w:rPr>
                 <w:rFonts w:ascii="Bradesco Sans" w:hAnsi="Bradesco Sans" w:cs="Calibri"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:r w:rsidRPr="005F08F2">
+            <w:r w:rsidR="009065A1" w:rsidRPr="0024440B">
               <w:rPr>
                 <w:rFonts w:ascii="Bradesco Sans" w:hAnsi="Bradesco Sans" w:cs="Calibri"/>
                 <w:noProof/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
-            <w:r w:rsidRPr="005F08F2">
+            <w:r w:rsidR="009065A1" w:rsidRPr="0024440B">
               <w:rPr>
                 <w:rFonts w:ascii="Bradesco Sans" w:hAnsi="Bradesco Sans" w:cs="Calibri"/>
                 <w:noProof/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
-            <w:r w:rsidRPr="005F08F2">
+            <w:r w:rsidR="009065A1" w:rsidRPr="0024440B">
               <w:rPr>
                 <w:rFonts w:ascii="Bradesco Sans" w:hAnsi="Bradesco Sans" w:cs="Calibri"/>
                 <w:noProof/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
-            <w:r w:rsidRPr="005F08F2">
+            <w:r w:rsidR="009065A1" w:rsidRPr="0024440B">
               <w:rPr>
                 <w:rFonts w:ascii="Bradesco Sans" w:hAnsi="Bradesco Sans" w:cs="Calibri"/>
                 <w:noProof/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
-            <w:r w:rsidRPr="005F08F2">
+            <w:r w:rsidR="009065A1" w:rsidRPr="0024440B">
               <w:rPr>
                 <w:rFonts w:ascii="Bradesco Sans" w:hAnsi="Bradesco Sans" w:cs="Calibri"/>
                 <w:noProof/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
-            <w:r w:rsidRPr="005F08F2">
+            <w:r w:rsidR="009065A1" w:rsidRPr="0024440B">
               <w:rPr>
                 <w:rFonts w:ascii="Bradesco Sans" w:hAnsi="Bradesco Sans" w:cs="Calibri"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
-          <w:p w14:paraId="7CF0CD23" w14:textId="77777777" w:rsidR="005F08F2" w:rsidRPr="005F08F2" w:rsidRDefault="005F08F2" w:rsidP="005F08F2">
+          <w:p w14:paraId="1F119E93" w14:textId="341054E2" w:rsidR="008C7DC2" w:rsidRPr="0024440B" w:rsidRDefault="008C7DC2" w:rsidP="00AC5BAC">
             <w:pPr>
               <w:pStyle w:val="Textoembloco"/>
               <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Bradesco Sans" w:hAnsi="Bradesco Sans" w:cs="Calibri"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="005F08F2">
+            <w:r w:rsidRPr="0024440B">
               <w:rPr>
                 <w:rFonts w:ascii="Bradesco Sans" w:hAnsi="Bradesco Sans" w:cs="Calibri"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:t xml:space="preserve">CPF/ME: </w:t>
-[...1 lines deleted...]
-            <w:r w:rsidRPr="005F08F2">
+              <w:t xml:space="preserve">E-mail: </w:t>
+            </w:r>
+            <w:r w:rsidR="009065A1" w:rsidRPr="0024440B">
               <w:rPr>
                 <w:rFonts w:ascii="Bradesco Sans" w:hAnsi="Bradesco Sans" w:cs="Calibri"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Texto13"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput/>
                 </w:ffData>
               </w:fldChar>
             </w:r>
-            <w:r w:rsidRPr="005F08F2">
+            <w:r w:rsidR="009065A1" w:rsidRPr="0024440B">
               <w:rPr>
                 <w:rFonts w:ascii="Bradesco Sans" w:hAnsi="Bradesco Sans" w:cs="Calibri"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
             </w:r>
-            <w:r w:rsidRPr="005F08F2">
+            <w:r w:rsidR="009065A1" w:rsidRPr="0024440B">
               <w:rPr>
                 <w:rFonts w:ascii="Bradesco Sans" w:hAnsi="Bradesco Sans" w:cs="Calibri"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:r>
-            <w:r w:rsidRPr="005F08F2">
+            <w:r w:rsidR="009065A1" w:rsidRPr="0024440B">
               <w:rPr>
                 <w:rFonts w:ascii="Bradesco Sans" w:hAnsi="Bradesco Sans" w:cs="Calibri"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:r w:rsidRPr="005F08F2">
+            <w:r w:rsidR="009065A1" w:rsidRPr="0024440B">
               <w:rPr>
                 <w:rFonts w:ascii="Bradesco Sans" w:hAnsi="Bradesco Sans" w:cs="Calibri"/>
                 <w:noProof/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
-            <w:r w:rsidRPr="005F08F2">
+            <w:r w:rsidR="009065A1" w:rsidRPr="0024440B">
               <w:rPr>
                 <w:rFonts w:ascii="Bradesco Sans" w:hAnsi="Bradesco Sans" w:cs="Calibri"/>
                 <w:noProof/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
-            <w:r w:rsidRPr="005F08F2">
+            <w:r w:rsidR="009065A1" w:rsidRPr="0024440B">
               <w:rPr>
                 <w:rFonts w:ascii="Bradesco Sans" w:hAnsi="Bradesco Sans" w:cs="Calibri"/>
                 <w:noProof/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
-            <w:r w:rsidRPr="005F08F2">
+            <w:r w:rsidR="009065A1" w:rsidRPr="0024440B">
               <w:rPr>
                 <w:rFonts w:ascii="Bradesco Sans" w:hAnsi="Bradesco Sans" w:cs="Calibri"/>
                 <w:noProof/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
-            <w:r w:rsidRPr="005F08F2">
+            <w:r w:rsidR="009065A1" w:rsidRPr="0024440B">
               <w:rPr>
                 <w:rFonts w:ascii="Bradesco Sans" w:hAnsi="Bradesco Sans" w:cs="Calibri"/>
                 <w:noProof/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
-            <w:r w:rsidRPr="005F08F2">
+            <w:r w:rsidR="009065A1" w:rsidRPr="0024440B">
               <w:rPr>
                 <w:rFonts w:ascii="Bradesco Sans" w:hAnsi="Bradesco Sans" w:cs="Calibri"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
-          <w:p w14:paraId="3CFAB346" w14:textId="77777777" w:rsidR="005F08F2" w:rsidRPr="005F08F2" w:rsidRDefault="005F08F2" w:rsidP="005F08F2">
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="008C7DC2" w:rsidRPr="0024440B" w14:paraId="5E854DDC" w14:textId="77777777" w:rsidTr="00AC5BAC">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="9629" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="6B6C7529" w14:textId="77777777" w:rsidR="008C7DC2" w:rsidRPr="0024440B" w:rsidRDefault="008C7DC2" w:rsidP="00AC5BAC">
             <w:pPr>
               <w:pStyle w:val="Textoembloco"/>
               <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Bradesco Sans" w:hAnsi="Bradesco Sans" w:cs="Calibri"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="005F08F2">
+            <w:r w:rsidRPr="0024440B">
               <w:rPr>
                 <w:rFonts w:ascii="Bradesco Sans" w:hAnsi="Bradesco Sans" w:cs="Calibri"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cargo: </w:t>
-[...1 lines deleted...]
-            <w:r w:rsidRPr="005F08F2">
+              <w:t xml:space="preserve">Nome: </w:t>
+            </w:r>
+            <w:r w:rsidRPr="0024440B">
               <w:rPr>
                 <w:rFonts w:ascii="Bradesco Sans" w:hAnsi="Bradesco Sans" w:cs="Calibri"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Texto13"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput/>
                 </w:ffData>
               </w:fldChar>
             </w:r>
-            <w:r w:rsidRPr="005F08F2">
+            <w:r w:rsidRPr="0024440B">
               <w:rPr>
                 <w:rFonts w:ascii="Bradesco Sans" w:hAnsi="Bradesco Sans" w:cs="Calibri"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
             </w:r>
-            <w:r w:rsidRPr="005F08F2">
+            <w:r w:rsidRPr="0024440B">
               <w:rPr>
                 <w:rFonts w:ascii="Bradesco Sans" w:hAnsi="Bradesco Sans" w:cs="Calibri"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:r>
-            <w:r w:rsidRPr="005F08F2">
+            <w:r w:rsidRPr="0024440B">
               <w:rPr>
                 <w:rFonts w:ascii="Bradesco Sans" w:hAnsi="Bradesco Sans" w:cs="Calibri"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:r w:rsidRPr="005F08F2">
+            <w:r w:rsidRPr="0024440B">
               <w:rPr>
                 <w:rFonts w:ascii="Bradesco Sans" w:hAnsi="Bradesco Sans" w:cs="Calibri"/>
                 <w:noProof/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
-            <w:r w:rsidRPr="005F08F2">
+            <w:r w:rsidRPr="0024440B">
               <w:rPr>
                 <w:rFonts w:ascii="Bradesco Sans" w:hAnsi="Bradesco Sans" w:cs="Calibri"/>
                 <w:noProof/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
-            <w:r w:rsidRPr="005F08F2">
+            <w:r w:rsidRPr="0024440B">
               <w:rPr>
                 <w:rFonts w:ascii="Bradesco Sans" w:hAnsi="Bradesco Sans" w:cs="Calibri"/>
                 <w:noProof/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
-            <w:r w:rsidRPr="005F08F2">
+            <w:r w:rsidRPr="0024440B">
               <w:rPr>
                 <w:rFonts w:ascii="Bradesco Sans" w:hAnsi="Bradesco Sans" w:cs="Calibri"/>
                 <w:noProof/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
-            <w:r w:rsidRPr="005F08F2">
+            <w:r w:rsidRPr="0024440B">
               <w:rPr>
                 <w:rFonts w:ascii="Bradesco Sans" w:hAnsi="Bradesco Sans" w:cs="Calibri"/>
                 <w:noProof/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
-            <w:r w:rsidRPr="005F08F2">
+            <w:r w:rsidRPr="0024440B">
               <w:rPr>
                 <w:rFonts w:ascii="Bradesco Sans" w:hAnsi="Bradesco Sans" w:cs="Calibri"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
-          <w:p w14:paraId="78BC4C22" w14:textId="77777777" w:rsidR="005F08F2" w:rsidRPr="005F08F2" w:rsidRDefault="005F08F2" w:rsidP="005F08F2">
+          <w:p w14:paraId="3AD7965D" w14:textId="77777777" w:rsidR="008C7DC2" w:rsidRDefault="008C7DC2" w:rsidP="00AC5BAC">
             <w:pPr>
               <w:pStyle w:val="Textoembloco"/>
               <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Bradesco Sans" w:hAnsi="Bradesco Sans" w:cs="Calibri"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="005F08F2">
+            <w:r w:rsidRPr="0024440B">
               <w:rPr>
                 <w:rFonts w:ascii="Bradesco Sans" w:hAnsi="Bradesco Sans" w:cs="Calibri"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:t xml:space="preserve">Telefone: </w:t>
-[...1 lines deleted...]
-            <w:r w:rsidRPr="005F08F2">
+              <w:t xml:space="preserve">CPF/MF: </w:t>
+            </w:r>
+            <w:r w:rsidRPr="0024440B">
               <w:rPr>
                 <w:rFonts w:ascii="Bradesco Sans" w:hAnsi="Bradesco Sans" w:cs="Calibri"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Texto13"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput/>
                 </w:ffData>
               </w:fldChar>
             </w:r>
-            <w:r w:rsidRPr="005F08F2">
+            <w:r w:rsidRPr="0024440B">
               <w:rPr>
                 <w:rFonts w:ascii="Bradesco Sans" w:hAnsi="Bradesco Sans" w:cs="Calibri"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
             </w:r>
-            <w:r w:rsidRPr="005F08F2">
+            <w:r w:rsidRPr="0024440B">
               <w:rPr>
                 <w:rFonts w:ascii="Bradesco Sans" w:hAnsi="Bradesco Sans" w:cs="Calibri"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:r>
-            <w:r w:rsidRPr="005F08F2">
+            <w:r w:rsidRPr="0024440B">
               <w:rPr>
                 <w:rFonts w:ascii="Bradesco Sans" w:hAnsi="Bradesco Sans" w:cs="Calibri"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:r w:rsidRPr="005F08F2">
+            <w:r w:rsidRPr="0024440B">
               <w:rPr>
                 <w:rFonts w:ascii="Bradesco Sans" w:hAnsi="Bradesco Sans" w:cs="Calibri"/>
                 <w:noProof/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
-            <w:r w:rsidRPr="005F08F2">
+            <w:r w:rsidRPr="0024440B">
               <w:rPr>
                 <w:rFonts w:ascii="Bradesco Sans" w:hAnsi="Bradesco Sans" w:cs="Calibri"/>
                 <w:noProof/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
-            <w:r w:rsidRPr="005F08F2">
+            <w:r w:rsidRPr="0024440B">
               <w:rPr>
                 <w:rFonts w:ascii="Bradesco Sans" w:hAnsi="Bradesco Sans" w:cs="Calibri"/>
                 <w:noProof/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
-            <w:r w:rsidRPr="005F08F2">
+            <w:r w:rsidRPr="0024440B">
               <w:rPr>
                 <w:rFonts w:ascii="Bradesco Sans" w:hAnsi="Bradesco Sans" w:cs="Calibri"/>
                 <w:noProof/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
-            <w:r w:rsidRPr="005F08F2">
+            <w:r w:rsidRPr="0024440B">
               <w:rPr>
                 <w:rFonts w:ascii="Bradesco Sans" w:hAnsi="Bradesco Sans" w:cs="Calibri"/>
                 <w:noProof/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
-            <w:r w:rsidRPr="005F08F2">
+            <w:r w:rsidRPr="0024440B">
               <w:rPr>
                 <w:rFonts w:ascii="Bradesco Sans" w:hAnsi="Bradesco Sans" w:cs="Calibri"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
-          <w:p w14:paraId="6AC1AE08" w14:textId="098F39AE" w:rsidR="005F08F2" w:rsidRPr="005F08F2" w:rsidRDefault="005F08F2" w:rsidP="006712B7">
+          <w:p w14:paraId="4DA3DF55" w14:textId="0FADFD3C" w:rsidR="009065A1" w:rsidRPr="0024440B" w:rsidRDefault="009065A1" w:rsidP="00AC5BAC">
             <w:pPr>
               <w:pStyle w:val="Textoembloco"/>
               <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Bradesco Sans" w:hAnsi="Bradesco Sans" w:cs="Calibri"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="005F08F2">
+            <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Bradesco Sans" w:hAnsi="Bradesco Sans" w:cs="Calibri"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:t xml:space="preserve">E-mail: </w:t>
-[...1 lines deleted...]
-            <w:r w:rsidRPr="005F08F2">
+              <w:t xml:space="preserve">Data de nascimento: </w:t>
+            </w:r>
+            <w:r w:rsidRPr="0024440B">
               <w:rPr>
                 <w:rFonts w:ascii="Bradesco Sans" w:hAnsi="Bradesco Sans" w:cs="Calibri"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Texto13"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput/>
                 </w:ffData>
               </w:fldChar>
             </w:r>
-            <w:r w:rsidRPr="005F08F2">
+            <w:r w:rsidRPr="0024440B">
               <w:rPr>
                 <w:rFonts w:ascii="Bradesco Sans" w:hAnsi="Bradesco Sans" w:cs="Calibri"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
             </w:r>
-            <w:r w:rsidRPr="005F08F2">
+            <w:r w:rsidRPr="0024440B">
               <w:rPr>
                 <w:rFonts w:ascii="Bradesco Sans" w:hAnsi="Bradesco Sans" w:cs="Calibri"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:r>
-            <w:r w:rsidRPr="005F08F2">
+            <w:r w:rsidRPr="0024440B">
               <w:rPr>
                 <w:rFonts w:ascii="Bradesco Sans" w:hAnsi="Bradesco Sans" w:cs="Calibri"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:r w:rsidR="006712B7" w:rsidRPr="006712B7">
+            <w:r w:rsidRPr="0024440B">
               <w:rPr>
                 <w:rFonts w:ascii="Bradesco Sans" w:hAnsi="Bradesco Sans" w:cs="Calibri"/>
                 <w:noProof/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="0024440B">
+              <w:rPr>
+                <w:rFonts w:ascii="Bradesco Sans" w:hAnsi="Bradesco Sans" w:cs="Calibri"/>
+                <w:noProof/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="0024440B">
+              <w:rPr>
+                <w:rFonts w:ascii="Bradesco Sans" w:hAnsi="Bradesco Sans" w:cs="Calibri"/>
+                <w:noProof/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="0024440B">
+              <w:rPr>
+                <w:rFonts w:ascii="Bradesco Sans" w:hAnsi="Bradesco Sans" w:cs="Calibri"/>
+                <w:noProof/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="0024440B">
+              <w:rPr>
+                <w:rFonts w:ascii="Bradesco Sans" w:hAnsi="Bradesco Sans" w:cs="Calibri"/>
+                <w:noProof/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="0024440B">
+              <w:rPr>
+                <w:rFonts w:ascii="Bradesco Sans" w:hAnsi="Bradesco Sans" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="end"/>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="7BB050E9" w14:textId="77777777" w:rsidR="008C7DC2" w:rsidRDefault="008C7DC2" w:rsidP="00AC5BAC">
+            <w:pPr>
+              <w:pStyle w:val="Textoembloco"/>
+              <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Bradesco Sans" w:hAnsi="Bradesco Sans" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0024440B">
+              <w:rPr>
+                <w:rFonts w:ascii="Bradesco Sans" w:hAnsi="Bradesco Sans" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Cargo: </w:t>
+            </w:r>
+            <w:r w:rsidRPr="0024440B">
+              <w:rPr>
+                <w:rFonts w:ascii="Bradesco Sans" w:hAnsi="Bradesco Sans" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="begin">
+                <w:ffData>
+                  <w:name w:val="Texto13"/>
+                  <w:enabled/>
+                  <w:calcOnExit w:val="0"/>
+                  <w:textInput/>
+                </w:ffData>
+              </w:fldChar>
+            </w:r>
+            <w:r w:rsidRPr="0024440B">
+              <w:rPr>
+                <w:rFonts w:ascii="Bradesco Sans" w:hAnsi="Bradesco Sans" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
+            </w:r>
+            <w:r w:rsidRPr="0024440B">
+              <w:rPr>
+                <w:rFonts w:ascii="Bradesco Sans" w:hAnsi="Bradesco Sans" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidRPr="0024440B">
+              <w:rPr>
+                <w:rFonts w:ascii="Bradesco Sans" w:hAnsi="Bradesco Sans" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="separate"/>
+            </w:r>
+            <w:r w:rsidRPr="0024440B">
+              <w:rPr>
+                <w:rFonts w:ascii="Bradesco Sans" w:hAnsi="Bradesco Sans" w:cs="Calibri"/>
+                <w:noProof/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="0024440B">
+              <w:rPr>
+                <w:rFonts w:ascii="Bradesco Sans" w:hAnsi="Bradesco Sans" w:cs="Calibri"/>
+                <w:noProof/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="0024440B">
+              <w:rPr>
+                <w:rFonts w:ascii="Bradesco Sans" w:hAnsi="Bradesco Sans" w:cs="Calibri"/>
+                <w:noProof/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="0024440B">
+              <w:rPr>
+                <w:rFonts w:ascii="Bradesco Sans" w:hAnsi="Bradesco Sans" w:cs="Calibri"/>
+                <w:noProof/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="0024440B">
+              <w:rPr>
+                <w:rFonts w:ascii="Bradesco Sans" w:hAnsi="Bradesco Sans" w:cs="Calibri"/>
+                <w:noProof/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="0024440B">
+              <w:rPr>
+                <w:rFonts w:ascii="Bradesco Sans" w:hAnsi="Bradesco Sans" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="end"/>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="361D06C3" w14:textId="77777777" w:rsidR="008C7DC2" w:rsidRDefault="008C7DC2" w:rsidP="00AC5BAC">
+            <w:pPr>
+              <w:pStyle w:val="Textoembloco"/>
+              <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Bradesco Sans" w:hAnsi="Bradesco Sans" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0024440B">
+              <w:rPr>
+                <w:rFonts w:ascii="Bradesco Sans" w:hAnsi="Bradesco Sans" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>Telefone</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Bradesco Sans" w:hAnsi="Bradesco Sans" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> comercial</w:t>
+            </w:r>
+            <w:r w:rsidRPr="0024440B">
+              <w:rPr>
+                <w:rFonts w:ascii="Bradesco Sans" w:hAnsi="Bradesco Sans" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">: </w:t>
+            </w:r>
+            <w:r w:rsidRPr="0024440B">
+              <w:rPr>
+                <w:rFonts w:ascii="Bradesco Sans" w:hAnsi="Bradesco Sans" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="begin">
+                <w:ffData>
+                  <w:name w:val="Texto13"/>
+                  <w:enabled/>
+                  <w:calcOnExit w:val="0"/>
+                  <w:textInput/>
+                </w:ffData>
+              </w:fldChar>
+            </w:r>
+            <w:r w:rsidRPr="0024440B">
+              <w:rPr>
+                <w:rFonts w:ascii="Bradesco Sans" w:hAnsi="Bradesco Sans" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
+            </w:r>
+            <w:r w:rsidRPr="0024440B">
+              <w:rPr>
+                <w:rFonts w:ascii="Bradesco Sans" w:hAnsi="Bradesco Sans" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidRPr="0024440B">
+              <w:rPr>
+                <w:rFonts w:ascii="Bradesco Sans" w:hAnsi="Bradesco Sans" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="separate"/>
+            </w:r>
+            <w:r w:rsidRPr="0024440B">
+              <w:rPr>
+                <w:rFonts w:ascii="Bradesco Sans" w:hAnsi="Bradesco Sans" w:cs="Calibri"/>
+                <w:noProof/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="0024440B">
+              <w:rPr>
+                <w:rFonts w:ascii="Bradesco Sans" w:hAnsi="Bradesco Sans" w:cs="Calibri"/>
+                <w:noProof/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="0024440B">
+              <w:rPr>
+                <w:rFonts w:ascii="Bradesco Sans" w:hAnsi="Bradesco Sans" w:cs="Calibri"/>
+                <w:noProof/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="0024440B">
+              <w:rPr>
+                <w:rFonts w:ascii="Bradesco Sans" w:hAnsi="Bradesco Sans" w:cs="Calibri"/>
+                <w:noProof/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="0024440B">
+              <w:rPr>
+                <w:rFonts w:ascii="Bradesco Sans" w:hAnsi="Bradesco Sans" w:cs="Calibri"/>
+                <w:noProof/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="0024440B">
+              <w:rPr>
+                <w:rFonts w:ascii="Bradesco Sans" w:hAnsi="Bradesco Sans" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="end"/>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="12993418" w14:textId="1D42724C" w:rsidR="008C7DC2" w:rsidRPr="0024440B" w:rsidRDefault="008C7DC2" w:rsidP="00AC5BAC">
+            <w:pPr>
+              <w:pStyle w:val="Textoembloco"/>
+              <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Bradesco Sans" w:hAnsi="Bradesco Sans" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Bradesco Sans" w:hAnsi="Bradesco Sans" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Telefone celular: </w:t>
+            </w:r>
+            <w:r w:rsidR="009065A1" w:rsidRPr="0024440B">
+              <w:rPr>
+                <w:rFonts w:ascii="Bradesco Sans" w:hAnsi="Bradesco Sans" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="begin">
+                <w:ffData>
+                  <w:name w:val="Texto13"/>
+                  <w:enabled/>
+                  <w:calcOnExit w:val="0"/>
+                  <w:textInput/>
+                </w:ffData>
+              </w:fldChar>
+            </w:r>
+            <w:r w:rsidR="009065A1" w:rsidRPr="0024440B">
+              <w:rPr>
+                <w:rFonts w:ascii="Bradesco Sans" w:hAnsi="Bradesco Sans" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
+            </w:r>
+            <w:r w:rsidR="009065A1" w:rsidRPr="0024440B">
+              <w:rPr>
+                <w:rFonts w:ascii="Bradesco Sans" w:hAnsi="Bradesco Sans" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidR="009065A1" w:rsidRPr="0024440B">
+              <w:rPr>
+                <w:rFonts w:ascii="Bradesco Sans" w:hAnsi="Bradesco Sans" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="separate"/>
+            </w:r>
+            <w:r w:rsidR="009065A1" w:rsidRPr="0024440B">
+              <w:rPr>
+                <w:rFonts w:ascii="Bradesco Sans" w:hAnsi="Bradesco Sans" w:cs="Calibri"/>
+                <w:noProof/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidR="009065A1" w:rsidRPr="0024440B">
+              <w:rPr>
+                <w:rFonts w:ascii="Bradesco Sans" w:hAnsi="Bradesco Sans" w:cs="Calibri"/>
+                <w:noProof/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidR="009065A1" w:rsidRPr="0024440B">
+              <w:rPr>
+                <w:rFonts w:ascii="Bradesco Sans" w:hAnsi="Bradesco Sans" w:cs="Calibri"/>
+                <w:noProof/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidR="009065A1" w:rsidRPr="0024440B">
+              <w:rPr>
+                <w:rFonts w:ascii="Bradesco Sans" w:hAnsi="Bradesco Sans" w:cs="Calibri"/>
+                <w:noProof/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidR="009065A1" w:rsidRPr="0024440B">
+              <w:rPr>
+                <w:rFonts w:ascii="Bradesco Sans" w:hAnsi="Bradesco Sans" w:cs="Calibri"/>
+                <w:noProof/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidR="009065A1" w:rsidRPr="0024440B">
+              <w:rPr>
+                <w:rFonts w:ascii="Bradesco Sans" w:hAnsi="Bradesco Sans" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="end"/>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="1A703A9D" w14:textId="7401CD9F" w:rsidR="008C7DC2" w:rsidRPr="0024440B" w:rsidRDefault="008C7DC2" w:rsidP="00AC5BAC">
+            <w:pPr>
+              <w:pStyle w:val="Textoembloco"/>
+              <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Bradesco Sans" w:hAnsi="Bradesco Sans" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0024440B">
+              <w:rPr>
+                <w:rFonts w:ascii="Bradesco Sans" w:hAnsi="Bradesco Sans" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">E-mail: </w:t>
+            </w:r>
+            <w:r w:rsidR="009065A1" w:rsidRPr="0024440B">
+              <w:rPr>
+                <w:rFonts w:ascii="Bradesco Sans" w:hAnsi="Bradesco Sans" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="begin">
+                <w:ffData>
+                  <w:name w:val="Texto13"/>
+                  <w:enabled/>
+                  <w:calcOnExit w:val="0"/>
+                  <w:textInput/>
+                </w:ffData>
+              </w:fldChar>
+            </w:r>
+            <w:r w:rsidR="009065A1" w:rsidRPr="0024440B">
+              <w:rPr>
+                <w:rFonts w:ascii="Bradesco Sans" w:hAnsi="Bradesco Sans" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
+            </w:r>
+            <w:r w:rsidR="009065A1" w:rsidRPr="0024440B">
+              <w:rPr>
+                <w:rFonts w:ascii="Bradesco Sans" w:hAnsi="Bradesco Sans" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidR="009065A1" w:rsidRPr="0024440B">
+              <w:rPr>
+                <w:rFonts w:ascii="Bradesco Sans" w:hAnsi="Bradesco Sans" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="separate"/>
+            </w:r>
+            <w:r w:rsidR="009065A1" w:rsidRPr="0024440B">
+              <w:rPr>
+                <w:rFonts w:ascii="Bradesco Sans" w:hAnsi="Bradesco Sans" w:cs="Calibri"/>
+                <w:noProof/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidR="009065A1" w:rsidRPr="0024440B">
+              <w:rPr>
+                <w:rFonts w:ascii="Bradesco Sans" w:hAnsi="Bradesco Sans" w:cs="Calibri"/>
+                <w:noProof/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidR="009065A1" w:rsidRPr="0024440B">
+              <w:rPr>
+                <w:rFonts w:ascii="Bradesco Sans" w:hAnsi="Bradesco Sans" w:cs="Calibri"/>
+                <w:noProof/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidR="009065A1" w:rsidRPr="0024440B">
+              <w:rPr>
+                <w:rFonts w:ascii="Bradesco Sans" w:hAnsi="Bradesco Sans" w:cs="Calibri"/>
+                <w:noProof/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidR="009065A1" w:rsidRPr="0024440B">
+              <w:rPr>
+                <w:rFonts w:ascii="Bradesco Sans" w:hAnsi="Bradesco Sans" w:cs="Calibri"/>
+                <w:noProof/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidR="009065A1" w:rsidRPr="0024440B">
+              <w:rPr>
+                <w:rFonts w:ascii="Bradesco Sans" w:hAnsi="Bradesco Sans" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="end"/>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00185F79" w:rsidRPr="0024440B" w14:paraId="5BDA0380" w14:textId="77777777" w:rsidTr="00AC5BAC">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="9629" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="06E1726C" w14:textId="77777777" w:rsidR="00185F79" w:rsidRPr="0024440B" w:rsidRDefault="00185F79" w:rsidP="00185F79">
+            <w:pPr>
+              <w:pStyle w:val="Textoembloco"/>
+              <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Bradesco Sans" w:hAnsi="Bradesco Sans" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0024440B">
+              <w:rPr>
+                <w:rFonts w:ascii="Bradesco Sans" w:hAnsi="Bradesco Sans" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Nome: </w:t>
+            </w:r>
+            <w:r w:rsidRPr="0024440B">
+              <w:rPr>
+                <w:rFonts w:ascii="Bradesco Sans" w:hAnsi="Bradesco Sans" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="begin">
+                <w:ffData>
+                  <w:name w:val="Texto13"/>
+                  <w:enabled/>
+                  <w:calcOnExit w:val="0"/>
+                  <w:textInput/>
+                </w:ffData>
+              </w:fldChar>
+            </w:r>
+            <w:r w:rsidRPr="0024440B">
+              <w:rPr>
+                <w:rFonts w:ascii="Bradesco Sans" w:hAnsi="Bradesco Sans" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
+            </w:r>
+            <w:r w:rsidRPr="0024440B">
+              <w:rPr>
+                <w:rFonts w:ascii="Bradesco Sans" w:hAnsi="Bradesco Sans" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidRPr="0024440B">
+              <w:rPr>
+                <w:rFonts w:ascii="Bradesco Sans" w:hAnsi="Bradesco Sans" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="separate"/>
+            </w:r>
+            <w:r w:rsidRPr="0024440B">
+              <w:rPr>
+                <w:rFonts w:ascii="Bradesco Sans" w:hAnsi="Bradesco Sans" w:cs="Calibri"/>
+                <w:noProof/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="0024440B">
+              <w:rPr>
+                <w:rFonts w:ascii="Bradesco Sans" w:hAnsi="Bradesco Sans" w:cs="Calibri"/>
+                <w:noProof/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="0024440B">
+              <w:rPr>
+                <w:rFonts w:ascii="Bradesco Sans" w:hAnsi="Bradesco Sans" w:cs="Calibri"/>
+                <w:noProof/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="0024440B">
+              <w:rPr>
+                <w:rFonts w:ascii="Bradesco Sans" w:hAnsi="Bradesco Sans" w:cs="Calibri"/>
+                <w:noProof/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="0024440B">
+              <w:rPr>
+                <w:rFonts w:ascii="Bradesco Sans" w:hAnsi="Bradesco Sans" w:cs="Calibri"/>
+                <w:noProof/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="0024440B">
+              <w:rPr>
+                <w:rFonts w:ascii="Bradesco Sans" w:hAnsi="Bradesco Sans" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="end"/>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="11EF4260" w14:textId="77777777" w:rsidR="00185F79" w:rsidRDefault="00185F79" w:rsidP="00185F79">
+            <w:pPr>
+              <w:pStyle w:val="Textoembloco"/>
+              <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Bradesco Sans" w:hAnsi="Bradesco Sans" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0024440B">
+              <w:rPr>
+                <w:rFonts w:ascii="Bradesco Sans" w:hAnsi="Bradesco Sans" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">CPF/MF: </w:t>
+            </w:r>
+            <w:r w:rsidRPr="0024440B">
+              <w:rPr>
+                <w:rFonts w:ascii="Bradesco Sans" w:hAnsi="Bradesco Sans" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="begin">
+                <w:ffData>
+                  <w:name w:val="Texto13"/>
+                  <w:enabled/>
+                  <w:calcOnExit w:val="0"/>
+                  <w:textInput/>
+                </w:ffData>
+              </w:fldChar>
+            </w:r>
+            <w:r w:rsidRPr="0024440B">
+              <w:rPr>
+                <w:rFonts w:ascii="Bradesco Sans" w:hAnsi="Bradesco Sans" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
+            </w:r>
+            <w:r w:rsidRPr="0024440B">
+              <w:rPr>
+                <w:rFonts w:ascii="Bradesco Sans" w:hAnsi="Bradesco Sans" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidRPr="0024440B">
+              <w:rPr>
+                <w:rFonts w:ascii="Bradesco Sans" w:hAnsi="Bradesco Sans" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="separate"/>
+            </w:r>
+            <w:r w:rsidRPr="0024440B">
+              <w:rPr>
+                <w:rFonts w:ascii="Bradesco Sans" w:hAnsi="Bradesco Sans" w:cs="Calibri"/>
+                <w:noProof/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="0024440B">
+              <w:rPr>
+                <w:rFonts w:ascii="Bradesco Sans" w:hAnsi="Bradesco Sans" w:cs="Calibri"/>
+                <w:noProof/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="0024440B">
+              <w:rPr>
+                <w:rFonts w:ascii="Bradesco Sans" w:hAnsi="Bradesco Sans" w:cs="Calibri"/>
+                <w:noProof/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="0024440B">
+              <w:rPr>
+                <w:rFonts w:ascii="Bradesco Sans" w:hAnsi="Bradesco Sans" w:cs="Calibri"/>
+                <w:noProof/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="0024440B">
+              <w:rPr>
+                <w:rFonts w:ascii="Bradesco Sans" w:hAnsi="Bradesco Sans" w:cs="Calibri"/>
+                <w:noProof/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="0024440B">
+              <w:rPr>
+                <w:rFonts w:ascii="Bradesco Sans" w:hAnsi="Bradesco Sans" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="end"/>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="22D205A3" w14:textId="77777777" w:rsidR="00185F79" w:rsidRPr="0024440B" w:rsidRDefault="00185F79" w:rsidP="00185F79">
+            <w:pPr>
+              <w:pStyle w:val="Textoembloco"/>
+              <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Bradesco Sans" w:hAnsi="Bradesco Sans" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Bradesco Sans" w:hAnsi="Bradesco Sans" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Data de nascimento: </w:t>
+            </w:r>
+            <w:r w:rsidRPr="0024440B">
+              <w:rPr>
+                <w:rFonts w:ascii="Bradesco Sans" w:hAnsi="Bradesco Sans" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="begin">
+                <w:ffData>
+                  <w:name w:val="Texto13"/>
+                  <w:enabled/>
+                  <w:calcOnExit w:val="0"/>
+                  <w:textInput/>
+                </w:ffData>
+              </w:fldChar>
+            </w:r>
+            <w:r w:rsidRPr="0024440B">
+              <w:rPr>
+                <w:rFonts w:ascii="Bradesco Sans" w:hAnsi="Bradesco Sans" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
+            </w:r>
+            <w:r w:rsidRPr="0024440B">
+              <w:rPr>
+                <w:rFonts w:ascii="Bradesco Sans" w:hAnsi="Bradesco Sans" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidRPr="0024440B">
+              <w:rPr>
+                <w:rFonts w:ascii="Bradesco Sans" w:hAnsi="Bradesco Sans" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="separate"/>
+            </w:r>
+            <w:r w:rsidRPr="0024440B">
+              <w:rPr>
+                <w:rFonts w:ascii="Bradesco Sans" w:hAnsi="Bradesco Sans" w:cs="Calibri"/>
+                <w:noProof/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="0024440B">
+              <w:rPr>
+                <w:rFonts w:ascii="Bradesco Sans" w:hAnsi="Bradesco Sans" w:cs="Calibri"/>
+                <w:noProof/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="0024440B">
+              <w:rPr>
+                <w:rFonts w:ascii="Bradesco Sans" w:hAnsi="Bradesco Sans" w:cs="Calibri"/>
+                <w:noProof/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="0024440B">
+              <w:rPr>
+                <w:rFonts w:ascii="Bradesco Sans" w:hAnsi="Bradesco Sans" w:cs="Calibri"/>
+                <w:noProof/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="0024440B">
+              <w:rPr>
+                <w:rFonts w:ascii="Bradesco Sans" w:hAnsi="Bradesco Sans" w:cs="Calibri"/>
+                <w:noProof/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="0024440B">
+              <w:rPr>
+                <w:rFonts w:ascii="Bradesco Sans" w:hAnsi="Bradesco Sans" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="end"/>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="6E2F10DC" w14:textId="77777777" w:rsidR="00185F79" w:rsidRDefault="00185F79" w:rsidP="00185F79">
+            <w:pPr>
+              <w:pStyle w:val="Textoembloco"/>
+              <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Bradesco Sans" w:hAnsi="Bradesco Sans" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0024440B">
+              <w:rPr>
+                <w:rFonts w:ascii="Bradesco Sans" w:hAnsi="Bradesco Sans" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Cargo: </w:t>
+            </w:r>
+            <w:r w:rsidRPr="0024440B">
+              <w:rPr>
+                <w:rFonts w:ascii="Bradesco Sans" w:hAnsi="Bradesco Sans" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="begin">
+                <w:ffData>
+                  <w:name w:val="Texto13"/>
+                  <w:enabled/>
+                  <w:calcOnExit w:val="0"/>
+                  <w:textInput/>
+                </w:ffData>
+              </w:fldChar>
+            </w:r>
+            <w:r w:rsidRPr="0024440B">
+              <w:rPr>
+                <w:rFonts w:ascii="Bradesco Sans" w:hAnsi="Bradesco Sans" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
+            </w:r>
+            <w:r w:rsidRPr="0024440B">
+              <w:rPr>
+                <w:rFonts w:ascii="Bradesco Sans" w:hAnsi="Bradesco Sans" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidRPr="0024440B">
+              <w:rPr>
+                <w:rFonts w:ascii="Bradesco Sans" w:hAnsi="Bradesco Sans" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="separate"/>
+            </w:r>
+            <w:r w:rsidRPr="0024440B">
+              <w:rPr>
+                <w:rFonts w:ascii="Bradesco Sans" w:hAnsi="Bradesco Sans" w:cs="Calibri"/>
+                <w:noProof/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="0024440B">
+              <w:rPr>
+                <w:rFonts w:ascii="Bradesco Sans" w:hAnsi="Bradesco Sans" w:cs="Calibri"/>
+                <w:noProof/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="0024440B">
+              <w:rPr>
+                <w:rFonts w:ascii="Bradesco Sans" w:hAnsi="Bradesco Sans" w:cs="Calibri"/>
+                <w:noProof/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="0024440B">
+              <w:rPr>
+                <w:rFonts w:ascii="Bradesco Sans" w:hAnsi="Bradesco Sans" w:cs="Calibri"/>
+                <w:noProof/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="0024440B">
+              <w:rPr>
+                <w:rFonts w:ascii="Bradesco Sans" w:hAnsi="Bradesco Sans" w:cs="Calibri"/>
+                <w:noProof/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="0024440B">
+              <w:rPr>
+                <w:rFonts w:ascii="Bradesco Sans" w:hAnsi="Bradesco Sans" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="end"/>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="1EA6AF2D" w14:textId="77777777" w:rsidR="00185F79" w:rsidRDefault="00185F79" w:rsidP="00185F79">
+            <w:pPr>
+              <w:pStyle w:val="Textoembloco"/>
+              <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Bradesco Sans" w:hAnsi="Bradesco Sans" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0024440B">
+              <w:rPr>
+                <w:rFonts w:ascii="Bradesco Sans" w:hAnsi="Bradesco Sans" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>Telefone</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Bradesco Sans" w:hAnsi="Bradesco Sans" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> comercial</w:t>
+            </w:r>
+            <w:r w:rsidRPr="0024440B">
+              <w:rPr>
+                <w:rFonts w:ascii="Bradesco Sans" w:hAnsi="Bradesco Sans" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">: </w:t>
+            </w:r>
+            <w:r w:rsidRPr="0024440B">
+              <w:rPr>
+                <w:rFonts w:ascii="Bradesco Sans" w:hAnsi="Bradesco Sans" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="begin">
+                <w:ffData>
+                  <w:name w:val="Texto13"/>
+                  <w:enabled/>
+                  <w:calcOnExit w:val="0"/>
+                  <w:textInput/>
+                </w:ffData>
+              </w:fldChar>
+            </w:r>
+            <w:r w:rsidRPr="0024440B">
+              <w:rPr>
+                <w:rFonts w:ascii="Bradesco Sans" w:hAnsi="Bradesco Sans" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
+            </w:r>
+            <w:r w:rsidRPr="0024440B">
+              <w:rPr>
+                <w:rFonts w:ascii="Bradesco Sans" w:hAnsi="Bradesco Sans" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidRPr="0024440B">
+              <w:rPr>
+                <w:rFonts w:ascii="Bradesco Sans" w:hAnsi="Bradesco Sans" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="separate"/>
+            </w:r>
+            <w:r w:rsidRPr="0024440B">
+              <w:rPr>
+                <w:rFonts w:ascii="Bradesco Sans" w:hAnsi="Bradesco Sans" w:cs="Calibri"/>
+                <w:noProof/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="0024440B">
+              <w:rPr>
+                <w:rFonts w:ascii="Bradesco Sans" w:hAnsi="Bradesco Sans" w:cs="Calibri"/>
+                <w:noProof/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="0024440B">
+              <w:rPr>
+                <w:rFonts w:ascii="Bradesco Sans" w:hAnsi="Bradesco Sans" w:cs="Calibri"/>
+                <w:noProof/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="0024440B">
+              <w:rPr>
+                <w:rFonts w:ascii="Bradesco Sans" w:hAnsi="Bradesco Sans" w:cs="Calibri"/>
+                <w:noProof/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="0024440B">
+              <w:rPr>
+                <w:rFonts w:ascii="Bradesco Sans" w:hAnsi="Bradesco Sans" w:cs="Calibri"/>
+                <w:noProof/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="0024440B">
+              <w:rPr>
+                <w:rFonts w:ascii="Bradesco Sans" w:hAnsi="Bradesco Sans" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="end"/>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="7B9B1082" w14:textId="77777777" w:rsidR="00185F79" w:rsidRPr="0024440B" w:rsidRDefault="00185F79" w:rsidP="00185F79">
+            <w:pPr>
+              <w:pStyle w:val="Textoembloco"/>
+              <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Bradesco Sans" w:hAnsi="Bradesco Sans" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Bradesco Sans" w:hAnsi="Bradesco Sans" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Telefone celular: </w:t>
+            </w:r>
+            <w:r w:rsidRPr="0024440B">
+              <w:rPr>
+                <w:rFonts w:ascii="Bradesco Sans" w:hAnsi="Bradesco Sans" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="begin">
+                <w:ffData>
+                  <w:name w:val="Texto13"/>
+                  <w:enabled/>
+                  <w:calcOnExit w:val="0"/>
+                  <w:textInput/>
+                </w:ffData>
+              </w:fldChar>
+            </w:r>
+            <w:r w:rsidRPr="0024440B">
+              <w:rPr>
+                <w:rFonts w:ascii="Bradesco Sans" w:hAnsi="Bradesco Sans" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
+            </w:r>
+            <w:r w:rsidRPr="0024440B">
+              <w:rPr>
+                <w:rFonts w:ascii="Bradesco Sans" w:hAnsi="Bradesco Sans" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidRPr="0024440B">
+              <w:rPr>
+                <w:rFonts w:ascii="Bradesco Sans" w:hAnsi="Bradesco Sans" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="separate"/>
+            </w:r>
+            <w:r w:rsidRPr="0024440B">
+              <w:rPr>
+                <w:rFonts w:ascii="Bradesco Sans" w:hAnsi="Bradesco Sans" w:cs="Calibri"/>
+                <w:noProof/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="0024440B">
+              <w:rPr>
+                <w:rFonts w:ascii="Bradesco Sans" w:hAnsi="Bradesco Sans" w:cs="Calibri"/>
+                <w:noProof/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="0024440B">
+              <w:rPr>
+                <w:rFonts w:ascii="Bradesco Sans" w:hAnsi="Bradesco Sans" w:cs="Calibri"/>
+                <w:noProof/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="0024440B">
+              <w:rPr>
+                <w:rFonts w:ascii="Bradesco Sans" w:hAnsi="Bradesco Sans" w:cs="Calibri"/>
+                <w:noProof/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="0024440B">
+              <w:rPr>
+                <w:rFonts w:ascii="Bradesco Sans" w:hAnsi="Bradesco Sans" w:cs="Calibri"/>
+                <w:noProof/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="0024440B">
+              <w:rPr>
+                <w:rFonts w:ascii="Bradesco Sans" w:hAnsi="Bradesco Sans" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="end"/>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="529C93AC" w14:textId="06D55027" w:rsidR="00185F79" w:rsidRPr="0024440B" w:rsidRDefault="00185F79" w:rsidP="00185F79">
+            <w:pPr>
+              <w:pStyle w:val="Textoembloco"/>
+              <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Bradesco Sans" w:hAnsi="Bradesco Sans" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0024440B">
+              <w:rPr>
+                <w:rFonts w:ascii="Bradesco Sans" w:hAnsi="Bradesco Sans" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">E-mail: </w:t>
+            </w:r>
+            <w:r w:rsidRPr="0024440B">
+              <w:rPr>
+                <w:rFonts w:ascii="Bradesco Sans" w:hAnsi="Bradesco Sans" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="begin">
+                <w:ffData>
+                  <w:name w:val="Texto13"/>
+                  <w:enabled/>
+                  <w:calcOnExit w:val="0"/>
+                  <w:textInput/>
+                </w:ffData>
+              </w:fldChar>
+            </w:r>
+            <w:r w:rsidRPr="0024440B">
+              <w:rPr>
+                <w:rFonts w:ascii="Bradesco Sans" w:hAnsi="Bradesco Sans" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
+            </w:r>
+            <w:r w:rsidRPr="0024440B">
+              <w:rPr>
+                <w:rFonts w:ascii="Bradesco Sans" w:hAnsi="Bradesco Sans" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidRPr="0024440B">
+              <w:rPr>
+                <w:rFonts w:ascii="Bradesco Sans" w:hAnsi="Bradesco Sans" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="separate"/>
+            </w:r>
+            <w:r w:rsidRPr="0024440B">
+              <w:rPr>
+                <w:rFonts w:ascii="Bradesco Sans" w:hAnsi="Bradesco Sans" w:cs="Calibri"/>
+                <w:noProof/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="0024440B">
+              <w:rPr>
+                <w:rFonts w:ascii="Bradesco Sans" w:hAnsi="Bradesco Sans" w:cs="Calibri"/>
+                <w:noProof/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="0024440B">
+              <w:rPr>
+                <w:rFonts w:ascii="Bradesco Sans" w:hAnsi="Bradesco Sans" w:cs="Calibri"/>
+                <w:noProof/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="0024440B">
+              <w:rPr>
+                <w:rFonts w:ascii="Bradesco Sans" w:hAnsi="Bradesco Sans" w:cs="Calibri"/>
+                <w:noProof/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="0024440B">
+              <w:rPr>
+                <w:rFonts w:ascii="Bradesco Sans" w:hAnsi="Bradesco Sans" w:cs="Calibri"/>
+                <w:noProof/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="0024440B">
+              <w:rPr>
+                <w:rFonts w:ascii="Bradesco Sans" w:hAnsi="Bradesco Sans" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="end"/>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="008C7DC2" w:rsidRPr="0024440B" w14:paraId="41E4B5CF" w14:textId="77777777" w:rsidTr="00AC5BAC">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="9629" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="3B08CCEF" w14:textId="77777777" w:rsidR="008C7DC2" w:rsidRPr="0024440B" w:rsidRDefault="008C7DC2" w:rsidP="00AC5BAC">
+            <w:pPr>
+              <w:pStyle w:val="Textoembloco"/>
+              <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Bradesco Sans" w:hAnsi="Bradesco Sans" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Bradesco Sans" w:hAnsi="Bradesco Sans" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>E-mail autorizados (e-mail de grupo) para recepção de informações da conta:</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="5BAAC8C3" w14:textId="77777777" w:rsidR="008C7DC2" w:rsidRPr="0024440B" w:rsidRDefault="008C7DC2" w:rsidP="00AC5BAC">
+            <w:pPr>
+              <w:pStyle w:val="Textoembloco"/>
+              <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Bradesco Sans" w:hAnsi="Bradesco Sans" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0024440B">
+              <w:rPr>
+                <w:rFonts w:ascii="Bradesco Sans" w:hAnsi="Bradesco Sans" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">E-mail: </w:t>
+            </w:r>
+            <w:r w:rsidRPr="0024440B">
+              <w:rPr>
+                <w:rFonts w:ascii="Bradesco Sans" w:hAnsi="Bradesco Sans" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="begin">
+                <w:ffData>
+                  <w:name w:val="Texto13"/>
+                  <w:enabled/>
+                  <w:calcOnExit w:val="0"/>
+                  <w:textInput/>
+                </w:ffData>
+              </w:fldChar>
+            </w:r>
+            <w:r w:rsidRPr="0024440B">
+              <w:rPr>
+                <w:rFonts w:ascii="Bradesco Sans" w:hAnsi="Bradesco Sans" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
+            </w:r>
+            <w:r w:rsidRPr="0024440B">
+              <w:rPr>
+                <w:rFonts w:ascii="Bradesco Sans" w:hAnsi="Bradesco Sans" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidRPr="0024440B">
+              <w:rPr>
+                <w:rFonts w:ascii="Bradesco Sans" w:hAnsi="Bradesco Sans" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="separate"/>
+            </w:r>
+            <w:r w:rsidRPr="0024440B">
+              <w:rPr>
+                <w:rFonts w:ascii="Bradesco Sans" w:hAnsi="Bradesco Sans" w:cs="Calibri"/>
+                <w:noProof/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
               <w:t xml:space="preserve">COLOCAR TODOS OS E-MAILS PARA RECEPÇÃO DE INFORMAÇÕES REFERENTE A MOVIMENTAÇÕES DA CONTA - EX. SALDOS,EXTRATOS,CADASTRAMENTOS DE E-MAILS. </w:t>
             </w:r>
-            <w:r w:rsidRPr="005F08F2">
+            <w:r w:rsidRPr="0024440B">
               <w:rPr>
                 <w:rFonts w:ascii="Bradesco Sans" w:hAnsi="Bradesco Sans" w:cs="Calibri"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="7BBCA0C4" w14:textId="77777777" w:rsidR="005F08F2" w:rsidRPr="005F08F2" w:rsidRDefault="005F08F2" w:rsidP="005F08F2">
+    <w:p w14:paraId="5A286D8B" w14:textId="77777777" w:rsidR="008C7DC2" w:rsidRPr="00440242" w:rsidRDefault="008C7DC2" w:rsidP="00440242">
       <w:pPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Bradesco Sans" w:hAnsi="Bradesco Sans"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="74D373A1" w14:textId="03B7879F" w:rsidR="005F08F2" w:rsidRPr="005F08F2" w:rsidRDefault="00663427" w:rsidP="005470FB">
+    <w:p w14:paraId="4B10CE7D" w14:textId="613DB781" w:rsidR="005F08F2" w:rsidRPr="00440242" w:rsidRDefault="00663427" w:rsidP="00A02A73">
+      <w:pPr>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Bradesco Sans" w:hAnsi="Bradesco Sans" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00440242">
+        <w:rPr>
+          <w:rFonts w:ascii="Bradesco Sans" w:hAnsi="Bradesco Sans"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>4</w:t>
+      </w:r>
+      <w:r w:rsidR="005F08F2" w:rsidRPr="00440242">
+        <w:rPr>
+          <w:rFonts w:ascii="Bradesco Sans" w:hAnsi="Bradesco Sans"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">.2. </w:t>
+      </w:r>
+      <w:r w:rsidR="005F08F2" w:rsidRPr="00440242">
+        <w:rPr>
+          <w:rFonts w:ascii="Bradesco Sans" w:hAnsi="Bradesco Sans" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Para fins da operacionalização do objeto do Contrato, a </w:t>
+      </w:r>
+      <w:r w:rsidR="005F08F2" w:rsidRPr="00440242">
+        <w:rPr>
+          <w:rFonts w:ascii="Bradesco Sans" w:hAnsi="Bradesco Sans" w:cs="Calibri"/>
+          <w:b/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>CONTRATANTE</w:t>
+      </w:r>
+      <w:r w:rsidR="005F08F2" w:rsidRPr="00440242">
+        <w:rPr>
+          <w:rFonts w:ascii="Bradesco Sans" w:hAnsi="Bradesco Sans" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> reconhece que as comunicações enviadas nos termos aqui previstos serão encaminhadas pelas Pessoas Autorizadas indicados acima, sendo certo que não caberá ao </w:t>
+      </w:r>
+      <w:r w:rsidR="005F08F2" w:rsidRPr="00440242">
+        <w:rPr>
+          <w:rFonts w:ascii="Bradesco Sans" w:hAnsi="Bradesco Sans" w:cs="Calibri"/>
+          <w:b/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>BRADESCO</w:t>
+      </w:r>
+      <w:r w:rsidR="005F08F2" w:rsidRPr="00440242">
+        <w:rPr>
+          <w:rFonts w:ascii="Bradesco Sans" w:hAnsi="Bradesco Sans" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> a obrigação de verificar poderes societários de tais remetentes, mas tão somente acatar como válidas as comunicações por eles encaminhadas.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5AA626A4" w14:textId="77777777" w:rsidR="002E2FE2" w:rsidRPr="00440242" w:rsidRDefault="002E2FE2" w:rsidP="00A02A73">
+      <w:pPr>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Bradesco Sans" w:hAnsi="Bradesco Sans" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="3438E4F7" w14:textId="2CF7F5BD" w:rsidR="005F08F2" w:rsidRPr="00440242" w:rsidRDefault="00663427" w:rsidP="00440242">
       <w:pPr>
         <w:pStyle w:val="Textoembloco"/>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Bradesco Sans" w:hAnsi="Bradesco Sans" w:cs="Calibri"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
-      <w:r>
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Bradesco Sans" w:hAnsi="Bradesco Sans"/>
+      <w:r w:rsidRPr="00440242">
+        <w:rPr>
+          <w:rFonts w:ascii="Bradesco Sans" w:hAnsi="Bradesco Sans" w:cs="Calibri"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>4</w:t>
       </w:r>
-      <w:r w:rsidR="005F08F2" w:rsidRPr="005F08F2">
-[...7 lines deleted...]
-      <w:r w:rsidR="005F08F2" w:rsidRPr="005F08F2">
+      <w:r w:rsidR="005F08F2" w:rsidRPr="00440242">
         <w:rPr>
           <w:rFonts w:ascii="Bradesco Sans" w:hAnsi="Bradesco Sans" w:cs="Calibri"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t xml:space="preserve">Para fins da operacionalização do objeto do Contrato, a </w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="005F08F2" w:rsidRPr="005F08F2">
+        <w:t xml:space="preserve">.3. A </w:t>
+      </w:r>
+      <w:r w:rsidR="005F08F2" w:rsidRPr="00440242">
         <w:rPr>
           <w:rFonts w:ascii="Bradesco Sans" w:hAnsi="Bradesco Sans" w:cs="Calibri"/>
           <w:b/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>CONTRATANTE</w:t>
       </w:r>
-      <w:r w:rsidR="005F08F2" w:rsidRPr="005F08F2">
+      <w:r w:rsidR="005F08F2" w:rsidRPr="00440242">
         <w:rPr>
           <w:rFonts w:ascii="Bradesco Sans" w:hAnsi="Bradesco Sans" w:cs="Calibri"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t xml:space="preserve"> reconhece que as comunicações enviadas nos termos aqui previstos serão encaminhadas pelas Pessoas Autorizadas indicados acima, sendo certo que não caberá ao </w:t>
-[...19 lines deleted...]
-    <w:p w14:paraId="4B10CE7D" w14:textId="5ECE809A" w:rsidR="005F08F2" w:rsidRPr="005F08F2" w:rsidRDefault="005F08F2" w:rsidP="005470FB">
+        <w:t xml:space="preserve"> está ciente e de acordo quanto aos riscos inerentes à troca de informações via meios eletrônicos ou sistêmicos, reconhecendo que cabe ao remetente e ao destinatário a responsabilidade por adotarem os seus próprios procedimentos de segurança, que julgarem necessários, para preservar o sigilo e a integridade das informações por eles transmitidas e recebidas via correspondência eletrônicas.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="27EBFE27" w14:textId="2381E56D" w:rsidR="00EB4E8D" w:rsidRPr="00440242" w:rsidRDefault="00EB4E8D" w:rsidP="00440242">
       <w:pPr>
         <w:pStyle w:val="Textoembloco"/>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Bradesco Sans" w:hAnsi="Bradesco Sans" w:cs="Calibri"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="3438E4F7" w14:textId="2CF7F5BD" w:rsidR="005F08F2" w:rsidRDefault="00663427" w:rsidP="005470FB">
+    <w:p w14:paraId="494B5679" w14:textId="405F6F29" w:rsidR="00EB4E8D" w:rsidRPr="00440242" w:rsidRDefault="00663427" w:rsidP="00440242">
       <w:pPr>
         <w:pStyle w:val="Textoembloco"/>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Bradesco Sans" w:hAnsi="Bradesco Sans" w:cs="Calibri"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
-      <w:r>
+      <w:r w:rsidRPr="00440242">
         <w:rPr>
           <w:rFonts w:ascii="Bradesco Sans" w:hAnsi="Bradesco Sans" w:cs="Calibri"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>4</w:t>
       </w:r>
-      <w:r w:rsidR="005F08F2" w:rsidRPr="005F08F2">
+      <w:r w:rsidR="00EB4E8D" w:rsidRPr="00440242">
         <w:rPr>
           <w:rFonts w:ascii="Bradesco Sans" w:hAnsi="Bradesco Sans" w:cs="Calibri"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t xml:space="preserve">.3. A </w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="005F08F2" w:rsidRPr="005F08F2">
+        <w:t xml:space="preserve">.4. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00440242">
+        <w:rPr>
+          <w:rFonts w:ascii="Bradesco Sans" w:hAnsi="Bradesco Sans" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">A </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00440242">
         <w:rPr>
           <w:rFonts w:ascii="Bradesco Sans" w:hAnsi="Bradesco Sans" w:cs="Calibri"/>
           <w:b/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>CONTRATANTE</w:t>
       </w:r>
-      <w:r w:rsidR="005F08F2" w:rsidRPr="005F08F2">
+      <w:r w:rsidRPr="00440242">
         <w:rPr>
           <w:rFonts w:ascii="Bradesco Sans" w:hAnsi="Bradesco Sans" w:cs="Calibri"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t xml:space="preserve"> está ciente e de acordo quanto aos riscos inerentes à troca de informações via meios eletrônicos ou sistêmicos, reconhecendo que cabe ao remetente e ao destinatário a responsabilidade por adotarem os seus próprios procedimentos de segurança, que julgarem necessários, para preservar o sigilo e a integridade das informações por eles transmitidas e recebidas via correspondência eletrônicas.</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="27EBFE27" w14:textId="2381E56D" w:rsidR="00EB4E8D" w:rsidRDefault="00EB4E8D" w:rsidP="005470FB">
+        <w:t xml:space="preserve"> obriga-se a comunicar ao </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00440242">
+        <w:rPr>
+          <w:rFonts w:ascii="Bradesco Sans" w:hAnsi="Bradesco Sans" w:cs="Calibri"/>
+          <w:b/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>BRADESCO</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00440242">
+        <w:rPr>
+          <w:rFonts w:ascii="Bradesco Sans" w:hAnsi="Bradesco Sans" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>, de imediato, as alterações, inclusões e exclusões de qualquer Pessoa Autorizada ou dados informados, promovendo a atualização do quadro acima, passando a referida comunicação a ser parte integrante deste Termo de Adesão.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="33288311" w14:textId="396C6231" w:rsidR="005F08F2" w:rsidRPr="00440242" w:rsidRDefault="005F08F2" w:rsidP="00440242">
       <w:pPr>
         <w:pStyle w:val="Textoembloco"/>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Bradesco Sans" w:hAnsi="Bradesco Sans" w:cs="Calibri"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="494B5679" w14:textId="405F6F29" w:rsidR="00EB4E8D" w:rsidRPr="005F08F2" w:rsidRDefault="00663427" w:rsidP="005470FB">
+    <w:p w14:paraId="5A2343A0" w14:textId="038BCCC0" w:rsidR="00EF7BB9" w:rsidRPr="00440242" w:rsidRDefault="00EF7BB9" w:rsidP="00440242">
+      <w:pPr>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Bradesco Sans" w:hAnsi="Bradesco Sans"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00440242">
+        <w:rPr>
+          <w:rFonts w:ascii="Bradesco Sans" w:hAnsi="Bradesco Sans" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">4.5. </w:t>
+      </w:r>
+      <w:r w:rsidR="00800CF9" w:rsidRPr="00440242">
+        <w:rPr>
+          <w:rFonts w:ascii="Bradesco Sans" w:hAnsi="Bradesco Sans" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">A </w:t>
+      </w:r>
+      <w:r w:rsidR="003577AD" w:rsidRPr="00440242">
+        <w:rPr>
+          <w:rFonts w:ascii="Bradesco Sans" w:hAnsi="Bradesco Sans" w:cs="Calibri"/>
+          <w:b/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>CONTRATANTE</w:t>
+      </w:r>
+      <w:r w:rsidR="003577AD" w:rsidRPr="00440242">
+        <w:rPr>
+          <w:rFonts w:ascii="Bradesco Sans" w:hAnsi="Bradesco Sans" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="003577AD" w:rsidRPr="00440242">
+        <w:rPr>
+          <w:rFonts w:ascii="Bradesco Sans" w:hAnsi="Bradesco Sans"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>deverá indicar formalmente as pessoas autorizadas a representá-la para fins de assinatura deste Termo de Adesão</w:t>
+      </w:r>
+      <w:r w:rsidR="009A741E" w:rsidRPr="00440242">
+        <w:rPr>
+          <w:rFonts w:ascii="Bradesco Sans" w:hAnsi="Bradesco Sans"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>, bem como de quaisquer documentos necessários à execução do objeto deste serviço</w:t>
+      </w:r>
+      <w:r w:rsidR="00265111" w:rsidRPr="00440242">
+        <w:rPr>
+          <w:rFonts w:ascii="Bradesco Sans" w:hAnsi="Bradesco Sans"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>,</w:t>
+      </w:r>
+      <w:r w:rsidR="00CB4510" w:rsidRPr="00440242">
+        <w:rPr>
+          <w:rFonts w:ascii="Bradesco Sans" w:hAnsi="Bradesco Sans"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> desde que os meios utilizados possam identificar o representante legal e/ou a pessoa autorizada pela </w:t>
+      </w:r>
+      <w:r w:rsidR="00CB4510" w:rsidRPr="00440242">
+        <w:rPr>
+          <w:rFonts w:ascii="Bradesco Sans" w:hAnsi="Bradesco Sans"/>
+          <w:b/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>CONTRATANTE</w:t>
+      </w:r>
+      <w:r w:rsidR="00CB4510" w:rsidRPr="00440242">
+        <w:rPr>
+          <w:rFonts w:ascii="Bradesco Sans" w:hAnsi="Bradesco Sans"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, conforme </w:t>
+      </w:r>
+      <w:r w:rsidR="00174ABA" w:rsidRPr="00440242">
+        <w:rPr>
+          <w:rFonts w:ascii="Bradesco Sans" w:hAnsi="Bradesco Sans"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>relação de signat</w:t>
+      </w:r>
+      <w:r w:rsidR="00F523FE" w:rsidRPr="00440242">
+        <w:rPr>
+          <w:rFonts w:ascii="Bradesco Sans" w:hAnsi="Bradesco Sans"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>ários autorizados</w:t>
+      </w:r>
+      <w:r w:rsidR="00CB4510" w:rsidRPr="00440242">
+        <w:rPr>
+          <w:rFonts w:ascii="Bradesco Sans" w:hAnsi="Bradesco Sans"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="002E2FE2" w:rsidRPr="00440242">
+        <w:rPr>
+          <w:rFonts w:ascii="Bradesco Sans" w:hAnsi="Bradesco Sans"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>a</w:t>
+      </w:r>
+      <w:r w:rsidR="00CB4510" w:rsidRPr="00440242">
+        <w:rPr>
+          <w:rFonts w:ascii="Bradesco Sans" w:hAnsi="Bradesco Sans"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>utorizadas abaixo indicada</w:t>
+      </w:r>
+      <w:r w:rsidR="003577AD" w:rsidRPr="00440242">
+        <w:rPr>
+          <w:rFonts w:ascii="Bradesco Sans" w:hAnsi="Bradesco Sans"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. A assinatura do Termo de Adesão por pessoa não autorizada ou não indicada previamente pela </w:t>
+      </w:r>
+      <w:r w:rsidR="00CB4510" w:rsidRPr="00440242">
+        <w:rPr>
+          <w:rFonts w:ascii="Bradesco Sans" w:hAnsi="Bradesco Sans" w:cs="Calibri"/>
+          <w:b/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>CONTRATANTE</w:t>
+      </w:r>
+      <w:r w:rsidR="003577AD" w:rsidRPr="00440242">
+        <w:rPr>
+          <w:rFonts w:ascii="Bradesco Sans" w:hAnsi="Bradesco Sans"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> poderá acarretar a recusa de sua formalização</w:t>
+      </w:r>
+      <w:r w:rsidR="00921405" w:rsidRPr="00440242">
+        <w:rPr>
+          <w:rFonts w:ascii="Bradesco Sans" w:hAnsi="Bradesco Sans"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidR="00610C45" w:rsidRPr="00440242">
+        <w:rPr>
+          <w:rFonts w:ascii="Bradesco Sans" w:hAnsi="Bradesco Sans"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>a mesma</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidR="00921405" w:rsidRPr="00440242">
+        <w:rPr>
+          <w:rFonts w:ascii="Bradesco Sans" w:hAnsi="Bradesco Sans"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="003577AD" w:rsidRPr="00440242">
+        <w:rPr>
+          <w:rFonts w:ascii="Bradesco Sans" w:hAnsi="Bradesco Sans"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>se responsabiliza integralmente pela veracidade e atualização das informações prestadas</w:t>
+      </w:r>
+      <w:r w:rsidR="00CB4510" w:rsidRPr="00440242">
+        <w:rPr>
+          <w:rFonts w:ascii="Bradesco Sans" w:hAnsi="Bradesco Sans"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2D13016D" w14:textId="77777777" w:rsidR="002E2FE2" w:rsidRPr="00440242" w:rsidRDefault="002E2FE2" w:rsidP="00440242">
+      <w:pPr>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Bradesco Sans" w:hAnsi="Bradesco Sans"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="396A1EA5" w14:textId="253AA44A" w:rsidR="00EF7BB9" w:rsidRPr="00440242" w:rsidRDefault="002E2FE2" w:rsidP="00440242">
+      <w:pPr>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Bradesco Sans" w:hAnsi="Bradesco Sans"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00440242">
+        <w:rPr>
+          <w:rFonts w:ascii="Bradesco Sans" w:hAnsi="Bradesco Sans"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Relação de signatários autorizado</w:t>
+      </w:r>
+      <w:r w:rsidR="00F523FE" w:rsidRPr="00440242">
+        <w:rPr>
+          <w:rFonts w:ascii="Bradesco Sans" w:hAnsi="Bradesco Sans"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>s</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00440242">
+        <w:rPr>
+          <w:rFonts w:ascii="Bradesco Sans" w:hAnsi="Bradesco Sans"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>:</w:t>
+      </w:r>
+    </w:p>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblW w:w="10196" w:type="dxa"/>
+        <w:tblCellMar>
+          <w:left w:w="0" w:type="dxa"/>
+          <w:right w:w="0" w:type="dxa"/>
+        </w:tblCellMar>
+        <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="3250"/>
+        <w:gridCol w:w="6946"/>
+      </w:tblGrid>
+      <w:tr w:rsidR="00EF7BB9" w:rsidRPr="009065A1" w14:paraId="2BB7A6B0" w14:textId="77777777" w:rsidTr="00F523FE">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3250" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="108" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="108" w:type="dxa"/>
+            </w:tcMar>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="372679EE" w14:textId="77777777" w:rsidR="00EF7BB9" w:rsidRPr="00A02A73" w:rsidRDefault="00EF7BB9" w:rsidP="00440242">
+            <w:pPr>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Bradesco Sans" w:hAnsi="Bradesco Sans"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00A02A73">
+              <w:rPr>
+                <w:rFonts w:ascii="Bradesco Sans" w:hAnsi="Bradesco Sans"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>Nome completo signatário</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6946" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="108" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="108" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="5A207F11" w14:textId="4161C571" w:rsidR="00EF7BB9" w:rsidRPr="00A02A73" w:rsidRDefault="004E6651" w:rsidP="00440242">
+            <w:pPr>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Bradesco Sans" w:hAnsi="Bradesco Sans"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00440242">
+              <w:rPr>
+                <w:rFonts w:ascii="Bradesco Sans" w:hAnsi="Bradesco Sans"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="begin">
+                <w:ffData>
+                  <w:name w:val="Texto14"/>
+                  <w:enabled/>
+                  <w:calcOnExit w:val="0"/>
+                  <w:textInput/>
+                </w:ffData>
+              </w:fldChar>
+            </w:r>
+            <w:r w:rsidRPr="00440242">
+              <w:rPr>
+                <w:rFonts w:ascii="Bradesco Sans" w:hAnsi="Bradesco Sans"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
+            </w:r>
+            <w:r w:rsidRPr="00440242">
+              <w:rPr>
+                <w:rFonts w:ascii="Bradesco Sans" w:hAnsi="Bradesco Sans"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidRPr="00440242">
+              <w:rPr>
+                <w:rFonts w:ascii="Bradesco Sans" w:hAnsi="Bradesco Sans"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="separate"/>
+            </w:r>
+            <w:r w:rsidRPr="00440242">
+              <w:rPr>
+                <w:rFonts w:ascii="Bradesco Sans" w:hAnsi="Bradesco Sans"/>
+                <w:noProof/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00440242">
+              <w:rPr>
+                <w:rFonts w:ascii="Bradesco Sans" w:hAnsi="Bradesco Sans"/>
+                <w:noProof/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00440242">
+              <w:rPr>
+                <w:rFonts w:ascii="Bradesco Sans" w:hAnsi="Bradesco Sans"/>
+                <w:noProof/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00440242">
+              <w:rPr>
+                <w:rFonts w:ascii="Bradesco Sans" w:hAnsi="Bradesco Sans"/>
+                <w:noProof/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00440242">
+              <w:rPr>
+                <w:rFonts w:ascii="Bradesco Sans" w:hAnsi="Bradesco Sans"/>
+                <w:noProof/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00440242">
+              <w:rPr>
+                <w:rFonts w:ascii="Bradesco Sans" w:hAnsi="Bradesco Sans"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="end"/>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00EF7BB9" w:rsidRPr="009065A1" w14:paraId="4C2618F9" w14:textId="77777777" w:rsidTr="00F523FE">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3250" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="108" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="108" w:type="dxa"/>
+            </w:tcMar>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="3F827CEA" w14:textId="77777777" w:rsidR="00EF7BB9" w:rsidRPr="00A02A73" w:rsidRDefault="00EF7BB9" w:rsidP="00440242">
+            <w:pPr>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Bradesco Sans" w:hAnsi="Bradesco Sans"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00A02A73">
+              <w:rPr>
+                <w:rFonts w:ascii="Bradesco Sans" w:hAnsi="Bradesco Sans"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>Cargo</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6946" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="108" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="108" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="0BFEE1B8" w14:textId="56962D70" w:rsidR="00EF7BB9" w:rsidRPr="00A02A73" w:rsidRDefault="004E6651" w:rsidP="00440242">
+            <w:pPr>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Bradesco Sans" w:hAnsi="Bradesco Sans"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00440242">
+              <w:rPr>
+                <w:rFonts w:ascii="Bradesco Sans" w:hAnsi="Bradesco Sans"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="begin">
+                <w:ffData>
+                  <w:name w:val="Texto14"/>
+                  <w:enabled/>
+                  <w:calcOnExit w:val="0"/>
+                  <w:textInput/>
+                </w:ffData>
+              </w:fldChar>
+            </w:r>
+            <w:r w:rsidRPr="00440242">
+              <w:rPr>
+                <w:rFonts w:ascii="Bradesco Sans" w:hAnsi="Bradesco Sans"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
+            </w:r>
+            <w:r w:rsidRPr="00440242">
+              <w:rPr>
+                <w:rFonts w:ascii="Bradesco Sans" w:hAnsi="Bradesco Sans"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidRPr="00440242">
+              <w:rPr>
+                <w:rFonts w:ascii="Bradesco Sans" w:hAnsi="Bradesco Sans"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="separate"/>
+            </w:r>
+            <w:r w:rsidRPr="00440242">
+              <w:rPr>
+                <w:rFonts w:ascii="Bradesco Sans" w:hAnsi="Bradesco Sans"/>
+                <w:noProof/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00440242">
+              <w:rPr>
+                <w:rFonts w:ascii="Bradesco Sans" w:hAnsi="Bradesco Sans"/>
+                <w:noProof/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00440242">
+              <w:rPr>
+                <w:rFonts w:ascii="Bradesco Sans" w:hAnsi="Bradesco Sans"/>
+                <w:noProof/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00440242">
+              <w:rPr>
+                <w:rFonts w:ascii="Bradesco Sans" w:hAnsi="Bradesco Sans"/>
+                <w:noProof/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00440242">
+              <w:rPr>
+                <w:rFonts w:ascii="Bradesco Sans" w:hAnsi="Bradesco Sans"/>
+                <w:noProof/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00440242">
+              <w:rPr>
+                <w:rFonts w:ascii="Bradesco Sans" w:hAnsi="Bradesco Sans"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="end"/>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00EF7BB9" w:rsidRPr="009065A1" w14:paraId="533FE6F3" w14:textId="77777777" w:rsidTr="00F523FE">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3250" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="108" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="108" w:type="dxa"/>
+            </w:tcMar>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="6C98ED15" w14:textId="77777777" w:rsidR="00EF7BB9" w:rsidRPr="00A02A73" w:rsidRDefault="00EF7BB9" w:rsidP="00440242">
+            <w:pPr>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Bradesco Sans" w:hAnsi="Bradesco Sans"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00A02A73">
+              <w:rPr>
+                <w:rFonts w:ascii="Bradesco Sans" w:hAnsi="Bradesco Sans"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>CPF</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6946" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="108" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="108" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="41CC3CA9" w14:textId="4F0CF5A2" w:rsidR="00EF7BB9" w:rsidRPr="00A02A73" w:rsidRDefault="004E6651" w:rsidP="00440242">
+            <w:pPr>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Bradesco Sans" w:hAnsi="Bradesco Sans"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00440242">
+              <w:rPr>
+                <w:rFonts w:ascii="Bradesco Sans" w:hAnsi="Bradesco Sans"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="begin">
+                <w:ffData>
+                  <w:name w:val="Texto14"/>
+                  <w:enabled/>
+                  <w:calcOnExit w:val="0"/>
+                  <w:textInput/>
+                </w:ffData>
+              </w:fldChar>
+            </w:r>
+            <w:r w:rsidRPr="00440242">
+              <w:rPr>
+                <w:rFonts w:ascii="Bradesco Sans" w:hAnsi="Bradesco Sans"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
+            </w:r>
+            <w:r w:rsidRPr="00440242">
+              <w:rPr>
+                <w:rFonts w:ascii="Bradesco Sans" w:hAnsi="Bradesco Sans"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidRPr="00440242">
+              <w:rPr>
+                <w:rFonts w:ascii="Bradesco Sans" w:hAnsi="Bradesco Sans"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="separate"/>
+            </w:r>
+            <w:r w:rsidRPr="00440242">
+              <w:rPr>
+                <w:rFonts w:ascii="Bradesco Sans" w:hAnsi="Bradesco Sans"/>
+                <w:noProof/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00440242">
+              <w:rPr>
+                <w:rFonts w:ascii="Bradesco Sans" w:hAnsi="Bradesco Sans"/>
+                <w:noProof/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00440242">
+              <w:rPr>
+                <w:rFonts w:ascii="Bradesco Sans" w:hAnsi="Bradesco Sans"/>
+                <w:noProof/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00440242">
+              <w:rPr>
+                <w:rFonts w:ascii="Bradesco Sans" w:hAnsi="Bradesco Sans"/>
+                <w:noProof/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00440242">
+              <w:rPr>
+                <w:rFonts w:ascii="Bradesco Sans" w:hAnsi="Bradesco Sans"/>
+                <w:noProof/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00440242">
+              <w:rPr>
+                <w:rFonts w:ascii="Bradesco Sans" w:hAnsi="Bradesco Sans"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="end"/>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00EF7BB9" w:rsidRPr="009065A1" w14:paraId="08DB884D" w14:textId="77777777" w:rsidTr="00F523FE">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3250" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="108" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="108" w:type="dxa"/>
+            </w:tcMar>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="558BE406" w14:textId="77777777" w:rsidR="00EF7BB9" w:rsidRPr="00A02A73" w:rsidRDefault="00EF7BB9" w:rsidP="00440242">
+            <w:pPr>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Bradesco Sans" w:hAnsi="Bradesco Sans"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00A02A73">
+              <w:rPr>
+                <w:rFonts w:ascii="Bradesco Sans" w:hAnsi="Bradesco Sans"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>E-mail</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6946" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="108" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="108" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="72B79BA9" w14:textId="1B970933" w:rsidR="00EF7BB9" w:rsidRPr="00A02A73" w:rsidRDefault="004E6651" w:rsidP="00440242">
+            <w:pPr>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Bradesco Sans" w:hAnsi="Bradesco Sans"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00440242">
+              <w:rPr>
+                <w:rFonts w:ascii="Bradesco Sans" w:hAnsi="Bradesco Sans"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="begin">
+                <w:ffData>
+                  <w:name w:val="Texto14"/>
+                  <w:enabled/>
+                  <w:calcOnExit w:val="0"/>
+                  <w:textInput/>
+                </w:ffData>
+              </w:fldChar>
+            </w:r>
+            <w:r w:rsidRPr="00440242">
+              <w:rPr>
+                <w:rFonts w:ascii="Bradesco Sans" w:hAnsi="Bradesco Sans"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
+            </w:r>
+            <w:r w:rsidRPr="00440242">
+              <w:rPr>
+                <w:rFonts w:ascii="Bradesco Sans" w:hAnsi="Bradesco Sans"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidRPr="00440242">
+              <w:rPr>
+                <w:rFonts w:ascii="Bradesco Sans" w:hAnsi="Bradesco Sans"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="separate"/>
+            </w:r>
+            <w:r w:rsidRPr="00440242">
+              <w:rPr>
+                <w:rFonts w:ascii="Bradesco Sans" w:hAnsi="Bradesco Sans"/>
+                <w:noProof/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00440242">
+              <w:rPr>
+                <w:rFonts w:ascii="Bradesco Sans" w:hAnsi="Bradesco Sans"/>
+                <w:noProof/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00440242">
+              <w:rPr>
+                <w:rFonts w:ascii="Bradesco Sans" w:hAnsi="Bradesco Sans"/>
+                <w:noProof/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00440242">
+              <w:rPr>
+                <w:rFonts w:ascii="Bradesco Sans" w:hAnsi="Bradesco Sans"/>
+                <w:noProof/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00440242">
+              <w:rPr>
+                <w:rFonts w:ascii="Bradesco Sans" w:hAnsi="Bradesco Sans"/>
+                <w:noProof/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00440242">
+              <w:rPr>
+                <w:rFonts w:ascii="Bradesco Sans" w:hAnsi="Bradesco Sans"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="end"/>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00EF7BB9" w:rsidRPr="009065A1" w14:paraId="43F7F96B" w14:textId="77777777" w:rsidTr="00F523FE">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3250" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="108" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="108" w:type="dxa"/>
+            </w:tcMar>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="6908A6A5" w14:textId="77777777" w:rsidR="00EF7BB9" w:rsidRPr="00A02A73" w:rsidRDefault="00EF7BB9" w:rsidP="00440242">
+            <w:pPr>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Bradesco Sans" w:hAnsi="Bradesco Sans"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00A02A73">
+              <w:rPr>
+                <w:rFonts w:ascii="Bradesco Sans" w:hAnsi="Bradesco Sans"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Telefone </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6946" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="108" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="108" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="0BEDFC62" w14:textId="4D0BAFE7" w:rsidR="00EF7BB9" w:rsidRPr="00A02A73" w:rsidRDefault="004E6651" w:rsidP="00440242">
+            <w:pPr>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Bradesco Sans" w:hAnsi="Bradesco Sans"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00440242">
+              <w:rPr>
+                <w:rFonts w:ascii="Bradesco Sans" w:hAnsi="Bradesco Sans"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="begin">
+                <w:ffData>
+                  <w:name w:val="Texto14"/>
+                  <w:enabled/>
+                  <w:calcOnExit w:val="0"/>
+                  <w:textInput/>
+                </w:ffData>
+              </w:fldChar>
+            </w:r>
+            <w:r w:rsidRPr="00440242">
+              <w:rPr>
+                <w:rFonts w:ascii="Bradesco Sans" w:hAnsi="Bradesco Sans"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
+            </w:r>
+            <w:r w:rsidRPr="00440242">
+              <w:rPr>
+                <w:rFonts w:ascii="Bradesco Sans" w:hAnsi="Bradesco Sans"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidRPr="00440242">
+              <w:rPr>
+                <w:rFonts w:ascii="Bradesco Sans" w:hAnsi="Bradesco Sans"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="separate"/>
+            </w:r>
+            <w:r w:rsidRPr="00440242">
+              <w:rPr>
+                <w:rFonts w:ascii="Bradesco Sans" w:hAnsi="Bradesco Sans"/>
+                <w:noProof/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00440242">
+              <w:rPr>
+                <w:rFonts w:ascii="Bradesco Sans" w:hAnsi="Bradesco Sans"/>
+                <w:noProof/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00440242">
+              <w:rPr>
+                <w:rFonts w:ascii="Bradesco Sans" w:hAnsi="Bradesco Sans"/>
+                <w:noProof/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00440242">
+              <w:rPr>
+                <w:rFonts w:ascii="Bradesco Sans" w:hAnsi="Bradesco Sans"/>
+                <w:noProof/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00440242">
+              <w:rPr>
+                <w:rFonts w:ascii="Bradesco Sans" w:hAnsi="Bradesco Sans"/>
+                <w:noProof/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00440242">
+              <w:rPr>
+                <w:rFonts w:ascii="Bradesco Sans" w:hAnsi="Bradesco Sans"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="end"/>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00EF7BB9" w:rsidRPr="009065A1" w14:paraId="216BC2FA" w14:textId="77777777" w:rsidTr="00F523FE">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3250" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="108" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="108" w:type="dxa"/>
+            </w:tcMar>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="1B285218" w14:textId="77777777" w:rsidR="00EF7BB9" w:rsidRPr="00A02A73" w:rsidRDefault="00EF7BB9" w:rsidP="00440242">
+            <w:pPr>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Bradesco Sans" w:hAnsi="Bradesco Sans"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00A02A73">
+              <w:rPr>
+                <w:rFonts w:ascii="Bradesco Sans" w:hAnsi="Bradesco Sans"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Vigência do mandato ou procuração </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6946" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="108" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="108" w:type="dxa"/>
+            </w:tcMar>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="74E21C7C" w14:textId="043A3285" w:rsidR="00EF7BB9" w:rsidRPr="00A02A73" w:rsidRDefault="00EF7BB9" w:rsidP="00440242">
+            <w:pPr>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Bradesco Sans" w:hAnsi="Bradesco Sans"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00A02A73">
+              <w:rPr>
+                <w:rFonts w:ascii="Bradesco Sans" w:hAnsi="Bradesco Sans"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t> Data início da vigência: </w:t>
+            </w:r>
+            <w:r w:rsidR="004E6651" w:rsidRPr="00440242">
+              <w:rPr>
+                <w:rFonts w:ascii="Bradesco Sans" w:hAnsi="Bradesco Sans"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="begin">
+                <w:ffData>
+                  <w:name w:val="Texto14"/>
+                  <w:enabled/>
+                  <w:calcOnExit w:val="0"/>
+                  <w:textInput/>
+                </w:ffData>
+              </w:fldChar>
+            </w:r>
+            <w:r w:rsidR="004E6651" w:rsidRPr="00440242">
+              <w:rPr>
+                <w:rFonts w:ascii="Bradesco Sans" w:hAnsi="Bradesco Sans"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
+            </w:r>
+            <w:r w:rsidR="004E6651" w:rsidRPr="00440242">
+              <w:rPr>
+                <w:rFonts w:ascii="Bradesco Sans" w:hAnsi="Bradesco Sans"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidR="004E6651" w:rsidRPr="00440242">
+              <w:rPr>
+                <w:rFonts w:ascii="Bradesco Sans" w:hAnsi="Bradesco Sans"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="separate"/>
+            </w:r>
+            <w:r w:rsidR="004E6651" w:rsidRPr="00440242">
+              <w:rPr>
+                <w:rFonts w:ascii="Bradesco Sans" w:hAnsi="Bradesco Sans"/>
+                <w:noProof/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidR="004E6651" w:rsidRPr="00440242">
+              <w:rPr>
+                <w:rFonts w:ascii="Bradesco Sans" w:hAnsi="Bradesco Sans"/>
+                <w:noProof/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidR="004E6651" w:rsidRPr="00440242">
+              <w:rPr>
+                <w:rFonts w:ascii="Bradesco Sans" w:hAnsi="Bradesco Sans"/>
+                <w:noProof/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidR="004E6651" w:rsidRPr="00440242">
+              <w:rPr>
+                <w:rFonts w:ascii="Bradesco Sans" w:hAnsi="Bradesco Sans"/>
+                <w:noProof/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidR="004E6651" w:rsidRPr="00440242">
+              <w:rPr>
+                <w:rFonts w:ascii="Bradesco Sans" w:hAnsi="Bradesco Sans"/>
+                <w:noProof/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidR="004E6651" w:rsidRPr="00440242">
+              <w:rPr>
+                <w:rFonts w:ascii="Bradesco Sans" w:hAnsi="Bradesco Sans"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="end"/>
+            </w:r>
+            <w:r w:rsidRPr="00A02A73">
+              <w:rPr>
+                <w:rFonts w:ascii="Bradesco Sans" w:hAnsi="Bradesco Sans"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>     /   </w:t>
+            </w:r>
+            <w:r w:rsidR="004E6651" w:rsidRPr="00440242">
+              <w:rPr>
+                <w:rFonts w:ascii="Bradesco Sans" w:hAnsi="Bradesco Sans"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="begin">
+                <w:ffData>
+                  <w:name w:val="Texto14"/>
+                  <w:enabled/>
+                  <w:calcOnExit w:val="0"/>
+                  <w:textInput/>
+                </w:ffData>
+              </w:fldChar>
+            </w:r>
+            <w:r w:rsidR="004E6651" w:rsidRPr="00440242">
+              <w:rPr>
+                <w:rFonts w:ascii="Bradesco Sans" w:hAnsi="Bradesco Sans"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
+            </w:r>
+            <w:r w:rsidR="004E6651" w:rsidRPr="00440242">
+              <w:rPr>
+                <w:rFonts w:ascii="Bradesco Sans" w:hAnsi="Bradesco Sans"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidR="004E6651" w:rsidRPr="00440242">
+              <w:rPr>
+                <w:rFonts w:ascii="Bradesco Sans" w:hAnsi="Bradesco Sans"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="separate"/>
+            </w:r>
+            <w:r w:rsidR="004E6651" w:rsidRPr="00440242">
+              <w:rPr>
+                <w:rFonts w:ascii="Bradesco Sans" w:hAnsi="Bradesco Sans"/>
+                <w:noProof/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidR="004E6651" w:rsidRPr="00440242">
+              <w:rPr>
+                <w:rFonts w:ascii="Bradesco Sans" w:hAnsi="Bradesco Sans"/>
+                <w:noProof/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidR="004E6651" w:rsidRPr="00440242">
+              <w:rPr>
+                <w:rFonts w:ascii="Bradesco Sans" w:hAnsi="Bradesco Sans"/>
+                <w:noProof/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidR="004E6651" w:rsidRPr="00440242">
+              <w:rPr>
+                <w:rFonts w:ascii="Bradesco Sans" w:hAnsi="Bradesco Sans"/>
+                <w:noProof/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidR="004E6651" w:rsidRPr="00440242">
+              <w:rPr>
+                <w:rFonts w:ascii="Bradesco Sans" w:hAnsi="Bradesco Sans"/>
+                <w:noProof/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidR="004E6651" w:rsidRPr="00440242">
+              <w:rPr>
+                <w:rFonts w:ascii="Bradesco Sans" w:hAnsi="Bradesco Sans"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="end"/>
+            </w:r>
+            <w:r w:rsidRPr="00A02A73">
+              <w:rPr>
+                <w:rFonts w:ascii="Bradesco Sans" w:hAnsi="Bradesco Sans"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> /   </w:t>
+            </w:r>
+            <w:r w:rsidR="004E6651" w:rsidRPr="00440242">
+              <w:rPr>
+                <w:rFonts w:ascii="Bradesco Sans" w:hAnsi="Bradesco Sans"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="begin">
+                <w:ffData>
+                  <w:name w:val="Texto14"/>
+                  <w:enabled/>
+                  <w:calcOnExit w:val="0"/>
+                  <w:textInput/>
+                </w:ffData>
+              </w:fldChar>
+            </w:r>
+            <w:r w:rsidR="004E6651" w:rsidRPr="00440242">
+              <w:rPr>
+                <w:rFonts w:ascii="Bradesco Sans" w:hAnsi="Bradesco Sans"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
+            </w:r>
+            <w:r w:rsidR="004E6651" w:rsidRPr="00440242">
+              <w:rPr>
+                <w:rFonts w:ascii="Bradesco Sans" w:hAnsi="Bradesco Sans"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidR="004E6651" w:rsidRPr="00440242">
+              <w:rPr>
+                <w:rFonts w:ascii="Bradesco Sans" w:hAnsi="Bradesco Sans"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="separate"/>
+            </w:r>
+            <w:r w:rsidR="004E6651" w:rsidRPr="00440242">
+              <w:rPr>
+                <w:rFonts w:ascii="Bradesco Sans" w:hAnsi="Bradesco Sans"/>
+                <w:noProof/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidR="004E6651" w:rsidRPr="00440242">
+              <w:rPr>
+                <w:rFonts w:ascii="Bradesco Sans" w:hAnsi="Bradesco Sans"/>
+                <w:noProof/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidR="004E6651" w:rsidRPr="00440242">
+              <w:rPr>
+                <w:rFonts w:ascii="Bradesco Sans" w:hAnsi="Bradesco Sans"/>
+                <w:noProof/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidR="004E6651" w:rsidRPr="00440242">
+              <w:rPr>
+                <w:rFonts w:ascii="Bradesco Sans" w:hAnsi="Bradesco Sans"/>
+                <w:noProof/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidR="004E6651" w:rsidRPr="00440242">
+              <w:rPr>
+                <w:rFonts w:ascii="Bradesco Sans" w:hAnsi="Bradesco Sans"/>
+                <w:noProof/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidR="004E6651" w:rsidRPr="00440242">
+              <w:rPr>
+                <w:rFonts w:ascii="Bradesco Sans" w:hAnsi="Bradesco Sans"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="end"/>
+            </w:r>
+            <w:r w:rsidRPr="00A02A73">
+              <w:rPr>
+                <w:rFonts w:ascii="Bradesco Sans" w:hAnsi="Bradesco Sans"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>   -   Fim da vigência:  </w:t>
+            </w:r>
+            <w:r w:rsidR="004E6651" w:rsidRPr="00440242">
+              <w:rPr>
+                <w:rFonts w:ascii="Bradesco Sans" w:hAnsi="Bradesco Sans"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="begin">
+                <w:ffData>
+                  <w:name w:val="Texto14"/>
+                  <w:enabled/>
+                  <w:calcOnExit w:val="0"/>
+                  <w:textInput/>
+                </w:ffData>
+              </w:fldChar>
+            </w:r>
+            <w:r w:rsidR="004E6651" w:rsidRPr="00440242">
+              <w:rPr>
+                <w:rFonts w:ascii="Bradesco Sans" w:hAnsi="Bradesco Sans"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
+            </w:r>
+            <w:r w:rsidR="004E6651" w:rsidRPr="00440242">
+              <w:rPr>
+                <w:rFonts w:ascii="Bradesco Sans" w:hAnsi="Bradesco Sans"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidR="004E6651" w:rsidRPr="00440242">
+              <w:rPr>
+                <w:rFonts w:ascii="Bradesco Sans" w:hAnsi="Bradesco Sans"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="separate"/>
+            </w:r>
+            <w:r w:rsidR="004E6651" w:rsidRPr="00440242">
+              <w:rPr>
+                <w:rFonts w:ascii="Bradesco Sans" w:hAnsi="Bradesco Sans"/>
+                <w:noProof/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidR="004E6651" w:rsidRPr="00440242">
+              <w:rPr>
+                <w:rFonts w:ascii="Bradesco Sans" w:hAnsi="Bradesco Sans"/>
+                <w:noProof/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidR="004E6651" w:rsidRPr="00440242">
+              <w:rPr>
+                <w:rFonts w:ascii="Bradesco Sans" w:hAnsi="Bradesco Sans"/>
+                <w:noProof/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidR="004E6651" w:rsidRPr="00440242">
+              <w:rPr>
+                <w:rFonts w:ascii="Bradesco Sans" w:hAnsi="Bradesco Sans"/>
+                <w:noProof/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidR="004E6651" w:rsidRPr="00440242">
+              <w:rPr>
+                <w:rFonts w:ascii="Bradesco Sans" w:hAnsi="Bradesco Sans"/>
+                <w:noProof/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidR="004E6651" w:rsidRPr="00440242">
+              <w:rPr>
+                <w:rFonts w:ascii="Bradesco Sans" w:hAnsi="Bradesco Sans"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="end"/>
+            </w:r>
+            <w:r w:rsidRPr="00A02A73">
+              <w:rPr>
+                <w:rFonts w:ascii="Bradesco Sans" w:hAnsi="Bradesco Sans"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>   /  </w:t>
+            </w:r>
+            <w:r w:rsidR="004E6651" w:rsidRPr="00440242">
+              <w:rPr>
+                <w:rFonts w:ascii="Bradesco Sans" w:hAnsi="Bradesco Sans"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="begin">
+                <w:ffData>
+                  <w:name w:val="Texto14"/>
+                  <w:enabled/>
+                  <w:calcOnExit w:val="0"/>
+                  <w:textInput/>
+                </w:ffData>
+              </w:fldChar>
+            </w:r>
+            <w:r w:rsidR="004E6651" w:rsidRPr="00440242">
+              <w:rPr>
+                <w:rFonts w:ascii="Bradesco Sans" w:hAnsi="Bradesco Sans"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
+            </w:r>
+            <w:r w:rsidR="004E6651" w:rsidRPr="00440242">
+              <w:rPr>
+                <w:rFonts w:ascii="Bradesco Sans" w:hAnsi="Bradesco Sans"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidR="004E6651" w:rsidRPr="00440242">
+              <w:rPr>
+                <w:rFonts w:ascii="Bradesco Sans" w:hAnsi="Bradesco Sans"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="separate"/>
+            </w:r>
+            <w:r w:rsidR="004E6651" w:rsidRPr="00440242">
+              <w:rPr>
+                <w:rFonts w:ascii="Bradesco Sans" w:hAnsi="Bradesco Sans"/>
+                <w:noProof/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidR="004E6651" w:rsidRPr="00440242">
+              <w:rPr>
+                <w:rFonts w:ascii="Bradesco Sans" w:hAnsi="Bradesco Sans"/>
+                <w:noProof/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidR="004E6651" w:rsidRPr="00440242">
+              <w:rPr>
+                <w:rFonts w:ascii="Bradesco Sans" w:hAnsi="Bradesco Sans"/>
+                <w:noProof/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidR="004E6651" w:rsidRPr="00440242">
+              <w:rPr>
+                <w:rFonts w:ascii="Bradesco Sans" w:hAnsi="Bradesco Sans"/>
+                <w:noProof/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidR="004E6651" w:rsidRPr="00440242">
+              <w:rPr>
+                <w:rFonts w:ascii="Bradesco Sans" w:hAnsi="Bradesco Sans"/>
+                <w:noProof/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidR="004E6651" w:rsidRPr="00440242">
+              <w:rPr>
+                <w:rFonts w:ascii="Bradesco Sans" w:hAnsi="Bradesco Sans"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="end"/>
+            </w:r>
+            <w:r w:rsidRPr="00A02A73">
+              <w:rPr>
+                <w:rFonts w:ascii="Bradesco Sans" w:hAnsi="Bradesco Sans"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>  /   </w:t>
+            </w:r>
+            <w:r w:rsidR="004E6651" w:rsidRPr="00440242">
+              <w:rPr>
+                <w:rFonts w:ascii="Bradesco Sans" w:hAnsi="Bradesco Sans"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="begin">
+                <w:ffData>
+                  <w:name w:val="Texto14"/>
+                  <w:enabled/>
+                  <w:calcOnExit w:val="0"/>
+                  <w:textInput/>
+                </w:ffData>
+              </w:fldChar>
+            </w:r>
+            <w:r w:rsidR="004E6651" w:rsidRPr="00440242">
+              <w:rPr>
+                <w:rFonts w:ascii="Bradesco Sans" w:hAnsi="Bradesco Sans"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
+            </w:r>
+            <w:r w:rsidR="004E6651" w:rsidRPr="00440242">
+              <w:rPr>
+                <w:rFonts w:ascii="Bradesco Sans" w:hAnsi="Bradesco Sans"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidR="004E6651" w:rsidRPr="00440242">
+              <w:rPr>
+                <w:rFonts w:ascii="Bradesco Sans" w:hAnsi="Bradesco Sans"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="separate"/>
+            </w:r>
+            <w:r w:rsidR="004E6651" w:rsidRPr="00440242">
+              <w:rPr>
+                <w:rFonts w:ascii="Bradesco Sans" w:hAnsi="Bradesco Sans"/>
+                <w:noProof/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidR="004E6651" w:rsidRPr="00440242">
+              <w:rPr>
+                <w:rFonts w:ascii="Bradesco Sans" w:hAnsi="Bradesco Sans"/>
+                <w:noProof/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidR="004E6651" w:rsidRPr="00440242">
+              <w:rPr>
+                <w:rFonts w:ascii="Bradesco Sans" w:hAnsi="Bradesco Sans"/>
+                <w:noProof/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidR="004E6651" w:rsidRPr="00440242">
+              <w:rPr>
+                <w:rFonts w:ascii="Bradesco Sans" w:hAnsi="Bradesco Sans"/>
+                <w:noProof/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidR="004E6651" w:rsidRPr="00440242">
+              <w:rPr>
+                <w:rFonts w:ascii="Bradesco Sans" w:hAnsi="Bradesco Sans"/>
+                <w:noProof/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidR="004E6651" w:rsidRPr="00440242">
+              <w:rPr>
+                <w:rFonts w:ascii="Bradesco Sans" w:hAnsi="Bradesco Sans"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="end"/>
+            </w:r>
+            <w:r w:rsidRPr="00A02A73">
+              <w:rPr>
+                <w:rFonts w:ascii="Bradesco Sans" w:hAnsi="Bradesco Sans"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t> .</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00F523FE" w:rsidRPr="009065A1" w14:paraId="292FF667" w14:textId="77777777" w:rsidTr="00F523FE">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3250" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="108" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="108" w:type="dxa"/>
+            </w:tcMar>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="3F898E40" w14:textId="77777777" w:rsidR="00F523FE" w:rsidRPr="00A02A73" w:rsidRDefault="00F523FE" w:rsidP="00440242">
+            <w:pPr>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Bradesco Sans" w:hAnsi="Bradesco Sans"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00A02A73">
+              <w:rPr>
+                <w:rFonts w:ascii="Bradesco Sans" w:hAnsi="Bradesco Sans"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>Nome completo signatário</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6946" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="108" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="108" w:type="dxa"/>
+            </w:tcMar>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="1B2302D2" w14:textId="1222D84E" w:rsidR="00F523FE" w:rsidRPr="00A02A73" w:rsidRDefault="004E6651" w:rsidP="00440242">
+            <w:pPr>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Bradesco Sans" w:hAnsi="Bradesco Sans"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00440242">
+              <w:rPr>
+                <w:rFonts w:ascii="Bradesco Sans" w:hAnsi="Bradesco Sans"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="begin">
+                <w:ffData>
+                  <w:name w:val="Texto14"/>
+                  <w:enabled/>
+                  <w:calcOnExit w:val="0"/>
+                  <w:textInput/>
+                </w:ffData>
+              </w:fldChar>
+            </w:r>
+            <w:r w:rsidRPr="00440242">
+              <w:rPr>
+                <w:rFonts w:ascii="Bradesco Sans" w:hAnsi="Bradesco Sans"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
+            </w:r>
+            <w:r w:rsidRPr="00440242">
+              <w:rPr>
+                <w:rFonts w:ascii="Bradesco Sans" w:hAnsi="Bradesco Sans"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidRPr="00440242">
+              <w:rPr>
+                <w:rFonts w:ascii="Bradesco Sans" w:hAnsi="Bradesco Sans"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="separate"/>
+            </w:r>
+            <w:r w:rsidRPr="00440242">
+              <w:rPr>
+                <w:rFonts w:ascii="Bradesco Sans" w:hAnsi="Bradesco Sans"/>
+                <w:noProof/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00440242">
+              <w:rPr>
+                <w:rFonts w:ascii="Bradesco Sans" w:hAnsi="Bradesco Sans"/>
+                <w:noProof/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00440242">
+              <w:rPr>
+                <w:rFonts w:ascii="Bradesco Sans" w:hAnsi="Bradesco Sans"/>
+                <w:noProof/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00440242">
+              <w:rPr>
+                <w:rFonts w:ascii="Bradesco Sans" w:hAnsi="Bradesco Sans"/>
+                <w:noProof/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00440242">
+              <w:rPr>
+                <w:rFonts w:ascii="Bradesco Sans" w:hAnsi="Bradesco Sans"/>
+                <w:noProof/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00440242">
+              <w:rPr>
+                <w:rFonts w:ascii="Bradesco Sans" w:hAnsi="Bradesco Sans"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="end"/>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00F523FE" w:rsidRPr="009065A1" w14:paraId="7C576570" w14:textId="77777777" w:rsidTr="00F523FE">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3250" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="108" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="108" w:type="dxa"/>
+            </w:tcMar>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="300C852A" w14:textId="77777777" w:rsidR="00F523FE" w:rsidRPr="00A02A73" w:rsidRDefault="00F523FE" w:rsidP="00440242">
+            <w:pPr>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Bradesco Sans" w:hAnsi="Bradesco Sans"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00A02A73">
+              <w:rPr>
+                <w:rFonts w:ascii="Bradesco Sans" w:hAnsi="Bradesco Sans"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>Cargo</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6946" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="108" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="108" w:type="dxa"/>
+            </w:tcMar>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="6B5D7B7D" w14:textId="38AEF3B5" w:rsidR="00F523FE" w:rsidRPr="00A02A73" w:rsidRDefault="004E6651" w:rsidP="00440242">
+            <w:pPr>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Bradesco Sans" w:hAnsi="Bradesco Sans"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00440242">
+              <w:rPr>
+                <w:rFonts w:ascii="Bradesco Sans" w:hAnsi="Bradesco Sans"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="begin">
+                <w:ffData>
+                  <w:name w:val="Texto14"/>
+                  <w:enabled/>
+                  <w:calcOnExit w:val="0"/>
+                  <w:textInput/>
+                </w:ffData>
+              </w:fldChar>
+            </w:r>
+            <w:r w:rsidRPr="00440242">
+              <w:rPr>
+                <w:rFonts w:ascii="Bradesco Sans" w:hAnsi="Bradesco Sans"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
+            </w:r>
+            <w:r w:rsidRPr="00440242">
+              <w:rPr>
+                <w:rFonts w:ascii="Bradesco Sans" w:hAnsi="Bradesco Sans"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidRPr="00440242">
+              <w:rPr>
+                <w:rFonts w:ascii="Bradesco Sans" w:hAnsi="Bradesco Sans"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="separate"/>
+            </w:r>
+            <w:r w:rsidRPr="00440242">
+              <w:rPr>
+                <w:rFonts w:ascii="Bradesco Sans" w:hAnsi="Bradesco Sans"/>
+                <w:noProof/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00440242">
+              <w:rPr>
+                <w:rFonts w:ascii="Bradesco Sans" w:hAnsi="Bradesco Sans"/>
+                <w:noProof/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00440242">
+              <w:rPr>
+                <w:rFonts w:ascii="Bradesco Sans" w:hAnsi="Bradesco Sans"/>
+                <w:noProof/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00440242">
+              <w:rPr>
+                <w:rFonts w:ascii="Bradesco Sans" w:hAnsi="Bradesco Sans"/>
+                <w:noProof/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00440242">
+              <w:rPr>
+                <w:rFonts w:ascii="Bradesco Sans" w:hAnsi="Bradesco Sans"/>
+                <w:noProof/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00440242">
+              <w:rPr>
+                <w:rFonts w:ascii="Bradesco Sans" w:hAnsi="Bradesco Sans"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="end"/>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00F523FE" w:rsidRPr="009065A1" w14:paraId="43920E54" w14:textId="77777777" w:rsidTr="00F523FE">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3250" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="108" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="108" w:type="dxa"/>
+            </w:tcMar>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="3FDB83C8" w14:textId="77777777" w:rsidR="00F523FE" w:rsidRPr="00A02A73" w:rsidRDefault="00F523FE" w:rsidP="00440242">
+            <w:pPr>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Bradesco Sans" w:hAnsi="Bradesco Sans"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00A02A73">
+              <w:rPr>
+                <w:rFonts w:ascii="Bradesco Sans" w:hAnsi="Bradesco Sans"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>CPF</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6946" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="108" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="108" w:type="dxa"/>
+            </w:tcMar>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="635B6081" w14:textId="66626142" w:rsidR="00F523FE" w:rsidRPr="00A02A73" w:rsidRDefault="004E6651" w:rsidP="00440242">
+            <w:pPr>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Bradesco Sans" w:hAnsi="Bradesco Sans"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00440242">
+              <w:rPr>
+                <w:rFonts w:ascii="Bradesco Sans" w:hAnsi="Bradesco Sans"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="begin">
+                <w:ffData>
+                  <w:name w:val="Texto14"/>
+                  <w:enabled/>
+                  <w:calcOnExit w:val="0"/>
+                  <w:textInput/>
+                </w:ffData>
+              </w:fldChar>
+            </w:r>
+            <w:r w:rsidRPr="00440242">
+              <w:rPr>
+                <w:rFonts w:ascii="Bradesco Sans" w:hAnsi="Bradesco Sans"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
+            </w:r>
+            <w:r w:rsidRPr="00440242">
+              <w:rPr>
+                <w:rFonts w:ascii="Bradesco Sans" w:hAnsi="Bradesco Sans"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidRPr="00440242">
+              <w:rPr>
+                <w:rFonts w:ascii="Bradesco Sans" w:hAnsi="Bradesco Sans"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="separate"/>
+            </w:r>
+            <w:r w:rsidRPr="00440242">
+              <w:rPr>
+                <w:rFonts w:ascii="Bradesco Sans" w:hAnsi="Bradesco Sans"/>
+                <w:noProof/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00440242">
+              <w:rPr>
+                <w:rFonts w:ascii="Bradesco Sans" w:hAnsi="Bradesco Sans"/>
+                <w:noProof/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00440242">
+              <w:rPr>
+                <w:rFonts w:ascii="Bradesco Sans" w:hAnsi="Bradesco Sans"/>
+                <w:noProof/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00440242">
+              <w:rPr>
+                <w:rFonts w:ascii="Bradesco Sans" w:hAnsi="Bradesco Sans"/>
+                <w:noProof/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00440242">
+              <w:rPr>
+                <w:rFonts w:ascii="Bradesco Sans" w:hAnsi="Bradesco Sans"/>
+                <w:noProof/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00440242">
+              <w:rPr>
+                <w:rFonts w:ascii="Bradesco Sans" w:hAnsi="Bradesco Sans"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="end"/>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00F523FE" w:rsidRPr="009065A1" w14:paraId="4162941A" w14:textId="77777777" w:rsidTr="00F523FE">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3250" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="108" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="108" w:type="dxa"/>
+            </w:tcMar>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="553C81B5" w14:textId="77777777" w:rsidR="00F523FE" w:rsidRPr="00A02A73" w:rsidRDefault="00F523FE" w:rsidP="00440242">
+            <w:pPr>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Bradesco Sans" w:hAnsi="Bradesco Sans"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00A02A73">
+              <w:rPr>
+                <w:rFonts w:ascii="Bradesco Sans" w:hAnsi="Bradesco Sans"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>E-mail</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6946" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="108" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="108" w:type="dxa"/>
+            </w:tcMar>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="0D48EAC1" w14:textId="5D2B039A" w:rsidR="00F523FE" w:rsidRPr="00A02A73" w:rsidRDefault="004E6651" w:rsidP="00440242">
+            <w:pPr>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Bradesco Sans" w:hAnsi="Bradesco Sans"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00440242">
+              <w:rPr>
+                <w:rFonts w:ascii="Bradesco Sans" w:hAnsi="Bradesco Sans"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="begin">
+                <w:ffData>
+                  <w:name w:val="Texto14"/>
+                  <w:enabled/>
+                  <w:calcOnExit w:val="0"/>
+                  <w:textInput/>
+                </w:ffData>
+              </w:fldChar>
+            </w:r>
+            <w:r w:rsidRPr="00440242">
+              <w:rPr>
+                <w:rFonts w:ascii="Bradesco Sans" w:hAnsi="Bradesco Sans"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
+            </w:r>
+            <w:r w:rsidRPr="00440242">
+              <w:rPr>
+                <w:rFonts w:ascii="Bradesco Sans" w:hAnsi="Bradesco Sans"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidRPr="00440242">
+              <w:rPr>
+                <w:rFonts w:ascii="Bradesco Sans" w:hAnsi="Bradesco Sans"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="separate"/>
+            </w:r>
+            <w:r w:rsidRPr="00440242">
+              <w:rPr>
+                <w:rFonts w:ascii="Bradesco Sans" w:hAnsi="Bradesco Sans"/>
+                <w:noProof/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00440242">
+              <w:rPr>
+                <w:rFonts w:ascii="Bradesco Sans" w:hAnsi="Bradesco Sans"/>
+                <w:noProof/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00440242">
+              <w:rPr>
+                <w:rFonts w:ascii="Bradesco Sans" w:hAnsi="Bradesco Sans"/>
+                <w:noProof/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00440242">
+              <w:rPr>
+                <w:rFonts w:ascii="Bradesco Sans" w:hAnsi="Bradesco Sans"/>
+                <w:noProof/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00440242">
+              <w:rPr>
+                <w:rFonts w:ascii="Bradesco Sans" w:hAnsi="Bradesco Sans"/>
+                <w:noProof/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00440242">
+              <w:rPr>
+                <w:rFonts w:ascii="Bradesco Sans" w:hAnsi="Bradesco Sans"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="end"/>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00F523FE" w:rsidRPr="009065A1" w14:paraId="1D24F721" w14:textId="77777777" w:rsidTr="00F523FE">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3250" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="108" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="108" w:type="dxa"/>
+            </w:tcMar>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="7DD886CD" w14:textId="77777777" w:rsidR="00F523FE" w:rsidRPr="00A02A73" w:rsidRDefault="00F523FE" w:rsidP="00440242">
+            <w:pPr>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Bradesco Sans" w:hAnsi="Bradesco Sans"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00A02A73">
+              <w:rPr>
+                <w:rFonts w:ascii="Bradesco Sans" w:hAnsi="Bradesco Sans"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Telefone </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6946" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="108" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="108" w:type="dxa"/>
+            </w:tcMar>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="76B8731C" w14:textId="57B3CE07" w:rsidR="00F523FE" w:rsidRPr="00A02A73" w:rsidRDefault="004E6651" w:rsidP="00440242">
+            <w:pPr>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Bradesco Sans" w:hAnsi="Bradesco Sans"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00440242">
+              <w:rPr>
+                <w:rFonts w:ascii="Bradesco Sans" w:hAnsi="Bradesco Sans"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="begin">
+                <w:ffData>
+                  <w:name w:val="Texto14"/>
+                  <w:enabled/>
+                  <w:calcOnExit w:val="0"/>
+                  <w:textInput/>
+                </w:ffData>
+              </w:fldChar>
+            </w:r>
+            <w:r w:rsidRPr="00440242">
+              <w:rPr>
+                <w:rFonts w:ascii="Bradesco Sans" w:hAnsi="Bradesco Sans"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
+            </w:r>
+            <w:r w:rsidRPr="00440242">
+              <w:rPr>
+                <w:rFonts w:ascii="Bradesco Sans" w:hAnsi="Bradesco Sans"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidRPr="00440242">
+              <w:rPr>
+                <w:rFonts w:ascii="Bradesco Sans" w:hAnsi="Bradesco Sans"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="separate"/>
+            </w:r>
+            <w:r w:rsidRPr="00440242">
+              <w:rPr>
+                <w:rFonts w:ascii="Bradesco Sans" w:hAnsi="Bradesco Sans"/>
+                <w:noProof/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00440242">
+              <w:rPr>
+                <w:rFonts w:ascii="Bradesco Sans" w:hAnsi="Bradesco Sans"/>
+                <w:noProof/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00440242">
+              <w:rPr>
+                <w:rFonts w:ascii="Bradesco Sans" w:hAnsi="Bradesco Sans"/>
+                <w:noProof/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00440242">
+              <w:rPr>
+                <w:rFonts w:ascii="Bradesco Sans" w:hAnsi="Bradesco Sans"/>
+                <w:noProof/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00440242">
+              <w:rPr>
+                <w:rFonts w:ascii="Bradesco Sans" w:hAnsi="Bradesco Sans"/>
+                <w:noProof/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00440242">
+              <w:rPr>
+                <w:rFonts w:ascii="Bradesco Sans" w:hAnsi="Bradesco Sans"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="end"/>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00F523FE" w:rsidRPr="009065A1" w14:paraId="602E1E48" w14:textId="77777777" w:rsidTr="001817E0">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3250" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="108" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="108" w:type="dxa"/>
+            </w:tcMar>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="2E296D81" w14:textId="77777777" w:rsidR="00F523FE" w:rsidRPr="00A02A73" w:rsidRDefault="00F523FE" w:rsidP="00440242">
+            <w:pPr>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Bradesco Sans" w:hAnsi="Bradesco Sans"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00A02A73">
+              <w:rPr>
+                <w:rFonts w:ascii="Bradesco Sans" w:hAnsi="Bradesco Sans"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Vigência do mandato ou procuração </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6946" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="108" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="108" w:type="dxa"/>
+            </w:tcMar>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="065AB067" w14:textId="47B0BF34" w:rsidR="00F523FE" w:rsidRPr="00A02A73" w:rsidRDefault="00F523FE" w:rsidP="00440242">
+            <w:pPr>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Bradesco Sans" w:hAnsi="Bradesco Sans"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00A02A73">
+              <w:rPr>
+                <w:rFonts w:ascii="Bradesco Sans" w:hAnsi="Bradesco Sans"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t> Data início da vigência:  </w:t>
+            </w:r>
+            <w:r w:rsidR="004E6651" w:rsidRPr="00440242">
+              <w:rPr>
+                <w:rFonts w:ascii="Bradesco Sans" w:hAnsi="Bradesco Sans"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="begin">
+                <w:ffData>
+                  <w:name w:val="Texto14"/>
+                  <w:enabled/>
+                  <w:calcOnExit w:val="0"/>
+                  <w:textInput/>
+                </w:ffData>
+              </w:fldChar>
+            </w:r>
+            <w:r w:rsidR="004E6651" w:rsidRPr="00440242">
+              <w:rPr>
+                <w:rFonts w:ascii="Bradesco Sans" w:hAnsi="Bradesco Sans"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
+            </w:r>
+            <w:r w:rsidR="004E6651" w:rsidRPr="00440242">
+              <w:rPr>
+                <w:rFonts w:ascii="Bradesco Sans" w:hAnsi="Bradesco Sans"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidR="004E6651" w:rsidRPr="00440242">
+              <w:rPr>
+                <w:rFonts w:ascii="Bradesco Sans" w:hAnsi="Bradesco Sans"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="separate"/>
+            </w:r>
+            <w:r w:rsidR="004E6651" w:rsidRPr="00440242">
+              <w:rPr>
+                <w:rFonts w:ascii="Bradesco Sans" w:hAnsi="Bradesco Sans"/>
+                <w:noProof/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidR="004E6651" w:rsidRPr="00440242">
+              <w:rPr>
+                <w:rFonts w:ascii="Bradesco Sans" w:hAnsi="Bradesco Sans"/>
+                <w:noProof/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidR="004E6651" w:rsidRPr="00440242">
+              <w:rPr>
+                <w:rFonts w:ascii="Bradesco Sans" w:hAnsi="Bradesco Sans"/>
+                <w:noProof/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidR="004E6651" w:rsidRPr="00440242">
+              <w:rPr>
+                <w:rFonts w:ascii="Bradesco Sans" w:hAnsi="Bradesco Sans"/>
+                <w:noProof/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidR="004E6651" w:rsidRPr="00440242">
+              <w:rPr>
+                <w:rFonts w:ascii="Bradesco Sans" w:hAnsi="Bradesco Sans"/>
+                <w:noProof/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidR="004E6651" w:rsidRPr="00440242">
+              <w:rPr>
+                <w:rFonts w:ascii="Bradesco Sans" w:hAnsi="Bradesco Sans"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="end"/>
+            </w:r>
+            <w:r w:rsidRPr="00A02A73">
+              <w:rPr>
+                <w:rFonts w:ascii="Bradesco Sans" w:hAnsi="Bradesco Sans"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>    /   </w:t>
+            </w:r>
+            <w:r w:rsidR="004E6651" w:rsidRPr="00440242">
+              <w:rPr>
+                <w:rFonts w:ascii="Bradesco Sans" w:hAnsi="Bradesco Sans"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="begin">
+                <w:ffData>
+                  <w:name w:val="Texto14"/>
+                  <w:enabled/>
+                  <w:calcOnExit w:val="0"/>
+                  <w:textInput/>
+                </w:ffData>
+              </w:fldChar>
+            </w:r>
+            <w:r w:rsidR="004E6651" w:rsidRPr="00440242">
+              <w:rPr>
+                <w:rFonts w:ascii="Bradesco Sans" w:hAnsi="Bradesco Sans"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
+            </w:r>
+            <w:r w:rsidR="004E6651" w:rsidRPr="00440242">
+              <w:rPr>
+                <w:rFonts w:ascii="Bradesco Sans" w:hAnsi="Bradesco Sans"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidR="004E6651" w:rsidRPr="00440242">
+              <w:rPr>
+                <w:rFonts w:ascii="Bradesco Sans" w:hAnsi="Bradesco Sans"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="separate"/>
+            </w:r>
+            <w:r w:rsidR="004E6651" w:rsidRPr="00440242">
+              <w:rPr>
+                <w:rFonts w:ascii="Bradesco Sans" w:hAnsi="Bradesco Sans"/>
+                <w:noProof/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidR="004E6651" w:rsidRPr="00440242">
+              <w:rPr>
+                <w:rFonts w:ascii="Bradesco Sans" w:hAnsi="Bradesco Sans"/>
+                <w:noProof/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidR="004E6651" w:rsidRPr="00440242">
+              <w:rPr>
+                <w:rFonts w:ascii="Bradesco Sans" w:hAnsi="Bradesco Sans"/>
+                <w:noProof/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidR="004E6651" w:rsidRPr="00440242">
+              <w:rPr>
+                <w:rFonts w:ascii="Bradesco Sans" w:hAnsi="Bradesco Sans"/>
+                <w:noProof/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidR="004E6651" w:rsidRPr="00440242">
+              <w:rPr>
+                <w:rFonts w:ascii="Bradesco Sans" w:hAnsi="Bradesco Sans"/>
+                <w:noProof/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidR="004E6651" w:rsidRPr="00440242">
+              <w:rPr>
+                <w:rFonts w:ascii="Bradesco Sans" w:hAnsi="Bradesco Sans"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="end"/>
+            </w:r>
+            <w:r w:rsidRPr="00A02A73">
+              <w:rPr>
+                <w:rFonts w:ascii="Bradesco Sans" w:hAnsi="Bradesco Sans"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> /    </w:t>
+            </w:r>
+            <w:r w:rsidR="004E6651" w:rsidRPr="00440242">
+              <w:rPr>
+                <w:rFonts w:ascii="Bradesco Sans" w:hAnsi="Bradesco Sans"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="begin">
+                <w:ffData>
+                  <w:name w:val="Texto14"/>
+                  <w:enabled/>
+                  <w:calcOnExit w:val="0"/>
+                  <w:textInput/>
+                </w:ffData>
+              </w:fldChar>
+            </w:r>
+            <w:r w:rsidR="004E6651" w:rsidRPr="00440242">
+              <w:rPr>
+                <w:rFonts w:ascii="Bradesco Sans" w:hAnsi="Bradesco Sans"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
+            </w:r>
+            <w:r w:rsidR="004E6651" w:rsidRPr="00440242">
+              <w:rPr>
+                <w:rFonts w:ascii="Bradesco Sans" w:hAnsi="Bradesco Sans"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidR="004E6651" w:rsidRPr="00440242">
+              <w:rPr>
+                <w:rFonts w:ascii="Bradesco Sans" w:hAnsi="Bradesco Sans"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="separate"/>
+            </w:r>
+            <w:r w:rsidR="004E6651" w:rsidRPr="00440242">
+              <w:rPr>
+                <w:rFonts w:ascii="Bradesco Sans" w:hAnsi="Bradesco Sans"/>
+                <w:noProof/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidR="004E6651" w:rsidRPr="00440242">
+              <w:rPr>
+                <w:rFonts w:ascii="Bradesco Sans" w:hAnsi="Bradesco Sans"/>
+                <w:noProof/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidR="004E6651" w:rsidRPr="00440242">
+              <w:rPr>
+                <w:rFonts w:ascii="Bradesco Sans" w:hAnsi="Bradesco Sans"/>
+                <w:noProof/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidR="004E6651" w:rsidRPr="00440242">
+              <w:rPr>
+                <w:rFonts w:ascii="Bradesco Sans" w:hAnsi="Bradesco Sans"/>
+                <w:noProof/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidR="004E6651" w:rsidRPr="00440242">
+              <w:rPr>
+                <w:rFonts w:ascii="Bradesco Sans" w:hAnsi="Bradesco Sans"/>
+                <w:noProof/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidR="004E6651" w:rsidRPr="00440242">
+              <w:rPr>
+                <w:rFonts w:ascii="Bradesco Sans" w:hAnsi="Bradesco Sans"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="end"/>
+            </w:r>
+            <w:r w:rsidRPr="00A02A73">
+              <w:rPr>
+                <w:rFonts w:ascii="Bradesco Sans" w:hAnsi="Bradesco Sans"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>  -   Fim da vigência:   </w:t>
+            </w:r>
+            <w:r w:rsidR="004E6651" w:rsidRPr="00440242">
+              <w:rPr>
+                <w:rFonts w:ascii="Bradesco Sans" w:hAnsi="Bradesco Sans"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="begin">
+                <w:ffData>
+                  <w:name w:val="Texto14"/>
+                  <w:enabled/>
+                  <w:calcOnExit w:val="0"/>
+                  <w:textInput/>
+                </w:ffData>
+              </w:fldChar>
+            </w:r>
+            <w:r w:rsidR="004E6651" w:rsidRPr="00440242">
+              <w:rPr>
+                <w:rFonts w:ascii="Bradesco Sans" w:hAnsi="Bradesco Sans"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
+            </w:r>
+            <w:r w:rsidR="004E6651" w:rsidRPr="00440242">
+              <w:rPr>
+                <w:rFonts w:ascii="Bradesco Sans" w:hAnsi="Bradesco Sans"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidR="004E6651" w:rsidRPr="00440242">
+              <w:rPr>
+                <w:rFonts w:ascii="Bradesco Sans" w:hAnsi="Bradesco Sans"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="separate"/>
+            </w:r>
+            <w:r w:rsidR="004E6651" w:rsidRPr="00440242">
+              <w:rPr>
+                <w:rFonts w:ascii="Bradesco Sans" w:hAnsi="Bradesco Sans"/>
+                <w:noProof/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidR="004E6651" w:rsidRPr="00440242">
+              <w:rPr>
+                <w:rFonts w:ascii="Bradesco Sans" w:hAnsi="Bradesco Sans"/>
+                <w:noProof/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidR="004E6651" w:rsidRPr="00440242">
+              <w:rPr>
+                <w:rFonts w:ascii="Bradesco Sans" w:hAnsi="Bradesco Sans"/>
+                <w:noProof/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidR="004E6651" w:rsidRPr="00440242">
+              <w:rPr>
+                <w:rFonts w:ascii="Bradesco Sans" w:hAnsi="Bradesco Sans"/>
+                <w:noProof/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidR="004E6651" w:rsidRPr="00440242">
+              <w:rPr>
+                <w:rFonts w:ascii="Bradesco Sans" w:hAnsi="Bradesco Sans"/>
+                <w:noProof/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidR="004E6651" w:rsidRPr="00440242">
+              <w:rPr>
+                <w:rFonts w:ascii="Bradesco Sans" w:hAnsi="Bradesco Sans"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="end"/>
+            </w:r>
+            <w:r w:rsidRPr="00A02A73">
+              <w:rPr>
+                <w:rFonts w:ascii="Bradesco Sans" w:hAnsi="Bradesco Sans"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>  / </w:t>
+            </w:r>
+            <w:r w:rsidR="004E6651" w:rsidRPr="00440242">
+              <w:rPr>
+                <w:rFonts w:ascii="Bradesco Sans" w:hAnsi="Bradesco Sans"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="begin">
+                <w:ffData>
+                  <w:name w:val="Texto14"/>
+                  <w:enabled/>
+                  <w:calcOnExit w:val="0"/>
+                  <w:textInput/>
+                </w:ffData>
+              </w:fldChar>
+            </w:r>
+            <w:r w:rsidR="004E6651" w:rsidRPr="00440242">
+              <w:rPr>
+                <w:rFonts w:ascii="Bradesco Sans" w:hAnsi="Bradesco Sans"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
+            </w:r>
+            <w:r w:rsidR="004E6651" w:rsidRPr="00440242">
+              <w:rPr>
+                <w:rFonts w:ascii="Bradesco Sans" w:hAnsi="Bradesco Sans"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidR="004E6651" w:rsidRPr="00440242">
+              <w:rPr>
+                <w:rFonts w:ascii="Bradesco Sans" w:hAnsi="Bradesco Sans"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="separate"/>
+            </w:r>
+            <w:r w:rsidR="004E6651" w:rsidRPr="00440242">
+              <w:rPr>
+                <w:rFonts w:ascii="Bradesco Sans" w:hAnsi="Bradesco Sans"/>
+                <w:noProof/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidR="004E6651" w:rsidRPr="00440242">
+              <w:rPr>
+                <w:rFonts w:ascii="Bradesco Sans" w:hAnsi="Bradesco Sans"/>
+                <w:noProof/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidR="004E6651" w:rsidRPr="00440242">
+              <w:rPr>
+                <w:rFonts w:ascii="Bradesco Sans" w:hAnsi="Bradesco Sans"/>
+                <w:noProof/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidR="004E6651" w:rsidRPr="00440242">
+              <w:rPr>
+                <w:rFonts w:ascii="Bradesco Sans" w:hAnsi="Bradesco Sans"/>
+                <w:noProof/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidR="004E6651" w:rsidRPr="00440242">
+              <w:rPr>
+                <w:rFonts w:ascii="Bradesco Sans" w:hAnsi="Bradesco Sans"/>
+                <w:noProof/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidR="004E6651" w:rsidRPr="00440242">
+              <w:rPr>
+                <w:rFonts w:ascii="Bradesco Sans" w:hAnsi="Bradesco Sans"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="end"/>
+            </w:r>
+            <w:r w:rsidRPr="00A02A73">
+              <w:rPr>
+                <w:rFonts w:ascii="Bradesco Sans" w:hAnsi="Bradesco Sans"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>   /   </w:t>
+            </w:r>
+            <w:r w:rsidR="004E6651" w:rsidRPr="00440242">
+              <w:rPr>
+                <w:rFonts w:ascii="Bradesco Sans" w:hAnsi="Bradesco Sans"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="begin">
+                <w:ffData>
+                  <w:name w:val="Texto14"/>
+                  <w:enabled/>
+                  <w:calcOnExit w:val="0"/>
+                  <w:textInput/>
+                </w:ffData>
+              </w:fldChar>
+            </w:r>
+            <w:r w:rsidR="004E6651" w:rsidRPr="00440242">
+              <w:rPr>
+                <w:rFonts w:ascii="Bradesco Sans" w:hAnsi="Bradesco Sans"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
+            </w:r>
+            <w:r w:rsidR="004E6651" w:rsidRPr="00440242">
+              <w:rPr>
+                <w:rFonts w:ascii="Bradesco Sans" w:hAnsi="Bradesco Sans"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidR="004E6651" w:rsidRPr="00440242">
+              <w:rPr>
+                <w:rFonts w:ascii="Bradesco Sans" w:hAnsi="Bradesco Sans"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="separate"/>
+            </w:r>
+            <w:r w:rsidR="004E6651" w:rsidRPr="00440242">
+              <w:rPr>
+                <w:rFonts w:ascii="Bradesco Sans" w:hAnsi="Bradesco Sans"/>
+                <w:noProof/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidR="004E6651" w:rsidRPr="00440242">
+              <w:rPr>
+                <w:rFonts w:ascii="Bradesco Sans" w:hAnsi="Bradesco Sans"/>
+                <w:noProof/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidR="004E6651" w:rsidRPr="00440242">
+              <w:rPr>
+                <w:rFonts w:ascii="Bradesco Sans" w:hAnsi="Bradesco Sans"/>
+                <w:noProof/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidR="004E6651" w:rsidRPr="00440242">
+              <w:rPr>
+                <w:rFonts w:ascii="Bradesco Sans" w:hAnsi="Bradesco Sans"/>
+                <w:noProof/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidR="004E6651" w:rsidRPr="00440242">
+              <w:rPr>
+                <w:rFonts w:ascii="Bradesco Sans" w:hAnsi="Bradesco Sans"/>
+                <w:noProof/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidR="004E6651" w:rsidRPr="00440242">
+              <w:rPr>
+                <w:rFonts w:ascii="Bradesco Sans" w:hAnsi="Bradesco Sans"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="end"/>
+            </w:r>
+            <w:r w:rsidRPr="00A02A73">
+              <w:rPr>
+                <w:rFonts w:ascii="Bradesco Sans" w:hAnsi="Bradesco Sans"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t> .</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00185F79" w:rsidRPr="009065A1" w14:paraId="6FD0490F" w14:textId="77777777" w:rsidTr="00F523FE">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3250" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="108" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="108" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="39914E82" w14:textId="650CDAD9" w:rsidR="00185F79" w:rsidRPr="00A02A73" w:rsidRDefault="00185F79" w:rsidP="00185F79">
+            <w:pPr>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Bradesco Sans" w:hAnsi="Bradesco Sans"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00A02A73">
+              <w:rPr>
+                <w:rFonts w:ascii="Bradesco Sans" w:hAnsi="Bradesco Sans"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>Nome completo signatário</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6946" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="108" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="108" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="167DB688" w14:textId="39349EFC" w:rsidR="00185F79" w:rsidRPr="00A02A73" w:rsidRDefault="00185F79" w:rsidP="00185F79">
+            <w:pPr>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Bradesco Sans" w:hAnsi="Bradesco Sans"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00440242">
+              <w:rPr>
+                <w:rFonts w:ascii="Bradesco Sans" w:hAnsi="Bradesco Sans"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="begin">
+                <w:ffData>
+                  <w:name w:val="Texto14"/>
+                  <w:enabled/>
+                  <w:calcOnExit w:val="0"/>
+                  <w:textInput/>
+                </w:ffData>
+              </w:fldChar>
+            </w:r>
+            <w:r w:rsidRPr="00440242">
+              <w:rPr>
+                <w:rFonts w:ascii="Bradesco Sans" w:hAnsi="Bradesco Sans"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
+            </w:r>
+            <w:r w:rsidRPr="00440242">
+              <w:rPr>
+                <w:rFonts w:ascii="Bradesco Sans" w:hAnsi="Bradesco Sans"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidRPr="00440242">
+              <w:rPr>
+                <w:rFonts w:ascii="Bradesco Sans" w:hAnsi="Bradesco Sans"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="separate"/>
+            </w:r>
+            <w:r w:rsidRPr="00440242">
+              <w:rPr>
+                <w:rFonts w:ascii="Bradesco Sans" w:hAnsi="Bradesco Sans"/>
+                <w:noProof/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00440242">
+              <w:rPr>
+                <w:rFonts w:ascii="Bradesco Sans" w:hAnsi="Bradesco Sans"/>
+                <w:noProof/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00440242">
+              <w:rPr>
+                <w:rFonts w:ascii="Bradesco Sans" w:hAnsi="Bradesco Sans"/>
+                <w:noProof/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00440242">
+              <w:rPr>
+                <w:rFonts w:ascii="Bradesco Sans" w:hAnsi="Bradesco Sans"/>
+                <w:noProof/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00440242">
+              <w:rPr>
+                <w:rFonts w:ascii="Bradesco Sans" w:hAnsi="Bradesco Sans"/>
+                <w:noProof/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00440242">
+              <w:rPr>
+                <w:rFonts w:ascii="Bradesco Sans" w:hAnsi="Bradesco Sans"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="end"/>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00185F79" w:rsidRPr="009065A1" w14:paraId="72781F5E" w14:textId="77777777" w:rsidTr="00F523FE">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3250" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="108" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="108" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="48EE45B0" w14:textId="0558469F" w:rsidR="00185F79" w:rsidRPr="00A02A73" w:rsidRDefault="00185F79" w:rsidP="00185F79">
+            <w:pPr>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Bradesco Sans" w:hAnsi="Bradesco Sans"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00A02A73">
+              <w:rPr>
+                <w:rFonts w:ascii="Bradesco Sans" w:hAnsi="Bradesco Sans"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>Cargo</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6946" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="108" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="108" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="77F44E98" w14:textId="269A03C7" w:rsidR="00185F79" w:rsidRPr="00440242" w:rsidRDefault="00185F79" w:rsidP="00185F79">
+            <w:pPr>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Bradesco Sans" w:hAnsi="Bradesco Sans"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00440242">
+              <w:rPr>
+                <w:rFonts w:ascii="Bradesco Sans" w:hAnsi="Bradesco Sans"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="begin">
+                <w:ffData>
+                  <w:name w:val="Texto14"/>
+                  <w:enabled/>
+                  <w:calcOnExit w:val="0"/>
+                  <w:textInput/>
+                </w:ffData>
+              </w:fldChar>
+            </w:r>
+            <w:r w:rsidRPr="00440242">
+              <w:rPr>
+                <w:rFonts w:ascii="Bradesco Sans" w:hAnsi="Bradesco Sans"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
+            </w:r>
+            <w:r w:rsidRPr="00440242">
+              <w:rPr>
+                <w:rFonts w:ascii="Bradesco Sans" w:hAnsi="Bradesco Sans"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidRPr="00440242">
+              <w:rPr>
+                <w:rFonts w:ascii="Bradesco Sans" w:hAnsi="Bradesco Sans"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="separate"/>
+            </w:r>
+            <w:r w:rsidRPr="00440242">
+              <w:rPr>
+                <w:rFonts w:ascii="Bradesco Sans" w:hAnsi="Bradesco Sans"/>
+                <w:noProof/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00440242">
+              <w:rPr>
+                <w:rFonts w:ascii="Bradesco Sans" w:hAnsi="Bradesco Sans"/>
+                <w:noProof/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00440242">
+              <w:rPr>
+                <w:rFonts w:ascii="Bradesco Sans" w:hAnsi="Bradesco Sans"/>
+                <w:noProof/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00440242">
+              <w:rPr>
+                <w:rFonts w:ascii="Bradesco Sans" w:hAnsi="Bradesco Sans"/>
+                <w:noProof/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00440242">
+              <w:rPr>
+                <w:rFonts w:ascii="Bradesco Sans" w:hAnsi="Bradesco Sans"/>
+                <w:noProof/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00440242">
+              <w:rPr>
+                <w:rFonts w:ascii="Bradesco Sans" w:hAnsi="Bradesco Sans"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="end"/>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00185F79" w:rsidRPr="009065A1" w14:paraId="2237E838" w14:textId="77777777" w:rsidTr="00F523FE">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3250" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="108" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="108" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="5BE27534" w14:textId="55D4795E" w:rsidR="00185F79" w:rsidRPr="00A02A73" w:rsidRDefault="00185F79" w:rsidP="00185F79">
+            <w:pPr>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Bradesco Sans" w:hAnsi="Bradesco Sans"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00A02A73">
+              <w:rPr>
+                <w:rFonts w:ascii="Bradesco Sans" w:hAnsi="Bradesco Sans"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>CPF</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6946" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="108" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="108" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="19B725F5" w14:textId="534100DC" w:rsidR="00185F79" w:rsidRPr="00440242" w:rsidRDefault="00185F79" w:rsidP="00185F79">
+            <w:pPr>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Bradesco Sans" w:hAnsi="Bradesco Sans"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00440242">
+              <w:rPr>
+                <w:rFonts w:ascii="Bradesco Sans" w:hAnsi="Bradesco Sans"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="begin">
+                <w:ffData>
+                  <w:name w:val="Texto14"/>
+                  <w:enabled/>
+                  <w:calcOnExit w:val="0"/>
+                  <w:textInput/>
+                </w:ffData>
+              </w:fldChar>
+            </w:r>
+            <w:r w:rsidRPr="00440242">
+              <w:rPr>
+                <w:rFonts w:ascii="Bradesco Sans" w:hAnsi="Bradesco Sans"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
+            </w:r>
+            <w:r w:rsidRPr="00440242">
+              <w:rPr>
+                <w:rFonts w:ascii="Bradesco Sans" w:hAnsi="Bradesco Sans"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidRPr="00440242">
+              <w:rPr>
+                <w:rFonts w:ascii="Bradesco Sans" w:hAnsi="Bradesco Sans"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="separate"/>
+            </w:r>
+            <w:r w:rsidRPr="00440242">
+              <w:rPr>
+                <w:rFonts w:ascii="Bradesco Sans" w:hAnsi="Bradesco Sans"/>
+                <w:noProof/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00440242">
+              <w:rPr>
+                <w:rFonts w:ascii="Bradesco Sans" w:hAnsi="Bradesco Sans"/>
+                <w:noProof/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00440242">
+              <w:rPr>
+                <w:rFonts w:ascii="Bradesco Sans" w:hAnsi="Bradesco Sans"/>
+                <w:noProof/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00440242">
+              <w:rPr>
+                <w:rFonts w:ascii="Bradesco Sans" w:hAnsi="Bradesco Sans"/>
+                <w:noProof/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00440242">
+              <w:rPr>
+                <w:rFonts w:ascii="Bradesco Sans" w:hAnsi="Bradesco Sans"/>
+                <w:noProof/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00440242">
+              <w:rPr>
+                <w:rFonts w:ascii="Bradesco Sans" w:hAnsi="Bradesco Sans"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="end"/>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00185F79" w:rsidRPr="009065A1" w14:paraId="1C6F6251" w14:textId="77777777" w:rsidTr="00F523FE">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3250" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="108" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="108" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="0CC2E80D" w14:textId="781B7E9C" w:rsidR="00185F79" w:rsidRPr="00A02A73" w:rsidRDefault="00185F79" w:rsidP="00185F79">
+            <w:pPr>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Bradesco Sans" w:hAnsi="Bradesco Sans"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00A02A73">
+              <w:rPr>
+                <w:rFonts w:ascii="Bradesco Sans" w:hAnsi="Bradesco Sans"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>E-mail</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6946" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="108" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="108" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="2C4CE163" w14:textId="51D527EC" w:rsidR="00185F79" w:rsidRPr="00440242" w:rsidRDefault="00185F79" w:rsidP="00185F79">
+            <w:pPr>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Bradesco Sans" w:hAnsi="Bradesco Sans"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00440242">
+              <w:rPr>
+                <w:rFonts w:ascii="Bradesco Sans" w:hAnsi="Bradesco Sans"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="begin">
+                <w:ffData>
+                  <w:name w:val="Texto14"/>
+                  <w:enabled/>
+                  <w:calcOnExit w:val="0"/>
+                  <w:textInput/>
+                </w:ffData>
+              </w:fldChar>
+            </w:r>
+            <w:r w:rsidRPr="00440242">
+              <w:rPr>
+                <w:rFonts w:ascii="Bradesco Sans" w:hAnsi="Bradesco Sans"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
+            </w:r>
+            <w:r w:rsidRPr="00440242">
+              <w:rPr>
+                <w:rFonts w:ascii="Bradesco Sans" w:hAnsi="Bradesco Sans"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidRPr="00440242">
+              <w:rPr>
+                <w:rFonts w:ascii="Bradesco Sans" w:hAnsi="Bradesco Sans"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="separate"/>
+            </w:r>
+            <w:r w:rsidRPr="00440242">
+              <w:rPr>
+                <w:rFonts w:ascii="Bradesco Sans" w:hAnsi="Bradesco Sans"/>
+                <w:noProof/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00440242">
+              <w:rPr>
+                <w:rFonts w:ascii="Bradesco Sans" w:hAnsi="Bradesco Sans"/>
+                <w:noProof/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00440242">
+              <w:rPr>
+                <w:rFonts w:ascii="Bradesco Sans" w:hAnsi="Bradesco Sans"/>
+                <w:noProof/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00440242">
+              <w:rPr>
+                <w:rFonts w:ascii="Bradesco Sans" w:hAnsi="Bradesco Sans"/>
+                <w:noProof/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00440242">
+              <w:rPr>
+                <w:rFonts w:ascii="Bradesco Sans" w:hAnsi="Bradesco Sans"/>
+                <w:noProof/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00440242">
+              <w:rPr>
+                <w:rFonts w:ascii="Bradesco Sans" w:hAnsi="Bradesco Sans"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="end"/>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00185F79" w:rsidRPr="009065A1" w14:paraId="70B5F270" w14:textId="77777777" w:rsidTr="00F523FE">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3250" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="108" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="108" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="1CC8CAB5" w14:textId="0F229931" w:rsidR="00185F79" w:rsidRPr="00A02A73" w:rsidRDefault="00185F79" w:rsidP="00185F79">
+            <w:pPr>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Bradesco Sans" w:hAnsi="Bradesco Sans"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00A02A73">
+              <w:rPr>
+                <w:rFonts w:ascii="Bradesco Sans" w:hAnsi="Bradesco Sans"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Telefone </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6946" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="108" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="108" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="5E1542F1" w14:textId="3D5BB2DC" w:rsidR="00185F79" w:rsidRPr="00440242" w:rsidRDefault="00185F79" w:rsidP="00185F79">
+            <w:pPr>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Bradesco Sans" w:hAnsi="Bradesco Sans"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00440242">
+              <w:rPr>
+                <w:rFonts w:ascii="Bradesco Sans" w:hAnsi="Bradesco Sans"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="begin">
+                <w:ffData>
+                  <w:name w:val="Texto14"/>
+                  <w:enabled/>
+                  <w:calcOnExit w:val="0"/>
+                  <w:textInput/>
+                </w:ffData>
+              </w:fldChar>
+            </w:r>
+            <w:r w:rsidRPr="00440242">
+              <w:rPr>
+                <w:rFonts w:ascii="Bradesco Sans" w:hAnsi="Bradesco Sans"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
+            </w:r>
+            <w:r w:rsidRPr="00440242">
+              <w:rPr>
+                <w:rFonts w:ascii="Bradesco Sans" w:hAnsi="Bradesco Sans"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidRPr="00440242">
+              <w:rPr>
+                <w:rFonts w:ascii="Bradesco Sans" w:hAnsi="Bradesco Sans"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="separate"/>
+            </w:r>
+            <w:r w:rsidRPr="00440242">
+              <w:rPr>
+                <w:rFonts w:ascii="Bradesco Sans" w:hAnsi="Bradesco Sans"/>
+                <w:noProof/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00440242">
+              <w:rPr>
+                <w:rFonts w:ascii="Bradesco Sans" w:hAnsi="Bradesco Sans"/>
+                <w:noProof/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00440242">
+              <w:rPr>
+                <w:rFonts w:ascii="Bradesco Sans" w:hAnsi="Bradesco Sans"/>
+                <w:noProof/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00440242">
+              <w:rPr>
+                <w:rFonts w:ascii="Bradesco Sans" w:hAnsi="Bradesco Sans"/>
+                <w:noProof/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00440242">
+              <w:rPr>
+                <w:rFonts w:ascii="Bradesco Sans" w:hAnsi="Bradesco Sans"/>
+                <w:noProof/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00440242">
+              <w:rPr>
+                <w:rFonts w:ascii="Bradesco Sans" w:hAnsi="Bradesco Sans"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="end"/>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00185F79" w:rsidRPr="009065A1" w14:paraId="12ABA3B4" w14:textId="77777777" w:rsidTr="00F523FE">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3250" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="108" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="108" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="3EA18747" w14:textId="5DB3EBCF" w:rsidR="00185F79" w:rsidRPr="00A02A73" w:rsidRDefault="00185F79" w:rsidP="00185F79">
+            <w:pPr>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Bradesco Sans" w:hAnsi="Bradesco Sans"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00A02A73">
+              <w:rPr>
+                <w:rFonts w:ascii="Bradesco Sans" w:hAnsi="Bradesco Sans"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Vigência do mandato ou procuração </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6946" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="108" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="108" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="55CF7440" w14:textId="5A6A3F9C" w:rsidR="00185F79" w:rsidRPr="00440242" w:rsidRDefault="00185F79" w:rsidP="00185F79">
+            <w:pPr>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Bradesco Sans" w:hAnsi="Bradesco Sans"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00A02A73">
+              <w:rPr>
+                <w:rFonts w:ascii="Bradesco Sans" w:hAnsi="Bradesco Sans"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t> Data início da vigência:  </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00440242">
+              <w:rPr>
+                <w:rFonts w:ascii="Bradesco Sans" w:hAnsi="Bradesco Sans"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="begin">
+                <w:ffData>
+                  <w:name w:val="Texto14"/>
+                  <w:enabled/>
+                  <w:calcOnExit w:val="0"/>
+                  <w:textInput/>
+                </w:ffData>
+              </w:fldChar>
+            </w:r>
+            <w:r w:rsidRPr="00440242">
+              <w:rPr>
+                <w:rFonts w:ascii="Bradesco Sans" w:hAnsi="Bradesco Sans"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
+            </w:r>
+            <w:r w:rsidRPr="00440242">
+              <w:rPr>
+                <w:rFonts w:ascii="Bradesco Sans" w:hAnsi="Bradesco Sans"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidRPr="00440242">
+              <w:rPr>
+                <w:rFonts w:ascii="Bradesco Sans" w:hAnsi="Bradesco Sans"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="separate"/>
+            </w:r>
+            <w:r w:rsidRPr="00440242">
+              <w:rPr>
+                <w:rFonts w:ascii="Bradesco Sans" w:hAnsi="Bradesco Sans"/>
+                <w:noProof/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00440242">
+              <w:rPr>
+                <w:rFonts w:ascii="Bradesco Sans" w:hAnsi="Bradesco Sans"/>
+                <w:noProof/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00440242">
+              <w:rPr>
+                <w:rFonts w:ascii="Bradesco Sans" w:hAnsi="Bradesco Sans"/>
+                <w:noProof/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00440242">
+              <w:rPr>
+                <w:rFonts w:ascii="Bradesco Sans" w:hAnsi="Bradesco Sans"/>
+                <w:noProof/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00440242">
+              <w:rPr>
+                <w:rFonts w:ascii="Bradesco Sans" w:hAnsi="Bradesco Sans"/>
+                <w:noProof/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00440242">
+              <w:rPr>
+                <w:rFonts w:ascii="Bradesco Sans" w:hAnsi="Bradesco Sans"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="end"/>
+            </w:r>
+            <w:r w:rsidRPr="00A02A73">
+              <w:rPr>
+                <w:rFonts w:ascii="Bradesco Sans" w:hAnsi="Bradesco Sans"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>    /   </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00440242">
+              <w:rPr>
+                <w:rFonts w:ascii="Bradesco Sans" w:hAnsi="Bradesco Sans"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="begin">
+                <w:ffData>
+                  <w:name w:val="Texto14"/>
+                  <w:enabled/>
+                  <w:calcOnExit w:val="0"/>
+                  <w:textInput/>
+                </w:ffData>
+              </w:fldChar>
+            </w:r>
+            <w:r w:rsidRPr="00440242">
+              <w:rPr>
+                <w:rFonts w:ascii="Bradesco Sans" w:hAnsi="Bradesco Sans"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
+            </w:r>
+            <w:r w:rsidRPr="00440242">
+              <w:rPr>
+                <w:rFonts w:ascii="Bradesco Sans" w:hAnsi="Bradesco Sans"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidRPr="00440242">
+              <w:rPr>
+                <w:rFonts w:ascii="Bradesco Sans" w:hAnsi="Bradesco Sans"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="separate"/>
+            </w:r>
+            <w:r w:rsidRPr="00440242">
+              <w:rPr>
+                <w:rFonts w:ascii="Bradesco Sans" w:hAnsi="Bradesco Sans"/>
+                <w:noProof/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00440242">
+              <w:rPr>
+                <w:rFonts w:ascii="Bradesco Sans" w:hAnsi="Bradesco Sans"/>
+                <w:noProof/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00440242">
+              <w:rPr>
+                <w:rFonts w:ascii="Bradesco Sans" w:hAnsi="Bradesco Sans"/>
+                <w:noProof/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00440242">
+              <w:rPr>
+                <w:rFonts w:ascii="Bradesco Sans" w:hAnsi="Bradesco Sans"/>
+                <w:noProof/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00440242">
+              <w:rPr>
+                <w:rFonts w:ascii="Bradesco Sans" w:hAnsi="Bradesco Sans"/>
+                <w:noProof/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00440242">
+              <w:rPr>
+                <w:rFonts w:ascii="Bradesco Sans" w:hAnsi="Bradesco Sans"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="end"/>
+            </w:r>
+            <w:r w:rsidRPr="00A02A73">
+              <w:rPr>
+                <w:rFonts w:ascii="Bradesco Sans" w:hAnsi="Bradesco Sans"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> /    </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00440242">
+              <w:rPr>
+                <w:rFonts w:ascii="Bradesco Sans" w:hAnsi="Bradesco Sans"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="begin">
+                <w:ffData>
+                  <w:name w:val="Texto14"/>
+                  <w:enabled/>
+                  <w:calcOnExit w:val="0"/>
+                  <w:textInput/>
+                </w:ffData>
+              </w:fldChar>
+            </w:r>
+            <w:r w:rsidRPr="00440242">
+              <w:rPr>
+                <w:rFonts w:ascii="Bradesco Sans" w:hAnsi="Bradesco Sans"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
+            </w:r>
+            <w:r w:rsidRPr="00440242">
+              <w:rPr>
+                <w:rFonts w:ascii="Bradesco Sans" w:hAnsi="Bradesco Sans"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidRPr="00440242">
+              <w:rPr>
+                <w:rFonts w:ascii="Bradesco Sans" w:hAnsi="Bradesco Sans"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="separate"/>
+            </w:r>
+            <w:r w:rsidRPr="00440242">
+              <w:rPr>
+                <w:rFonts w:ascii="Bradesco Sans" w:hAnsi="Bradesco Sans"/>
+                <w:noProof/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00440242">
+              <w:rPr>
+                <w:rFonts w:ascii="Bradesco Sans" w:hAnsi="Bradesco Sans"/>
+                <w:noProof/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00440242">
+              <w:rPr>
+                <w:rFonts w:ascii="Bradesco Sans" w:hAnsi="Bradesco Sans"/>
+                <w:noProof/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00440242">
+              <w:rPr>
+                <w:rFonts w:ascii="Bradesco Sans" w:hAnsi="Bradesco Sans"/>
+                <w:noProof/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00440242">
+              <w:rPr>
+                <w:rFonts w:ascii="Bradesco Sans" w:hAnsi="Bradesco Sans"/>
+                <w:noProof/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00440242">
+              <w:rPr>
+                <w:rFonts w:ascii="Bradesco Sans" w:hAnsi="Bradesco Sans"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="end"/>
+            </w:r>
+            <w:r w:rsidRPr="00A02A73">
+              <w:rPr>
+                <w:rFonts w:ascii="Bradesco Sans" w:hAnsi="Bradesco Sans"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>  -   Fim da vigência:   </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00440242">
+              <w:rPr>
+                <w:rFonts w:ascii="Bradesco Sans" w:hAnsi="Bradesco Sans"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="begin">
+                <w:ffData>
+                  <w:name w:val="Texto14"/>
+                  <w:enabled/>
+                  <w:calcOnExit w:val="0"/>
+                  <w:textInput/>
+                </w:ffData>
+              </w:fldChar>
+            </w:r>
+            <w:r w:rsidRPr="00440242">
+              <w:rPr>
+                <w:rFonts w:ascii="Bradesco Sans" w:hAnsi="Bradesco Sans"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
+            </w:r>
+            <w:r w:rsidRPr="00440242">
+              <w:rPr>
+                <w:rFonts w:ascii="Bradesco Sans" w:hAnsi="Bradesco Sans"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidRPr="00440242">
+              <w:rPr>
+                <w:rFonts w:ascii="Bradesco Sans" w:hAnsi="Bradesco Sans"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="separate"/>
+            </w:r>
+            <w:r w:rsidRPr="00440242">
+              <w:rPr>
+                <w:rFonts w:ascii="Bradesco Sans" w:hAnsi="Bradesco Sans"/>
+                <w:noProof/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00440242">
+              <w:rPr>
+                <w:rFonts w:ascii="Bradesco Sans" w:hAnsi="Bradesco Sans"/>
+                <w:noProof/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00440242">
+              <w:rPr>
+                <w:rFonts w:ascii="Bradesco Sans" w:hAnsi="Bradesco Sans"/>
+                <w:noProof/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00440242">
+              <w:rPr>
+                <w:rFonts w:ascii="Bradesco Sans" w:hAnsi="Bradesco Sans"/>
+                <w:noProof/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00440242">
+              <w:rPr>
+                <w:rFonts w:ascii="Bradesco Sans" w:hAnsi="Bradesco Sans"/>
+                <w:noProof/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00440242">
+              <w:rPr>
+                <w:rFonts w:ascii="Bradesco Sans" w:hAnsi="Bradesco Sans"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="end"/>
+            </w:r>
+            <w:r w:rsidRPr="00A02A73">
+              <w:rPr>
+                <w:rFonts w:ascii="Bradesco Sans" w:hAnsi="Bradesco Sans"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>  / </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00440242">
+              <w:rPr>
+                <w:rFonts w:ascii="Bradesco Sans" w:hAnsi="Bradesco Sans"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="begin">
+                <w:ffData>
+                  <w:name w:val="Texto14"/>
+                  <w:enabled/>
+                  <w:calcOnExit w:val="0"/>
+                  <w:textInput/>
+                </w:ffData>
+              </w:fldChar>
+            </w:r>
+            <w:r w:rsidRPr="00440242">
+              <w:rPr>
+                <w:rFonts w:ascii="Bradesco Sans" w:hAnsi="Bradesco Sans"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
+            </w:r>
+            <w:r w:rsidRPr="00440242">
+              <w:rPr>
+                <w:rFonts w:ascii="Bradesco Sans" w:hAnsi="Bradesco Sans"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidRPr="00440242">
+              <w:rPr>
+                <w:rFonts w:ascii="Bradesco Sans" w:hAnsi="Bradesco Sans"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="separate"/>
+            </w:r>
+            <w:r w:rsidRPr="00440242">
+              <w:rPr>
+                <w:rFonts w:ascii="Bradesco Sans" w:hAnsi="Bradesco Sans"/>
+                <w:noProof/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00440242">
+              <w:rPr>
+                <w:rFonts w:ascii="Bradesco Sans" w:hAnsi="Bradesco Sans"/>
+                <w:noProof/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00440242">
+              <w:rPr>
+                <w:rFonts w:ascii="Bradesco Sans" w:hAnsi="Bradesco Sans"/>
+                <w:noProof/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00440242">
+              <w:rPr>
+                <w:rFonts w:ascii="Bradesco Sans" w:hAnsi="Bradesco Sans"/>
+                <w:noProof/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00440242">
+              <w:rPr>
+                <w:rFonts w:ascii="Bradesco Sans" w:hAnsi="Bradesco Sans"/>
+                <w:noProof/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00440242">
+              <w:rPr>
+                <w:rFonts w:ascii="Bradesco Sans" w:hAnsi="Bradesco Sans"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="end"/>
+            </w:r>
+            <w:r w:rsidRPr="00A02A73">
+              <w:rPr>
+                <w:rFonts w:ascii="Bradesco Sans" w:hAnsi="Bradesco Sans"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>   /   </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00440242">
+              <w:rPr>
+                <w:rFonts w:ascii="Bradesco Sans" w:hAnsi="Bradesco Sans"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="begin">
+                <w:ffData>
+                  <w:name w:val="Texto14"/>
+                  <w:enabled/>
+                  <w:calcOnExit w:val="0"/>
+                  <w:textInput/>
+                </w:ffData>
+              </w:fldChar>
+            </w:r>
+            <w:r w:rsidRPr="00440242">
+              <w:rPr>
+                <w:rFonts w:ascii="Bradesco Sans" w:hAnsi="Bradesco Sans"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
+            </w:r>
+            <w:r w:rsidRPr="00440242">
+              <w:rPr>
+                <w:rFonts w:ascii="Bradesco Sans" w:hAnsi="Bradesco Sans"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidRPr="00440242">
+              <w:rPr>
+                <w:rFonts w:ascii="Bradesco Sans" w:hAnsi="Bradesco Sans"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="separate"/>
+            </w:r>
+            <w:r w:rsidRPr="00440242">
+              <w:rPr>
+                <w:rFonts w:ascii="Bradesco Sans" w:hAnsi="Bradesco Sans"/>
+                <w:noProof/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00440242">
+              <w:rPr>
+                <w:rFonts w:ascii="Bradesco Sans" w:hAnsi="Bradesco Sans"/>
+                <w:noProof/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00440242">
+              <w:rPr>
+                <w:rFonts w:ascii="Bradesco Sans" w:hAnsi="Bradesco Sans"/>
+                <w:noProof/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00440242">
+              <w:rPr>
+                <w:rFonts w:ascii="Bradesco Sans" w:hAnsi="Bradesco Sans"/>
+                <w:noProof/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00440242">
+              <w:rPr>
+                <w:rFonts w:ascii="Bradesco Sans" w:hAnsi="Bradesco Sans"/>
+                <w:noProof/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00440242">
+              <w:rPr>
+                <w:rFonts w:ascii="Bradesco Sans" w:hAnsi="Bradesco Sans"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="end"/>
+            </w:r>
+            <w:r w:rsidRPr="00A02A73">
+              <w:rPr>
+                <w:rFonts w:ascii="Bradesco Sans" w:hAnsi="Bradesco Sans"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t> .</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p w14:paraId="35FEB5DB" w14:textId="77777777" w:rsidR="00EF7BB9" w:rsidRPr="00440242" w:rsidRDefault="00EF7BB9" w:rsidP="00440242">
       <w:pPr>
         <w:pStyle w:val="Textoembloco"/>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Bradesco Sans" w:hAnsi="Bradesco Sans" w:cs="Calibri"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
-      <w:r>
-[...25 lines deleted...]
-          <w:rFonts w:ascii="Bradesco Sans" w:hAnsi="Bradesco Sans" w:cs="Calibri"/>
+    </w:p>
+    <w:p w14:paraId="04D1A72B" w14:textId="6722D329" w:rsidR="00663427" w:rsidRPr="00440242" w:rsidRDefault="00663427" w:rsidP="00440242">
+      <w:pPr>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Bradesco Sans" w:hAnsi="Bradesco Sans"/>
           <w:b/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t>CONTRATANTE</w:t>
-[...27 lines deleted...]
-          <w:rFonts w:ascii="Bradesco Sans" w:hAnsi="Bradesco Sans" w:cs="Calibri"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00440242">
+        <w:rPr>
+          <w:rFonts w:ascii="Bradesco Sans" w:hAnsi="Bradesco Sans"/>
           <w:b/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t>BRADESCO</w:t>
-[...42 lines deleted...]
-    <w:p w14:paraId="33288311" w14:textId="396C6231" w:rsidR="005F08F2" w:rsidRDefault="005F08F2" w:rsidP="005470FB">
+        <w:t>Cláusula Quinta – Disposições Gerais</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0DFFC3DA" w14:textId="04DE3D61" w:rsidR="00663427" w:rsidRPr="00440242" w:rsidRDefault="00663427" w:rsidP="00440242">
       <w:pPr>
         <w:pStyle w:val="Textoembloco"/>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Bradesco Sans" w:hAnsi="Bradesco Sans" w:cs="Calibri"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="04D1A72B" w14:textId="6722D329" w:rsidR="00663427" w:rsidRPr="005F08F2" w:rsidRDefault="00663427" w:rsidP="00663427">
+    <w:p w14:paraId="1B185F82" w14:textId="55716BF1" w:rsidR="00C60C92" w:rsidRPr="00440242" w:rsidRDefault="00663427" w:rsidP="00440242">
       <w:pPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Bradesco Sans" w:hAnsi="Bradesco Sans"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00440242">
+        <w:rPr>
+          <w:rFonts w:ascii="Bradesco Sans" w:hAnsi="Bradesco Sans"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>5</w:t>
+      </w:r>
+      <w:r w:rsidR="00C60C92" w:rsidRPr="00440242">
+        <w:rPr>
+          <w:rFonts w:ascii="Bradesco Sans" w:hAnsi="Bradesco Sans"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>.1. Atribui-se aos termos deste Termo de Adesão, quando não expressamente definidos, os mesmos significados constantes do Contrato.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5F602B29" w14:textId="77777777" w:rsidR="00735C3C" w:rsidRPr="00440242" w:rsidRDefault="00735C3C" w:rsidP="00440242">
+      <w:pPr>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Bradesco Sans" w:hAnsi="Bradesco Sans"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="56BC2D42" w14:textId="62B8FAAC" w:rsidR="00C60C92" w:rsidRPr="00440242" w:rsidRDefault="00735C3C" w:rsidP="00440242">
+      <w:pPr>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Bradesco Sans" w:hAnsi="Bradesco Sans"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00440242">
+        <w:rPr>
+          <w:rFonts w:ascii="Bradesco Sans" w:hAnsi="Bradesco Sans"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>5.2</w:t>
+      </w:r>
+      <w:r w:rsidR="00C60C92" w:rsidRPr="00440242">
+        <w:rPr>
+          <w:rFonts w:ascii="Bradesco Sans" w:hAnsi="Bradesco Sans"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>. Os signatários declaram, expressamente, que têm plena ciência dos termos do Contrato, que leram e que acordam plenamente com os seus respectivos termos e condições, ratificando todas as disposições ali contidas.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="205BD210" w14:textId="7D96780A" w:rsidR="00F9790C" w:rsidRPr="00440242" w:rsidRDefault="00F9790C" w:rsidP="00440242">
+      <w:pPr>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Bradesco Sans" w:hAnsi="Bradesco Sans"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="10881BBC" w14:textId="6D757B76" w:rsidR="00F9790C" w:rsidRPr="00440242" w:rsidRDefault="00663427" w:rsidP="00440242">
+      <w:pPr>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Bradesco Sans" w:hAnsi="Bradesco Sans"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00440242">
+        <w:rPr>
+          <w:rFonts w:ascii="Bradesco Sans" w:hAnsi="Bradesco Sans"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>5</w:t>
+      </w:r>
+      <w:r w:rsidR="00F9790C" w:rsidRPr="00440242">
+        <w:rPr>
+          <w:rFonts w:ascii="Bradesco Sans" w:hAnsi="Bradesco Sans"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+      <w:r w:rsidR="00735C3C" w:rsidRPr="00440242">
+        <w:rPr>
+          <w:rFonts w:ascii="Bradesco Sans" w:hAnsi="Bradesco Sans"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>3</w:t>
+      </w:r>
+      <w:r w:rsidR="00F9790C" w:rsidRPr="00440242">
+        <w:rPr>
+          <w:rFonts w:ascii="Bradesco Sans" w:hAnsi="Bradesco Sans"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>. As Partes poderão substituir o presente Anexo ao Contrato mediante a assinatura de um novo Anexo, contendo os termos e condições negociados, sem a necessidade de formalização de um aditamento ao Contrato</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00440242">
+        <w:rPr>
+          <w:rFonts w:ascii="Bradesco Sans" w:hAnsi="Bradesco Sans"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="21EC3A0A" w14:textId="7E7B4EB2" w:rsidR="00663427" w:rsidRPr="00440242" w:rsidRDefault="00663427" w:rsidP="00440242">
+      <w:pPr>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Bradesco Sans" w:hAnsi="Bradesco Sans"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="2DAE90E9" w14:textId="4F0E5C0C" w:rsidR="00663427" w:rsidRPr="00440242" w:rsidRDefault="00663427" w:rsidP="00440242">
+      <w:pPr>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:ind w:right="51"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Bradesco Sans" w:hAnsi="Bradesco Sans"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00440242">
+        <w:rPr>
+          <w:rFonts w:ascii="Bradesco Sans" w:hAnsi="Bradesco Sans"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>5.</w:t>
+      </w:r>
+      <w:r w:rsidR="00735C3C" w:rsidRPr="00440242">
+        <w:rPr>
+          <w:rFonts w:ascii="Bradesco Sans" w:hAnsi="Bradesco Sans"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>4</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00440242">
+        <w:rPr>
+          <w:rFonts w:ascii="Bradesco Sans" w:hAnsi="Bradesco Sans"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. Caberá ao </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00440242">
+        <w:rPr>
+          <w:rFonts w:ascii="Bradesco Sans" w:hAnsi="Bradesco Sans"/>
           <w:b/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-      </w:pPr>
-      <w:r w:rsidRPr="005F08F2">
+        <w:t>BRADESCO</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00440242">
+        <w:rPr>
+          <w:rFonts w:ascii="Bradesco Sans" w:hAnsi="Bradesco Sans"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> a obrigação de comunicar a </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00440242">
         <w:rPr>
           <w:rFonts w:ascii="Bradesco Sans" w:hAnsi="Bradesco Sans"/>
           <w:b/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t xml:space="preserve">Cláusula </w:t>
-[...29 lines deleted...]
-    <w:p w14:paraId="0DFFC3DA" w14:textId="04DE3D61" w:rsidR="00663427" w:rsidRDefault="00663427" w:rsidP="005470FB">
+        <w:t>CONTRATANTE</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00440242">
+        <w:rPr>
+          <w:rFonts w:ascii="Bradesco Sans" w:hAnsi="Bradesco Sans"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> eventuais inclusões, exclusões ou alterações das cláusulas do Contrato, em prazo máximo de 5 (cinco) dias úteis, contados da data da formalização da alteração.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7A6AE824" w14:textId="725894DA" w:rsidR="00663427" w:rsidRPr="00440242" w:rsidRDefault="00663427" w:rsidP="00440242">
+      <w:pPr>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:ind w:right="51"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Bradesco Sans" w:hAnsi="Bradesco Sans"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="5872C9FE" w14:textId="74EE0DB3" w:rsidR="00663427" w:rsidRPr="00440242" w:rsidRDefault="00663427" w:rsidP="00440242">
       <w:pPr>
         <w:pStyle w:val="Textoembloco"/>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Bradesco Sans" w:hAnsi="Bradesco Sans" w:cs="Calibri"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
-    </w:p>
-[...12 lines deleted...]
-          <w:rFonts w:ascii="Bradesco Sans" w:hAnsi="Bradesco Sans"/>
+      <w:r w:rsidRPr="00440242">
+        <w:rPr>
+          <w:rFonts w:ascii="Bradesco Sans" w:hAnsi="Bradesco Sans" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>5.</w:t>
+      </w:r>
+      <w:r w:rsidR="00735C3C" w:rsidRPr="00440242">
+        <w:rPr>
+          <w:rFonts w:ascii="Bradesco Sans" w:hAnsi="Bradesco Sans" w:cs="Calibri"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>5</w:t>
       </w:r>
-      <w:r w:rsidR="00C60C92" w:rsidRPr="005F08F2">
-[...156 lines deleted...]
-          <w:rFonts w:ascii="Bradesco Sans" w:hAnsi="Bradesco Sans"/>
+      <w:r w:rsidRPr="00440242">
+        <w:rPr>
+          <w:rFonts w:ascii="Bradesco Sans" w:hAnsi="Bradesco Sans" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. A atuação do </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00440242">
+        <w:rPr>
+          <w:rFonts w:ascii="Bradesco Sans" w:hAnsi="Bradesco Sans" w:cs="Calibri"/>
           <w:b/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>BRADESCO</w:t>
       </w:r>
-      <w:r w:rsidRPr="005470FB">
-[...37 lines deleted...]
-    <w:p w14:paraId="5872C9FE" w14:textId="74EE0DB3" w:rsidR="00663427" w:rsidRPr="00442469" w:rsidRDefault="00663427" w:rsidP="005470FB">
+      <w:r w:rsidRPr="00440242">
+        <w:rPr>
+          <w:rFonts w:ascii="Bradesco Sans" w:hAnsi="Bradesco Sans" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> em observância aos trâmites ajustados por este Termo de Adesão, e sempre nos termos do Contrato, não será considerada, em nenhuma hipótese, como violação à suas obrigações de preservação de sigilo bancário.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="46BC05AA" w14:textId="77777777" w:rsidR="00663427" w:rsidRPr="00440242" w:rsidRDefault="00663427" w:rsidP="00440242">
+      <w:pPr>
+        <w:pStyle w:val="PargrafodaLista"/>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Bradesco Sans" w:hAnsi="Bradesco Sans" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="36323648" w14:textId="6B9087F5" w:rsidR="00663427" w:rsidRPr="00440242" w:rsidRDefault="00663427" w:rsidP="00440242">
       <w:pPr>
         <w:pStyle w:val="Textoembloco"/>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Bradesco Sans" w:hAnsi="Bradesco Sans" w:cs="Calibri"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
-      <w:r>
+      <w:r w:rsidRPr="00440242">
         <w:rPr>
           <w:rFonts w:ascii="Bradesco Sans" w:hAnsi="Bradesco Sans" w:cs="Calibri"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>5.</w:t>
       </w:r>
-      <w:r w:rsidR="00735C3C">
+      <w:r w:rsidR="00735C3C" w:rsidRPr="00440242">
         <w:rPr>
           <w:rFonts w:ascii="Bradesco Sans" w:hAnsi="Bradesco Sans" w:cs="Calibri"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t>5</w:t>
-[...1 lines deleted...]
-      <w:r>
+        <w:t>6</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00440242">
         <w:rPr>
           <w:rFonts w:ascii="Bradesco Sans" w:hAnsi="Bradesco Sans" w:cs="Calibri"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t xml:space="preserve">. </w:t>
-[...9 lines deleted...]
-      <w:r w:rsidRPr="00442469">
+        <w:t xml:space="preserve">. O </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00440242">
         <w:rPr>
           <w:rFonts w:ascii="Bradesco Sans" w:hAnsi="Bradesco Sans" w:cs="Calibri"/>
           <w:b/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>BRADESCO</w:t>
       </w:r>
-      <w:r w:rsidRPr="00442469">
+      <w:r w:rsidRPr="00440242">
         <w:rPr>
           <w:rFonts w:ascii="Bradesco Sans" w:hAnsi="Bradesco Sans" w:cs="Calibri"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t xml:space="preserve"> em observância aos trâmites ajustados por este Termo de Adesão, e sempre nos termos do Contrato, não será considerada, em nenhuma hipótese, como violação à suas obrigações de preservação de sigilo bancário.</w:t>
-[...13 lines deleted...]
-    <w:p w14:paraId="36323648" w14:textId="6B9087F5" w:rsidR="00663427" w:rsidRDefault="00663427" w:rsidP="005470FB">
+        <w:t xml:space="preserve"> ao assinar este Termo de Adesão, confirma estar de acordo com a assunção das suas obrigações atribuídas no Contrato.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5B4F6756" w14:textId="103C2457" w:rsidR="00231DCB" w:rsidRPr="00440242" w:rsidRDefault="00231DCB" w:rsidP="00440242">
       <w:pPr>
         <w:pStyle w:val="Textoembloco"/>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Bradesco Sans" w:hAnsi="Bradesco Sans" w:cs="Calibri"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
-      <w:r>
-[...65 lines deleted...]
-    <w:p w14:paraId="5B4F6756" w14:textId="103C2457" w:rsidR="00231DCB" w:rsidRDefault="00231DCB" w:rsidP="005470FB">
+    </w:p>
+    <w:p w14:paraId="6E4AC5C4" w14:textId="22BCACA1" w:rsidR="00231DCB" w:rsidRPr="00440242" w:rsidRDefault="00231DCB" w:rsidP="00440242">
       <w:pPr>
         <w:pStyle w:val="Textoembloco"/>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Bradesco Sans" w:hAnsi="Bradesco Sans" w:cs="Calibri"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
-    </w:p>
-[...5 lines deleted...]
-        <w:jc w:val="both"/>
+      <w:r w:rsidRPr="00440242">
         <w:rPr>
           <w:rFonts w:ascii="Bradesco Sans" w:hAnsi="Bradesco Sans" w:cs="Calibri"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-      </w:pPr>
-      <w:r>
+        <w:t>5.</w:t>
+      </w:r>
+      <w:r w:rsidR="00735C3C" w:rsidRPr="00440242">
         <w:rPr>
           <w:rFonts w:ascii="Bradesco Sans" w:hAnsi="Bradesco Sans" w:cs="Calibri"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t>5.</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="00735C3C">
+        <w:t>7</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00440242">
         <w:rPr>
           <w:rFonts w:ascii="Bradesco Sans" w:hAnsi="Bradesco Sans" w:cs="Calibri"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t>7</w:t>
-[...6 lines deleted...]
-        </w:rPr>
         <w:t xml:space="preserve">. A </w:t>
       </w:r>
-      <w:r w:rsidRPr="005470FB">
+      <w:r w:rsidRPr="00440242">
         <w:rPr>
           <w:rFonts w:ascii="Bradesco Sans" w:hAnsi="Bradesco Sans" w:cs="Calibri"/>
           <w:b/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>CONTRATANTE</w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="00440242">
         <w:rPr>
           <w:rFonts w:ascii="Bradesco Sans" w:hAnsi="Bradesco Sans" w:cs="Calibri"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>, por intermédio de seus representantes abaixo assinados,</w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="00440242">
         <w:rPr>
           <w:rFonts w:ascii="Bradesco Sans" w:hAnsi="Bradesco Sans" w:cs="Calibri"/>
           <w:b/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="005F08F2">
-[...15 lines deleted...]
-      <w:r w:rsidRPr="005470FB">
+      <w:r w:rsidRPr="00440242">
+        <w:rPr>
+          <w:rFonts w:ascii="Bradesco Sans" w:hAnsi="Bradesco Sans"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">garante ao </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00440242">
         <w:rPr>
           <w:rFonts w:ascii="Bradesco Sans" w:hAnsi="Bradesco Sans"/>
           <w:b/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>BRADESCO</w:t>
       </w:r>
-      <w:r w:rsidRPr="005F08F2">
-[...24 lines deleted...]
-    <w:p w14:paraId="4B535F10" w14:textId="0FA64821" w:rsidR="00663427" w:rsidRDefault="00663427" w:rsidP="00663427">
+      <w:r w:rsidRPr="00440242">
+        <w:rPr>
+          <w:rFonts w:ascii="Bradesco Sans" w:hAnsi="Bradesco Sans"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>: (i) que está investida de todos os poderes e autoridade para firmar e cumprir as obrigações previstas no Contrato; e (</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00440242">
+        <w:rPr>
+          <w:rFonts w:ascii="Bradesco Sans" w:hAnsi="Bradesco Sans"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>ii</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00440242">
+        <w:rPr>
+          <w:rFonts w:ascii="Bradesco Sans" w:hAnsi="Bradesco Sans"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>) que a assinatura e o cumprimento do Contrato não resultam violação de qualquer direito de terceiros, lei ou regulamento aplicável ou, ainda, violação, descumprimento ou inadimplemento de qualquer contrato, instrumento ou documento do qual seja parte ou pelo qual tenha qualquer ou quaisquer de suas propriedades vinculadas e/ou afetadas, nem na necessidade de obter qualquer autorização nos termos de qualquer contrato, instrumento ou documento do qual seja parte, ou pelo qual tenha qualquer ou quaisquer de suas propriedades vinculadas e/ou afetadas.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4B535F10" w14:textId="0FA64821" w:rsidR="00663427" w:rsidRPr="00440242" w:rsidRDefault="00663427" w:rsidP="00440242">
       <w:pPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:ind w:right="51"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Bradesco Sans" w:hAnsi="Bradesco Sans"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="50363561" w14:textId="3B37623F" w:rsidR="00F9790C" w:rsidRPr="005F08F2" w:rsidRDefault="00231DCB" w:rsidP="005F08F2">
+    <w:p w14:paraId="50363561" w14:textId="3B37623F" w:rsidR="00F9790C" w:rsidRPr="00440242" w:rsidRDefault="00231DCB" w:rsidP="00440242">
       <w:pPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Bradesco Sans" w:hAnsi="Bradesco Sans"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
-      <w:r>
+      <w:r w:rsidRPr="00440242">
         <w:rPr>
           <w:rFonts w:ascii="Bradesco Sans" w:hAnsi="Bradesco Sans"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>5.</w:t>
       </w:r>
-      <w:r w:rsidR="00735C3C">
+      <w:r w:rsidR="00735C3C" w:rsidRPr="00440242">
         <w:rPr>
           <w:rFonts w:ascii="Bradesco Sans" w:hAnsi="Bradesco Sans"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>8</w:t>
       </w:r>
-      <w:r w:rsidR="00663427">
+      <w:r w:rsidR="00663427" w:rsidRPr="00440242">
         <w:rPr>
           <w:rFonts w:ascii="Bradesco Sans" w:hAnsi="Bradesco Sans"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
-      <w:r w:rsidR="00F9790C" w:rsidRPr="005F08F2">
-[...23 lines deleted...]
-      <w:r w:rsidR="001E7E73">
+      <w:r w:rsidR="00F9790C" w:rsidRPr="00440242">
+        <w:rPr>
+          <w:rFonts w:ascii="Bradesco Sans" w:hAnsi="Bradesco Sans"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> O presente Termo de Adesão </w:t>
+      </w:r>
+      <w:r w:rsidR="001E7E73" w:rsidRPr="00440242">
         <w:rPr>
           <w:rFonts w:ascii="Bradesco Sans" w:hAnsi="Bradesco Sans"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>será</w:t>
       </w:r>
-      <w:r w:rsidR="00F9790C" w:rsidRPr="005F08F2">
+      <w:r w:rsidR="00F9790C" w:rsidRPr="00440242">
         <w:rPr>
           <w:rFonts w:ascii="Bradesco Sans" w:hAnsi="Bradesco Sans"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> assinado eletronicamente com a utilização de processo de certificação disponibilizado pela Infraestrutura de Chaves Pública Brasileira – ICP-Brasil e produzirá todos os seus efeitos com relação aos signatários, conforme parágrafo 1° do artigo 10 da Medida Provisória n° 2.200-2, de 24 de agosto de 2001, do qual a </w:t>
       </w:r>
-      <w:r w:rsidR="00F9790C" w:rsidRPr="005F08F2">
+      <w:r w:rsidR="00F9790C" w:rsidRPr="00440242">
         <w:rPr>
           <w:rFonts w:ascii="Bradesco Sans" w:hAnsi="Bradesco Sans"/>
           <w:b/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>CONTRATANTE</w:t>
       </w:r>
-      <w:r w:rsidR="00F9790C" w:rsidRPr="005F08F2">
+      <w:r w:rsidR="00F9790C" w:rsidRPr="00440242">
         <w:rPr>
           <w:rFonts w:ascii="Bradesco Sans" w:hAnsi="Bradesco Sans"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> declara possuir total conhecimento.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6DE5110B" w14:textId="1420269F" w:rsidR="00C60C92" w:rsidRPr="005F08F2" w:rsidRDefault="00C60C92" w:rsidP="005F08F2">
+    <w:p w14:paraId="6DE5110B" w14:textId="1420269F" w:rsidR="00C60C92" w:rsidRPr="00440242" w:rsidRDefault="00C60C92" w:rsidP="00440242">
       <w:pPr>
         <w:pStyle w:val="PargrafodaLista"/>
         <w:tabs>
           <w:tab w:val="left" w:pos="426"/>
           <w:tab w:val="left" w:pos="567"/>
         </w:tabs>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:ind w:left="426" w:right="-91"/>
         <w:rPr>
           <w:rFonts w:ascii="Bradesco Sans" w:hAnsi="Bradesco Sans"/>
           <w:snapToGrid w:val="0"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="2653879A" w14:textId="251FA40B" w:rsidR="00F9790C" w:rsidRPr="005F08F2" w:rsidRDefault="001E7E73" w:rsidP="005470FB">
+    <w:p w14:paraId="2653879A" w14:textId="251FA40B" w:rsidR="00F9790C" w:rsidRPr="00440242" w:rsidRDefault="001E7E73" w:rsidP="00440242">
       <w:pPr>
         <w:pStyle w:val="PargrafodaLista"/>
         <w:tabs>
           <w:tab w:val="left" w:pos="426"/>
           <w:tab w:val="left" w:pos="567"/>
         </w:tabs>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:ind w:left="426" w:right="-91" w:hanging="426"/>
         <w:rPr>
           <w:rFonts w:ascii="Bradesco Sans" w:hAnsi="Bradesco Sans"/>
           <w:snapToGrid w:val="0"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
-      <w:r>
+      <w:r w:rsidRPr="00440242">
         <w:rPr>
           <w:rFonts w:ascii="Bradesco Sans" w:hAnsi="Bradesco Sans"/>
           <w:snapToGrid w:val="0"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Nos presentes termos, a</w:t>
       </w:r>
-      <w:r w:rsidR="00F9790C" w:rsidRPr="005F08F2">
+      <w:r w:rsidR="00F9790C" w:rsidRPr="00440242">
         <w:rPr>
           <w:rFonts w:ascii="Bradesco Sans" w:hAnsi="Bradesco Sans"/>
           <w:snapToGrid w:val="0"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>dere ao Contrato:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="307659BC" w14:textId="77777777" w:rsidR="00F9790C" w:rsidRPr="005F08F2" w:rsidRDefault="00F9790C" w:rsidP="005F08F2">
+    <w:p w14:paraId="307659BC" w14:textId="77777777" w:rsidR="00F9790C" w:rsidRPr="00440242" w:rsidRDefault="00F9790C" w:rsidP="00440242">
       <w:pPr>
         <w:pStyle w:val="PargrafodaLista"/>
         <w:tabs>
           <w:tab w:val="left" w:pos="426"/>
           <w:tab w:val="left" w:pos="567"/>
         </w:tabs>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:ind w:left="426" w:right="-91"/>
         <w:rPr>
           <w:rFonts w:ascii="Bradesco Sans" w:hAnsi="Bradesco Sans"/>
           <w:snapToGrid w:val="0"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="07CBB5FB" w14:textId="5238666B" w:rsidR="00C60C92" w:rsidRPr="005F08F2" w:rsidRDefault="00C60C92" w:rsidP="005F08F2">
+    <w:p w14:paraId="07CBB5FB" w14:textId="5238666B" w:rsidR="00C60C92" w:rsidRPr="00440242" w:rsidRDefault="00C60C92" w:rsidP="00440242">
       <w:pPr>
         <w:pStyle w:val="Corpodetexto"/>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Bradesco Sans" w:hAnsi="Bradesco Sans"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="005F08F2">
+      <w:r w:rsidRPr="00440242">
         <w:rPr>
           <w:rFonts w:ascii="Bradesco Sans" w:hAnsi="Bradesco Sans"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>[</w:t>
       </w:r>
-      <w:r w:rsidR="00D67CC4">
+      <w:r w:rsidR="00D67CC4" w:rsidRPr="00440242">
         <w:rPr>
           <w:rFonts w:ascii="Bradesco Sans" w:hAnsi="Bradesco Sans" w:cs="Calibri"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:fldChar w:fldCharType="begin">
           <w:ffData>
             <w:name w:val=""/>
             <w:enabled/>
             <w:calcOnExit w:val="0"/>
             <w:textInput>
               <w:default w:val="Local "/>
             </w:textInput>
           </w:ffData>
         </w:fldChar>
       </w:r>
-      <w:r w:rsidR="00D67CC4">
+      <w:r w:rsidR="00D67CC4" w:rsidRPr="00440242">
         <w:rPr>
           <w:rFonts w:ascii="Bradesco Sans" w:hAnsi="Bradesco Sans" w:cs="Calibri"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
       </w:r>
-      <w:r w:rsidR="00D67CC4">
+      <w:r w:rsidR="00D67CC4" w:rsidRPr="00440242">
         <w:rPr>
           <w:rFonts w:ascii="Bradesco Sans" w:hAnsi="Bradesco Sans" w:cs="Calibri"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:r>
-      <w:r w:rsidR="00D67CC4">
+      <w:r w:rsidR="00D67CC4" w:rsidRPr="00440242">
         <w:rPr>
           <w:rFonts w:ascii="Bradesco Sans" w:hAnsi="Bradesco Sans" w:cs="Calibri"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
-      <w:r w:rsidR="00D67CC4">
+      <w:r w:rsidR="00D67CC4" w:rsidRPr="00440242">
         <w:rPr>
           <w:rFonts w:ascii="Bradesco Sans" w:hAnsi="Bradesco Sans" w:cs="Calibri"/>
           <w:noProof/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Local </w:t>
       </w:r>
-      <w:r w:rsidR="00D67CC4">
+      <w:r w:rsidR="00D67CC4" w:rsidRPr="00440242">
         <w:rPr>
           <w:rFonts w:ascii="Bradesco Sans" w:hAnsi="Bradesco Sans" w:cs="Calibri"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
-      <w:r w:rsidRPr="005F08F2">
+      <w:r w:rsidRPr="00440242">
         <w:rPr>
           <w:rFonts w:ascii="Bradesco Sans" w:hAnsi="Bradesco Sans"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> e </w:t>
       </w:r>
-      <w:r w:rsidR="00D67CC4">
+      <w:r w:rsidR="00D67CC4" w:rsidRPr="00440242">
         <w:rPr>
           <w:rFonts w:ascii="Bradesco Sans" w:hAnsi="Bradesco Sans" w:cs="Calibri"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:fldChar w:fldCharType="begin">
           <w:ffData>
             <w:name w:val=""/>
             <w:enabled/>
             <w:calcOnExit w:val="0"/>
             <w:textInput>
               <w:default w:val="Data"/>
             </w:textInput>
           </w:ffData>
         </w:fldChar>
       </w:r>
-      <w:r w:rsidR="00D67CC4">
+      <w:r w:rsidR="00D67CC4" w:rsidRPr="00440242">
         <w:rPr>
           <w:rFonts w:ascii="Bradesco Sans" w:hAnsi="Bradesco Sans" w:cs="Calibri"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
       </w:r>
-      <w:r w:rsidR="00D67CC4">
+      <w:r w:rsidR="00D67CC4" w:rsidRPr="00440242">
         <w:rPr>
           <w:rFonts w:ascii="Bradesco Sans" w:hAnsi="Bradesco Sans" w:cs="Calibri"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:r>
-      <w:r w:rsidR="00D67CC4">
+      <w:r w:rsidR="00D67CC4" w:rsidRPr="00440242">
         <w:rPr>
           <w:rFonts w:ascii="Bradesco Sans" w:hAnsi="Bradesco Sans" w:cs="Calibri"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
-      <w:r w:rsidR="00D67CC4">
+      <w:r w:rsidR="00D67CC4" w:rsidRPr="00440242">
         <w:rPr>
           <w:rFonts w:ascii="Bradesco Sans" w:hAnsi="Bradesco Sans" w:cs="Calibri"/>
           <w:noProof/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Data</w:t>
       </w:r>
-      <w:r w:rsidR="00D67CC4">
+      <w:r w:rsidR="00D67CC4" w:rsidRPr="00440242">
         <w:rPr>
           <w:rFonts w:ascii="Bradesco Sans" w:hAnsi="Bradesco Sans" w:cs="Calibri"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
-      <w:r w:rsidRPr="005F08F2">
+      <w:r w:rsidRPr="00440242">
         <w:rPr>
           <w:rFonts w:ascii="Bradesco Sans" w:hAnsi="Bradesco Sans"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>]</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2D110FB6" w14:textId="77777777" w:rsidR="00C60C92" w:rsidRPr="005F08F2" w:rsidRDefault="00C60C92" w:rsidP="005F08F2">
+    <w:p w14:paraId="2D110FB6" w14:textId="77777777" w:rsidR="00C60C92" w:rsidRPr="00440242" w:rsidRDefault="00C60C92" w:rsidP="00440242">
       <w:pPr>
         <w:pStyle w:val="Corpodetexto"/>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Bradesco Sans" w:hAnsi="Bradesco Sans"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="320F1731" w14:textId="4FC7405D" w:rsidR="00C60C92" w:rsidRPr="005F08F2" w:rsidRDefault="00C60C92" w:rsidP="005F08F2">
+    <w:p w14:paraId="320F1731" w14:textId="4FC7405D" w:rsidR="00C60C92" w:rsidRPr="00440242" w:rsidRDefault="00C60C92" w:rsidP="00440242">
       <w:pPr>
         <w:pStyle w:val="Corpodetexto"/>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Bradesco Sans" w:hAnsi="Bradesco Sans"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="005F08F2">
+      <w:r w:rsidRPr="00440242">
         <w:rPr>
           <w:rFonts w:ascii="Bradesco Sans" w:hAnsi="Bradesco Sans"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>_________________________________________________________________________</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="07F98A3F" w14:textId="6BF10A96" w:rsidR="00C60C92" w:rsidRPr="005F08F2" w:rsidRDefault="00C60C92" w:rsidP="005F08F2">
+    <w:p w14:paraId="07F98A3F" w14:textId="6BF10A96" w:rsidR="00C60C92" w:rsidRPr="00440242" w:rsidRDefault="00C60C92" w:rsidP="00440242">
       <w:pPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Bradesco Sans" w:hAnsi="Bradesco Sans"/>
           <w:b/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="005F08F2">
+      <w:r w:rsidRPr="00440242">
         <w:rPr>
           <w:rFonts w:ascii="Bradesco Sans" w:hAnsi="Bradesco Sans"/>
           <w:b/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>CONTRATANTE</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0B394564" w14:textId="257D4923" w:rsidR="00C60C92" w:rsidRPr="005F08F2" w:rsidRDefault="00C60C92" w:rsidP="005F08F2">
+    <w:p w14:paraId="0B394564" w14:textId="257D4923" w:rsidR="00C60C92" w:rsidRPr="00440242" w:rsidRDefault="00C60C92" w:rsidP="00440242">
       <w:pPr>
         <w:pStyle w:val="Corpodetexto"/>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Bradesco Sans" w:hAnsi="Bradesco Sans"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="2A9FE7BE" w14:textId="77777777" w:rsidR="001E7E73" w:rsidRPr="005F08F2" w:rsidRDefault="001E7E73" w:rsidP="005F08F2">
+    <w:p w14:paraId="2A9FE7BE" w14:textId="77777777" w:rsidR="001E7E73" w:rsidRPr="00440242" w:rsidRDefault="001E7E73" w:rsidP="00440242">
       <w:pPr>
         <w:pStyle w:val="Corpodetexto"/>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Bradesco Sans" w:hAnsi="Bradesco Sans"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="7D0B30C7" w14:textId="6896FEFB" w:rsidR="00C60C92" w:rsidRPr="005F08F2" w:rsidRDefault="00C60C92" w:rsidP="005F08F2">
+    <w:p w14:paraId="7D0B30C7" w14:textId="6896FEFB" w:rsidR="00C60C92" w:rsidRPr="00440242" w:rsidRDefault="00C60C92" w:rsidP="00440242">
       <w:pPr>
         <w:pStyle w:val="Corpodetexto"/>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Bradesco Sans" w:hAnsi="Bradesco Sans"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="1412FF79" w14:textId="04E449A2" w:rsidR="00C60C92" w:rsidRPr="005F08F2" w:rsidRDefault="00C60C92" w:rsidP="005F08F2">
+    <w:p w14:paraId="1412FF79" w14:textId="04E449A2" w:rsidR="00C60C92" w:rsidRPr="00440242" w:rsidRDefault="00C60C92" w:rsidP="00440242">
       <w:pPr>
         <w:pStyle w:val="Corpodetexto"/>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Bradesco Sans" w:hAnsi="Bradesco Sans"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="005F08F2">
+      <w:r w:rsidRPr="00440242">
         <w:rPr>
           <w:rFonts w:ascii="Bradesco Sans" w:hAnsi="Bradesco Sans"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Testemunhas:</w:t>
       </w:r>
-      <w:r w:rsidR="009C74F7" w:rsidRPr="005F08F2">
+      <w:r w:rsidR="009C74F7" w:rsidRPr="00440242">
         <w:rPr>
           <w:rFonts w:ascii="Bradesco Sans" w:hAnsi="Bradesco Sans"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="37DF7510" w14:textId="3D505714" w:rsidR="00C60C92" w:rsidRPr="005F08F2" w:rsidRDefault="00C60C92" w:rsidP="005F08F2">
+    <w:p w14:paraId="37DF7510" w14:textId="3D505714" w:rsidR="00C60C92" w:rsidRPr="00440242" w:rsidRDefault="00C60C92" w:rsidP="00440242">
       <w:pPr>
         <w:pStyle w:val="Corpodetexto"/>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Bradesco Sans" w:hAnsi="Bradesco Sans"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="53A471F2" w14:textId="1FE1F1EA" w:rsidR="00C60C92" w:rsidRPr="005F08F2" w:rsidRDefault="00C60C92" w:rsidP="005470FB">
+    <w:p w14:paraId="53A471F2" w14:textId="1FE1F1EA" w:rsidR="00C60C92" w:rsidRPr="00440242" w:rsidRDefault="00C60C92" w:rsidP="00440242">
       <w:pPr>
         <w:pStyle w:val="Corpodetexto"/>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Bradesco Sans" w:hAnsi="Bradesco Sans"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="005F08F2">
+      <w:r w:rsidRPr="00440242">
         <w:rPr>
           <w:rFonts w:ascii="Bradesco Sans" w:hAnsi="Bradesco Sans"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>_______________________________________________________________</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="66B434A4" w14:textId="22AF6C87" w:rsidR="00C60C92" w:rsidRPr="005F08F2" w:rsidRDefault="00C60C92" w:rsidP="005470FB">
+    <w:p w14:paraId="66B434A4" w14:textId="22AF6C87" w:rsidR="00C60C92" w:rsidRPr="00440242" w:rsidRDefault="00C60C92" w:rsidP="00440242">
       <w:pPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Bradesco Sans" w:hAnsi="Bradesco Sans"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="005F08F2">
+      <w:r w:rsidRPr="00440242">
         <w:rPr>
           <w:rFonts w:ascii="Bradesco Sans" w:hAnsi="Bradesco Sans"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:fldChar w:fldCharType="begin"/>
       </w:r>
-      <w:r w:rsidRPr="005F08F2">
+      <w:r w:rsidRPr="00440242">
         <w:rPr>
           <w:rFonts w:ascii="Bradesco Sans" w:hAnsi="Bradesco Sans"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:instrText xml:space="preserve">formtext </w:instrText>
       </w:r>
-      <w:r w:rsidRPr="005F08F2">
+      <w:r w:rsidRPr="00440242">
         <w:rPr>
           <w:rFonts w:ascii="Bradesco Sans" w:hAnsi="Bradesco Sans"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
-      <w:r w:rsidRPr="005F08F2">
+      <w:r w:rsidRPr="00440242">
         <w:rPr>
           <w:rFonts w:ascii="Bradesco Sans" w:hAnsi="Bradesco Sans"/>
           <w:noProof/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Nome, RG ou CPF e Assinatura</w:t>
       </w:r>
-      <w:r w:rsidRPr="005F08F2">
+      <w:r w:rsidRPr="00440242">
         <w:rPr>
           <w:rFonts w:ascii="Bradesco Sans" w:hAnsi="Bradesco Sans"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
-      <w:r w:rsidRPr="005F08F2">
+      <w:r w:rsidRPr="00440242">
         <w:rPr>
           <w:rFonts w:ascii="Bradesco Sans" w:hAnsi="Bradesco Sans"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">                     </w:t>
       </w:r>
-      <w:r w:rsidRPr="005F08F2">
+      <w:r w:rsidRPr="00440242">
         <w:rPr>
           <w:rFonts w:ascii="Bradesco Sans" w:hAnsi="Bradesco Sans"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:fldChar w:fldCharType="begin"/>
       </w:r>
-      <w:r w:rsidRPr="005F08F2">
+      <w:r w:rsidRPr="00440242">
         <w:rPr>
           <w:rFonts w:ascii="Bradesco Sans" w:hAnsi="Bradesco Sans"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:instrText xml:space="preserve">formtext </w:instrText>
       </w:r>
-      <w:r w:rsidRPr="005F08F2">
+      <w:r w:rsidRPr="00440242">
         <w:rPr>
           <w:rFonts w:ascii="Bradesco Sans" w:hAnsi="Bradesco Sans"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
-      <w:r w:rsidRPr="005F08F2">
+      <w:r w:rsidRPr="00440242">
         <w:rPr>
           <w:rFonts w:ascii="Bradesco Sans" w:hAnsi="Bradesco Sans"/>
           <w:noProof/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Nome, RG ou CPF e Assinatura</w:t>
       </w:r>
-      <w:r w:rsidRPr="005F08F2">
+      <w:r w:rsidRPr="00440242">
         <w:rPr>
           <w:rFonts w:ascii="Bradesco Sans" w:hAnsi="Bradesco Sans"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="470C86F7" w14:textId="77777777" w:rsidR="00B75430" w:rsidRDefault="00B75430" w:rsidP="00522632">
+    <w:p w14:paraId="470C86F7" w14:textId="77777777" w:rsidR="00B75430" w:rsidRPr="00440242" w:rsidRDefault="00B75430" w:rsidP="00440242">
       <w:pPr>
         <w:suppressAutoHyphens w:val="0"/>
         <w:autoSpaceDN/>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:jc w:val="center"/>
         <w:textAlignment w:val="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Bradesco Sans" w:hAnsi="Bradesco Sans"/>
           <w:b/>
           <w:kern w:val="3"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="64A0624B" w14:textId="77777777" w:rsidR="00B75430" w:rsidRDefault="00B75430" w:rsidP="00522632">
+    <w:p w14:paraId="64A0624B" w14:textId="77777777" w:rsidR="00B75430" w:rsidRPr="00440242" w:rsidRDefault="00B75430" w:rsidP="00440242">
       <w:pPr>
         <w:suppressAutoHyphens w:val="0"/>
         <w:autoSpaceDN/>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:jc w:val="center"/>
         <w:textAlignment w:val="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Bradesco Sans" w:hAnsi="Bradesco Sans"/>
           <w:b/>
           <w:kern w:val="3"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="12781D04" w14:textId="77777777" w:rsidR="00B75430" w:rsidRDefault="00B75430" w:rsidP="00522632">
+    <w:p w14:paraId="12781D04" w14:textId="77777777" w:rsidR="00B75430" w:rsidRPr="00440242" w:rsidRDefault="00B75430" w:rsidP="00440242">
       <w:pPr>
         <w:suppressAutoHyphens w:val="0"/>
         <w:autoSpaceDN/>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:jc w:val="center"/>
         <w:textAlignment w:val="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Bradesco Sans" w:hAnsi="Bradesco Sans"/>
           <w:b/>
           <w:kern w:val="3"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="396C587A" w14:textId="77777777" w:rsidR="00B75430" w:rsidRDefault="00B75430" w:rsidP="00522632">
+    <w:p w14:paraId="4AA0A474" w14:textId="77777777" w:rsidR="00306B15" w:rsidRPr="00440242" w:rsidRDefault="00306B15" w:rsidP="00440242">
       <w:pPr>
         <w:suppressAutoHyphens w:val="0"/>
         <w:autoSpaceDN/>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:jc w:val="center"/>
         <w:textAlignment w:val="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Bradesco Sans" w:hAnsi="Bradesco Sans"/>
           <w:b/>
           <w:kern w:val="3"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="77A9FFA2" w14:textId="24FDD8A1" w:rsidR="00522632" w:rsidRPr="005F08F2" w:rsidRDefault="00522632" w:rsidP="00522632">
-[...858 lines deleted...]
-    <w:p w14:paraId="2675C555" w14:textId="77777777" w:rsidR="00C60C92" w:rsidRPr="005F08F2" w:rsidRDefault="00C60C92" w:rsidP="005F08F2">
+    <w:p w14:paraId="2675C555" w14:textId="77777777" w:rsidR="00C60C92" w:rsidRPr="00440242" w:rsidRDefault="00C60C92" w:rsidP="00440242">
       <w:pPr>
         <w:suppressAutoHyphens w:val="0"/>
         <w:autoSpaceDN/>
         <w:spacing w:after="160" w:line="276" w:lineRule="auto"/>
         <w:textAlignment w:val="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Bradesco Sans" w:hAnsi="Bradesco Sans"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:sectPr w:rsidR="00C60C92" w:rsidRPr="005F08F2" w:rsidSect="005F08F2">
+    <w:sectPr w:rsidR="00C60C92" w:rsidRPr="00440242" w:rsidSect="005F08F2">
+      <w:headerReference w:type="default" r:id="rId8"/>
       <w:pgSz w:w="11906" w:h="16838" w:code="9"/>
       <w:pgMar w:top="1702" w:right="1133" w:bottom="1417" w:left="1134" w:header="708" w:footer="708" w:gutter="0"/>
       <w:cols w:space="708"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
+<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="46DD9F9A" w14:textId="77777777" w:rsidR="0012284D" w:rsidRDefault="0012284D" w:rsidP="005461EC">
+    <w:p w14:paraId="7B27BC35" w14:textId="77777777" w:rsidR="00387631" w:rsidRDefault="00387631" w:rsidP="005461EC">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="31FE4758" w14:textId="77777777" w:rsidR="0012284D" w:rsidRDefault="0012284D" w:rsidP="005461EC">
+    <w:p w14:paraId="57E9358F" w14:textId="77777777" w:rsidR="00387631" w:rsidRDefault="00387631" w:rsidP="005461EC">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
+  </w:endnote>
+  <w:endnote w:type="continuationNotice" w:id="1">
+    <w:p w14:paraId="4D417E13" w14:textId="77777777" w:rsidR="00387631" w:rsidRDefault="00387631"/>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
-<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se">
+<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="Bradesco Sans">
+    <w:panose1 w:val="00000500000000000000"/>
+    <w:charset w:val="00"/>
+    <w:family w:val="auto"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="00000003" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00000001" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="Calibri">
+    <w:panose1 w:val="020F0502020204030204"/>
+    <w:charset w:val="00"/>
+    <w:family w:val="swiss"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
-  <w:font w:name="Calibri">
-[...5 lines deleted...]
-  </w:font>
   <w:font w:name="Tahoma">
     <w:panose1 w:val="020B0604030504040204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E1002EFF" w:usb1="C000605B" w:usb2="00000029" w:usb3="00000000" w:csb0="000101FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri Light">
     <w:panose1 w:val="020F0302020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Garamond">
     <w:panose1 w:val="02020404030301010803"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000287" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="0000009F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Bookman Old Style">
     <w:panose1 w:val="02050604050505020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000287" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="0000009F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Batang">
     <w:altName w:val="바탕"/>
     <w:panose1 w:val="02030600000101010101"/>
     <w:charset w:val="81"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="B00002AF" w:usb1="69D77CFB" w:usb2="00000030" w:usb3="00000000" w:csb0="0008009F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Segoe UI">
     <w:panose1 w:val="020B0502040204020203"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C000E47F" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
-  <w:font w:name="Bradesco Sans">
-    <w:panose1 w:val="00000500000000000000"/>
+  <w:font w:name="f3qz5yc-tyw-crg-nn0875e1vbes">
+    <w:panose1 w:val="00000000000000000000"/>
     <w:charset w:val="00"/>
     <w:family w:val="auto"/>
-    <w:pitch w:val="variable"/>
+    <w:notTrueType/>
+    <w:pitch w:val="default"/>
     <w:sig w:usb0="00000003" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00000001" w:csb1="00000000"/>
   </w:font>
-  <w:font w:name="Arial Unicode MS">
+  <w:font w:name="Arial">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="00"/>
-    <w:family w:val="roman"/>
-    <w:notTrueType/>
+    <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="00000003" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00000001" w:csb1="00000000"/>
+    <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
+<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="3B570979" w14:textId="77777777" w:rsidR="0012284D" w:rsidRDefault="0012284D" w:rsidP="005461EC">
+    <w:p w14:paraId="016D9BBC" w14:textId="77777777" w:rsidR="00387631" w:rsidRDefault="00387631" w:rsidP="005461EC">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="1F8CB991" w14:textId="77777777" w:rsidR="0012284D" w:rsidRDefault="0012284D" w:rsidP="005461EC">
+    <w:p w14:paraId="39BDB20D" w14:textId="77777777" w:rsidR="00387631" w:rsidRDefault="00387631" w:rsidP="005461EC">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
+  </w:footnote>
+  <w:footnote w:type="continuationNotice" w:id="1">
+    <w:p w14:paraId="5222641D" w14:textId="77777777" w:rsidR="00387631" w:rsidRDefault="00387631"/>
   </w:footnote>
 </w:footnotes>
 </file>
 
+<file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="376FC272" w14:textId="124126F1" w:rsidR="008C2067" w:rsidRDefault="008C2067">
+    <w:pPr>
+      <w:spacing w:line="200" w:lineRule="exact"/>
+    </w:pPr>
+  </w:p>
+</w:hdr>
+</file>
+
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
+<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="0D356E07"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="04CECD98"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="(%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6672" w:hanging="435"/>
       </w:pPr>
       <w:rPr>
         <w:b/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
@@ -17091,50 +24203,493 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="04160019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0416001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="0FEC7E50"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="8C365524"/>
+    <w:lvl w:ilvl="0" w:tplc="B860D4D4">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1-"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="852" w:hanging="492"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+        <w:color w:val="auto"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="04160019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%2."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="0416001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%3."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="0416000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%4."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="04160019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%5."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="0416001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%6."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="0416000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%7."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="04160019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%8."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="0416001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%9."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="6480" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="3" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="101B06AC"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="5C721990"/>
+    <w:lvl w:ilvl="0" w:tplc="0416000F">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="04160019">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%2."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="0416001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%3."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="0416000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%4."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="04160019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%5."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="0416001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%6."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="0416000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%7."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="04160019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%8."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="0416001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%9."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="6480" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="4" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="1BD86206"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="6BD2C30C"/>
+    <w:lvl w:ilvl="0" w:tplc="58760C8A">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%1)"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:hanging="256"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Bradesco Sans" w:eastAsia="Times New Roman" w:hAnsi="Bradesco Sans" w:hint="default"/>
+        <w:color w:val="231F20"/>
+        <w:sz w:val="24"/>
+        <w:szCs w:val="24"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="8124D7C4">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="•"/>
+      <w:lvlJc w:val="left"/>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="1DC44292">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="•"/>
+      <w:lvlJc w:val="left"/>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="546AC534">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="•"/>
+      <w:lvlJc w:val="left"/>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="F41A29BA">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="•"/>
+      <w:lvlJc w:val="left"/>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="4B3A6370">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="•"/>
+      <w:lvlJc w:val="left"/>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="42449B46">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="•"/>
+      <w:lvlJc w:val="left"/>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="3E5242CA">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="•"/>
+      <w:lvlJc w:val="left"/>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="D1983982">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="•"/>
+      <w:lvlJc w:val="left"/>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="5" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="1FD725B5"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="7C6C9F70"/>
+    <w:lvl w:ilvl="0" w:tplc="7ECA939E">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%1)"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="927" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="04160019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%2."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1647" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="0416001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%3."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="2367" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="0416000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%4."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3087" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="04160019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%5."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3807" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="0416001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%6."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="4527" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="0416000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%7."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5247" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="04160019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%8."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5967" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="0416001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%9."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="6687" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="6" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="260E28B5"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="D7009E4C"/>
+    <w:lvl w:ilvl="0" w:tplc="FFFFFFFF">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="upperRoman"/>
+      <w:lvlText w:val="%1."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="FFFFFFFF" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%2."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="FFFFFFFF" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%3."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="FFFFFFFF" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%4."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="FFFFFFFF" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%5."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="FFFFFFFF" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%6."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="FFFFFFFF" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%7."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="FFFFFFFF" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%8."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="FFFFFFFF" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%9."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="6480" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="7" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="2E634258"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="731ED5C0"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="(%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="987" w:hanging="420"/>
       </w:pPr>
       <w:rPr>
         <w:b w:val="0"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="none"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
     </w:lvl>
     <w:lvl w:ilvl="2">
       <w:start w:val="1"/>
       <w:numFmt w:val="none"/>
       <w:lvlText w:val=""/>
@@ -17155,51 +24710,140 @@
     <w:lvl w:ilvl="5">
       <w:start w:val="1"/>
       <w:numFmt w:val="none"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
     </w:lvl>
     <w:lvl w:ilvl="6">
       <w:start w:val="1"/>
       <w:numFmt w:val="none"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
     </w:lvl>
     <w:lvl w:ilvl="7">
       <w:start w:val="1"/>
       <w:numFmt w:val="none"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="none"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="3" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="8" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="33632144"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="63FAFE48"/>
+    <w:lvl w:ilvl="0" w:tplc="04160017">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%1)"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="04160019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%2."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="0416001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%3."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="0416000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%4."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="04160019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%5."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="0416001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%6."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="0416000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%7."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="04160019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%8."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="0416001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%9."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="6480" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="9" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="337F3BCD"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="D7009E4C"/>
     <w:lvl w:ilvl="0" w:tplc="04160013">
       <w:start w:val="1"/>
       <w:numFmt w:val="upperRoman"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04160019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0416001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
@@ -17241,51 +24885,51 @@
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="04160019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0416001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="4" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="10" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="38FD78AF"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="680631F0"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="(%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="375" w:hanging="375"/>
       </w:pPr>
       <w:rPr>
         <w:b/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="none"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
     </w:lvl>
     <w:lvl w:ilvl="2">
       <w:start w:val="1"/>
       <w:numFmt w:val="none"/>
       <w:lvlText w:val=""/>
@@ -17306,51 +24950,183 @@
     <w:lvl w:ilvl="5">
       <w:start w:val="1"/>
       <w:numFmt w:val="none"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
     </w:lvl>
     <w:lvl w:ilvl="6">
       <w:start w:val="1"/>
       <w:numFmt w:val="none"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
     </w:lvl>
     <w:lvl w:ilvl="7">
       <w:start w:val="1"/>
       <w:numFmt w:val="none"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="none"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="5" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="11" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="3C734686"/>
+    <w:multiLevelType w:val="multilevel"/>
+    <w:tmpl w:val="F69A21F2"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="9"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="141" w:hanging="411"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+        <w:lang w:val="pt-PT" w:eastAsia="en-US" w:bidi="ar-SA"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1.%2."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="141" w:hanging="411"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Bradesco Sans" w:eastAsia="Calibri" w:hAnsi="Bradesco Sans" w:cs="Calibri" w:hint="default"/>
+        <w:b w:val="0"/>
+        <w:bCs w:val="0"/>
+        <w:i w:val="0"/>
+        <w:iCs w:val="0"/>
+        <w:spacing w:val="-1"/>
+        <w:w w:val="99"/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
+        <w:lang w:val="pt-PT" w:eastAsia="en-US" w:bidi="ar-SA"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1.%2.%3."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="425" w:hanging="1132"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Bradesco Sans" w:eastAsia="Calibri" w:hAnsi="Bradesco Sans" w:cs="Calibri" w:hint="default"/>
+        <w:b w:val="0"/>
+        <w:bCs w:val="0"/>
+        <w:i w:val="0"/>
+        <w:iCs w:val="0"/>
+        <w:spacing w:val="-1"/>
+        <w:w w:val="99"/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
+        <w:lang w:val="pt-PT" w:eastAsia="en-US" w:bidi="ar-SA"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3">
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="•"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1852" w:hanging="1132"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+        <w:lang w:val="pt-PT" w:eastAsia="en-US" w:bidi="ar-SA"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4">
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="•"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3005" w:hanging="1132"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+        <w:lang w:val="pt-PT" w:eastAsia="en-US" w:bidi="ar-SA"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5">
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="•"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4158" w:hanging="1132"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+        <w:lang w:val="pt-PT" w:eastAsia="en-US" w:bidi="ar-SA"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6">
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="•"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5311" w:hanging="1132"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+        <w:lang w:val="pt-PT" w:eastAsia="en-US" w:bidi="ar-SA"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7">
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="•"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6464" w:hanging="1132"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+        <w:lang w:val="pt-PT" w:eastAsia="en-US" w:bidi="ar-SA"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8">
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="•"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="7616" w:hanging="1132"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+        <w:lang w:val="pt-PT" w:eastAsia="en-US" w:bidi="ar-SA"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="12" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="4A816B42"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="0BBECFB0"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="(%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="927" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1506" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="2">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
@@ -17392,51 +25168,51 @@
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5106" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5826" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6546" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="6" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="13" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="54DE080C"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="E8CA4E86"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="495" w:hanging="495"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1.%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2279" w:hanging="720"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="2">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1.%2.%3."/>
@@ -17478,51 +25254,149 @@
       <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="1440"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7.%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1800" w:hanging="1800"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7.%8.%9."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="2160"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="7" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="14" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="69A23EBF"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="D5B6338C"/>
+    <w:lvl w:ilvl="0" w:tplc="01D0F4A2">
+      <w:start w:val="7"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1)"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:hanging="274"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:hint="default"/>
+        <w:color w:val="231F20"/>
+        <w:sz w:val="24"/>
+        <w:szCs w:val="24"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="72A804B2">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%2)"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:hanging="294"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:hint="default"/>
+        <w:color w:val="231F20"/>
+        <w:sz w:val="24"/>
+        <w:szCs w:val="24"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="660E82CA">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="•"/>
+      <w:lvlJc w:val="left"/>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="0B56562C">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="•"/>
+      <w:lvlJc w:val="left"/>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="46581924">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="•"/>
+      <w:lvlJc w:val="left"/>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="DB4A2832">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="•"/>
+      <w:lvlJc w:val="left"/>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="7DF463A2">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="•"/>
+      <w:lvlJc w:val="left"/>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="AF8C2A7A">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="•"/>
+      <w:lvlJc w:val="left"/>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="F362B928">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="•"/>
+      <w:lvlJc w:val="left"/>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="15" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="6D703D3B"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="67B27106"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="(%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="927" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1647" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="2">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
@@ -17564,51 +25438,164 @@
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5247" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5967" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6687" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="8" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="16" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="6E4B7928"/>
+    <w:multiLevelType w:val="multilevel"/>
+    <w:tmpl w:val="8AEE2F0A"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="2"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="370" w:hanging="370"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1">
+      <w:start w:val="4"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1.%2."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="720"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1.%2.%3."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="720"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1.%2.%3.%4."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1080" w:hanging="1080"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1.%2.%3.%4.%5."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1080" w:hanging="1080"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1.%2.%3.%4.%5.%6."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="1440"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="1440"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7.%8."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1800" w:hanging="1800"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7.%8.%9."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1800" w:hanging="1800"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="17" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="6FA901F3"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="47AE6508"/>
     <w:lvl w:ilvl="0" w:tplc="04160001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04160003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
@@ -17677,51 +25664,51 @@
     <w:lvl w:ilvl="7" w:tplc="04160003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="04160005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="9" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="18" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="71A76681"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="4C6666DC"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="(%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="801" w:hanging="375"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1506" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="2">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
@@ -17763,51 +25750,51 @@
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5106" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5826" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6546" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="10" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="19" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="781D4C07"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="3962D1AA"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="5"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="(%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="987" w:hanging="420"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="none"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
     </w:lvl>
     <w:lvl w:ilvl="2">
       <w:start w:val="1"/>
       <w:numFmt w:val="none"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
     </w:lvl>
     <w:lvl w:ilvl="3">
@@ -17825,343 +25812,581 @@
     <w:lvl w:ilvl="5">
       <w:start w:val="1"/>
       <w:numFmt w:val="none"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
     </w:lvl>
     <w:lvl w:ilvl="6">
       <w:start w:val="1"/>
       <w:numFmt w:val="none"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
     </w:lvl>
     <w:lvl w:ilvl="7">
       <w:start w:val="1"/>
       <w:numFmt w:val="none"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="none"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
     </w:lvl>
   </w:abstractNum>
-  <w:num w:numId="1">
+  <w:num w:numId="1" w16cid:durableId="569312697">
+    <w:abstractNumId w:val="10"/>
+  </w:num>
+  <w:num w:numId="2" w16cid:durableId="907767901">
+    <w:abstractNumId w:val="0"/>
+  </w:num>
+  <w:num w:numId="3" w16cid:durableId="2030595187">
+    <w:abstractNumId w:val="13"/>
+  </w:num>
+  <w:num w:numId="4" w16cid:durableId="1205605637">
+    <w:abstractNumId w:val="18"/>
+  </w:num>
+  <w:num w:numId="5" w16cid:durableId="140122783">
+    <w:abstractNumId w:val="12"/>
+  </w:num>
+  <w:num w:numId="6" w16cid:durableId="1283263551">
+    <w:abstractNumId w:val="15"/>
+  </w:num>
+  <w:num w:numId="7" w16cid:durableId="1154033719">
+    <w:abstractNumId w:val="19"/>
+  </w:num>
+  <w:num w:numId="8" w16cid:durableId="1095130976">
+    <w:abstractNumId w:val="7"/>
+  </w:num>
+  <w:num w:numId="9" w16cid:durableId="200679016">
+    <w:abstractNumId w:val="9"/>
+  </w:num>
+  <w:num w:numId="10" w16cid:durableId="66920166">
+    <w:abstractNumId w:val="1"/>
+  </w:num>
+  <w:num w:numId="11" w16cid:durableId="987318867">
+    <w:abstractNumId w:val="17"/>
+  </w:num>
+  <w:num w:numId="12" w16cid:durableId="800802764">
+    <w:abstractNumId w:val="3"/>
+  </w:num>
+  <w:num w:numId="13" w16cid:durableId="1462649616">
+    <w:abstractNumId w:val="16"/>
+  </w:num>
+  <w:num w:numId="14" w16cid:durableId="1742602639">
+    <w:abstractNumId w:val="11"/>
+  </w:num>
+  <w:num w:numId="15" w16cid:durableId="1676227130">
+    <w:abstractNumId w:val="6"/>
+  </w:num>
+  <w:num w:numId="16" w16cid:durableId="1042823697">
+    <w:abstractNumId w:val="14"/>
+  </w:num>
+  <w:num w:numId="17" w16cid:durableId="1123381783">
     <w:abstractNumId w:val="4"/>
   </w:num>
-  <w:num w:numId="2">
-[...17 lines deleted...]
-  <w:num w:numId="8">
+  <w:num w:numId="18" w16cid:durableId="635720677">
     <w:abstractNumId w:val="2"/>
   </w:num>
-  <w:num w:numId="9">
-    <w:abstractNumId w:val="3"/>
+  <w:num w:numId="19" w16cid:durableId="958296442">
+    <w:abstractNumId w:val="8"/>
   </w:num>
-  <w:num w:numId="10">
-[...3 lines deleted...]
-    <w:abstractNumId w:val="8"/>
+  <w:num w:numId="20" w16cid:durableId="297296947">
+    <w:abstractNumId w:val="5"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se">
-[...2 lines deleted...]
-  <w:documentProtection w:edit="forms" w:enforcement="1" w:cryptProviderType="rsaAES" w:cryptAlgorithmClass="hash" w:cryptAlgorithmType="typeAny" w:cryptAlgorithmSid="14" w:cryptSpinCount="100000" w:hash="cBx7B61HXOr6jc13HJME5WNkNATUWCMTWf1GRGQdciDyuqh5HoqOt4ctvHuVuLARKPkfMad5Gl63fdJt3vU21A==" w:salt="fQAcoDQk35LG0WaXdwInRw=="/>
+<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
+  <w:zoom w:percent="120"/>
+  <w:proofState w:spelling="clean" w:grammar="clean"/>
+  <w:trackRevisions/>
+  <w:documentProtection w:edit="forms" w:enforcement="1" w:cryptProviderType="rsaAES" w:cryptAlgorithmClass="hash" w:cryptAlgorithmType="typeAny" w:cryptAlgorithmSid="14" w:cryptSpinCount="100000" w:hash="3nZ9RzS9kIQHsJ2u4ycupFVXELXNxQJOeEm9yAqr2qYymKJO6qKv9yilOvI7wTJSaLrnAkth8aeuosBDTa8ilg==" w:salt="ShYSBI2ryS1Y8ln3Zezz8A=="/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:hdrShapeDefaults>
-    <o:shapedefaults v:ext="edit" spidmax="4097"/>
+    <o:shapedefaults v:ext="edit" spidmax="2050"/>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
+    <w:footnote w:id="1"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
+    <w:endnote w:id="1"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
+    <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="00C60C92"/>
+    <w:rsid w:val="00000FC7"/>
     <w:rsid w:val="0000495A"/>
+    <w:rsid w:val="0000508E"/>
+    <w:rsid w:val="00005CF4"/>
+    <w:rsid w:val="0000721F"/>
+    <w:rsid w:val="000147B4"/>
+    <w:rsid w:val="00025EB8"/>
     <w:rsid w:val="0002726A"/>
+    <w:rsid w:val="0003526A"/>
+    <w:rsid w:val="00052A73"/>
+    <w:rsid w:val="00066566"/>
     <w:rsid w:val="00070AA3"/>
     <w:rsid w:val="00095665"/>
+    <w:rsid w:val="000A00A6"/>
+    <w:rsid w:val="000B2FAC"/>
+    <w:rsid w:val="000B4C3B"/>
     <w:rsid w:val="000B673B"/>
     <w:rsid w:val="000B7E6B"/>
+    <w:rsid w:val="000D40AE"/>
     <w:rsid w:val="000E1026"/>
     <w:rsid w:val="000F0BC6"/>
     <w:rsid w:val="000F2575"/>
+    <w:rsid w:val="000F58C3"/>
     <w:rsid w:val="001023FB"/>
+    <w:rsid w:val="0010393C"/>
     <w:rsid w:val="0012284D"/>
     <w:rsid w:val="00127493"/>
+    <w:rsid w:val="001437D5"/>
+    <w:rsid w:val="00147F28"/>
     <w:rsid w:val="00164A20"/>
+    <w:rsid w:val="00167017"/>
+    <w:rsid w:val="0017022F"/>
+    <w:rsid w:val="00173B7D"/>
+    <w:rsid w:val="00174ABA"/>
     <w:rsid w:val="0017649C"/>
+    <w:rsid w:val="001817E0"/>
     <w:rsid w:val="00182547"/>
+    <w:rsid w:val="00185F79"/>
     <w:rsid w:val="00190D50"/>
+    <w:rsid w:val="00190D66"/>
+    <w:rsid w:val="00191A77"/>
+    <w:rsid w:val="00194225"/>
+    <w:rsid w:val="001A0633"/>
+    <w:rsid w:val="001A2A04"/>
     <w:rsid w:val="001B5643"/>
+    <w:rsid w:val="001B5862"/>
     <w:rsid w:val="001C1D53"/>
     <w:rsid w:val="001C2E40"/>
     <w:rsid w:val="001D3D64"/>
     <w:rsid w:val="001D6C0C"/>
     <w:rsid w:val="001E536C"/>
     <w:rsid w:val="001E7E73"/>
+    <w:rsid w:val="00200897"/>
     <w:rsid w:val="00200C73"/>
     <w:rsid w:val="002031A7"/>
     <w:rsid w:val="00206434"/>
+    <w:rsid w:val="002261D8"/>
     <w:rsid w:val="00227D9F"/>
+    <w:rsid w:val="00230CBC"/>
     <w:rsid w:val="00231DCB"/>
+    <w:rsid w:val="0023354B"/>
+    <w:rsid w:val="0023590A"/>
+    <w:rsid w:val="00236B76"/>
+    <w:rsid w:val="00253405"/>
+    <w:rsid w:val="00253D28"/>
+    <w:rsid w:val="00265111"/>
+    <w:rsid w:val="00265FB6"/>
     <w:rsid w:val="0027599F"/>
     <w:rsid w:val="002931AE"/>
     <w:rsid w:val="002962EC"/>
     <w:rsid w:val="002A6645"/>
     <w:rsid w:val="002B0DCC"/>
+    <w:rsid w:val="002C27FD"/>
+    <w:rsid w:val="002D6212"/>
+    <w:rsid w:val="002E00A1"/>
+    <w:rsid w:val="002E0AE7"/>
+    <w:rsid w:val="002E1080"/>
+    <w:rsid w:val="002E2FE2"/>
+    <w:rsid w:val="002F2083"/>
+    <w:rsid w:val="00306B15"/>
     <w:rsid w:val="0031270D"/>
+    <w:rsid w:val="00332495"/>
+    <w:rsid w:val="003374B5"/>
     <w:rsid w:val="003414FD"/>
+    <w:rsid w:val="00345E55"/>
+    <w:rsid w:val="003577AD"/>
+    <w:rsid w:val="0037048C"/>
+    <w:rsid w:val="00370687"/>
     <w:rsid w:val="00373B18"/>
+    <w:rsid w:val="0037577B"/>
+    <w:rsid w:val="00381F7F"/>
+    <w:rsid w:val="00387631"/>
     <w:rsid w:val="00391A39"/>
+    <w:rsid w:val="0039464B"/>
     <w:rsid w:val="003970ED"/>
     <w:rsid w:val="003A67B6"/>
     <w:rsid w:val="003C533C"/>
+    <w:rsid w:val="003D44F9"/>
     <w:rsid w:val="003D60F4"/>
+    <w:rsid w:val="003D68D2"/>
     <w:rsid w:val="003F786E"/>
     <w:rsid w:val="003F7E71"/>
     <w:rsid w:val="004022E5"/>
     <w:rsid w:val="00403499"/>
+    <w:rsid w:val="00411BD4"/>
+    <w:rsid w:val="004140AE"/>
+    <w:rsid w:val="0041687D"/>
+    <w:rsid w:val="00430221"/>
+    <w:rsid w:val="00440242"/>
     <w:rsid w:val="004505C1"/>
     <w:rsid w:val="00463AF7"/>
+    <w:rsid w:val="004800CE"/>
+    <w:rsid w:val="00483216"/>
     <w:rsid w:val="004845FF"/>
     <w:rsid w:val="00490537"/>
+    <w:rsid w:val="00493273"/>
     <w:rsid w:val="004B4310"/>
+    <w:rsid w:val="004C5A33"/>
+    <w:rsid w:val="004D4CE8"/>
     <w:rsid w:val="004E19BC"/>
+    <w:rsid w:val="004E35BA"/>
+    <w:rsid w:val="004E6651"/>
     <w:rsid w:val="00503C0B"/>
     <w:rsid w:val="00512C30"/>
     <w:rsid w:val="00522632"/>
     <w:rsid w:val="00523C33"/>
     <w:rsid w:val="0052646A"/>
     <w:rsid w:val="00530BC5"/>
     <w:rsid w:val="00535C4F"/>
+    <w:rsid w:val="00544975"/>
     <w:rsid w:val="005461EC"/>
     <w:rsid w:val="00546D64"/>
     <w:rsid w:val="005470FB"/>
+    <w:rsid w:val="005472FD"/>
+    <w:rsid w:val="00550813"/>
     <w:rsid w:val="00554971"/>
     <w:rsid w:val="005927CE"/>
     <w:rsid w:val="0059531F"/>
+    <w:rsid w:val="00597D3C"/>
     <w:rsid w:val="005A3D7F"/>
+    <w:rsid w:val="005B290C"/>
     <w:rsid w:val="005F08F2"/>
+    <w:rsid w:val="00610C45"/>
     <w:rsid w:val="006229AF"/>
+    <w:rsid w:val="006314C2"/>
+    <w:rsid w:val="00650A63"/>
     <w:rsid w:val="006561E9"/>
     <w:rsid w:val="00661612"/>
     <w:rsid w:val="00663427"/>
+    <w:rsid w:val="00663F59"/>
     <w:rsid w:val="00666601"/>
     <w:rsid w:val="006712B7"/>
+    <w:rsid w:val="00675C2F"/>
     <w:rsid w:val="0069211D"/>
     <w:rsid w:val="006B205B"/>
     <w:rsid w:val="006B490B"/>
     <w:rsid w:val="006B7A2F"/>
+    <w:rsid w:val="006C080E"/>
+    <w:rsid w:val="006C4A08"/>
     <w:rsid w:val="006D6818"/>
     <w:rsid w:val="006E537A"/>
     <w:rsid w:val="006F14FC"/>
+    <w:rsid w:val="006F3E60"/>
     <w:rsid w:val="00711BE9"/>
     <w:rsid w:val="00713D8A"/>
+    <w:rsid w:val="00723EFE"/>
     <w:rsid w:val="00735C3C"/>
+    <w:rsid w:val="00736ADE"/>
     <w:rsid w:val="00740ECB"/>
+    <w:rsid w:val="00743287"/>
     <w:rsid w:val="00762448"/>
+    <w:rsid w:val="00763666"/>
+    <w:rsid w:val="007645E2"/>
+    <w:rsid w:val="007659E3"/>
+    <w:rsid w:val="00767249"/>
+    <w:rsid w:val="0076780E"/>
     <w:rsid w:val="007715D8"/>
+    <w:rsid w:val="00786577"/>
+    <w:rsid w:val="007920BB"/>
     <w:rsid w:val="0079380D"/>
     <w:rsid w:val="00793B8A"/>
     <w:rsid w:val="0079647C"/>
+    <w:rsid w:val="007B125A"/>
+    <w:rsid w:val="007B37D4"/>
     <w:rsid w:val="007C1953"/>
+    <w:rsid w:val="007C5190"/>
     <w:rsid w:val="007C5213"/>
+    <w:rsid w:val="007E11DD"/>
     <w:rsid w:val="007E25DB"/>
     <w:rsid w:val="007E6071"/>
+    <w:rsid w:val="007E6388"/>
+    <w:rsid w:val="007F3052"/>
+    <w:rsid w:val="00800CF9"/>
+    <w:rsid w:val="00821799"/>
     <w:rsid w:val="008230C0"/>
+    <w:rsid w:val="00833F73"/>
+    <w:rsid w:val="00836B7C"/>
+    <w:rsid w:val="00837160"/>
+    <w:rsid w:val="00842572"/>
+    <w:rsid w:val="008437E0"/>
+    <w:rsid w:val="00844C05"/>
     <w:rsid w:val="008510E1"/>
     <w:rsid w:val="00855668"/>
+    <w:rsid w:val="00856A1E"/>
     <w:rsid w:val="00861B05"/>
     <w:rsid w:val="00877145"/>
+    <w:rsid w:val="00881822"/>
+    <w:rsid w:val="00886C05"/>
+    <w:rsid w:val="008963EF"/>
     <w:rsid w:val="008A6997"/>
+    <w:rsid w:val="008C2067"/>
     <w:rsid w:val="008C6224"/>
+    <w:rsid w:val="008C7ACD"/>
+    <w:rsid w:val="008C7DC2"/>
     <w:rsid w:val="008D47CF"/>
+    <w:rsid w:val="008D5AC7"/>
+    <w:rsid w:val="008D614E"/>
+    <w:rsid w:val="008E11E7"/>
+    <w:rsid w:val="008E1732"/>
     <w:rsid w:val="008E4F4B"/>
     <w:rsid w:val="008F12D7"/>
     <w:rsid w:val="00900867"/>
+    <w:rsid w:val="0090255F"/>
+    <w:rsid w:val="009065A1"/>
     <w:rsid w:val="00911CF1"/>
+    <w:rsid w:val="00916177"/>
+    <w:rsid w:val="00916294"/>
+    <w:rsid w:val="00921405"/>
     <w:rsid w:val="00923401"/>
+    <w:rsid w:val="00927B9E"/>
     <w:rsid w:val="00947D54"/>
+    <w:rsid w:val="0095304B"/>
+    <w:rsid w:val="009561B6"/>
     <w:rsid w:val="00963065"/>
     <w:rsid w:val="0096399A"/>
     <w:rsid w:val="009759FB"/>
+    <w:rsid w:val="009766C9"/>
+    <w:rsid w:val="009A55AA"/>
+    <w:rsid w:val="009A741E"/>
+    <w:rsid w:val="009C5370"/>
     <w:rsid w:val="009C73AE"/>
     <w:rsid w:val="009C74F7"/>
     <w:rsid w:val="009E111C"/>
+    <w:rsid w:val="009E5747"/>
     <w:rsid w:val="009F202E"/>
+    <w:rsid w:val="009F4E70"/>
+    <w:rsid w:val="009F5AF2"/>
+    <w:rsid w:val="00A02A73"/>
+    <w:rsid w:val="00A176E4"/>
     <w:rsid w:val="00A2343B"/>
+    <w:rsid w:val="00A33AA3"/>
     <w:rsid w:val="00A36975"/>
     <w:rsid w:val="00A40F46"/>
+    <w:rsid w:val="00A42892"/>
+    <w:rsid w:val="00A42BBF"/>
+    <w:rsid w:val="00A5314B"/>
     <w:rsid w:val="00A56A77"/>
+    <w:rsid w:val="00A638FC"/>
+    <w:rsid w:val="00A74852"/>
+    <w:rsid w:val="00A7674F"/>
+    <w:rsid w:val="00A85241"/>
+    <w:rsid w:val="00A86943"/>
     <w:rsid w:val="00AB7EF8"/>
+    <w:rsid w:val="00AC221F"/>
     <w:rsid w:val="00AD67B5"/>
     <w:rsid w:val="00AF7F48"/>
     <w:rsid w:val="00B00BAC"/>
+    <w:rsid w:val="00B059DD"/>
+    <w:rsid w:val="00B10A92"/>
+    <w:rsid w:val="00B10AB8"/>
+    <w:rsid w:val="00B17A0C"/>
+    <w:rsid w:val="00B2075C"/>
     <w:rsid w:val="00B24214"/>
     <w:rsid w:val="00B37B24"/>
     <w:rsid w:val="00B44009"/>
     <w:rsid w:val="00B45E0E"/>
+    <w:rsid w:val="00B51299"/>
     <w:rsid w:val="00B5515B"/>
+    <w:rsid w:val="00B664C2"/>
     <w:rsid w:val="00B72E5F"/>
     <w:rsid w:val="00B75430"/>
+    <w:rsid w:val="00B767B3"/>
     <w:rsid w:val="00B775A5"/>
+    <w:rsid w:val="00B84267"/>
     <w:rsid w:val="00B93EB3"/>
     <w:rsid w:val="00B949D3"/>
+    <w:rsid w:val="00B9578C"/>
+    <w:rsid w:val="00B97523"/>
     <w:rsid w:val="00BA6930"/>
     <w:rsid w:val="00BB2E41"/>
+    <w:rsid w:val="00BB4CF5"/>
     <w:rsid w:val="00BC1562"/>
     <w:rsid w:val="00BC3961"/>
     <w:rsid w:val="00BD32DA"/>
     <w:rsid w:val="00BD4362"/>
     <w:rsid w:val="00BD4A6B"/>
+    <w:rsid w:val="00BE5EEF"/>
+    <w:rsid w:val="00BE75A9"/>
     <w:rsid w:val="00C017F0"/>
+    <w:rsid w:val="00C03458"/>
     <w:rsid w:val="00C055F9"/>
     <w:rsid w:val="00C05B58"/>
+    <w:rsid w:val="00C10C9D"/>
     <w:rsid w:val="00C210CD"/>
     <w:rsid w:val="00C30E35"/>
+    <w:rsid w:val="00C365FD"/>
+    <w:rsid w:val="00C453EE"/>
+    <w:rsid w:val="00C46ECF"/>
     <w:rsid w:val="00C60C92"/>
+    <w:rsid w:val="00C6460F"/>
+    <w:rsid w:val="00C70F57"/>
     <w:rsid w:val="00C7540C"/>
+    <w:rsid w:val="00C97FBD"/>
+    <w:rsid w:val="00CB0A1E"/>
+    <w:rsid w:val="00CB4510"/>
+    <w:rsid w:val="00CB6133"/>
+    <w:rsid w:val="00CB6AE5"/>
+    <w:rsid w:val="00CC20D7"/>
+    <w:rsid w:val="00CC4B4D"/>
     <w:rsid w:val="00CF65F1"/>
     <w:rsid w:val="00D06E25"/>
     <w:rsid w:val="00D156DC"/>
     <w:rsid w:val="00D24110"/>
     <w:rsid w:val="00D42A4C"/>
     <w:rsid w:val="00D54216"/>
+    <w:rsid w:val="00D54822"/>
+    <w:rsid w:val="00D665CA"/>
     <w:rsid w:val="00D67CC4"/>
+    <w:rsid w:val="00D725F9"/>
+    <w:rsid w:val="00D76E15"/>
     <w:rsid w:val="00D8008B"/>
+    <w:rsid w:val="00D8251C"/>
+    <w:rsid w:val="00D9072C"/>
+    <w:rsid w:val="00DA158C"/>
     <w:rsid w:val="00DB1C7C"/>
+    <w:rsid w:val="00DC6D21"/>
+    <w:rsid w:val="00DC79ED"/>
+    <w:rsid w:val="00DD3028"/>
     <w:rsid w:val="00DE15AC"/>
     <w:rsid w:val="00DE5739"/>
+    <w:rsid w:val="00E03381"/>
+    <w:rsid w:val="00E073AD"/>
+    <w:rsid w:val="00E20FEA"/>
     <w:rsid w:val="00E4144E"/>
     <w:rsid w:val="00E45CD1"/>
     <w:rsid w:val="00E45E24"/>
     <w:rsid w:val="00E51ADE"/>
     <w:rsid w:val="00E53776"/>
     <w:rsid w:val="00E5476D"/>
+    <w:rsid w:val="00E5728B"/>
+    <w:rsid w:val="00E678BC"/>
     <w:rsid w:val="00E7485B"/>
+    <w:rsid w:val="00E863A1"/>
     <w:rsid w:val="00E96827"/>
+    <w:rsid w:val="00EA5564"/>
+    <w:rsid w:val="00EA794D"/>
     <w:rsid w:val="00EB4E8D"/>
     <w:rsid w:val="00EC1830"/>
+    <w:rsid w:val="00EC2344"/>
     <w:rsid w:val="00EC3E4A"/>
     <w:rsid w:val="00EC5BF6"/>
+    <w:rsid w:val="00ED67D5"/>
+    <w:rsid w:val="00EE2A50"/>
     <w:rsid w:val="00EE36B4"/>
+    <w:rsid w:val="00EF7BB9"/>
+    <w:rsid w:val="00F115AE"/>
     <w:rsid w:val="00F3362F"/>
     <w:rsid w:val="00F41113"/>
+    <w:rsid w:val="00F44CFA"/>
+    <w:rsid w:val="00F50327"/>
+    <w:rsid w:val="00F5217E"/>
+    <w:rsid w:val="00F523FE"/>
     <w:rsid w:val="00F5426B"/>
     <w:rsid w:val="00F570E3"/>
     <w:rsid w:val="00F64A92"/>
+    <w:rsid w:val="00F7394D"/>
     <w:rsid w:val="00F80D3C"/>
+    <w:rsid w:val="00F83380"/>
+    <w:rsid w:val="00F8654F"/>
     <w:rsid w:val="00F9790C"/>
+    <w:rsid w:val="00FB4DA7"/>
+    <w:rsid w:val="00FB6BDD"/>
     <w:rsid w:val="00FB7B7F"/>
     <w:rsid w:val="00FC23F1"/>
     <w:rsid w:val="00FD5646"/>
+    <w:rsid w:val="00FD7DFE"/>
     <w:rsid w:val="00FE0E9B"/>
     <w:rsid w:val="00FF2D02"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="pt-BR"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
-    <o:shapedefaults v:ext="edit" spidmax="4097"/>
+    <o:shapedefaults v:ext="edit" spidmax="2050"/>
     <o:shapelayout v:ext="edit">
-      <o:idmap v:ext="edit" data="1"/>
+      <o:idmap v:ext="edit" data="2"/>
     </o:shapelayout>
   </w:shapeDefaults>
-  <w:decimalSymbol w:val="."/>
-  <w:listSeparator w:val=","/>
+  <w:decimalSymbol w:val=","/>
+  <w:listSeparator w:val=";"/>
   <w14:docId w14:val="14C62D75"/>
   <w15:chartTrackingRefBased/>
   <w15:docId w15:val="{0BC4E092-1EFB-4438-A9DC-F8FC2D41F965}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se">
+<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="pt-BR" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
-  <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="371">
+  <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 4" w:semiHidden="1" w:uiPriority="0" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 5" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 6" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 7" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 8" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 9" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="index 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 9" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 1" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 2" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 3" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 4" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 5" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 6" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
@@ -18489,83 +26714,111 @@
     <w:lsdException w:name="List Table 4 Accent 3" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 3" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 3" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 3" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 4" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 4" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 4" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 4" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 4" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 4" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 4" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 5" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 5" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 5" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 5" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 5" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 5" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 5" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 6" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 6" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 6" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 6" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 6" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 6" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 6" w:uiPriority="52"/>
+    <w:lsdException w:name="Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Smart Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Hashtag" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Unresolved Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Smart Link" w:semiHidden="1" w:unhideWhenUsed="1"/>
   </w:latentStyles>
   <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
     <w:name w:val="Normal"/>
-    <w:rsid w:val="00C60C92"/>
+    <w:rsid w:val="00842572"/>
     <w:pPr>
       <w:suppressAutoHyphens/>
       <w:autoSpaceDN w:val="0"/>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       <w:textAlignment w:val="baseline"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
       <w:lang w:eastAsia="pt-BR"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Ttulo1">
     <w:name w:val="heading 1"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:link w:val="Ttulo1Char"/>
     <w:rsid w:val="00C60C92"/>
     <w:pPr>
       <w:keepNext/>
       <w:ind w:right="141"/>
       <w:jc w:val="both"/>
       <w:outlineLvl w:val="0"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma"/>
       <w:b/>
       <w:sz w:val="22"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Ttulo3">
+    <w:name w:val="heading 3"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="Ttulo3Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="004800CE"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="40"/>
+      <w:outlineLvl w:val="2"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="1F4D78" w:themeColor="accent1" w:themeShade="7F"/>
+      <w:sz w:val="24"/>
+      <w:szCs w:val="24"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Ttulo4">
     <w:name w:val="heading 4"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:link w:val="Ttulo4Char"/>
     <w:rsid w:val="00C60C92"/>
     <w:pPr>
       <w:keepNext/>
       <w:jc w:val="both"/>
       <w:outlineLvl w:val="3"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma"/>
       <w:b/>
       <w:sz w:val="22"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Ttulo6">
     <w:name w:val="heading 6"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:link w:val="Ttulo6Char"/>
     <w:uiPriority w:val="9"/>
@@ -18833,51 +27086,53 @@
   </w:style>
   <w:style w:type="character" w:styleId="Hyperlink">
     <w:name w:val="Hyperlink"/>
     <w:rsid w:val="00C60C92"/>
     <w:rPr>
       <w:color w:val="0000FF"/>
       <w:u w:val="single"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="cabealhominusculosemnegrito">
     <w:name w:val="cabeçalho minusculo sem negrito"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:rsid w:val="00C60C92"/>
     <w:pPr>
       <w:spacing w:before="120" w:after="120"/>
       <w:jc w:val="both"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Batang" w:eastAsia="Batang" w:hAnsi="Batang"/>
       <w:sz w:val="24"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="PargrafodaLista">
     <w:name w:val="List Paragraph"/>
+    <w:aliases w:val="List,Pie,Párrafo de lista1,List1,Bullet List,FooterText,numbered,List Paragraph1,Paragraphe de liste1,Bulletr List Paragraph,列出段落,列出段落1,List Paragraph2,List Paragraph21,Listeafsnit1,Parágrafo da Lista1,リスト段落1,List Paragraph11,列 出 段 落"/>
     <w:basedOn w:val="Normal"/>
+    <w:link w:val="PargrafodaListaChar"/>
     <w:uiPriority w:val="34"/>
     <w:qFormat/>
     <w:rsid w:val="00C60C92"/>
     <w:pPr>
       <w:ind w:left="708"/>
     </w:pPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="Ttulo8Char">
     <w:name w:val="Título 8 Char"/>
     <w:basedOn w:val="Fontepargpadro"/>
     <w:link w:val="Ttulo8"/>
     <w:uiPriority w:val="9"/>
     <w:semiHidden/>
     <w:rsid w:val="00C60C92"/>
     <w:rPr>
       <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
       <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
       <w:sz w:val="21"/>
       <w:szCs w:val="21"/>
       <w:lang w:eastAsia="pt-BR"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="Ttulo6Char">
     <w:name w:val="Título 6 Char"/>
     <w:basedOn w:val="Fontepargpadro"/>
@@ -18916,60 +27171,58 @@
     <w:rsid w:val="001023FB"/>
     <w:rPr>
       <w:rFonts w:ascii="Segoe UI" w:eastAsia="Times New Roman" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
       <w:lang w:eastAsia="pt-BR"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="Refdecomentrio">
     <w:name w:val="annotation reference"/>
     <w:basedOn w:val="Fontepargpadro"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="00B5515B"/>
     <w:rPr>
       <w:sz w:val="16"/>
       <w:szCs w:val="16"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Textodecomentrio">
     <w:name w:val="annotation text"/>
     <w:basedOn w:val="Normal"/>
     <w:link w:val="TextodecomentrioChar"/>
     <w:uiPriority w:val="99"/>
-    <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="00B5515B"/>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="TextodecomentrioChar">
     <w:name w:val="Texto de comentário Char"/>
     <w:basedOn w:val="Fontepargpadro"/>
     <w:link w:val="Textodecomentrio"/>
     <w:uiPriority w:val="99"/>
-    <w:semiHidden/>
     <w:rsid w:val="00B5515B"/>
     <w:rPr>
       <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
       <w:lang w:eastAsia="pt-BR"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Assuntodocomentrio">
     <w:name w:val="annotation subject"/>
     <w:basedOn w:val="Textodecomentrio"/>
     <w:next w:val="Textodecomentrio"/>
     <w:link w:val="AssuntodocomentrioChar"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="00B5515B"/>
     <w:rPr>
       <w:b/>
       <w:bCs/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="AssuntodocomentrioChar">
     <w:name w:val="Assunto do comentário Char"/>
     <w:basedOn w:val="TextodecomentrioChar"/>
@@ -19108,56 +27361,273 @@
     <w:basedOn w:val="Normal"/>
     <w:link w:val="RodapChar"/>
     <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="00735C3C"/>
     <w:pPr>
       <w:tabs>
         <w:tab w:val="center" w:pos="4252"/>
         <w:tab w:val="right" w:pos="8504"/>
       </w:tabs>
     </w:pPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="RodapChar">
     <w:name w:val="Rodapé Char"/>
     <w:basedOn w:val="Fontepargpadro"/>
     <w:link w:val="Rodap"/>
     <w:uiPriority w:val="99"/>
     <w:rsid w:val="00735C3C"/>
     <w:rPr>
       <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
       <w:lang w:eastAsia="pt-BR"/>
     </w:rPr>
   </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="PargrafodaListaChar">
+    <w:name w:val="Parágrafo da Lista Char"/>
+    <w:aliases w:val="List Char,Pie Char,Párrafo de lista1 Char,List1 Char,Bullet List Char,FooterText Char,numbered Char,List Paragraph1 Char,Paragraphe de liste1 Char,Bulletr List Paragraph Char,列出段落 Char,列出段落1 Char,List Paragraph2 Char,リスト段落1 Char"/>
+    <w:link w:val="PargrafodaLista"/>
+    <w:uiPriority w:val="34"/>
+    <w:locked/>
+    <w:rsid w:val="00253405"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:sz w:val="20"/>
+      <w:szCs w:val="20"/>
+      <w:lang w:eastAsia="pt-BR"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Ttulo3Char">
+    <w:name w:val="Título 3 Char"/>
+    <w:basedOn w:val="Fontepargpadro"/>
+    <w:link w:val="Ttulo3"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="004800CE"/>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="1F4D78" w:themeColor="accent1" w:themeShade="7F"/>
+      <w:sz w:val="24"/>
+      <w:szCs w:val="24"/>
+      <w:lang w:eastAsia="pt-BR"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="table" w:customStyle="1" w:styleId="TableNormal">
+    <w:name w:val="Table Normal"/>
+    <w:uiPriority w:val="2"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="008C2067"/>
+    <w:pPr>
+      <w:widowControl w:val="0"/>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:lang w:val="en-US"/>
+    </w:rPr>
+    <w:tblPr>
+      <w:tblInd w:w="0" w:type="dxa"/>
+      <w:tblCellMar>
+        <w:top w:w="0" w:type="dxa"/>
+        <w:left w:w="0" w:type="dxa"/>
+        <w:bottom w:w="0" w:type="dxa"/>
+        <w:right w:w="0" w:type="dxa"/>
+      </w:tblCellMar>
+    </w:tblPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="TableParagraph">
+    <w:name w:val="Table Paragraph"/>
+    <w:basedOn w:val="Normal"/>
+    <w:uiPriority w:val="1"/>
+    <w:qFormat/>
+    <w:rsid w:val="008C2067"/>
+    <w:pPr>
+      <w:widowControl w:val="0"/>
+      <w:suppressAutoHyphens w:val="0"/>
+      <w:autoSpaceDN/>
+      <w:textAlignment w:val="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+      <w:sz w:val="22"/>
+      <w:szCs w:val="22"/>
+      <w:lang w:val="en-US" w:eastAsia="en-US"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="NormalWeb">
+    <w:name w:val="Normal (Web)"/>
+    <w:basedOn w:val="Normal"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="00253D28"/>
+    <w:rPr>
+      <w:sz w:val="24"/>
+      <w:szCs w:val="24"/>
+    </w:rPr>
+  </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se">
+<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:divs>
+    <w:div w:id="170221221">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
+    <w:div w:id="484249155">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+      <w:divsChild>
+        <w:div w:id="1820610616">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+      </w:divsChild>
+    </w:div>
+    <w:div w:id="565146898">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+      <w:divsChild>
+        <w:div w:id="1875921035">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+      </w:divsChild>
+    </w:div>
+    <w:div w:id="656956886">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
+    <w:div w:id="696124842">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
+    <w:div w:id="711347375">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+      <w:divsChild>
+        <w:div w:id="882330961">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+      </w:divsChild>
+    </w:div>
+    <w:div w:id="1050955545">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
     <w:div w:id="1169293867">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
       <w:divsChild>
         <w:div w:id="1947229909">
           <w:marLeft w:val="0"/>
           <w:marRight w:val="0"/>
           <w:marTop w:val="0"/>
           <w:marBottom w:val="0"/>
           <w:divBdr>
             <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           </w:divBdr>
         </w:div>
@@ -19195,59 +27665,381 @@
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
       <w:divsChild>
         <w:div w:id="1429696341">
           <w:marLeft w:val="0"/>
           <w:marRight w:val="0"/>
           <w:marTop w:val="0"/>
           <w:marBottom w:val="0"/>
           <w:divBdr>
             <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           </w:divBdr>
         </w:div>
       </w:divsChild>
     </w:div>
+    <w:div w:id="1235890530">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+      <w:divsChild>
+        <w:div w:id="1840273262">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+      </w:divsChild>
+    </w:div>
+    <w:div w:id="1338926831">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+      <w:divsChild>
+        <w:div w:id="348456379">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+      </w:divsChild>
+    </w:div>
+    <w:div w:id="1387409427">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
+    <w:div w:id="1404141050">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+      <w:divsChild>
+        <w:div w:id="15428768">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+      </w:divsChild>
+    </w:div>
+    <w:div w:id="1497645139">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+      <w:divsChild>
+        <w:div w:id="1708024214">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+      </w:divsChild>
+    </w:div>
+    <w:div w:id="1500316604">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+      <w:divsChild>
+        <w:div w:id="97529888">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+      </w:divsChild>
+    </w:div>
+    <w:div w:id="1518738396">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+      <w:divsChild>
+        <w:div w:id="463889260">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+      </w:divsChild>
+    </w:div>
+    <w:div w:id="1586262512">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
+    <w:div w:id="1699970307">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
+    <w:div w:id="1756895978">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+      <w:divsChild>
+        <w:div w:id="742872226">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+      </w:divsChild>
+    </w:div>
+    <w:div w:id="1901819421">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+      <w:divsChild>
+        <w:div w:id="685328158">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+      </w:divsChild>
+    </w:div>
+    <w:div w:id="1910335836">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+      <w:divsChild>
+        <w:div w:id="1598057853">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+      </w:divsChild>
+    </w:div>
+    <w:div w:id="1937210787">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+      <w:divsChild>
+        <w:div w:id="1167402203">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+      </w:divsChild>
+    </w:div>
+    <w:div w:id="1951623636">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
   </w:divs>
   <w:optimizeForBrowser/>
   <w:relyOnVML/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Tema do Office">
   <a:themeElements>
     <a:clrScheme name="Escritório">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="44546A"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="E7E6E6"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="5B9BD5"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="ED7D31"/>
       </a:accent2>
       <a:accent3>
@@ -19483,80 +28275,86 @@
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
 <b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APASixthEditionOfficeOnline.xsl" StyleName="APA" Version="6"/>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{801E5A2F-19FF-4C56-B3C6-706C5C2B9F79}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
+<file path=docMetadata/LabelInfo.xml><?xml version="1.0" encoding="utf-8"?>
+<clbl:labelList xmlns:clbl="http://schemas.microsoft.com/office/2020/mipLabelMetadata">
+  <clbl:label id="{d3fed9c9-9e02-402c-91c6-79672c367b2e}" enabled="1" method="Privileged" siteId="{ccd25372-eb59-436a-ad74-78a49d784cf3}" removed="0"/>
+</clbl:labelList>
+</file>
+
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
-  <Template>Normal.dotm</Template>
+  <Template>Normal</Template>
   <TotalTime></TotalTime>
-  <Pages>17</Pages>
-[...1 lines deleted...]
-  <Characters>33399</Characters>
+  <Pages>20</Pages>
+  <Words>7168</Words>
+  <Characters>38710</Characters>
   <Application>Microsoft Office Word</Application>
-  <DocSecurity>4</DocSecurity>
-[...1 lines deleted...]
-  <Paragraphs>78</Paragraphs>
+  <DocSecurity>0</DocSecurity>
+  <Lines>322</Lines>
+  <Paragraphs>91</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Título</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr/>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>39180</CharactersWithSpaces>
+  <CharactersWithSpaces>45787</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title/>
   <dc:subject/>
   <dc:creator>Fernanda Munari Caputo Tome</dc:creator>
   <cp:keywords/>
   <dc:description/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="MSIP_Label_2a744d47-054c-4a5b-a8cc-ce8d6aa1d270_Enabled">
     <vt:lpwstr>true</vt:lpwstr>
   </property>