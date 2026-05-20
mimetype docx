--- v0 (2026-04-04)
+++ v1 (2026-05-20)
@@ -1,5703 +1,5506 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
+  <Override PartName="/customXml/itemProps2.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
+  <Override PartName="/customXml/itemProps3.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
+  <Override PartName="/customXml/itemProps4.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
+  <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
+  <Override PartName="/docMetadata/LabelInfo.xml" ContentType="application/vnd.ms-office.classificationlabels+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId5" Type="http://schemas.microsoft.com/office/2020/02/relationships/classificationlabels" Target="docMetadata/LabelInfo.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w14:paraId="6D88A781" w14:textId="370F760A" w:rsidR="00F83BE9" w:rsidRDefault="003A3EDE" w:rsidP="00F83BE9">
+    <w:p w14:paraId="6D88A781" w14:textId="370F760A" w:rsidR="00F83BE9" w:rsidRPr="003C0BFC" w:rsidRDefault="003A3EDE" w:rsidP="00F83BE9">
       <w:pPr>
         <w:pStyle w:val="SemEspaamento"/>
         <w:jc w:val="center"/>
         <w:rPr>
-          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Tahoma"/>
+          <w:rFonts w:ascii="Calibri Light" w:hAnsi="Calibri Light" w:cs="Calibri Light"/>
           <w:b/>
           <w:bCs/>
-          <w:color w:val="1F497D"/>
-[...1 lines deleted...]
-          <w:szCs w:val="20"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
           <w:lang w:eastAsia="pt-BR"/>
         </w:rPr>
       </w:pPr>
-      <w:r>
+      <w:r w:rsidRPr="003C0BFC">
         <w:rPr>
-          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Tahoma"/>
+          <w:rFonts w:ascii="Calibri Light" w:hAnsi="Calibri Light" w:cs="Calibri Light"/>
           <w:b/>
           <w:bCs/>
-          <w:color w:val="1F497D"/>
-[...1 lines deleted...]
-          <w:szCs w:val="20"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
           <w:lang w:eastAsia="pt-BR"/>
         </w:rPr>
         <w:t xml:space="preserve">MODELO DE </w:t>
       </w:r>
-      <w:r w:rsidR="00CD6F88">
+      <w:r w:rsidR="00CD6F88" w:rsidRPr="003C0BFC">
         <w:rPr>
-          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Tahoma"/>
+          <w:rFonts w:ascii="Calibri Light" w:hAnsi="Calibri Light" w:cs="Calibri Light"/>
           <w:b/>
           <w:bCs/>
-          <w:color w:val="1F497D"/>
-[...1 lines deleted...]
-          <w:szCs w:val="20"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
           <w:lang w:eastAsia="pt-BR"/>
         </w:rPr>
         <w:t>QUADRO SOCIETÁRIO</w:t>
       </w:r>
-      <w:r w:rsidR="00F83BE9">
+      <w:r w:rsidR="00F83BE9" w:rsidRPr="003C0BFC">
         <w:rPr>
-          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Tahoma"/>
+          <w:rFonts w:ascii="Calibri Light" w:hAnsi="Calibri Light" w:cs="Calibri Light"/>
           <w:b/>
           <w:bCs/>
-          <w:color w:val="1F497D"/>
-[...1 lines deleted...]
-          <w:szCs w:val="20"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
           <w:lang w:eastAsia="pt-BR"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5F27C6F4" w14:textId="77777777" w:rsidR="00F83BE9" w:rsidRDefault="00F83BE9" w:rsidP="00F83BE9">
+    <w:p w14:paraId="5F27C6F4" w14:textId="77777777" w:rsidR="00F83BE9" w:rsidRPr="003C0BFC" w:rsidRDefault="00F83BE9" w:rsidP="00F83BE9">
       <w:pPr>
         <w:pStyle w:val="SemEspaamento"/>
         <w:jc w:val="center"/>
         <w:rPr>
-          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Tahoma"/>
+          <w:rFonts w:ascii="Calibri Light" w:hAnsi="Calibri Light" w:cs="Calibri Light"/>
           <w:b/>
           <w:bCs/>
-          <w:color w:val="1F497D"/>
-[...1 lines deleted...]
-          <w:szCs w:val="20"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
           <w:lang w:eastAsia="pt-BR"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="626CAA47" w14:textId="77777777" w:rsidR="00A91E9C" w:rsidRDefault="00CD6F88" w:rsidP="00D60EEE">
+    <w:p w14:paraId="626CAA47" w14:textId="77777777" w:rsidR="00A91E9C" w:rsidRPr="00540C93" w:rsidRDefault="00CD6F88" w:rsidP="00D60EEE">
       <w:pPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:cs="Tahoma"/>
+          <w:rFonts w:ascii="Calibri Light" w:hAnsi="Calibri Light" w:cs="Calibri Light"/>
           <w:bCs/>
-          <w:color w:val="1F497D"/>
-[...1 lines deleted...]
-          <w:szCs w:val="20"/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="22"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00CD6F88">
+      <w:r w:rsidRPr="00540C93">
         <w:rPr>
-          <w:rFonts w:cs="Tahoma"/>
+          <w:rFonts w:ascii="Calibri Light" w:hAnsi="Calibri Light" w:cs="Calibri Light"/>
           <w:bCs/>
-          <w:color w:val="1F497D"/>
-[...1 lines deleted...]
-          <w:szCs w:val="20"/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="22"/>
         </w:rPr>
         <w:t>A finalida</w:t>
       </w:r>
-      <w:r w:rsidR="00A91E9C">
+      <w:r w:rsidR="00A91E9C" w:rsidRPr="00540C93">
         <w:rPr>
-          <w:rFonts w:cs="Tahoma"/>
+          <w:rFonts w:ascii="Calibri Light" w:hAnsi="Calibri Light" w:cs="Calibri Light"/>
           <w:bCs/>
-          <w:color w:val="1F497D"/>
-[...1 lines deleted...]
-          <w:szCs w:val="20"/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="22"/>
         </w:rPr>
         <w:t>de deste documento é apresentar:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4B0E21F9" w14:textId="77777777" w:rsidR="00A91E9C" w:rsidRDefault="00A91E9C" w:rsidP="00D60EEE">
+    <w:p w14:paraId="4B0E21F9" w14:textId="77777777" w:rsidR="00A91E9C" w:rsidRPr="00540C93" w:rsidRDefault="00A91E9C" w:rsidP="00D60EEE">
       <w:pPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:cs="Tahoma"/>
+          <w:rFonts w:ascii="Calibri Light" w:hAnsi="Calibri Light" w:cs="Calibri Light"/>
           <w:bCs/>
-          <w:color w:val="1F497D"/>
-[...1 lines deleted...]
-          <w:szCs w:val="20"/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="1BEA504C" w14:textId="5FE623CD" w:rsidR="00891E12" w:rsidRDefault="00A91E9C" w:rsidP="00D60EEE">
+    <w:p w14:paraId="1BEA504C" w14:textId="5FE623CD" w:rsidR="00891E12" w:rsidRPr="00540C93" w:rsidRDefault="00A91E9C" w:rsidP="00D60EEE">
       <w:pPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:cs="Tahoma"/>
+          <w:rFonts w:ascii="Calibri Light" w:hAnsi="Calibri Light" w:cs="Calibri Light"/>
           <w:b/>
           <w:bCs/>
-          <w:color w:val="1F497D"/>
-[...1 lines deleted...]
-          <w:szCs w:val="20"/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="22"/>
         </w:rPr>
       </w:pPr>
-      <w:r>
+      <w:r w:rsidRPr="00540C93">
         <w:rPr>
-          <w:rFonts w:cs="Tahoma"/>
+          <w:rFonts w:ascii="Calibri Light" w:hAnsi="Calibri Light" w:cs="Calibri Light"/>
           <w:bCs/>
-          <w:color w:val="1F497D"/>
-[...1 lines deleted...]
-          <w:szCs w:val="20"/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="22"/>
         </w:rPr>
         <w:t>1) A</w:t>
       </w:r>
-      <w:r w:rsidR="00CD6F88" w:rsidRPr="00CD6F88">
+      <w:r w:rsidR="00CD6F88" w:rsidRPr="00540C93">
         <w:rPr>
-          <w:rFonts w:cs="Tahoma"/>
+          <w:rFonts w:ascii="Calibri Light" w:hAnsi="Calibri Light" w:cs="Calibri Light"/>
           <w:bCs/>
-          <w:color w:val="1F497D"/>
-[...1 lines deleted...]
-          <w:szCs w:val="20"/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> discriminação de todos os sócios ou acionistas do </w:t>
+      </w:r>
+      <w:r w:rsidR="00C45802" w:rsidRPr="00540C93">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri Light" w:hAnsi="Calibri Light" w:cs="Calibri Light"/>
+          <w:bCs/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t>varejista ou proponente varejista</w:t>
+      </w:r>
+      <w:r w:rsidR="00CD6F88" w:rsidRPr="00540C93">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri Light" w:hAnsi="Calibri Light" w:cs="Calibri Light"/>
+          <w:bCs/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="00CD6F88">
+      <w:r w:rsidR="00C45802" w:rsidRPr="00540C93">
         <w:rPr>
-          <w:rFonts w:cs="Tahoma"/>
-[...28 lines deleted...]
-        <w:rPr>
+          <w:rFonts w:ascii="Calibri Light" w:hAnsi="Calibri Light" w:cs="Calibri Light"/>
           <w:b/>
-          <w:color w:val="1F497D"/>
-[...1 lines deleted...]
-          <w:szCs w:val="20"/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="22"/>
         </w:rPr>
         <w:fldChar w:fldCharType="begin">
           <w:ffData>
             <w:name w:val=""/>
             <w:enabled/>
             <w:calcOnExit w:val="0"/>
             <w:textInput>
               <w:default w:val="&lt;Nome empresarial do varejista ou proponente varejista&gt;"/>
             </w:textInput>
           </w:ffData>
         </w:fldChar>
       </w:r>
-      <w:r w:rsidR="00C45802">
+      <w:r w:rsidR="00C45802" w:rsidRPr="00540C93">
         <w:rPr>
+          <w:rFonts w:ascii="Calibri Light" w:hAnsi="Calibri Light" w:cs="Calibri Light"/>
           <w:b/>
-          <w:color w:val="1F497D"/>
-[...1 lines deleted...]
-          <w:szCs w:val="20"/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="22"/>
         </w:rPr>
         <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
       </w:r>
-      <w:r w:rsidR="00C45802">
+      <w:r w:rsidR="00C45802" w:rsidRPr="00540C93">
         <w:rPr>
+          <w:rFonts w:ascii="Calibri Light" w:hAnsi="Calibri Light" w:cs="Calibri Light"/>
           <w:b/>
-          <w:color w:val="1F497D"/>
-[...1 lines deleted...]
-          <w:szCs w:val="20"/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="22"/>
         </w:rPr>
       </w:r>
-      <w:r w:rsidR="00C45802">
+      <w:r w:rsidR="00C45802" w:rsidRPr="00540C93">
         <w:rPr>
+          <w:rFonts w:ascii="Calibri Light" w:hAnsi="Calibri Light" w:cs="Calibri Light"/>
           <w:b/>
-          <w:color w:val="1F497D"/>
-[...1 lines deleted...]
-          <w:szCs w:val="20"/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="22"/>
         </w:rPr>
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
-      <w:r w:rsidR="00C45802">
+      <w:r w:rsidR="00C45802" w:rsidRPr="00540C93">
         <w:rPr>
+          <w:rFonts w:ascii="Calibri Light" w:hAnsi="Calibri Light" w:cs="Calibri Light"/>
           <w:b/>
           <w:noProof/>
-          <w:color w:val="1F497D"/>
-[...1 lines deleted...]
-          <w:szCs w:val="20"/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="22"/>
         </w:rPr>
         <w:t>&lt;Nome empresarial do varejista ou proponente varejista&gt;</w:t>
       </w:r>
-      <w:r w:rsidR="00C45802">
+      <w:r w:rsidR="00C45802" w:rsidRPr="00540C93">
         <w:rPr>
+          <w:rFonts w:ascii="Calibri Light" w:hAnsi="Calibri Light" w:cs="Calibri Light"/>
           <w:b/>
-          <w:color w:val="1F497D"/>
-[...1 lines deleted...]
-          <w:szCs w:val="20"/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="22"/>
         </w:rPr>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
-      <w:r w:rsidR="00CD6F88" w:rsidRPr="00CD6F88">
+      <w:r w:rsidR="00CD6F88" w:rsidRPr="00540C93">
         <w:rPr>
-          <w:rFonts w:cs="Tahoma"/>
+          <w:rFonts w:ascii="Calibri Light" w:hAnsi="Calibri Light" w:cs="Calibri Light"/>
           <w:bCs/>
-          <w:color w:val="1F497D"/>
-[...1 lines deleted...]
-          <w:szCs w:val="20"/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="22"/>
         </w:rPr>
-        <w:t>, sigla</w:t>
+        <w:t xml:space="preserve">, sigla: </w:t>
       </w:r>
-      <w:r w:rsidR="00CD6F88">
+      <w:r w:rsidR="00CD6F88" w:rsidRPr="00540C93">
         <w:rPr>
-          <w:rFonts w:cs="Tahoma"/>
-[...8 lines deleted...]
-        <w:rPr>
+          <w:rFonts w:ascii="Calibri Light" w:hAnsi="Calibri Light" w:cs="Calibri Light"/>
           <w:b/>
           <w:bCs/>
-          <w:color w:val="1F497D"/>
-[...1 lines deleted...]
-          <w:szCs w:val="20"/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="22"/>
         </w:rPr>
         <w:fldChar w:fldCharType="begin">
           <w:ffData>
             <w:name w:val=""/>
             <w:enabled/>
             <w:calcOnExit w:val="0"/>
             <w:textInput>
               <w:default w:val="&lt;Sigla na CCEE&gt;"/>
             </w:textInput>
           </w:ffData>
         </w:fldChar>
       </w:r>
-      <w:r w:rsidR="00CD6F88">
+      <w:r w:rsidR="00CD6F88" w:rsidRPr="00540C93">
         <w:rPr>
+          <w:rFonts w:ascii="Calibri Light" w:hAnsi="Calibri Light" w:cs="Calibri Light"/>
           <w:b/>
           <w:bCs/>
-          <w:color w:val="1F497D"/>
-[...1 lines deleted...]
-          <w:szCs w:val="20"/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="22"/>
         </w:rPr>
         <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
       </w:r>
-      <w:r w:rsidR="00CD6F88">
+      <w:r w:rsidR="00CD6F88" w:rsidRPr="00540C93">
         <w:rPr>
+          <w:rFonts w:ascii="Calibri Light" w:hAnsi="Calibri Light" w:cs="Calibri Light"/>
           <w:b/>
           <w:bCs/>
-          <w:color w:val="1F497D"/>
-[...1 lines deleted...]
-          <w:szCs w:val="20"/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="22"/>
         </w:rPr>
       </w:r>
-      <w:r w:rsidR="00CD6F88">
+      <w:r w:rsidR="00CD6F88" w:rsidRPr="00540C93">
         <w:rPr>
+          <w:rFonts w:ascii="Calibri Light" w:hAnsi="Calibri Light" w:cs="Calibri Light"/>
           <w:b/>
           <w:bCs/>
-          <w:color w:val="1F497D"/>
-[...1 lines deleted...]
-          <w:szCs w:val="20"/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="22"/>
         </w:rPr>
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
-      <w:r w:rsidR="00CD6F88">
+      <w:r w:rsidR="00CD6F88" w:rsidRPr="00540C93">
         <w:rPr>
+          <w:rFonts w:ascii="Calibri Light" w:hAnsi="Calibri Light" w:cs="Calibri Light"/>
           <w:b/>
           <w:bCs/>
           <w:noProof/>
-          <w:color w:val="1F497D"/>
-[...1 lines deleted...]
-          <w:szCs w:val="20"/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="22"/>
         </w:rPr>
         <w:t>&lt;Sigla na CCEE&gt;</w:t>
       </w:r>
-      <w:r w:rsidR="00CD6F88">
+      <w:r w:rsidR="00CD6F88" w:rsidRPr="00540C93">
         <w:rPr>
+          <w:rFonts w:ascii="Calibri Light" w:hAnsi="Calibri Light" w:cs="Calibri Light"/>
           <w:b/>
           <w:bCs/>
-          <w:color w:val="1F497D"/>
-[...1 lines deleted...]
-          <w:szCs w:val="20"/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="22"/>
         </w:rPr>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
-      <w:r w:rsidR="00CD6F88">
+      <w:r w:rsidR="00CD6F88" w:rsidRPr="00540C93">
         <w:rPr>
-          <w:rFonts w:cs="Tahoma"/>
+          <w:rFonts w:ascii="Calibri Light" w:hAnsi="Calibri Light" w:cs="Calibri Light"/>
           <w:bCs/>
-          <w:color w:val="1F497D"/>
-[...1 lines deleted...]
-          <w:szCs w:val="20"/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="22"/>
         </w:rPr>
         <w:t>, CNPJ</w:t>
       </w:r>
-      <w:r w:rsidR="00FD78AA">
+      <w:r w:rsidR="00FD78AA" w:rsidRPr="00540C93">
         <w:rPr>
-          <w:rFonts w:cs="Tahoma"/>
+          <w:rFonts w:ascii="Calibri Light" w:hAnsi="Calibri Light" w:cs="Calibri Light"/>
           <w:bCs/>
-          <w:color w:val="1F497D"/>
-[...1 lines deleted...]
-          <w:szCs w:val="20"/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="22"/>
         </w:rPr>
         <w:t>/MF</w:t>
       </w:r>
-      <w:r w:rsidR="00CD6F88">
+      <w:r w:rsidR="00CD6F88" w:rsidRPr="00540C93">
         <w:rPr>
-          <w:rFonts w:cs="Tahoma"/>
+          <w:rFonts w:ascii="Calibri Light" w:hAnsi="Calibri Light" w:cs="Calibri Light"/>
           <w:bCs/>
-          <w:color w:val="1F497D"/>
-[...1 lines deleted...]
-          <w:szCs w:val="20"/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">: </w:t>
       </w:r>
-      <w:r w:rsidR="00CD6F88">
+      <w:r w:rsidR="00CD6F88" w:rsidRPr="00540C93">
         <w:rPr>
+          <w:rFonts w:ascii="Calibri Light" w:hAnsi="Calibri Light" w:cs="Calibri Light"/>
           <w:b/>
           <w:bCs/>
-          <w:color w:val="1F497D"/>
-[...1 lines deleted...]
-          <w:szCs w:val="20"/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="22"/>
         </w:rPr>
         <w:fldChar w:fldCharType="begin">
           <w:ffData>
             <w:name w:val=""/>
             <w:enabled/>
             <w:calcOnExit w:val="0"/>
             <w:textInput>
               <w:default w:val="&lt;CNPJ&gt;"/>
             </w:textInput>
           </w:ffData>
         </w:fldChar>
       </w:r>
-      <w:r w:rsidR="00CD6F88">
+      <w:r w:rsidR="00CD6F88" w:rsidRPr="00540C93">
         <w:rPr>
+          <w:rFonts w:ascii="Calibri Light" w:hAnsi="Calibri Light" w:cs="Calibri Light"/>
           <w:b/>
           <w:bCs/>
-          <w:color w:val="1F497D"/>
-[...1 lines deleted...]
-          <w:szCs w:val="20"/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="22"/>
         </w:rPr>
         <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
       </w:r>
-      <w:r w:rsidR="00CD6F88">
+      <w:r w:rsidR="00CD6F88" w:rsidRPr="00540C93">
         <w:rPr>
+          <w:rFonts w:ascii="Calibri Light" w:hAnsi="Calibri Light" w:cs="Calibri Light"/>
           <w:b/>
           <w:bCs/>
-          <w:color w:val="1F497D"/>
-[...1 lines deleted...]
-          <w:szCs w:val="20"/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="22"/>
         </w:rPr>
       </w:r>
-      <w:r w:rsidR="00CD6F88">
+      <w:r w:rsidR="00CD6F88" w:rsidRPr="00540C93">
         <w:rPr>
+          <w:rFonts w:ascii="Calibri Light" w:hAnsi="Calibri Light" w:cs="Calibri Light"/>
           <w:b/>
           <w:bCs/>
-          <w:color w:val="1F497D"/>
-[...1 lines deleted...]
-          <w:szCs w:val="20"/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="22"/>
         </w:rPr>
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
-      <w:r w:rsidR="00CD6F88">
+      <w:r w:rsidR="00CD6F88" w:rsidRPr="00540C93">
         <w:rPr>
+          <w:rFonts w:ascii="Calibri Light" w:hAnsi="Calibri Light" w:cs="Calibri Light"/>
           <w:b/>
           <w:bCs/>
           <w:noProof/>
-          <w:color w:val="1F497D"/>
-[...1 lines deleted...]
-          <w:szCs w:val="20"/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="22"/>
         </w:rPr>
         <w:t>&lt;CNPJ&gt;</w:t>
       </w:r>
-      <w:r w:rsidR="00CD6F88">
+      <w:r w:rsidR="00CD6F88" w:rsidRPr="00540C93">
         <w:rPr>
+          <w:rFonts w:ascii="Calibri Light" w:hAnsi="Calibri Light" w:cs="Calibri Light"/>
           <w:b/>
           <w:bCs/>
-          <w:color w:val="1F497D"/>
-[...1 lines deleted...]
-          <w:szCs w:val="20"/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="22"/>
         </w:rPr>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="00540C93">
         <w:rPr>
-          <w:rFonts w:cs="Tahoma"/>
+          <w:rFonts w:ascii="Calibri Light" w:hAnsi="Calibri Light" w:cs="Calibri Light"/>
           <w:bCs/>
-          <w:color w:val="1F497D"/>
-[...1 lines deleted...]
-          <w:szCs w:val="20"/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="22"/>
         </w:rPr>
-        <w:t xml:space="preserve">; </w:t>
-[...59 lines deleted...]
-        <w:t>:</w:t>
+        <w:t>; o(s) controlador(es) societário(s) indireto(s) e o(s) intermediário(s), observadas as definições contidas pela norma que rege transferência de controle societário, e os sócios ou acionistas desses controladores; as controladas, coligadas e de simples participação, com os respectivos sócios ou acionistas, observadas as definições contidas no Código Civil:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="06BC617B" w14:textId="77777777" w:rsidR="00DC143C" w:rsidRPr="00DC143C" w:rsidRDefault="00DC143C" w:rsidP="00DC143C">
+    <w:p w14:paraId="06BC617B" w14:textId="77777777" w:rsidR="00DC143C" w:rsidRPr="00540C93" w:rsidRDefault="00DC143C" w:rsidP="00DC143C">
       <w:pPr>
         <w:pStyle w:val="SemEspaamento"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri Light" w:hAnsi="Calibri Light" w:cs="Calibri Light"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="Tabelacomgrade"/>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="1980"/>
         <w:gridCol w:w="2401"/>
         <w:gridCol w:w="2685"/>
         <w:gridCol w:w="1184"/>
         <w:gridCol w:w="1111"/>
         <w:gridCol w:w="1095"/>
       </w:tblGrid>
-      <w:tr w:rsidR="008576C4" w:rsidRPr="008576C4" w14:paraId="2CDD9806" w14:textId="77777777" w:rsidTr="00D13D09">
+      <w:tr w:rsidR="008576C4" w:rsidRPr="00540C93" w14:paraId="2CDD9806" w14:textId="77777777" w:rsidTr="003C0BFC">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1980" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="17365D" w:themeFill="text2" w:themeFillShade="BF"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="002060"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="0A10A6A6" w14:textId="7E77636A" w:rsidR="008576C4" w:rsidRPr="008576C4" w:rsidRDefault="008576C4" w:rsidP="008576C4">
+          <w:p w14:paraId="0A10A6A6" w14:textId="7E77636A" w:rsidR="008576C4" w:rsidRPr="00540C93" w:rsidRDefault="008576C4" w:rsidP="008576C4">
             <w:pPr>
               <w:pStyle w:val="SemEspaamento"/>
               <w:jc w:val="center"/>
               <w:rPr>
+                <w:rFonts w:ascii="Calibri Light" w:hAnsi="Calibri Light" w:cs="Calibri Light"/>
                 <w:b/>
-                <w:color w:val="FFFFFF" w:themeColor="background1"/>
-[...1 lines deleted...]
-                <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="pt-BR"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="008576C4">
-              <w:rPr>
+            <w:r w:rsidRPr="00540C93">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri Light" w:hAnsi="Calibri Light" w:cs="Calibri Light"/>
                 <w:b/>
-                <w:color w:val="FFFFFF" w:themeColor="background1"/>
-[...1 lines deleted...]
-                <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="pt-BR"/>
               </w:rPr>
               <w:t>Pessoa / Nível</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2401" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="17365D" w:themeFill="text2" w:themeFillShade="BF"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="002060"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="3BD5E84D" w14:textId="7C66A85B" w:rsidR="008576C4" w:rsidRPr="008576C4" w:rsidRDefault="008576C4" w:rsidP="008576C4">
+          <w:p w14:paraId="3BD5E84D" w14:textId="7C66A85B" w:rsidR="008576C4" w:rsidRPr="00540C93" w:rsidRDefault="008576C4" w:rsidP="008576C4">
             <w:pPr>
               <w:pStyle w:val="SemEspaamento"/>
               <w:jc w:val="center"/>
               <w:rPr>
+                <w:rFonts w:ascii="Calibri Light" w:hAnsi="Calibri Light" w:cs="Calibri Light"/>
                 <w:b/>
-                <w:color w:val="FFFFFF" w:themeColor="background1"/>
-[...1 lines deleted...]
-                <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="pt-BR"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="008576C4">
-              <w:rPr>
+            <w:r w:rsidRPr="00540C93">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri Light" w:hAnsi="Calibri Light" w:cs="Calibri Light"/>
                 <w:b/>
-                <w:color w:val="FFFFFF" w:themeColor="background1"/>
-[...1 lines deleted...]
-                <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="pt-BR"/>
               </w:rPr>
               <w:t>Nome / CNPJ ou CPF</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2685" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="17365D" w:themeFill="text2" w:themeFillShade="BF"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="002060"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="183D9C14" w14:textId="63BC5705" w:rsidR="008576C4" w:rsidRPr="008576C4" w:rsidRDefault="008576C4" w:rsidP="008576C4">
+          <w:p w14:paraId="183D9C14" w14:textId="63BC5705" w:rsidR="008576C4" w:rsidRPr="00540C93" w:rsidRDefault="008576C4" w:rsidP="008576C4">
             <w:pPr>
               <w:pStyle w:val="SemEspaamento"/>
               <w:jc w:val="center"/>
               <w:rPr>
+                <w:rFonts w:ascii="Calibri Light" w:hAnsi="Calibri Light" w:cs="Calibri Light"/>
                 <w:b/>
-                <w:color w:val="FFFFFF" w:themeColor="background1"/>
-[...1 lines deleted...]
-                <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="pt-BR"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="008576C4">
-              <w:rPr>
+            <w:r w:rsidRPr="00540C93">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri Light" w:hAnsi="Calibri Light" w:cs="Calibri Light"/>
                 <w:b/>
-                <w:color w:val="FFFFFF" w:themeColor="background1"/>
-[...1 lines deleted...]
-                <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="pt-BR"/>
               </w:rPr>
               <w:t>Endereço Completo</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1184" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="17365D" w:themeFill="text2" w:themeFillShade="BF"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="002060"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="0E997765" w14:textId="3553D116" w:rsidR="008576C4" w:rsidRPr="008576C4" w:rsidRDefault="008576C4" w:rsidP="008576C4">
+          <w:p w14:paraId="0E997765" w14:textId="3553D116" w:rsidR="008576C4" w:rsidRPr="00540C93" w:rsidRDefault="008576C4" w:rsidP="008576C4">
             <w:pPr>
               <w:pStyle w:val="SemEspaamento"/>
               <w:jc w:val="center"/>
               <w:rPr>
+                <w:rFonts w:ascii="Calibri Light" w:hAnsi="Calibri Light" w:cs="Calibri Light"/>
                 <w:b/>
-                <w:color w:val="FFFFFF" w:themeColor="background1"/>
-[...1 lines deleted...]
-                <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="pt-BR"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="008576C4">
-              <w:rPr>
+            <w:r w:rsidRPr="00540C93">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri Light" w:hAnsi="Calibri Light" w:cs="Calibri Light"/>
                 <w:b/>
-                <w:color w:val="FFFFFF" w:themeColor="background1"/>
-[...1 lines deleted...]
-                <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="pt-BR"/>
               </w:rPr>
               <w:t>Data de Admissão</w:t>
             </w:r>
-            <w:r w:rsidR="00D13D09">
-              <w:rPr>
+            <w:r w:rsidR="00D13D09" w:rsidRPr="00540C93">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri Light" w:hAnsi="Calibri Light" w:cs="Calibri Light"/>
                 <w:b/>
-                <w:color w:val="FFFFFF" w:themeColor="background1"/>
-[...1 lines deleted...]
-                <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="pt-BR"/>
               </w:rPr>
               <w:t xml:space="preserve"> na Sociedade</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1111" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="17365D" w:themeFill="text2" w:themeFillShade="BF"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="002060"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="30862626" w14:textId="3CB6EBAB" w:rsidR="008576C4" w:rsidRPr="008576C4" w:rsidRDefault="008576C4" w:rsidP="008576C4">
+          <w:p w14:paraId="30862626" w14:textId="3CB6EBAB" w:rsidR="008576C4" w:rsidRPr="00540C93" w:rsidRDefault="008576C4" w:rsidP="008576C4">
             <w:pPr>
               <w:pStyle w:val="SemEspaamento"/>
               <w:jc w:val="center"/>
               <w:rPr>
+                <w:rFonts w:ascii="Calibri Light" w:hAnsi="Calibri Light" w:cs="Calibri Light"/>
                 <w:b/>
-                <w:color w:val="FFFFFF" w:themeColor="background1"/>
-[...1 lines deleted...]
-                <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="pt-BR"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="008576C4">
-              <w:rPr>
+            <w:r w:rsidRPr="00540C93">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri Light" w:hAnsi="Calibri Light" w:cs="Calibri Light"/>
                 <w:b/>
-                <w:color w:val="FFFFFF" w:themeColor="background1"/>
-[...1 lines deleted...]
-                <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="pt-BR"/>
               </w:rPr>
               <w:t>Percentual</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1095" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="17365D" w:themeFill="text2" w:themeFillShade="BF"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="002060"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="25724C15" w14:textId="5163FE22" w:rsidR="008576C4" w:rsidRPr="008576C4" w:rsidRDefault="008576C4" w:rsidP="008576C4">
+          <w:p w14:paraId="25724C15" w14:textId="5163FE22" w:rsidR="008576C4" w:rsidRPr="00540C93" w:rsidRDefault="008576C4" w:rsidP="008576C4">
             <w:pPr>
               <w:pStyle w:val="SemEspaamento"/>
               <w:jc w:val="center"/>
               <w:rPr>
+                <w:rFonts w:ascii="Calibri Light" w:hAnsi="Calibri Light" w:cs="Calibri Light"/>
                 <w:b/>
-                <w:color w:val="FFFFFF" w:themeColor="background1"/>
-[...1 lines deleted...]
-                <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="pt-BR"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="008576C4">
-              <w:rPr>
+            <w:r w:rsidRPr="00540C93">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri Light" w:hAnsi="Calibri Light" w:cs="Calibri Light"/>
                 <w:b/>
-                <w:color w:val="FFFFFF" w:themeColor="background1"/>
-[...1 lines deleted...]
-                <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="pt-BR"/>
               </w:rPr>
               <w:t>Ações com Direito a Voto?</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="008576C4" w14:paraId="6246E3C9" w14:textId="77777777" w:rsidTr="00D13D09">
+      <w:tr w:rsidR="008576C4" w:rsidRPr="00540C93" w14:paraId="6246E3C9" w14:textId="77777777" w:rsidTr="00D13D09">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1980" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="4C1DE237" w14:textId="3B62EF53" w:rsidR="00D13D09" w:rsidRDefault="00D13D09" w:rsidP="008576C4">
+          <w:p w14:paraId="4C1DE237" w14:textId="3B62EF53" w:rsidR="00D13D09" w:rsidRPr="00540C93" w:rsidRDefault="00D13D09" w:rsidP="008576C4">
             <w:pPr>
               <w:pStyle w:val="SemEspaamento"/>
               <w:rPr>
-                <w:sz w:val="20"/>
-                <w:szCs w:val="20"/>
+                <w:rFonts w:ascii="Calibri Light" w:hAnsi="Calibri Light" w:cs="Calibri Light"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="pt-BR"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
-[...3 lines deleted...]
-                <w:szCs w:val="20"/>
+            <w:r w:rsidRPr="00540C93">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri Light" w:hAnsi="Calibri Light" w:cs="Calibri Light"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val=""/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput>
                     <w:default w:val="&lt;1. Agente&gt;"/>
                   </w:textInput>
                 </w:ffData>
               </w:fldChar>
             </w:r>
-            <w:r>
-[...3 lines deleted...]
-                <w:szCs w:val="20"/>
+            <w:r w:rsidRPr="00540C93">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri Light" w:hAnsi="Calibri Light" w:cs="Calibri Light"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
             </w:r>
-            <w:r>
-[...10 lines deleted...]
-                <w:szCs w:val="20"/>
+            <w:r w:rsidRPr="00540C93">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri Light" w:hAnsi="Calibri Light" w:cs="Calibri Light"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidRPr="00540C93">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri Light" w:hAnsi="Calibri Light" w:cs="Calibri Light"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:r>
-              <w:rPr>
+            <w:r w:rsidRPr="00540C93">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri Light" w:hAnsi="Calibri Light" w:cs="Calibri Light"/>
                 <w:noProof/>
-                <w:color w:val="1F497D"/>
-[...1 lines deleted...]
-                <w:szCs w:val="20"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>&lt;1. Agente&gt;</w:t>
             </w:r>
-            <w:r>
-[...3 lines deleted...]
-                <w:szCs w:val="20"/>
+            <w:r w:rsidRPr="00540C93">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri Light" w:hAnsi="Calibri Light" w:cs="Calibri Light"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2401" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="317C2F20" w14:textId="256619FA" w:rsidR="008576C4" w:rsidRDefault="00D13D09" w:rsidP="008576C4">
+          <w:p w14:paraId="317C2F20" w14:textId="256619FA" w:rsidR="008576C4" w:rsidRPr="00540C93" w:rsidRDefault="00D13D09" w:rsidP="008576C4">
             <w:pPr>
               <w:pStyle w:val="SemEspaamento"/>
               <w:rPr>
-                <w:sz w:val="20"/>
-                <w:szCs w:val="20"/>
+                <w:rFonts w:ascii="Calibri Light" w:hAnsi="Calibri Light" w:cs="Calibri Light"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="pt-BR"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
-[...3 lines deleted...]
-                <w:szCs w:val="20"/>
+            <w:r w:rsidRPr="00540C93">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri Light" w:hAnsi="Calibri Light" w:cs="Calibri Light"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val=""/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput>
                     <w:default w:val="&lt;Nome empresarial / 99.999.999/0001-99&gt;"/>
                   </w:textInput>
                 </w:ffData>
               </w:fldChar>
             </w:r>
-            <w:r>
-[...3 lines deleted...]
-                <w:szCs w:val="20"/>
+            <w:r w:rsidRPr="00540C93">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri Light" w:hAnsi="Calibri Light" w:cs="Calibri Light"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
             </w:r>
-            <w:r>
-[...10 lines deleted...]
-                <w:szCs w:val="20"/>
+            <w:r w:rsidRPr="00540C93">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri Light" w:hAnsi="Calibri Light" w:cs="Calibri Light"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidRPr="00540C93">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri Light" w:hAnsi="Calibri Light" w:cs="Calibri Light"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:r>
-              <w:rPr>
+            <w:r w:rsidRPr="00540C93">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri Light" w:hAnsi="Calibri Light" w:cs="Calibri Light"/>
                 <w:noProof/>
-                <w:color w:val="1F497D"/>
-[...1 lines deleted...]
-                <w:szCs w:val="20"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>&lt;Nome empresarial / 99.999.999/0001-99&gt;</w:t>
             </w:r>
-            <w:r>
-[...3 lines deleted...]
-                <w:szCs w:val="20"/>
+            <w:r w:rsidRPr="00540C93">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri Light" w:hAnsi="Calibri Light" w:cs="Calibri Light"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2685" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="04289B9F" w14:textId="6F79F325" w:rsidR="008576C4" w:rsidRDefault="00D13D09" w:rsidP="008576C4">
+          <w:p w14:paraId="04289B9F" w14:textId="6F79F325" w:rsidR="008576C4" w:rsidRPr="00540C93" w:rsidRDefault="00D13D09" w:rsidP="008576C4">
             <w:pPr>
               <w:pStyle w:val="SemEspaamento"/>
               <w:rPr>
-                <w:sz w:val="20"/>
-                <w:szCs w:val="20"/>
+                <w:rFonts w:ascii="Calibri Light" w:hAnsi="Calibri Light" w:cs="Calibri Light"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="pt-BR"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00D13D09">
-[...3 lines deleted...]
-                <w:szCs w:val="20"/>
+            <w:r w:rsidRPr="00540C93">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri Light" w:hAnsi="Calibri Light" w:cs="Calibri Light"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val=""/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput>
                     <w:default w:val="          "/>
                   </w:textInput>
                 </w:ffData>
               </w:fldChar>
             </w:r>
-            <w:r w:rsidRPr="00D13D09">
-[...3 lines deleted...]
-                <w:szCs w:val="20"/>
+            <w:r w:rsidRPr="00540C93">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri Light" w:hAnsi="Calibri Light" w:cs="Calibri Light"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
             </w:r>
-            <w:r w:rsidRPr="00D13D09">
-[...10 lines deleted...]
-                <w:szCs w:val="20"/>
+            <w:r w:rsidRPr="00540C93">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri Light" w:hAnsi="Calibri Light" w:cs="Calibri Light"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidRPr="00540C93">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri Light" w:hAnsi="Calibri Light" w:cs="Calibri Light"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:r w:rsidRPr="00D13D09">
-              <w:rPr>
+            <w:r w:rsidRPr="00540C93">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri Light" w:hAnsi="Calibri Light" w:cs="Calibri Light"/>
                 <w:noProof/>
-                <w:color w:val="1F497D"/>
-[...1 lines deleted...]
-                <w:szCs w:val="20"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">          </w:t>
             </w:r>
-            <w:r w:rsidRPr="00D13D09">
-[...3 lines deleted...]
-                <w:szCs w:val="20"/>
+            <w:r w:rsidRPr="00540C93">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri Light" w:hAnsi="Calibri Light" w:cs="Calibri Light"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1184" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="24E6D0B2" w14:textId="0173EBC9" w:rsidR="008576C4" w:rsidRPr="00D13D09" w:rsidRDefault="00D13D09" w:rsidP="00D13D09">
+          <w:p w14:paraId="24E6D0B2" w14:textId="0173EBC9" w:rsidR="008576C4" w:rsidRPr="00540C93" w:rsidRDefault="00D13D09" w:rsidP="00D13D09">
             <w:pPr>
               <w:pStyle w:val="SemEspaamento"/>
               <w:rPr>
+                <w:rFonts w:ascii="Calibri Light" w:hAnsi="Calibri Light" w:cs="Calibri Light"/>
                 <w:iCs/>
-                <w:sz w:val="20"/>
-                <w:szCs w:val="20"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="pt-BR"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00D13D09">
-[...3 lines deleted...]
-                <w:szCs w:val="20"/>
+            <w:r w:rsidRPr="00540C93">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri Light" w:hAnsi="Calibri Light" w:cs="Calibri Light"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val=""/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput>
                     <w:default w:val="          "/>
                   </w:textInput>
                 </w:ffData>
               </w:fldChar>
             </w:r>
-            <w:r w:rsidRPr="00D13D09">
-[...3 lines deleted...]
-                <w:szCs w:val="20"/>
+            <w:r w:rsidRPr="00540C93">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri Light" w:hAnsi="Calibri Light" w:cs="Calibri Light"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
             </w:r>
-            <w:r w:rsidRPr="00D13D09">
-[...10 lines deleted...]
-                <w:szCs w:val="20"/>
+            <w:r w:rsidRPr="00540C93">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri Light" w:hAnsi="Calibri Light" w:cs="Calibri Light"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidRPr="00540C93">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri Light" w:hAnsi="Calibri Light" w:cs="Calibri Light"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:r w:rsidRPr="00D13D09">
-              <w:rPr>
+            <w:r w:rsidRPr="00540C93">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri Light" w:hAnsi="Calibri Light" w:cs="Calibri Light"/>
                 <w:noProof/>
-                <w:color w:val="1F497D"/>
-[...1 lines deleted...]
-                <w:szCs w:val="20"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">          </w:t>
             </w:r>
-            <w:r w:rsidRPr="00D13D09">
-[...3 lines deleted...]
-                <w:szCs w:val="20"/>
+            <w:r w:rsidRPr="00540C93">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri Light" w:hAnsi="Calibri Light" w:cs="Calibri Light"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1111" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="45E0FD67" w14:textId="687005EA" w:rsidR="008576C4" w:rsidRDefault="00DD3A63" w:rsidP="00DD3A63">
+          <w:p w14:paraId="45E0FD67" w14:textId="687005EA" w:rsidR="008576C4" w:rsidRPr="00540C93" w:rsidRDefault="00DD3A63" w:rsidP="00DD3A63">
             <w:pPr>
               <w:pStyle w:val="SemEspaamento"/>
               <w:rPr>
-                <w:sz w:val="20"/>
-                <w:szCs w:val="20"/>
+                <w:rFonts w:ascii="Calibri Light" w:hAnsi="Calibri Light" w:cs="Calibri Light"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="pt-BR"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00D13D09">
-[...3 lines deleted...]
-                <w:szCs w:val="20"/>
+            <w:r w:rsidRPr="00540C93">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri Light" w:hAnsi="Calibri Light" w:cs="Calibri Light"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val=""/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput>
                     <w:default w:val="          "/>
                   </w:textInput>
                 </w:ffData>
               </w:fldChar>
             </w:r>
-            <w:r w:rsidRPr="00D13D09">
-[...3 lines deleted...]
-                <w:szCs w:val="20"/>
+            <w:r w:rsidRPr="00540C93">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri Light" w:hAnsi="Calibri Light" w:cs="Calibri Light"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
             </w:r>
-            <w:r w:rsidRPr="00D13D09">
-[...10 lines deleted...]
-                <w:szCs w:val="20"/>
+            <w:r w:rsidRPr="00540C93">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri Light" w:hAnsi="Calibri Light" w:cs="Calibri Light"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidRPr="00540C93">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri Light" w:hAnsi="Calibri Light" w:cs="Calibri Light"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:r w:rsidRPr="00D13D09">
-              <w:rPr>
+            <w:r w:rsidRPr="00540C93">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri Light" w:hAnsi="Calibri Light" w:cs="Calibri Light"/>
                 <w:noProof/>
-                <w:color w:val="1F497D"/>
-[...1 lines deleted...]
-                <w:szCs w:val="20"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">          </w:t>
             </w:r>
-            <w:r w:rsidRPr="00D13D09">
-[...3 lines deleted...]
-                <w:szCs w:val="20"/>
+            <w:r w:rsidRPr="00540C93">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri Light" w:hAnsi="Calibri Light" w:cs="Calibri Light"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1095" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="63662FDC" w14:textId="5F7CC7EA" w:rsidR="008576C4" w:rsidRDefault="00D13D09" w:rsidP="00D13D09">
+          <w:p w14:paraId="63662FDC" w14:textId="5F7CC7EA" w:rsidR="008576C4" w:rsidRPr="00540C93" w:rsidRDefault="00D13D09" w:rsidP="00D13D09">
             <w:pPr>
               <w:pStyle w:val="SemEspaamento"/>
               <w:rPr>
-                <w:sz w:val="20"/>
-                <w:szCs w:val="20"/>
+                <w:rFonts w:ascii="Calibri Light" w:hAnsi="Calibri Light" w:cs="Calibri Light"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="pt-BR"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00D13D09">
-[...3 lines deleted...]
-                <w:szCs w:val="20"/>
+            <w:r w:rsidRPr="00540C93">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri Light" w:hAnsi="Calibri Light" w:cs="Calibri Light"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val=""/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput>
                     <w:default w:val="          "/>
                   </w:textInput>
                 </w:ffData>
               </w:fldChar>
             </w:r>
-            <w:r w:rsidRPr="00D13D09">
-[...3 lines deleted...]
-                <w:szCs w:val="20"/>
+            <w:r w:rsidRPr="00540C93">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri Light" w:hAnsi="Calibri Light" w:cs="Calibri Light"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
             </w:r>
-            <w:r w:rsidRPr="00D13D09">
-[...10 lines deleted...]
-                <w:szCs w:val="20"/>
+            <w:r w:rsidRPr="00540C93">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri Light" w:hAnsi="Calibri Light" w:cs="Calibri Light"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidRPr="00540C93">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri Light" w:hAnsi="Calibri Light" w:cs="Calibri Light"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:r w:rsidRPr="00D13D09">
-              <w:rPr>
+            <w:r w:rsidRPr="00540C93">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri Light" w:hAnsi="Calibri Light" w:cs="Calibri Light"/>
                 <w:noProof/>
-                <w:color w:val="1F497D"/>
-[...1 lines deleted...]
-                <w:szCs w:val="20"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">          </w:t>
             </w:r>
-            <w:r w:rsidRPr="00D13D09">
-[...3 lines deleted...]
-                <w:szCs w:val="20"/>
+            <w:r w:rsidRPr="00540C93">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri Light" w:hAnsi="Calibri Light" w:cs="Calibri Light"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="008576C4" w14:paraId="170D5668" w14:textId="77777777" w:rsidTr="00D13D09">
+      <w:tr w:rsidR="008576C4" w:rsidRPr="00540C93" w14:paraId="170D5668" w14:textId="77777777" w:rsidTr="00D13D09">
         <w:trPr>
           <w:trHeight w:val="479"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1980" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="549D8031" w14:textId="294628C3" w:rsidR="00D13D09" w:rsidRDefault="00D13D09" w:rsidP="00D13D09">
+          <w:p w14:paraId="549D8031" w14:textId="294628C3" w:rsidR="00D13D09" w:rsidRPr="00540C93" w:rsidRDefault="00D13D09" w:rsidP="00D13D09">
             <w:pPr>
               <w:pStyle w:val="SemEspaamento"/>
               <w:rPr>
-                <w:sz w:val="20"/>
-                <w:szCs w:val="20"/>
+                <w:rFonts w:ascii="Calibri Light" w:hAnsi="Calibri Light" w:cs="Calibri Light"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="pt-BR"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
-[...3 lines deleted...]
-                <w:szCs w:val="20"/>
+            <w:r w:rsidRPr="00540C93">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri Light" w:hAnsi="Calibri Light" w:cs="Calibri Light"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val=""/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput>
                     <w:default w:val="&lt;1.1. Sócio 1° nível&gt;"/>
                   </w:textInput>
                 </w:ffData>
               </w:fldChar>
             </w:r>
-            <w:r>
-[...3 lines deleted...]
-                <w:szCs w:val="20"/>
+            <w:r w:rsidRPr="00540C93">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri Light" w:hAnsi="Calibri Light" w:cs="Calibri Light"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
             </w:r>
-            <w:r>
-[...10 lines deleted...]
-                <w:szCs w:val="20"/>
+            <w:r w:rsidRPr="00540C93">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri Light" w:hAnsi="Calibri Light" w:cs="Calibri Light"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidRPr="00540C93">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri Light" w:hAnsi="Calibri Light" w:cs="Calibri Light"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:r>
-              <w:rPr>
+            <w:r w:rsidRPr="00540C93">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri Light" w:hAnsi="Calibri Light" w:cs="Calibri Light"/>
                 <w:noProof/>
-                <w:color w:val="1F497D"/>
-[...1 lines deleted...]
-                <w:szCs w:val="20"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>&lt;1.1. Sócio 1° nível&gt;</w:t>
             </w:r>
-            <w:r>
-[...3 lines deleted...]
-                <w:szCs w:val="20"/>
+            <w:r w:rsidRPr="00540C93">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri Light" w:hAnsi="Calibri Light" w:cs="Calibri Light"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2401" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="394BC067" w14:textId="245D042F" w:rsidR="00D13D09" w:rsidRDefault="00D13D09" w:rsidP="008576C4">
+          <w:p w14:paraId="394BC067" w14:textId="245D042F" w:rsidR="00D13D09" w:rsidRPr="00540C93" w:rsidRDefault="00D13D09" w:rsidP="008576C4">
             <w:pPr>
               <w:pStyle w:val="SemEspaamento"/>
               <w:rPr>
-                <w:sz w:val="20"/>
-                <w:szCs w:val="20"/>
+                <w:rFonts w:ascii="Calibri Light" w:hAnsi="Calibri Light" w:cs="Calibri Light"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="pt-BR"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
-[...3 lines deleted...]
-                <w:szCs w:val="20"/>
+            <w:r w:rsidRPr="00540C93">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri Light" w:hAnsi="Calibri Light" w:cs="Calibri Light"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val=""/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput>
                     <w:default w:val="&lt;Pessoa Jurídica A / xxx&gt;"/>
                   </w:textInput>
                 </w:ffData>
               </w:fldChar>
             </w:r>
-            <w:r>
-[...3 lines deleted...]
-                <w:szCs w:val="20"/>
+            <w:r w:rsidRPr="00540C93">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri Light" w:hAnsi="Calibri Light" w:cs="Calibri Light"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
             </w:r>
-            <w:r>
-[...10 lines deleted...]
-                <w:szCs w:val="20"/>
+            <w:r w:rsidRPr="00540C93">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri Light" w:hAnsi="Calibri Light" w:cs="Calibri Light"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidRPr="00540C93">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri Light" w:hAnsi="Calibri Light" w:cs="Calibri Light"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:r>
-              <w:rPr>
+            <w:r w:rsidRPr="00540C93">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri Light" w:hAnsi="Calibri Light" w:cs="Calibri Light"/>
                 <w:noProof/>
-                <w:color w:val="1F497D"/>
-[...1 lines deleted...]
-                <w:szCs w:val="20"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>&lt;Pessoa Jurídica A / xxx&gt;</w:t>
             </w:r>
-            <w:r>
-[...3 lines deleted...]
-                <w:szCs w:val="20"/>
+            <w:r w:rsidRPr="00540C93">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri Light" w:hAnsi="Calibri Light" w:cs="Calibri Light"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2685" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="2A20F8C6" w14:textId="56E42308" w:rsidR="008576C4" w:rsidRDefault="00D13D09" w:rsidP="008576C4">
+          <w:p w14:paraId="2A20F8C6" w14:textId="56E42308" w:rsidR="008576C4" w:rsidRPr="00540C93" w:rsidRDefault="00D13D09" w:rsidP="008576C4">
             <w:pPr>
               <w:pStyle w:val="SemEspaamento"/>
               <w:rPr>
-                <w:sz w:val="20"/>
-                <w:szCs w:val="20"/>
+                <w:rFonts w:ascii="Calibri Light" w:hAnsi="Calibri Light" w:cs="Calibri Light"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="pt-BR"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00D13D09">
-[...3 lines deleted...]
-                <w:szCs w:val="20"/>
+            <w:r w:rsidRPr="00540C93">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri Light" w:hAnsi="Calibri Light" w:cs="Calibri Light"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val=""/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput>
                     <w:default w:val="          "/>
                   </w:textInput>
                 </w:ffData>
               </w:fldChar>
             </w:r>
-            <w:r w:rsidRPr="00D13D09">
-[...3 lines deleted...]
-                <w:szCs w:val="20"/>
+            <w:r w:rsidRPr="00540C93">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri Light" w:hAnsi="Calibri Light" w:cs="Calibri Light"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
             </w:r>
-            <w:r w:rsidRPr="00D13D09">
-[...10 lines deleted...]
-                <w:szCs w:val="20"/>
+            <w:r w:rsidRPr="00540C93">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri Light" w:hAnsi="Calibri Light" w:cs="Calibri Light"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidRPr="00540C93">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri Light" w:hAnsi="Calibri Light" w:cs="Calibri Light"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:r w:rsidRPr="00D13D09">
-              <w:rPr>
+            <w:r w:rsidRPr="00540C93">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri Light" w:hAnsi="Calibri Light" w:cs="Calibri Light"/>
                 <w:noProof/>
-                <w:color w:val="1F497D"/>
-[...1 lines deleted...]
-                <w:szCs w:val="20"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">          </w:t>
             </w:r>
-            <w:r w:rsidRPr="00D13D09">
-[...3 lines deleted...]
-                <w:szCs w:val="20"/>
+            <w:r w:rsidRPr="00540C93">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri Light" w:hAnsi="Calibri Light" w:cs="Calibri Light"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1184" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="4DF49719" w14:textId="40E79D59" w:rsidR="008576C4" w:rsidRDefault="00D13D09" w:rsidP="00D13D09">
+          <w:p w14:paraId="4DF49719" w14:textId="40E79D59" w:rsidR="008576C4" w:rsidRPr="00540C93" w:rsidRDefault="00D13D09" w:rsidP="00D13D09">
             <w:pPr>
               <w:pStyle w:val="SemEspaamento"/>
               <w:rPr>
-                <w:sz w:val="20"/>
-                <w:szCs w:val="20"/>
+                <w:rFonts w:ascii="Calibri Light" w:hAnsi="Calibri Light" w:cs="Calibri Light"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="pt-BR"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00D13D09">
-[...3 lines deleted...]
-                <w:szCs w:val="20"/>
+            <w:r w:rsidRPr="00540C93">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri Light" w:hAnsi="Calibri Light" w:cs="Calibri Light"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val=""/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput>
                     <w:default w:val="          "/>
                   </w:textInput>
                 </w:ffData>
               </w:fldChar>
             </w:r>
-            <w:r w:rsidRPr="00D13D09">
-[...3 lines deleted...]
-                <w:szCs w:val="20"/>
+            <w:r w:rsidRPr="00540C93">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri Light" w:hAnsi="Calibri Light" w:cs="Calibri Light"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
             </w:r>
-            <w:r w:rsidRPr="00D13D09">
-[...10 lines deleted...]
-                <w:szCs w:val="20"/>
+            <w:r w:rsidRPr="00540C93">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri Light" w:hAnsi="Calibri Light" w:cs="Calibri Light"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidRPr="00540C93">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri Light" w:hAnsi="Calibri Light" w:cs="Calibri Light"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:r w:rsidRPr="00D13D09">
-              <w:rPr>
+            <w:r w:rsidRPr="00540C93">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri Light" w:hAnsi="Calibri Light" w:cs="Calibri Light"/>
                 <w:noProof/>
-                <w:color w:val="1F497D"/>
-[...1 lines deleted...]
-                <w:szCs w:val="20"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">          </w:t>
             </w:r>
-            <w:r w:rsidRPr="00D13D09">
-[...3 lines deleted...]
-                <w:szCs w:val="20"/>
+            <w:r w:rsidRPr="00540C93">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri Light" w:hAnsi="Calibri Light" w:cs="Calibri Light"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1111" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="3B558BC0" w14:textId="01F11699" w:rsidR="008576C4" w:rsidRDefault="00DD3A63" w:rsidP="00DD3A63">
+          <w:p w14:paraId="3B558BC0" w14:textId="01F11699" w:rsidR="008576C4" w:rsidRPr="00540C93" w:rsidRDefault="00DD3A63" w:rsidP="00DD3A63">
             <w:pPr>
               <w:pStyle w:val="SemEspaamento"/>
               <w:rPr>
-                <w:sz w:val="20"/>
-                <w:szCs w:val="20"/>
+                <w:rFonts w:ascii="Calibri Light" w:hAnsi="Calibri Light" w:cs="Calibri Light"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="pt-BR"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00D13D09">
-[...3 lines deleted...]
-                <w:szCs w:val="20"/>
+            <w:r w:rsidRPr="00540C93">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri Light" w:hAnsi="Calibri Light" w:cs="Calibri Light"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val=""/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput>
                     <w:default w:val="          "/>
                   </w:textInput>
                 </w:ffData>
               </w:fldChar>
             </w:r>
-            <w:r w:rsidRPr="00D13D09">
-[...3 lines deleted...]
-                <w:szCs w:val="20"/>
+            <w:r w:rsidRPr="00540C93">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri Light" w:hAnsi="Calibri Light" w:cs="Calibri Light"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
             </w:r>
-            <w:r w:rsidRPr="00D13D09">
-[...10 lines deleted...]
-                <w:szCs w:val="20"/>
+            <w:r w:rsidRPr="00540C93">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri Light" w:hAnsi="Calibri Light" w:cs="Calibri Light"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidRPr="00540C93">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri Light" w:hAnsi="Calibri Light" w:cs="Calibri Light"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:r w:rsidRPr="00D13D09">
-              <w:rPr>
+            <w:r w:rsidRPr="00540C93">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri Light" w:hAnsi="Calibri Light" w:cs="Calibri Light"/>
                 <w:noProof/>
-                <w:color w:val="1F497D"/>
-[...1 lines deleted...]
-                <w:szCs w:val="20"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">          </w:t>
             </w:r>
-            <w:r w:rsidRPr="00D13D09">
-[...3 lines deleted...]
-                <w:szCs w:val="20"/>
+            <w:r w:rsidRPr="00540C93">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri Light" w:hAnsi="Calibri Light" w:cs="Calibri Light"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1095" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="5BDF0D47" w14:textId="510E540B" w:rsidR="008576C4" w:rsidRDefault="00D13D09" w:rsidP="00D13D09">
+          <w:p w14:paraId="5BDF0D47" w14:textId="510E540B" w:rsidR="008576C4" w:rsidRPr="00540C93" w:rsidRDefault="00D13D09" w:rsidP="00D13D09">
             <w:pPr>
               <w:pStyle w:val="SemEspaamento"/>
               <w:rPr>
-                <w:sz w:val="20"/>
-                <w:szCs w:val="20"/>
+                <w:rFonts w:ascii="Calibri Light" w:hAnsi="Calibri Light" w:cs="Calibri Light"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="pt-BR"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00D13D09">
-[...3 lines deleted...]
-                <w:szCs w:val="20"/>
+            <w:r w:rsidRPr="00540C93">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri Light" w:hAnsi="Calibri Light" w:cs="Calibri Light"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val=""/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput>
                     <w:default w:val="          "/>
                   </w:textInput>
                 </w:ffData>
               </w:fldChar>
             </w:r>
-            <w:r w:rsidRPr="00D13D09">
-[...3 lines deleted...]
-                <w:szCs w:val="20"/>
+            <w:r w:rsidRPr="00540C93">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri Light" w:hAnsi="Calibri Light" w:cs="Calibri Light"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
             </w:r>
-            <w:r w:rsidRPr="00D13D09">
-[...10 lines deleted...]
-                <w:szCs w:val="20"/>
+            <w:r w:rsidRPr="00540C93">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri Light" w:hAnsi="Calibri Light" w:cs="Calibri Light"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidRPr="00540C93">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri Light" w:hAnsi="Calibri Light" w:cs="Calibri Light"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:r w:rsidRPr="00D13D09">
-              <w:rPr>
+            <w:r w:rsidRPr="00540C93">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri Light" w:hAnsi="Calibri Light" w:cs="Calibri Light"/>
                 <w:noProof/>
-                <w:color w:val="1F497D"/>
-[...1 lines deleted...]
-                <w:szCs w:val="20"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">          </w:t>
             </w:r>
-            <w:r w:rsidRPr="00D13D09">
-[...3 lines deleted...]
-                <w:szCs w:val="20"/>
+            <w:r w:rsidRPr="00540C93">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri Light" w:hAnsi="Calibri Light" w:cs="Calibri Light"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="008576C4" w14:paraId="6D78E575" w14:textId="77777777" w:rsidTr="00D13D09">
+      <w:tr w:rsidR="008576C4" w:rsidRPr="00540C93" w14:paraId="6D78E575" w14:textId="77777777" w:rsidTr="00D13D09">
         <w:trPr>
           <w:trHeight w:val="557"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1980" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="75B87FB0" w14:textId="4103F9D0" w:rsidR="008576C4" w:rsidRDefault="00D13D09" w:rsidP="00D13D09">
+          <w:p w14:paraId="75B87FB0" w14:textId="4103F9D0" w:rsidR="008576C4" w:rsidRPr="00540C93" w:rsidRDefault="00D13D09" w:rsidP="00D13D09">
             <w:pPr>
               <w:pStyle w:val="SemEspaamento"/>
               <w:rPr>
-                <w:sz w:val="20"/>
-                <w:szCs w:val="20"/>
+                <w:rFonts w:ascii="Calibri Light" w:hAnsi="Calibri Light" w:cs="Calibri Light"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="pt-BR"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
-[...3 lines deleted...]
-                <w:szCs w:val="20"/>
+            <w:r w:rsidRPr="00540C93">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri Light" w:hAnsi="Calibri Light" w:cs="Calibri Light"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val=""/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput>
                     <w:default w:val="&lt;1.1. Sócio 1° nível&gt;"/>
                   </w:textInput>
                 </w:ffData>
               </w:fldChar>
             </w:r>
-            <w:r>
-[...3 lines deleted...]
-                <w:szCs w:val="20"/>
+            <w:r w:rsidRPr="00540C93">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri Light" w:hAnsi="Calibri Light" w:cs="Calibri Light"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
             </w:r>
-            <w:r>
-[...10 lines deleted...]
-                <w:szCs w:val="20"/>
+            <w:r w:rsidRPr="00540C93">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri Light" w:hAnsi="Calibri Light" w:cs="Calibri Light"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidRPr="00540C93">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri Light" w:hAnsi="Calibri Light" w:cs="Calibri Light"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:r>
-              <w:rPr>
+            <w:r w:rsidRPr="00540C93">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri Light" w:hAnsi="Calibri Light" w:cs="Calibri Light"/>
                 <w:noProof/>
-                <w:color w:val="1F497D"/>
-[...1 lines deleted...]
-                <w:szCs w:val="20"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>&lt;1.1. Sócio 1° nível&gt;</w:t>
             </w:r>
-            <w:r>
-[...3 lines deleted...]
-                <w:szCs w:val="20"/>
+            <w:r w:rsidRPr="00540C93">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri Light" w:hAnsi="Calibri Light" w:cs="Calibri Light"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2401" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="42076DB6" w14:textId="19B2E80E" w:rsidR="008576C4" w:rsidRDefault="00D13D09" w:rsidP="008576C4">
+          <w:p w14:paraId="42076DB6" w14:textId="19B2E80E" w:rsidR="008576C4" w:rsidRPr="00540C93" w:rsidRDefault="00D13D09" w:rsidP="008576C4">
             <w:pPr>
               <w:pStyle w:val="SemEspaamento"/>
               <w:rPr>
-                <w:sz w:val="20"/>
-                <w:szCs w:val="20"/>
+                <w:rFonts w:ascii="Calibri Light" w:hAnsi="Calibri Light" w:cs="Calibri Light"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="pt-BR"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
-[...3 lines deleted...]
-                <w:szCs w:val="20"/>
+            <w:r w:rsidRPr="00540C93">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri Light" w:hAnsi="Calibri Light" w:cs="Calibri Light"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val=""/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput>
                     <w:default w:val="&lt;Pessoa Física A / xxx&gt;"/>
                   </w:textInput>
                 </w:ffData>
               </w:fldChar>
             </w:r>
-            <w:r>
-[...3 lines deleted...]
-                <w:szCs w:val="20"/>
+            <w:r w:rsidRPr="00540C93">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri Light" w:hAnsi="Calibri Light" w:cs="Calibri Light"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
             </w:r>
-            <w:r>
-[...10 lines deleted...]
-                <w:szCs w:val="20"/>
+            <w:r w:rsidRPr="00540C93">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri Light" w:hAnsi="Calibri Light" w:cs="Calibri Light"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidRPr="00540C93">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri Light" w:hAnsi="Calibri Light" w:cs="Calibri Light"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:r>
-              <w:rPr>
+            <w:r w:rsidRPr="00540C93">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri Light" w:hAnsi="Calibri Light" w:cs="Calibri Light"/>
                 <w:noProof/>
-                <w:color w:val="1F497D"/>
-[...1 lines deleted...]
-                <w:szCs w:val="20"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>&lt;Pessoa Física A / xxx&gt;</w:t>
             </w:r>
-            <w:r>
-[...3 lines deleted...]
-                <w:szCs w:val="20"/>
+            <w:r w:rsidRPr="00540C93">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri Light" w:hAnsi="Calibri Light" w:cs="Calibri Light"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2685" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="3208B2D0" w14:textId="0920C5D9" w:rsidR="008576C4" w:rsidRDefault="00D13D09" w:rsidP="008576C4">
+          <w:p w14:paraId="3208B2D0" w14:textId="0920C5D9" w:rsidR="008576C4" w:rsidRPr="00540C93" w:rsidRDefault="00D13D09" w:rsidP="008576C4">
             <w:pPr>
               <w:pStyle w:val="SemEspaamento"/>
               <w:rPr>
-                <w:sz w:val="20"/>
-                <w:szCs w:val="20"/>
+                <w:rFonts w:ascii="Calibri Light" w:hAnsi="Calibri Light" w:cs="Calibri Light"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="pt-BR"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00D13D09">
-[...3 lines deleted...]
-                <w:szCs w:val="20"/>
+            <w:r w:rsidRPr="00540C93">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri Light" w:hAnsi="Calibri Light" w:cs="Calibri Light"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val=""/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput>
                     <w:default w:val="          "/>
                   </w:textInput>
                 </w:ffData>
               </w:fldChar>
             </w:r>
-            <w:r w:rsidRPr="00D13D09">
-[...3 lines deleted...]
-                <w:szCs w:val="20"/>
+            <w:r w:rsidRPr="00540C93">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri Light" w:hAnsi="Calibri Light" w:cs="Calibri Light"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
             </w:r>
-            <w:r w:rsidRPr="00D13D09">
-[...10 lines deleted...]
-                <w:szCs w:val="20"/>
+            <w:r w:rsidRPr="00540C93">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri Light" w:hAnsi="Calibri Light" w:cs="Calibri Light"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidRPr="00540C93">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri Light" w:hAnsi="Calibri Light" w:cs="Calibri Light"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:r w:rsidRPr="00D13D09">
-              <w:rPr>
+            <w:r w:rsidRPr="00540C93">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri Light" w:hAnsi="Calibri Light" w:cs="Calibri Light"/>
                 <w:noProof/>
-                <w:color w:val="1F497D"/>
-[...1 lines deleted...]
-                <w:szCs w:val="20"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">          </w:t>
             </w:r>
-            <w:r w:rsidRPr="00D13D09">
-[...3 lines deleted...]
-                <w:szCs w:val="20"/>
+            <w:r w:rsidRPr="00540C93">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri Light" w:hAnsi="Calibri Light" w:cs="Calibri Light"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1184" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="12C0AB49" w14:textId="42D6AE40" w:rsidR="008576C4" w:rsidRDefault="00D13D09" w:rsidP="00D13D09">
+          <w:p w14:paraId="12C0AB49" w14:textId="42D6AE40" w:rsidR="008576C4" w:rsidRPr="00540C93" w:rsidRDefault="00D13D09" w:rsidP="00D13D09">
             <w:pPr>
               <w:pStyle w:val="SemEspaamento"/>
               <w:rPr>
-                <w:sz w:val="20"/>
-                <w:szCs w:val="20"/>
+                <w:rFonts w:ascii="Calibri Light" w:hAnsi="Calibri Light" w:cs="Calibri Light"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="pt-BR"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00D13D09">
-[...3 lines deleted...]
-                <w:szCs w:val="20"/>
+            <w:r w:rsidRPr="00540C93">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri Light" w:hAnsi="Calibri Light" w:cs="Calibri Light"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val=""/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput>
                     <w:default w:val="          "/>
                   </w:textInput>
                 </w:ffData>
               </w:fldChar>
             </w:r>
-            <w:r w:rsidRPr="00D13D09">
-[...3 lines deleted...]
-                <w:szCs w:val="20"/>
+            <w:r w:rsidRPr="00540C93">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri Light" w:hAnsi="Calibri Light" w:cs="Calibri Light"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
             </w:r>
-            <w:r w:rsidRPr="00D13D09">
-[...10 lines deleted...]
-                <w:szCs w:val="20"/>
+            <w:r w:rsidRPr="00540C93">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri Light" w:hAnsi="Calibri Light" w:cs="Calibri Light"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidRPr="00540C93">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri Light" w:hAnsi="Calibri Light" w:cs="Calibri Light"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:r w:rsidRPr="00D13D09">
-              <w:rPr>
+            <w:r w:rsidRPr="00540C93">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri Light" w:hAnsi="Calibri Light" w:cs="Calibri Light"/>
                 <w:noProof/>
-                <w:color w:val="1F497D"/>
-[...1 lines deleted...]
-                <w:szCs w:val="20"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">          </w:t>
             </w:r>
-            <w:r w:rsidRPr="00D13D09">
-[...3 lines deleted...]
-                <w:szCs w:val="20"/>
+            <w:r w:rsidRPr="00540C93">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri Light" w:hAnsi="Calibri Light" w:cs="Calibri Light"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1111" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="0477BB35" w14:textId="18FC8CB4" w:rsidR="008576C4" w:rsidRDefault="00DD3A63" w:rsidP="00DD3A63">
+          <w:p w14:paraId="0477BB35" w14:textId="18FC8CB4" w:rsidR="008576C4" w:rsidRPr="00540C93" w:rsidRDefault="00DD3A63" w:rsidP="00DD3A63">
             <w:pPr>
               <w:pStyle w:val="SemEspaamento"/>
               <w:rPr>
-                <w:sz w:val="20"/>
-                <w:szCs w:val="20"/>
+                <w:rFonts w:ascii="Calibri Light" w:hAnsi="Calibri Light" w:cs="Calibri Light"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="pt-BR"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00D13D09">
-[...3 lines deleted...]
-                <w:szCs w:val="20"/>
+            <w:r w:rsidRPr="00540C93">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri Light" w:hAnsi="Calibri Light" w:cs="Calibri Light"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val=""/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput>
                     <w:default w:val="          "/>
                   </w:textInput>
                 </w:ffData>
               </w:fldChar>
             </w:r>
-            <w:r w:rsidRPr="00D13D09">
-[...3 lines deleted...]
-                <w:szCs w:val="20"/>
+            <w:r w:rsidRPr="00540C93">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri Light" w:hAnsi="Calibri Light" w:cs="Calibri Light"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
             </w:r>
-            <w:r w:rsidRPr="00D13D09">
-[...10 lines deleted...]
-                <w:szCs w:val="20"/>
+            <w:r w:rsidRPr="00540C93">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri Light" w:hAnsi="Calibri Light" w:cs="Calibri Light"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidRPr="00540C93">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri Light" w:hAnsi="Calibri Light" w:cs="Calibri Light"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:r w:rsidRPr="00D13D09">
-              <w:rPr>
+            <w:r w:rsidRPr="00540C93">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri Light" w:hAnsi="Calibri Light" w:cs="Calibri Light"/>
                 <w:noProof/>
-                <w:color w:val="1F497D"/>
-[...1 lines deleted...]
-                <w:szCs w:val="20"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">          </w:t>
             </w:r>
-            <w:r w:rsidRPr="00D13D09">
-[...3 lines deleted...]
-                <w:szCs w:val="20"/>
+            <w:r w:rsidRPr="00540C93">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri Light" w:hAnsi="Calibri Light" w:cs="Calibri Light"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1095" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="00558FC3" w14:textId="2DBB0363" w:rsidR="008576C4" w:rsidRDefault="00D13D09" w:rsidP="00D13D09">
+          <w:p w14:paraId="00558FC3" w14:textId="2DBB0363" w:rsidR="008576C4" w:rsidRPr="00540C93" w:rsidRDefault="00D13D09" w:rsidP="00D13D09">
             <w:pPr>
               <w:pStyle w:val="SemEspaamento"/>
               <w:rPr>
-                <w:sz w:val="20"/>
-                <w:szCs w:val="20"/>
+                <w:rFonts w:ascii="Calibri Light" w:hAnsi="Calibri Light" w:cs="Calibri Light"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="pt-BR"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00D13D09">
-[...3 lines deleted...]
-                <w:szCs w:val="20"/>
+            <w:r w:rsidRPr="00540C93">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri Light" w:hAnsi="Calibri Light" w:cs="Calibri Light"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val=""/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput>
                     <w:default w:val="          "/>
                   </w:textInput>
                 </w:ffData>
               </w:fldChar>
             </w:r>
-            <w:r w:rsidRPr="00D13D09">
-[...3 lines deleted...]
-                <w:szCs w:val="20"/>
+            <w:r w:rsidRPr="00540C93">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri Light" w:hAnsi="Calibri Light" w:cs="Calibri Light"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
             </w:r>
-            <w:r w:rsidRPr="00D13D09">
-[...10 lines deleted...]
-                <w:szCs w:val="20"/>
+            <w:r w:rsidRPr="00540C93">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri Light" w:hAnsi="Calibri Light" w:cs="Calibri Light"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidRPr="00540C93">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri Light" w:hAnsi="Calibri Light" w:cs="Calibri Light"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:r w:rsidRPr="00D13D09">
-              <w:rPr>
+            <w:r w:rsidRPr="00540C93">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri Light" w:hAnsi="Calibri Light" w:cs="Calibri Light"/>
                 <w:noProof/>
-                <w:color w:val="1F497D"/>
-[...1 lines deleted...]
-                <w:szCs w:val="20"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">          </w:t>
             </w:r>
-            <w:r w:rsidRPr="00D13D09">
-[...3 lines deleted...]
-                <w:szCs w:val="20"/>
+            <w:r w:rsidRPr="00540C93">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri Light" w:hAnsi="Calibri Light" w:cs="Calibri Light"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="008576C4" w14:paraId="1AFC0FDC" w14:textId="77777777" w:rsidTr="00D13D09">
+      <w:tr w:rsidR="008576C4" w:rsidRPr="00540C93" w14:paraId="1AFC0FDC" w14:textId="77777777" w:rsidTr="00D13D09">
         <w:trPr>
           <w:trHeight w:val="550"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1980" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="5207AD7E" w14:textId="68EA4CBD" w:rsidR="00D13D09" w:rsidRDefault="00D13D09" w:rsidP="008576C4">
+          <w:p w14:paraId="5207AD7E" w14:textId="68EA4CBD" w:rsidR="00D13D09" w:rsidRPr="00540C93" w:rsidRDefault="00D13D09" w:rsidP="008576C4">
             <w:pPr>
               <w:pStyle w:val="SemEspaamento"/>
               <w:rPr>
-                <w:sz w:val="20"/>
-                <w:szCs w:val="20"/>
+                <w:rFonts w:ascii="Calibri Light" w:hAnsi="Calibri Light" w:cs="Calibri Light"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="pt-BR"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
-[...3 lines deleted...]
-                <w:szCs w:val="20"/>
+            <w:r w:rsidRPr="00540C93">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri Light" w:hAnsi="Calibri Light" w:cs="Calibri Light"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val=""/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput>
                     <w:default w:val="&lt;1.1.1. Sócio 2° nível&gt;"/>
                   </w:textInput>
                 </w:ffData>
               </w:fldChar>
             </w:r>
-            <w:r>
-[...3 lines deleted...]
-                <w:szCs w:val="20"/>
+            <w:r w:rsidRPr="00540C93">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri Light" w:hAnsi="Calibri Light" w:cs="Calibri Light"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
             </w:r>
-            <w:r>
-[...10 lines deleted...]
-                <w:szCs w:val="20"/>
+            <w:r w:rsidRPr="00540C93">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri Light" w:hAnsi="Calibri Light" w:cs="Calibri Light"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidRPr="00540C93">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri Light" w:hAnsi="Calibri Light" w:cs="Calibri Light"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:r>
-              <w:rPr>
+            <w:r w:rsidRPr="00540C93">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri Light" w:hAnsi="Calibri Light" w:cs="Calibri Light"/>
                 <w:noProof/>
-                <w:color w:val="1F497D"/>
-[...1 lines deleted...]
-                <w:szCs w:val="20"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>&lt;1.1.1. Sócio 2° nível&gt;</w:t>
             </w:r>
-            <w:r>
-[...3 lines deleted...]
-                <w:szCs w:val="20"/>
+            <w:r w:rsidRPr="00540C93">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri Light" w:hAnsi="Calibri Light" w:cs="Calibri Light"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2401" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="0B97A9E5" w14:textId="3F94B36D" w:rsidR="008576C4" w:rsidRDefault="00D13D09" w:rsidP="008576C4">
+          <w:p w14:paraId="0B97A9E5" w14:textId="3F94B36D" w:rsidR="008576C4" w:rsidRPr="00540C93" w:rsidRDefault="00D13D09" w:rsidP="008576C4">
             <w:pPr>
               <w:pStyle w:val="SemEspaamento"/>
               <w:rPr>
-                <w:sz w:val="20"/>
-                <w:szCs w:val="20"/>
+                <w:rFonts w:ascii="Calibri Light" w:hAnsi="Calibri Light" w:cs="Calibri Light"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="pt-BR"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
-[...3 lines deleted...]
-                <w:szCs w:val="20"/>
+            <w:r w:rsidRPr="00540C93">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri Light" w:hAnsi="Calibri Light" w:cs="Calibri Light"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val=""/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput>
                     <w:default w:val="&lt;Pessoa Física B / xxx&gt;"/>
                   </w:textInput>
                 </w:ffData>
               </w:fldChar>
             </w:r>
-            <w:r>
-[...3 lines deleted...]
-                <w:szCs w:val="20"/>
+            <w:r w:rsidRPr="00540C93">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri Light" w:hAnsi="Calibri Light" w:cs="Calibri Light"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
             </w:r>
-            <w:r>
-[...10 lines deleted...]
-                <w:szCs w:val="20"/>
+            <w:r w:rsidRPr="00540C93">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri Light" w:hAnsi="Calibri Light" w:cs="Calibri Light"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidRPr="00540C93">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri Light" w:hAnsi="Calibri Light" w:cs="Calibri Light"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:r>
-              <w:rPr>
+            <w:r w:rsidRPr="00540C93">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri Light" w:hAnsi="Calibri Light" w:cs="Calibri Light"/>
                 <w:noProof/>
-                <w:color w:val="1F497D"/>
-[...1 lines deleted...]
-                <w:szCs w:val="20"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>&lt;Pessoa Física B / xxx&gt;</w:t>
             </w:r>
-            <w:r>
-[...3 lines deleted...]
-                <w:szCs w:val="20"/>
+            <w:r w:rsidRPr="00540C93">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri Light" w:hAnsi="Calibri Light" w:cs="Calibri Light"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2685" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="545D77FA" w14:textId="4952C470" w:rsidR="008576C4" w:rsidRDefault="00D13D09" w:rsidP="008576C4">
+          <w:p w14:paraId="545D77FA" w14:textId="4952C470" w:rsidR="008576C4" w:rsidRPr="00540C93" w:rsidRDefault="00D13D09" w:rsidP="008576C4">
             <w:pPr>
               <w:pStyle w:val="SemEspaamento"/>
               <w:rPr>
-                <w:sz w:val="20"/>
-                <w:szCs w:val="20"/>
+                <w:rFonts w:ascii="Calibri Light" w:hAnsi="Calibri Light" w:cs="Calibri Light"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="pt-BR"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00D13D09">
-[...3 lines deleted...]
-                <w:szCs w:val="20"/>
+            <w:r w:rsidRPr="00540C93">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri Light" w:hAnsi="Calibri Light" w:cs="Calibri Light"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val=""/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput>
                     <w:default w:val="          "/>
                   </w:textInput>
                 </w:ffData>
               </w:fldChar>
             </w:r>
-            <w:r w:rsidRPr="00D13D09">
-[...3 lines deleted...]
-                <w:szCs w:val="20"/>
+            <w:r w:rsidRPr="00540C93">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri Light" w:hAnsi="Calibri Light" w:cs="Calibri Light"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
             </w:r>
-            <w:r w:rsidRPr="00D13D09">
-[...10 lines deleted...]
-                <w:szCs w:val="20"/>
+            <w:r w:rsidRPr="00540C93">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri Light" w:hAnsi="Calibri Light" w:cs="Calibri Light"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidRPr="00540C93">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri Light" w:hAnsi="Calibri Light" w:cs="Calibri Light"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:r w:rsidRPr="00D13D09">
-              <w:rPr>
+            <w:r w:rsidRPr="00540C93">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri Light" w:hAnsi="Calibri Light" w:cs="Calibri Light"/>
                 <w:noProof/>
-                <w:color w:val="1F497D"/>
-[...1 lines deleted...]
-                <w:szCs w:val="20"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">          </w:t>
             </w:r>
-            <w:r w:rsidRPr="00D13D09">
-[...3 lines deleted...]
-                <w:szCs w:val="20"/>
+            <w:r w:rsidRPr="00540C93">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri Light" w:hAnsi="Calibri Light" w:cs="Calibri Light"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1184" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="20D09E18" w14:textId="295F29E3" w:rsidR="008576C4" w:rsidRDefault="00D13D09" w:rsidP="00D13D09">
+          <w:p w14:paraId="20D09E18" w14:textId="295F29E3" w:rsidR="008576C4" w:rsidRPr="00540C93" w:rsidRDefault="00D13D09" w:rsidP="00D13D09">
             <w:pPr>
               <w:pStyle w:val="SemEspaamento"/>
               <w:rPr>
-                <w:sz w:val="20"/>
-                <w:szCs w:val="20"/>
+                <w:rFonts w:ascii="Calibri Light" w:hAnsi="Calibri Light" w:cs="Calibri Light"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="pt-BR"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00D13D09">
-[...3 lines deleted...]
-                <w:szCs w:val="20"/>
+            <w:r w:rsidRPr="00540C93">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri Light" w:hAnsi="Calibri Light" w:cs="Calibri Light"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val=""/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput>
                     <w:default w:val="          "/>
                   </w:textInput>
                 </w:ffData>
               </w:fldChar>
             </w:r>
-            <w:r w:rsidRPr="00D13D09">
-[...3 lines deleted...]
-                <w:szCs w:val="20"/>
+            <w:r w:rsidRPr="00540C93">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri Light" w:hAnsi="Calibri Light" w:cs="Calibri Light"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
             </w:r>
-            <w:r w:rsidRPr="00D13D09">
-[...10 lines deleted...]
-                <w:szCs w:val="20"/>
+            <w:r w:rsidRPr="00540C93">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri Light" w:hAnsi="Calibri Light" w:cs="Calibri Light"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidRPr="00540C93">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri Light" w:hAnsi="Calibri Light" w:cs="Calibri Light"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:r w:rsidRPr="00D13D09">
-              <w:rPr>
+            <w:r w:rsidRPr="00540C93">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri Light" w:hAnsi="Calibri Light" w:cs="Calibri Light"/>
                 <w:noProof/>
-                <w:color w:val="1F497D"/>
-[...1 lines deleted...]
-                <w:szCs w:val="20"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">          </w:t>
             </w:r>
-            <w:r w:rsidRPr="00D13D09">
-[...3 lines deleted...]
-                <w:szCs w:val="20"/>
+            <w:r w:rsidRPr="00540C93">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri Light" w:hAnsi="Calibri Light" w:cs="Calibri Light"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1111" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="7E4DC440" w14:textId="2BAE93CF" w:rsidR="008576C4" w:rsidRDefault="00DD3A63" w:rsidP="00DD3A63">
+          <w:p w14:paraId="7E4DC440" w14:textId="2BAE93CF" w:rsidR="008576C4" w:rsidRPr="00540C93" w:rsidRDefault="00DD3A63" w:rsidP="00DD3A63">
             <w:pPr>
               <w:pStyle w:val="SemEspaamento"/>
               <w:rPr>
-                <w:sz w:val="20"/>
-                <w:szCs w:val="20"/>
+                <w:rFonts w:ascii="Calibri Light" w:hAnsi="Calibri Light" w:cs="Calibri Light"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="pt-BR"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00D13D09">
-[...3 lines deleted...]
-                <w:szCs w:val="20"/>
+            <w:r w:rsidRPr="00540C93">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri Light" w:hAnsi="Calibri Light" w:cs="Calibri Light"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val=""/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput>
                     <w:default w:val="          "/>
                   </w:textInput>
                 </w:ffData>
               </w:fldChar>
             </w:r>
-            <w:r w:rsidRPr="00D13D09">
-[...3 lines deleted...]
-                <w:szCs w:val="20"/>
+            <w:r w:rsidRPr="00540C93">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri Light" w:hAnsi="Calibri Light" w:cs="Calibri Light"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
             </w:r>
-            <w:r w:rsidRPr="00D13D09">
-[...10 lines deleted...]
-                <w:szCs w:val="20"/>
+            <w:r w:rsidRPr="00540C93">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri Light" w:hAnsi="Calibri Light" w:cs="Calibri Light"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidRPr="00540C93">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri Light" w:hAnsi="Calibri Light" w:cs="Calibri Light"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:r w:rsidRPr="00D13D09">
-              <w:rPr>
+            <w:r w:rsidRPr="00540C93">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri Light" w:hAnsi="Calibri Light" w:cs="Calibri Light"/>
                 <w:noProof/>
-                <w:color w:val="1F497D"/>
-[...1 lines deleted...]
-                <w:szCs w:val="20"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">          </w:t>
             </w:r>
-            <w:r w:rsidRPr="00D13D09">
-[...3 lines deleted...]
-                <w:szCs w:val="20"/>
+            <w:r w:rsidRPr="00540C93">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri Light" w:hAnsi="Calibri Light" w:cs="Calibri Light"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1095" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="086EBAAC" w14:textId="7A7DBB30" w:rsidR="008576C4" w:rsidRDefault="00D13D09" w:rsidP="00D13D09">
+          <w:p w14:paraId="086EBAAC" w14:textId="7A7DBB30" w:rsidR="008576C4" w:rsidRPr="00540C93" w:rsidRDefault="00D13D09" w:rsidP="00D13D09">
             <w:pPr>
               <w:pStyle w:val="SemEspaamento"/>
               <w:rPr>
-                <w:sz w:val="20"/>
-                <w:szCs w:val="20"/>
+                <w:rFonts w:ascii="Calibri Light" w:hAnsi="Calibri Light" w:cs="Calibri Light"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="pt-BR"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00D13D09">
-[...3 lines deleted...]
-                <w:szCs w:val="20"/>
+            <w:r w:rsidRPr="00540C93">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri Light" w:hAnsi="Calibri Light" w:cs="Calibri Light"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val=""/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput>
                     <w:default w:val="          "/>
                   </w:textInput>
                 </w:ffData>
               </w:fldChar>
             </w:r>
-            <w:r w:rsidRPr="00D13D09">
-[...3 lines deleted...]
-                <w:szCs w:val="20"/>
+            <w:r w:rsidRPr="00540C93">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri Light" w:hAnsi="Calibri Light" w:cs="Calibri Light"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
             </w:r>
-            <w:r w:rsidRPr="00D13D09">
-[...10 lines deleted...]
-                <w:szCs w:val="20"/>
+            <w:r w:rsidRPr="00540C93">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri Light" w:hAnsi="Calibri Light" w:cs="Calibri Light"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidRPr="00540C93">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri Light" w:hAnsi="Calibri Light" w:cs="Calibri Light"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:r w:rsidRPr="00D13D09">
-              <w:rPr>
+            <w:r w:rsidRPr="00540C93">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri Light" w:hAnsi="Calibri Light" w:cs="Calibri Light"/>
                 <w:noProof/>
-                <w:color w:val="1F497D"/>
-[...1 lines deleted...]
-                <w:szCs w:val="20"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">          </w:t>
             </w:r>
-            <w:r w:rsidRPr="00D13D09">
-[...3 lines deleted...]
-                <w:szCs w:val="20"/>
+            <w:r w:rsidRPr="00540C93">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri Light" w:hAnsi="Calibri Light" w:cs="Calibri Light"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="008576C4" w14:paraId="7882F253" w14:textId="77777777" w:rsidTr="00D13D09">
+      <w:tr w:rsidR="008576C4" w:rsidRPr="00540C93" w14:paraId="7882F253" w14:textId="77777777" w:rsidTr="00D13D09">
         <w:trPr>
           <w:trHeight w:val="544"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1980" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="52F92750" w14:textId="36497346" w:rsidR="008576C4" w:rsidRDefault="00D13D09" w:rsidP="008576C4">
+          <w:p w14:paraId="52F92750" w14:textId="36497346" w:rsidR="008576C4" w:rsidRPr="00540C93" w:rsidRDefault="00D13D09" w:rsidP="008576C4">
             <w:pPr>
               <w:pStyle w:val="SemEspaamento"/>
               <w:rPr>
-                <w:sz w:val="20"/>
-                <w:szCs w:val="20"/>
+                <w:rFonts w:ascii="Calibri Light" w:hAnsi="Calibri Light" w:cs="Calibri Light"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="pt-BR"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
-[...3 lines deleted...]
-                <w:szCs w:val="20"/>
+            <w:r w:rsidRPr="00540C93">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri Light" w:hAnsi="Calibri Light" w:cs="Calibri Light"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val=""/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput>
                     <w:default w:val="&lt;1.1.2. Sócio 2° nível&gt;"/>
                   </w:textInput>
                 </w:ffData>
               </w:fldChar>
             </w:r>
-            <w:r>
-[...3 lines deleted...]
-                <w:szCs w:val="20"/>
+            <w:r w:rsidRPr="00540C93">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri Light" w:hAnsi="Calibri Light" w:cs="Calibri Light"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
             </w:r>
-            <w:r>
-[...10 lines deleted...]
-                <w:szCs w:val="20"/>
+            <w:r w:rsidRPr="00540C93">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri Light" w:hAnsi="Calibri Light" w:cs="Calibri Light"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidRPr="00540C93">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri Light" w:hAnsi="Calibri Light" w:cs="Calibri Light"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:r>
-              <w:rPr>
+            <w:r w:rsidRPr="00540C93">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri Light" w:hAnsi="Calibri Light" w:cs="Calibri Light"/>
                 <w:noProof/>
-                <w:color w:val="1F497D"/>
-[...1 lines deleted...]
-                <w:szCs w:val="20"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>&lt;1.1.2. Sócio 2° nível&gt;</w:t>
             </w:r>
-            <w:r>
-[...3 lines deleted...]
-                <w:szCs w:val="20"/>
+            <w:r w:rsidRPr="00540C93">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri Light" w:hAnsi="Calibri Light" w:cs="Calibri Light"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2401" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="3B661156" w14:textId="4BBDFA5C" w:rsidR="008576C4" w:rsidRDefault="00D13D09" w:rsidP="008576C4">
+          <w:p w14:paraId="3B661156" w14:textId="4BBDFA5C" w:rsidR="008576C4" w:rsidRPr="00540C93" w:rsidRDefault="00D13D09" w:rsidP="008576C4">
             <w:pPr>
               <w:pStyle w:val="SemEspaamento"/>
               <w:rPr>
-                <w:sz w:val="20"/>
-                <w:szCs w:val="20"/>
+                <w:rFonts w:ascii="Calibri Light" w:hAnsi="Calibri Light" w:cs="Calibri Light"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="pt-BR"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
-[...3 lines deleted...]
-                <w:szCs w:val="20"/>
+            <w:r w:rsidRPr="00540C93">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri Light" w:hAnsi="Calibri Light" w:cs="Calibri Light"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val=""/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput>
                     <w:default w:val="&lt;Pessoa Jurídica B / xxx&gt;"/>
                   </w:textInput>
                 </w:ffData>
               </w:fldChar>
             </w:r>
-            <w:r>
-[...3 lines deleted...]
-                <w:szCs w:val="20"/>
+            <w:r w:rsidRPr="00540C93">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri Light" w:hAnsi="Calibri Light" w:cs="Calibri Light"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
             </w:r>
-            <w:r>
-[...10 lines deleted...]
-                <w:szCs w:val="20"/>
+            <w:r w:rsidRPr="00540C93">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri Light" w:hAnsi="Calibri Light" w:cs="Calibri Light"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidRPr="00540C93">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri Light" w:hAnsi="Calibri Light" w:cs="Calibri Light"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:r>
-              <w:rPr>
+            <w:r w:rsidRPr="00540C93">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri Light" w:hAnsi="Calibri Light" w:cs="Calibri Light"/>
                 <w:noProof/>
-                <w:color w:val="1F497D"/>
-[...1 lines deleted...]
-                <w:szCs w:val="20"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>&lt;Pessoa Jurídica B / xxx&gt;</w:t>
             </w:r>
-            <w:r>
-[...3 lines deleted...]
-                <w:szCs w:val="20"/>
+            <w:r w:rsidRPr="00540C93">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri Light" w:hAnsi="Calibri Light" w:cs="Calibri Light"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2685" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="55B3F1F3" w14:textId="0746D5C8" w:rsidR="008576C4" w:rsidRDefault="00D13D09" w:rsidP="008576C4">
+          <w:p w14:paraId="55B3F1F3" w14:textId="0746D5C8" w:rsidR="008576C4" w:rsidRPr="00540C93" w:rsidRDefault="00D13D09" w:rsidP="008576C4">
             <w:pPr>
               <w:pStyle w:val="SemEspaamento"/>
               <w:rPr>
-                <w:sz w:val="20"/>
-                <w:szCs w:val="20"/>
+                <w:rFonts w:ascii="Calibri Light" w:hAnsi="Calibri Light" w:cs="Calibri Light"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="pt-BR"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00D13D09">
-[...3 lines deleted...]
-                <w:szCs w:val="20"/>
+            <w:r w:rsidRPr="00540C93">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri Light" w:hAnsi="Calibri Light" w:cs="Calibri Light"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val=""/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput>
                     <w:default w:val="          "/>
                   </w:textInput>
                 </w:ffData>
               </w:fldChar>
             </w:r>
-            <w:r w:rsidRPr="00D13D09">
-[...3 lines deleted...]
-                <w:szCs w:val="20"/>
+            <w:r w:rsidRPr="00540C93">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri Light" w:hAnsi="Calibri Light" w:cs="Calibri Light"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
             </w:r>
-            <w:r w:rsidRPr="00D13D09">
-[...10 lines deleted...]
-                <w:szCs w:val="20"/>
+            <w:r w:rsidRPr="00540C93">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri Light" w:hAnsi="Calibri Light" w:cs="Calibri Light"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidRPr="00540C93">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri Light" w:hAnsi="Calibri Light" w:cs="Calibri Light"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:r w:rsidRPr="00D13D09">
-              <w:rPr>
+            <w:r w:rsidRPr="00540C93">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri Light" w:hAnsi="Calibri Light" w:cs="Calibri Light"/>
                 <w:noProof/>
-                <w:color w:val="1F497D"/>
-[...1 lines deleted...]
-                <w:szCs w:val="20"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">          </w:t>
             </w:r>
-            <w:r w:rsidRPr="00D13D09">
-[...3 lines deleted...]
-                <w:szCs w:val="20"/>
+            <w:r w:rsidRPr="00540C93">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri Light" w:hAnsi="Calibri Light" w:cs="Calibri Light"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1184" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="7355CBB8" w14:textId="623F16EB" w:rsidR="008576C4" w:rsidRDefault="00D13D09" w:rsidP="00D13D09">
+          <w:p w14:paraId="7355CBB8" w14:textId="623F16EB" w:rsidR="008576C4" w:rsidRPr="00540C93" w:rsidRDefault="00D13D09" w:rsidP="00D13D09">
             <w:pPr>
               <w:pStyle w:val="SemEspaamento"/>
               <w:rPr>
-                <w:sz w:val="20"/>
-                <w:szCs w:val="20"/>
+                <w:rFonts w:ascii="Calibri Light" w:hAnsi="Calibri Light" w:cs="Calibri Light"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="pt-BR"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00D13D09">
-[...3 lines deleted...]
-                <w:szCs w:val="20"/>
+            <w:r w:rsidRPr="00540C93">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri Light" w:hAnsi="Calibri Light" w:cs="Calibri Light"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val=""/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput>
                     <w:default w:val="          "/>
                   </w:textInput>
                 </w:ffData>
               </w:fldChar>
             </w:r>
-            <w:r w:rsidRPr="00D13D09">
-[...3 lines deleted...]
-                <w:szCs w:val="20"/>
+            <w:r w:rsidRPr="00540C93">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri Light" w:hAnsi="Calibri Light" w:cs="Calibri Light"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
             </w:r>
-            <w:r w:rsidRPr="00D13D09">
-[...10 lines deleted...]
-                <w:szCs w:val="20"/>
+            <w:r w:rsidRPr="00540C93">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri Light" w:hAnsi="Calibri Light" w:cs="Calibri Light"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidRPr="00540C93">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri Light" w:hAnsi="Calibri Light" w:cs="Calibri Light"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:r w:rsidRPr="00D13D09">
-              <w:rPr>
+            <w:r w:rsidRPr="00540C93">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri Light" w:hAnsi="Calibri Light" w:cs="Calibri Light"/>
                 <w:noProof/>
-                <w:color w:val="1F497D"/>
-[...1 lines deleted...]
-                <w:szCs w:val="20"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">          </w:t>
             </w:r>
-            <w:r w:rsidRPr="00D13D09">
-[...3 lines deleted...]
-                <w:szCs w:val="20"/>
+            <w:r w:rsidRPr="00540C93">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri Light" w:hAnsi="Calibri Light" w:cs="Calibri Light"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1111" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="3D7546E2" w14:textId="63694271" w:rsidR="008576C4" w:rsidRDefault="00DD3A63" w:rsidP="00DD3A63">
+          <w:p w14:paraId="3D7546E2" w14:textId="63694271" w:rsidR="008576C4" w:rsidRPr="00540C93" w:rsidRDefault="00DD3A63" w:rsidP="00DD3A63">
             <w:pPr>
               <w:pStyle w:val="SemEspaamento"/>
               <w:rPr>
-                <w:sz w:val="20"/>
-                <w:szCs w:val="20"/>
+                <w:rFonts w:ascii="Calibri Light" w:hAnsi="Calibri Light" w:cs="Calibri Light"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="pt-BR"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00D13D09">
-[...3 lines deleted...]
-                <w:szCs w:val="20"/>
+            <w:r w:rsidRPr="00540C93">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri Light" w:hAnsi="Calibri Light" w:cs="Calibri Light"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val=""/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput>
                     <w:default w:val="          "/>
                   </w:textInput>
                 </w:ffData>
               </w:fldChar>
             </w:r>
-            <w:r w:rsidRPr="00D13D09">
-[...3 lines deleted...]
-                <w:szCs w:val="20"/>
+            <w:r w:rsidRPr="00540C93">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri Light" w:hAnsi="Calibri Light" w:cs="Calibri Light"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
             </w:r>
-            <w:r w:rsidRPr="00D13D09">
-[...10 lines deleted...]
-                <w:szCs w:val="20"/>
+            <w:r w:rsidRPr="00540C93">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri Light" w:hAnsi="Calibri Light" w:cs="Calibri Light"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidRPr="00540C93">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri Light" w:hAnsi="Calibri Light" w:cs="Calibri Light"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:r w:rsidRPr="00D13D09">
-              <w:rPr>
+            <w:r w:rsidRPr="00540C93">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri Light" w:hAnsi="Calibri Light" w:cs="Calibri Light"/>
                 <w:noProof/>
-                <w:color w:val="1F497D"/>
-[...1 lines deleted...]
-                <w:szCs w:val="20"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">          </w:t>
             </w:r>
-            <w:r w:rsidRPr="00D13D09">
-[...3 lines deleted...]
-                <w:szCs w:val="20"/>
+            <w:r w:rsidRPr="00540C93">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri Light" w:hAnsi="Calibri Light" w:cs="Calibri Light"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1095" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="572D1B73" w14:textId="4483128E" w:rsidR="008576C4" w:rsidRDefault="00D13D09" w:rsidP="00D13D09">
+          <w:p w14:paraId="572D1B73" w14:textId="4483128E" w:rsidR="008576C4" w:rsidRPr="00540C93" w:rsidRDefault="00D13D09" w:rsidP="00D13D09">
             <w:pPr>
               <w:pStyle w:val="SemEspaamento"/>
               <w:rPr>
-                <w:sz w:val="20"/>
-                <w:szCs w:val="20"/>
+                <w:rFonts w:ascii="Calibri Light" w:hAnsi="Calibri Light" w:cs="Calibri Light"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="pt-BR"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00D13D09">
-[...3 lines deleted...]
-                <w:szCs w:val="20"/>
+            <w:r w:rsidRPr="00540C93">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri Light" w:hAnsi="Calibri Light" w:cs="Calibri Light"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val=""/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput>
                     <w:default w:val="          "/>
                   </w:textInput>
                 </w:ffData>
               </w:fldChar>
             </w:r>
-            <w:r w:rsidRPr="00D13D09">
-[...3 lines deleted...]
-                <w:szCs w:val="20"/>
+            <w:r w:rsidRPr="00540C93">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri Light" w:hAnsi="Calibri Light" w:cs="Calibri Light"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
             </w:r>
-            <w:r w:rsidRPr="00D13D09">
-[...10 lines deleted...]
-                <w:szCs w:val="20"/>
+            <w:r w:rsidRPr="00540C93">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri Light" w:hAnsi="Calibri Light" w:cs="Calibri Light"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidRPr="00540C93">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri Light" w:hAnsi="Calibri Light" w:cs="Calibri Light"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:r w:rsidRPr="00D13D09">
-              <w:rPr>
+            <w:r w:rsidRPr="00540C93">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri Light" w:hAnsi="Calibri Light" w:cs="Calibri Light"/>
                 <w:noProof/>
-                <w:color w:val="1F497D"/>
-[...1 lines deleted...]
-                <w:szCs w:val="20"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">          </w:t>
             </w:r>
-            <w:r w:rsidRPr="00D13D09">
-[...3 lines deleted...]
-                <w:szCs w:val="20"/>
+            <w:r w:rsidRPr="00540C93">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri Light" w:hAnsi="Calibri Light" w:cs="Calibri Light"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="008576C4" w14:paraId="2ED49034" w14:textId="77777777" w:rsidTr="00D13D09">
+      <w:tr w:rsidR="008576C4" w:rsidRPr="00540C93" w14:paraId="2ED49034" w14:textId="77777777" w:rsidTr="00D13D09">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1980" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="52975B67" w14:textId="6076775E" w:rsidR="008576C4" w:rsidRDefault="00D13D09" w:rsidP="008576C4">
+          <w:p w14:paraId="52975B67" w14:textId="6076775E" w:rsidR="008576C4" w:rsidRPr="00540C93" w:rsidRDefault="00D13D09" w:rsidP="008576C4">
             <w:pPr>
               <w:pStyle w:val="SemEspaamento"/>
               <w:rPr>
-                <w:sz w:val="20"/>
-                <w:szCs w:val="20"/>
+                <w:rFonts w:ascii="Calibri Light" w:hAnsi="Calibri Light" w:cs="Calibri Light"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="pt-BR"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
-[...3 lines deleted...]
-                <w:szCs w:val="20"/>
+            <w:r w:rsidRPr="00540C93">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri Light" w:hAnsi="Calibri Light" w:cs="Calibri Light"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val=""/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput>
                     <w:default w:val="&lt;1.1.2.1. Sócio 3° nível&gt;"/>
                   </w:textInput>
                 </w:ffData>
               </w:fldChar>
             </w:r>
-            <w:r>
-[...3 lines deleted...]
-                <w:szCs w:val="20"/>
+            <w:r w:rsidRPr="00540C93">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri Light" w:hAnsi="Calibri Light" w:cs="Calibri Light"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
             </w:r>
-            <w:r>
-[...10 lines deleted...]
-                <w:szCs w:val="20"/>
+            <w:r w:rsidRPr="00540C93">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri Light" w:hAnsi="Calibri Light" w:cs="Calibri Light"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidRPr="00540C93">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri Light" w:hAnsi="Calibri Light" w:cs="Calibri Light"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:r>
-              <w:rPr>
+            <w:r w:rsidRPr="00540C93">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri Light" w:hAnsi="Calibri Light" w:cs="Calibri Light"/>
                 <w:noProof/>
-                <w:color w:val="1F497D"/>
-[...1 lines deleted...]
-                <w:szCs w:val="20"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>&lt;1.1.2.1. Sócio 3° nível&gt;</w:t>
             </w:r>
-            <w:r>
-[...3 lines deleted...]
-                <w:szCs w:val="20"/>
+            <w:r w:rsidRPr="00540C93">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri Light" w:hAnsi="Calibri Light" w:cs="Calibri Light"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2401" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="139A64FF" w14:textId="710DB340" w:rsidR="008576C4" w:rsidRDefault="00D13D09" w:rsidP="008576C4">
+          <w:p w14:paraId="139A64FF" w14:textId="710DB340" w:rsidR="008576C4" w:rsidRPr="00540C93" w:rsidRDefault="00D13D09" w:rsidP="008576C4">
             <w:pPr>
               <w:pStyle w:val="SemEspaamento"/>
               <w:rPr>
-                <w:sz w:val="20"/>
-                <w:szCs w:val="20"/>
+                <w:rFonts w:ascii="Calibri Light" w:hAnsi="Calibri Light" w:cs="Calibri Light"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="pt-BR"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
-[...3 lines deleted...]
-                <w:szCs w:val="20"/>
+            <w:r w:rsidRPr="00540C93">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri Light" w:hAnsi="Calibri Light" w:cs="Calibri Light"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val=""/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput>
                     <w:default w:val="&lt;Pessoa Física C / xxx&gt;"/>
                   </w:textInput>
                 </w:ffData>
               </w:fldChar>
             </w:r>
-            <w:r>
-[...3 lines deleted...]
-                <w:szCs w:val="20"/>
+            <w:r w:rsidRPr="00540C93">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri Light" w:hAnsi="Calibri Light" w:cs="Calibri Light"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
             </w:r>
-            <w:r>
-[...10 lines deleted...]
-                <w:szCs w:val="20"/>
+            <w:r w:rsidRPr="00540C93">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri Light" w:hAnsi="Calibri Light" w:cs="Calibri Light"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidRPr="00540C93">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri Light" w:hAnsi="Calibri Light" w:cs="Calibri Light"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:r>
-              <w:rPr>
+            <w:r w:rsidRPr="00540C93">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri Light" w:hAnsi="Calibri Light" w:cs="Calibri Light"/>
                 <w:noProof/>
-                <w:color w:val="1F497D"/>
-[...1 lines deleted...]
-                <w:szCs w:val="20"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>&lt;Pessoa Física C / xxx&gt;</w:t>
             </w:r>
-            <w:r>
-[...3 lines deleted...]
-                <w:szCs w:val="20"/>
+            <w:r w:rsidRPr="00540C93">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri Light" w:hAnsi="Calibri Light" w:cs="Calibri Light"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2685" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="252157AA" w14:textId="43840C02" w:rsidR="008576C4" w:rsidRDefault="00D13D09" w:rsidP="008576C4">
+          <w:p w14:paraId="252157AA" w14:textId="43840C02" w:rsidR="008576C4" w:rsidRPr="00540C93" w:rsidRDefault="00D13D09" w:rsidP="008576C4">
             <w:pPr>
               <w:pStyle w:val="SemEspaamento"/>
               <w:rPr>
-                <w:sz w:val="20"/>
-                <w:szCs w:val="20"/>
+                <w:rFonts w:ascii="Calibri Light" w:hAnsi="Calibri Light" w:cs="Calibri Light"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="pt-BR"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00D13D09">
-[...3 lines deleted...]
-                <w:szCs w:val="20"/>
+            <w:r w:rsidRPr="00540C93">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri Light" w:hAnsi="Calibri Light" w:cs="Calibri Light"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val=""/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput>
                     <w:default w:val="          "/>
                   </w:textInput>
                 </w:ffData>
               </w:fldChar>
             </w:r>
-            <w:r w:rsidRPr="00D13D09">
-[...3 lines deleted...]
-                <w:szCs w:val="20"/>
+            <w:r w:rsidRPr="00540C93">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri Light" w:hAnsi="Calibri Light" w:cs="Calibri Light"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
             </w:r>
-            <w:r w:rsidRPr="00D13D09">
-[...10 lines deleted...]
-                <w:szCs w:val="20"/>
+            <w:r w:rsidRPr="00540C93">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri Light" w:hAnsi="Calibri Light" w:cs="Calibri Light"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidRPr="00540C93">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri Light" w:hAnsi="Calibri Light" w:cs="Calibri Light"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:r w:rsidRPr="00D13D09">
-              <w:rPr>
+            <w:r w:rsidRPr="00540C93">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri Light" w:hAnsi="Calibri Light" w:cs="Calibri Light"/>
                 <w:noProof/>
-                <w:color w:val="1F497D"/>
-[...1 lines deleted...]
-                <w:szCs w:val="20"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">          </w:t>
             </w:r>
-            <w:r w:rsidRPr="00D13D09">
-[...3 lines deleted...]
-                <w:szCs w:val="20"/>
+            <w:r w:rsidRPr="00540C93">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri Light" w:hAnsi="Calibri Light" w:cs="Calibri Light"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1184" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="0B2CE41C" w14:textId="0B915A3A" w:rsidR="008576C4" w:rsidRDefault="00D13D09" w:rsidP="00D13D09">
+          <w:p w14:paraId="0B2CE41C" w14:textId="0B915A3A" w:rsidR="008576C4" w:rsidRPr="00540C93" w:rsidRDefault="00D13D09" w:rsidP="00D13D09">
             <w:pPr>
               <w:pStyle w:val="SemEspaamento"/>
               <w:rPr>
-                <w:sz w:val="20"/>
-                <w:szCs w:val="20"/>
+                <w:rFonts w:ascii="Calibri Light" w:hAnsi="Calibri Light" w:cs="Calibri Light"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="pt-BR"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00D13D09">
-[...3 lines deleted...]
-                <w:szCs w:val="20"/>
+            <w:r w:rsidRPr="00540C93">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri Light" w:hAnsi="Calibri Light" w:cs="Calibri Light"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val=""/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput>
                     <w:default w:val="          "/>
                   </w:textInput>
                 </w:ffData>
               </w:fldChar>
             </w:r>
-            <w:r w:rsidRPr="00D13D09">
-[...3 lines deleted...]
-                <w:szCs w:val="20"/>
+            <w:r w:rsidRPr="00540C93">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri Light" w:hAnsi="Calibri Light" w:cs="Calibri Light"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
             </w:r>
-            <w:r w:rsidRPr="00D13D09">
-[...10 lines deleted...]
-                <w:szCs w:val="20"/>
+            <w:r w:rsidRPr="00540C93">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri Light" w:hAnsi="Calibri Light" w:cs="Calibri Light"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidRPr="00540C93">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri Light" w:hAnsi="Calibri Light" w:cs="Calibri Light"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:r w:rsidRPr="00D13D09">
-              <w:rPr>
+            <w:r w:rsidRPr="00540C93">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri Light" w:hAnsi="Calibri Light" w:cs="Calibri Light"/>
                 <w:noProof/>
-                <w:color w:val="1F497D"/>
-[...1 lines deleted...]
-                <w:szCs w:val="20"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">          </w:t>
             </w:r>
-            <w:r w:rsidRPr="00D13D09">
-[...3 lines deleted...]
-                <w:szCs w:val="20"/>
+            <w:r w:rsidRPr="00540C93">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri Light" w:hAnsi="Calibri Light" w:cs="Calibri Light"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1111" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="5437C75C" w14:textId="5826C583" w:rsidR="008576C4" w:rsidRDefault="00DD3A63" w:rsidP="00DD3A63">
+          <w:p w14:paraId="5437C75C" w14:textId="5826C583" w:rsidR="008576C4" w:rsidRPr="00540C93" w:rsidRDefault="00DD3A63" w:rsidP="00DD3A63">
             <w:pPr>
               <w:pStyle w:val="SemEspaamento"/>
               <w:rPr>
-                <w:sz w:val="20"/>
-                <w:szCs w:val="20"/>
+                <w:rFonts w:ascii="Calibri Light" w:hAnsi="Calibri Light" w:cs="Calibri Light"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="pt-BR"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00D13D09">
-[...3 lines deleted...]
-                <w:szCs w:val="20"/>
+            <w:r w:rsidRPr="00540C93">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri Light" w:hAnsi="Calibri Light" w:cs="Calibri Light"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val=""/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput>
                     <w:default w:val="          "/>
                   </w:textInput>
                 </w:ffData>
               </w:fldChar>
             </w:r>
-            <w:r w:rsidRPr="00D13D09">
-[...3 lines deleted...]
-                <w:szCs w:val="20"/>
+            <w:r w:rsidRPr="00540C93">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri Light" w:hAnsi="Calibri Light" w:cs="Calibri Light"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
             </w:r>
-            <w:r w:rsidRPr="00D13D09">
-[...10 lines deleted...]
-                <w:szCs w:val="20"/>
+            <w:r w:rsidRPr="00540C93">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri Light" w:hAnsi="Calibri Light" w:cs="Calibri Light"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidRPr="00540C93">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri Light" w:hAnsi="Calibri Light" w:cs="Calibri Light"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:r w:rsidRPr="00D13D09">
-              <w:rPr>
+            <w:r w:rsidRPr="00540C93">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri Light" w:hAnsi="Calibri Light" w:cs="Calibri Light"/>
                 <w:noProof/>
-                <w:color w:val="1F497D"/>
-[...1 lines deleted...]
-                <w:szCs w:val="20"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">          </w:t>
             </w:r>
-            <w:r w:rsidRPr="00D13D09">
-[...3 lines deleted...]
-                <w:szCs w:val="20"/>
+            <w:r w:rsidRPr="00540C93">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri Light" w:hAnsi="Calibri Light" w:cs="Calibri Light"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1095" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="7AE7EF4E" w14:textId="736B9DA3" w:rsidR="008576C4" w:rsidRDefault="00D13D09" w:rsidP="00D13D09">
+          <w:p w14:paraId="7AE7EF4E" w14:textId="736B9DA3" w:rsidR="008576C4" w:rsidRPr="00540C93" w:rsidRDefault="00D13D09" w:rsidP="00D13D09">
             <w:pPr>
               <w:pStyle w:val="SemEspaamento"/>
               <w:rPr>
-                <w:sz w:val="20"/>
-                <w:szCs w:val="20"/>
+                <w:rFonts w:ascii="Calibri Light" w:hAnsi="Calibri Light" w:cs="Calibri Light"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="pt-BR"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00D13D09">
-[...3 lines deleted...]
-                <w:szCs w:val="20"/>
+            <w:r w:rsidRPr="00540C93">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri Light" w:hAnsi="Calibri Light" w:cs="Calibri Light"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val=""/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput>
                     <w:default w:val="          "/>
                   </w:textInput>
                 </w:ffData>
               </w:fldChar>
             </w:r>
-            <w:r w:rsidRPr="00D13D09">
-[...3 lines deleted...]
-                <w:szCs w:val="20"/>
+            <w:r w:rsidRPr="00540C93">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri Light" w:hAnsi="Calibri Light" w:cs="Calibri Light"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
             </w:r>
-            <w:r w:rsidRPr="00D13D09">
-[...10 lines deleted...]
-                <w:szCs w:val="20"/>
+            <w:r w:rsidRPr="00540C93">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri Light" w:hAnsi="Calibri Light" w:cs="Calibri Light"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidRPr="00540C93">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri Light" w:hAnsi="Calibri Light" w:cs="Calibri Light"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:r w:rsidRPr="00D13D09">
-              <w:rPr>
+            <w:r w:rsidRPr="00540C93">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri Light" w:hAnsi="Calibri Light" w:cs="Calibri Light"/>
                 <w:noProof/>
-                <w:color w:val="1F497D"/>
-[...1 lines deleted...]
-                <w:szCs w:val="20"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">          </w:t>
             </w:r>
-            <w:r w:rsidRPr="00D13D09">
-[...3 lines deleted...]
-                <w:szCs w:val="20"/>
+            <w:r w:rsidRPr="00540C93">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri Light" w:hAnsi="Calibri Light" w:cs="Calibri Light"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="008576C4" w14:paraId="324FB5BB" w14:textId="77777777" w:rsidTr="00D13D09">
+      <w:tr w:rsidR="008576C4" w:rsidRPr="00540C93" w14:paraId="324FB5BB" w14:textId="77777777" w:rsidTr="00D13D09">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1980" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="2BACE0F3" w14:textId="745B8B74" w:rsidR="008576C4" w:rsidRDefault="00D13D09" w:rsidP="008576C4">
+          <w:p w14:paraId="2BACE0F3" w14:textId="745B8B74" w:rsidR="008576C4" w:rsidRPr="00540C93" w:rsidRDefault="00D13D09" w:rsidP="008576C4">
             <w:pPr>
               <w:pStyle w:val="SemEspaamento"/>
               <w:rPr>
-                <w:sz w:val="20"/>
-                <w:szCs w:val="20"/>
+                <w:rFonts w:ascii="Calibri Light" w:hAnsi="Calibri Light" w:cs="Calibri Light"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="pt-BR"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
-[...3 lines deleted...]
-                <w:szCs w:val="20"/>
+            <w:r w:rsidRPr="00540C93">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri Light" w:hAnsi="Calibri Light" w:cs="Calibri Light"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val=""/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput>
                     <w:default w:val="&lt;1.1.2.2. Sócio 3° nível&gt;"/>
                   </w:textInput>
                 </w:ffData>
               </w:fldChar>
             </w:r>
-            <w:r>
-[...3 lines deleted...]
-                <w:szCs w:val="20"/>
+            <w:r w:rsidRPr="00540C93">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri Light" w:hAnsi="Calibri Light" w:cs="Calibri Light"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
             </w:r>
-            <w:r>
-[...10 lines deleted...]
-                <w:szCs w:val="20"/>
+            <w:r w:rsidRPr="00540C93">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri Light" w:hAnsi="Calibri Light" w:cs="Calibri Light"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidRPr="00540C93">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri Light" w:hAnsi="Calibri Light" w:cs="Calibri Light"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:r>
-              <w:rPr>
+            <w:r w:rsidRPr="00540C93">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri Light" w:hAnsi="Calibri Light" w:cs="Calibri Light"/>
                 <w:noProof/>
-                <w:color w:val="1F497D"/>
-[...1 lines deleted...]
-                <w:szCs w:val="20"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>&lt;1.1.2.2. Sócio 3° nível&gt;</w:t>
             </w:r>
-            <w:r>
-[...3 lines deleted...]
-                <w:szCs w:val="20"/>
+            <w:r w:rsidRPr="00540C93">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri Light" w:hAnsi="Calibri Light" w:cs="Calibri Light"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2401" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="223E9DC0" w14:textId="382CABC5" w:rsidR="008576C4" w:rsidRDefault="00D13D09" w:rsidP="008576C4">
+          <w:p w14:paraId="223E9DC0" w14:textId="382CABC5" w:rsidR="008576C4" w:rsidRPr="00540C93" w:rsidRDefault="00D13D09" w:rsidP="008576C4">
             <w:pPr>
               <w:pStyle w:val="SemEspaamento"/>
               <w:rPr>
-                <w:sz w:val="20"/>
-                <w:szCs w:val="20"/>
+                <w:rFonts w:ascii="Calibri Light" w:hAnsi="Calibri Light" w:cs="Calibri Light"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="pt-BR"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
-[...3 lines deleted...]
-                <w:szCs w:val="20"/>
+            <w:r w:rsidRPr="00540C93">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri Light" w:hAnsi="Calibri Light" w:cs="Calibri Light"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val=""/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput>
                     <w:default w:val="&lt;Pessoa Física D / xxx&gt;"/>
                   </w:textInput>
                 </w:ffData>
               </w:fldChar>
             </w:r>
-            <w:r>
-[...3 lines deleted...]
-                <w:szCs w:val="20"/>
+            <w:r w:rsidRPr="00540C93">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri Light" w:hAnsi="Calibri Light" w:cs="Calibri Light"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
             </w:r>
-            <w:r>
-[...10 lines deleted...]
-                <w:szCs w:val="20"/>
+            <w:r w:rsidRPr="00540C93">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri Light" w:hAnsi="Calibri Light" w:cs="Calibri Light"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidRPr="00540C93">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri Light" w:hAnsi="Calibri Light" w:cs="Calibri Light"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:r>
-              <w:rPr>
+            <w:r w:rsidRPr="00540C93">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri Light" w:hAnsi="Calibri Light" w:cs="Calibri Light"/>
                 <w:noProof/>
-                <w:color w:val="1F497D"/>
-[...1 lines deleted...]
-                <w:szCs w:val="20"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>&lt;Pessoa Física D / xxx&gt;</w:t>
             </w:r>
-            <w:r>
-[...3 lines deleted...]
-                <w:szCs w:val="20"/>
+            <w:r w:rsidRPr="00540C93">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri Light" w:hAnsi="Calibri Light" w:cs="Calibri Light"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2685" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="57368F90" w14:textId="3BCD84F7" w:rsidR="008576C4" w:rsidRDefault="00D13D09" w:rsidP="008576C4">
+          <w:p w14:paraId="57368F90" w14:textId="3BCD84F7" w:rsidR="008576C4" w:rsidRPr="00540C93" w:rsidRDefault="00D13D09" w:rsidP="008576C4">
             <w:pPr>
               <w:pStyle w:val="SemEspaamento"/>
               <w:rPr>
-                <w:sz w:val="20"/>
-                <w:szCs w:val="20"/>
+                <w:rFonts w:ascii="Calibri Light" w:hAnsi="Calibri Light" w:cs="Calibri Light"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="pt-BR"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00D13D09">
-[...3 lines deleted...]
-                <w:szCs w:val="20"/>
+            <w:r w:rsidRPr="00540C93">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri Light" w:hAnsi="Calibri Light" w:cs="Calibri Light"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val=""/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput>
                     <w:default w:val="          "/>
                   </w:textInput>
                 </w:ffData>
               </w:fldChar>
             </w:r>
-            <w:r w:rsidRPr="00D13D09">
-[...3 lines deleted...]
-                <w:szCs w:val="20"/>
+            <w:r w:rsidRPr="00540C93">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri Light" w:hAnsi="Calibri Light" w:cs="Calibri Light"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
             </w:r>
-            <w:r w:rsidRPr="00D13D09">
-[...10 lines deleted...]
-                <w:szCs w:val="20"/>
+            <w:r w:rsidRPr="00540C93">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri Light" w:hAnsi="Calibri Light" w:cs="Calibri Light"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidRPr="00540C93">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri Light" w:hAnsi="Calibri Light" w:cs="Calibri Light"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:r w:rsidRPr="00D13D09">
-              <w:rPr>
+            <w:r w:rsidRPr="00540C93">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri Light" w:hAnsi="Calibri Light" w:cs="Calibri Light"/>
                 <w:noProof/>
-                <w:color w:val="1F497D"/>
-[...1 lines deleted...]
-                <w:szCs w:val="20"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">          </w:t>
             </w:r>
-            <w:r w:rsidRPr="00D13D09">
-[...3 lines deleted...]
-                <w:szCs w:val="20"/>
+            <w:r w:rsidRPr="00540C93">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri Light" w:hAnsi="Calibri Light" w:cs="Calibri Light"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1184" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="632E65B8" w14:textId="5672C235" w:rsidR="008576C4" w:rsidRDefault="00D13D09" w:rsidP="00D13D09">
+          <w:p w14:paraId="632E65B8" w14:textId="5672C235" w:rsidR="008576C4" w:rsidRPr="00540C93" w:rsidRDefault="00D13D09" w:rsidP="00D13D09">
             <w:pPr>
               <w:pStyle w:val="SemEspaamento"/>
               <w:rPr>
-                <w:sz w:val="20"/>
-                <w:szCs w:val="20"/>
+                <w:rFonts w:ascii="Calibri Light" w:hAnsi="Calibri Light" w:cs="Calibri Light"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="pt-BR"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00D13D09">
-[...3 lines deleted...]
-                <w:szCs w:val="20"/>
+            <w:r w:rsidRPr="00540C93">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri Light" w:hAnsi="Calibri Light" w:cs="Calibri Light"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val=""/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput>
                     <w:default w:val="          "/>
                   </w:textInput>
                 </w:ffData>
               </w:fldChar>
             </w:r>
-            <w:r w:rsidRPr="00D13D09">
-[...3 lines deleted...]
-                <w:szCs w:val="20"/>
+            <w:r w:rsidRPr="00540C93">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri Light" w:hAnsi="Calibri Light" w:cs="Calibri Light"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
             </w:r>
-            <w:r w:rsidRPr="00D13D09">
-[...10 lines deleted...]
-                <w:szCs w:val="20"/>
+            <w:r w:rsidRPr="00540C93">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri Light" w:hAnsi="Calibri Light" w:cs="Calibri Light"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidRPr="00540C93">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri Light" w:hAnsi="Calibri Light" w:cs="Calibri Light"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:r w:rsidRPr="00D13D09">
-              <w:rPr>
+            <w:r w:rsidRPr="00540C93">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri Light" w:hAnsi="Calibri Light" w:cs="Calibri Light"/>
                 <w:noProof/>
-                <w:color w:val="1F497D"/>
-[...1 lines deleted...]
-                <w:szCs w:val="20"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">          </w:t>
             </w:r>
-            <w:r w:rsidRPr="00D13D09">
-[...3 lines deleted...]
-                <w:szCs w:val="20"/>
+            <w:r w:rsidRPr="00540C93">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri Light" w:hAnsi="Calibri Light" w:cs="Calibri Light"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1111" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="06013EF4" w14:textId="627411F9" w:rsidR="008576C4" w:rsidRDefault="00DD3A63" w:rsidP="00DD3A63">
+          <w:p w14:paraId="06013EF4" w14:textId="627411F9" w:rsidR="008576C4" w:rsidRPr="00540C93" w:rsidRDefault="00DD3A63" w:rsidP="00DD3A63">
             <w:pPr>
               <w:pStyle w:val="SemEspaamento"/>
               <w:rPr>
-                <w:sz w:val="20"/>
-                <w:szCs w:val="20"/>
+                <w:rFonts w:ascii="Calibri Light" w:hAnsi="Calibri Light" w:cs="Calibri Light"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="pt-BR"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00D13D09">
-[...3 lines deleted...]
-                <w:szCs w:val="20"/>
+            <w:r w:rsidRPr="00540C93">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri Light" w:hAnsi="Calibri Light" w:cs="Calibri Light"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val=""/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput>
                     <w:default w:val="          "/>
                   </w:textInput>
                 </w:ffData>
               </w:fldChar>
             </w:r>
-            <w:r w:rsidRPr="00D13D09">
-[...3 lines deleted...]
-                <w:szCs w:val="20"/>
+            <w:r w:rsidRPr="00540C93">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri Light" w:hAnsi="Calibri Light" w:cs="Calibri Light"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
             </w:r>
-            <w:r w:rsidRPr="00D13D09">
-[...10 lines deleted...]
-                <w:szCs w:val="20"/>
+            <w:r w:rsidRPr="00540C93">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri Light" w:hAnsi="Calibri Light" w:cs="Calibri Light"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidRPr="00540C93">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri Light" w:hAnsi="Calibri Light" w:cs="Calibri Light"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:r w:rsidRPr="00D13D09">
-              <w:rPr>
+            <w:r w:rsidRPr="00540C93">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri Light" w:hAnsi="Calibri Light" w:cs="Calibri Light"/>
                 <w:noProof/>
-                <w:color w:val="1F497D"/>
-[...1 lines deleted...]
-                <w:szCs w:val="20"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">          </w:t>
             </w:r>
-            <w:r w:rsidRPr="00D13D09">
-[...3 lines deleted...]
-                <w:szCs w:val="20"/>
+            <w:r w:rsidRPr="00540C93">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri Light" w:hAnsi="Calibri Light" w:cs="Calibri Light"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1095" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="78D8DAD2" w14:textId="028B5E12" w:rsidR="008576C4" w:rsidRDefault="00D13D09" w:rsidP="00D13D09">
+          <w:p w14:paraId="78D8DAD2" w14:textId="028B5E12" w:rsidR="008576C4" w:rsidRPr="00540C93" w:rsidRDefault="00D13D09" w:rsidP="00D13D09">
             <w:pPr>
               <w:pStyle w:val="SemEspaamento"/>
               <w:rPr>
-                <w:sz w:val="20"/>
-                <w:szCs w:val="20"/>
+                <w:rFonts w:ascii="Calibri Light" w:hAnsi="Calibri Light" w:cs="Calibri Light"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="pt-BR"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00D13D09">
-[...3 lines deleted...]
-                <w:szCs w:val="20"/>
+            <w:r w:rsidRPr="00540C93">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri Light" w:hAnsi="Calibri Light" w:cs="Calibri Light"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val=""/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput>
                     <w:default w:val="          "/>
                   </w:textInput>
                 </w:ffData>
               </w:fldChar>
             </w:r>
-            <w:r w:rsidRPr="00D13D09">
-[...3 lines deleted...]
-                <w:szCs w:val="20"/>
+            <w:r w:rsidRPr="00540C93">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri Light" w:hAnsi="Calibri Light" w:cs="Calibri Light"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
             </w:r>
-            <w:r w:rsidRPr="00D13D09">
-[...10 lines deleted...]
-                <w:szCs w:val="20"/>
+            <w:r w:rsidRPr="00540C93">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri Light" w:hAnsi="Calibri Light" w:cs="Calibri Light"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidRPr="00540C93">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri Light" w:hAnsi="Calibri Light" w:cs="Calibri Light"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:r w:rsidRPr="00D13D09">
-              <w:rPr>
+            <w:r w:rsidRPr="00540C93">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri Light" w:hAnsi="Calibri Light" w:cs="Calibri Light"/>
                 <w:noProof/>
-                <w:color w:val="1F497D"/>
-[...1 lines deleted...]
-                <w:szCs w:val="20"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">          </w:t>
             </w:r>
-            <w:r w:rsidRPr="00D13D09">
-[...3 lines deleted...]
-                <w:szCs w:val="20"/>
+            <w:r w:rsidRPr="00540C93">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri Light" w:hAnsi="Calibri Light" w:cs="Calibri Light"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="3DFCC510" w14:textId="3B71D152" w:rsidR="00CD6F88" w:rsidRDefault="00CD6F88" w:rsidP="00FD6FA4">
+    <w:p w14:paraId="3DFCC510" w14:textId="3B71D152" w:rsidR="00CD6F88" w:rsidRPr="00540C93" w:rsidRDefault="00CD6F88" w:rsidP="00FD6FA4">
       <w:pPr>
         <w:pStyle w:val="SemEspaamento"/>
         <w:rPr>
-          <w:sz w:val="20"/>
-          <w:szCs w:val="20"/>
+          <w:rFonts w:ascii="Calibri Light" w:hAnsi="Calibri Light" w:cs="Calibri Light"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
           <w:lang w:eastAsia="pt-BR"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="75863374" w14:textId="77777777" w:rsidR="00A91E9C" w:rsidRDefault="00A91E9C" w:rsidP="00A91E9C">
+    <w:p w14:paraId="75863374" w14:textId="77777777" w:rsidR="00A91E9C" w:rsidRPr="00540C93" w:rsidRDefault="00A91E9C" w:rsidP="00A91E9C">
       <w:pPr>
         <w:pStyle w:val="Textodenotaderodap"/>
         <w:rPr>
+          <w:rFonts w:ascii="Calibri Light" w:hAnsi="Calibri Light" w:cs="Calibri Light"/>
           <w:i/>
-          <w:color w:val="1F497D"/>
-[...1 lines deleted...]
-          <w:szCs w:val="14"/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
         </w:rPr>
       </w:pPr>
-      <w:r>
+      <w:r w:rsidRPr="00540C93">
         <w:rPr>
+          <w:rFonts w:ascii="Calibri Light" w:hAnsi="Calibri Light" w:cs="Calibri Light"/>
           <w:i/>
-          <w:color w:val="1F497D"/>
-[...1 lines deleted...]
-          <w:szCs w:val="14"/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
         </w:rPr>
-        <w:t xml:space="preserve">Observação 1: </w:t>
-[...44 lines deleted...]
-        <w:t xml:space="preserve"> nível aqueles com participação na “Pessoa Jurídica B”. A abertura deve ocorrer até que sejam listados todos os sócios do grupo que sejam pessoas físicas.</w:t>
+        <w:t>Observação 1: No exemplo acima, os sócios do 2° nível seriam aqueles com participação na “Pessoa Jurídica A” e os sócios do 3° nível aqueles com participação na “Pessoa Jurídica B”. A abertura deve ocorrer até que sejam listados todos os sócios do grupo que sejam pessoas físicas.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3870DD5B" w14:textId="77777777" w:rsidR="00A91E9C" w:rsidRDefault="00A91E9C" w:rsidP="00A91E9C">
+    <w:p w14:paraId="3870DD5B" w14:textId="77777777" w:rsidR="00A91E9C" w:rsidRPr="00540C93" w:rsidRDefault="00A91E9C" w:rsidP="00A91E9C">
       <w:pPr>
         <w:pStyle w:val="Textodenotaderodap"/>
         <w:rPr>
+          <w:rFonts w:ascii="Calibri Light" w:hAnsi="Calibri Light" w:cs="Calibri Light"/>
           <w:i/>
-          <w:color w:val="1F497D"/>
-[...1 lines deleted...]
-          <w:szCs w:val="14"/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="5CE8BB68" w14:textId="77777777" w:rsidR="00A91E9C" w:rsidRPr="00A4251D" w:rsidRDefault="00A91E9C" w:rsidP="00A91E9C">
+    <w:p w14:paraId="5CE8BB68" w14:textId="77777777" w:rsidR="00A91E9C" w:rsidRPr="00540C93" w:rsidRDefault="00A91E9C" w:rsidP="00A91E9C">
       <w:pPr>
         <w:pStyle w:val="Textodecomentrio"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:cs="Arial"/>
-          <w:color w:val="1F497D"/>
+          <w:rFonts w:ascii="Calibri Light" w:hAnsi="Calibri Light" w:cs="Calibri Light"/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00540C93">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri Light" w:hAnsi="Calibri Light" w:cs="Calibri Light"/>
+          <w:i/>
+          <w:color w:val="auto"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
-      </w:pPr>
-[...6 lines deleted...]
-        </w:rPr>
         <w:t xml:space="preserve">Observação 2: </w:t>
       </w:r>
-      <w:r w:rsidRPr="00030141">
+      <w:r w:rsidRPr="00540C93">
         <w:rPr>
-          <w:rFonts w:eastAsia="Times New Roman"/>
+          <w:rFonts w:ascii="Calibri Light" w:eastAsia="Times New Roman" w:hAnsi="Calibri Light" w:cs="Calibri Light"/>
           <w:i/>
-          <w:color w:val="1F497D"/>
-[...1 lines deleted...]
-          <w:szCs w:val="14"/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
           <w:lang w:eastAsia="pt-BR"/>
         </w:rPr>
         <w:t>Caso algum Fundo de Participação/Investimento faça parte do quadro societário, deve ser indicada sua administradora.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="09F29CB0" w14:textId="76D3145D" w:rsidR="00CD6F88" w:rsidRDefault="00CD6F88" w:rsidP="00FD6FA4">
+    <w:p w14:paraId="09F29CB0" w14:textId="76D3145D" w:rsidR="00CD6F88" w:rsidRPr="00540C93" w:rsidRDefault="00CD6F88" w:rsidP="00FD6FA4">
       <w:pPr>
         <w:pStyle w:val="SemEspaamento"/>
         <w:rPr>
-          <w:sz w:val="20"/>
-          <w:szCs w:val="20"/>
+          <w:rFonts w:ascii="Calibri Light" w:hAnsi="Calibri Light" w:cs="Calibri Light"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
           <w:lang w:eastAsia="pt-BR"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="78CAD3C4" w14:textId="77777777" w:rsidR="00A91E9C" w:rsidRDefault="00A91E9C" w:rsidP="00A91E9C">
+    <w:p w14:paraId="403E9674" w14:textId="676A6C54" w:rsidR="00A91E9C" w:rsidRPr="00540C93" w:rsidRDefault="00A91E9C" w:rsidP="00A91E9C">
       <w:pPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:cs="Tahoma"/>
+          <w:rFonts w:ascii="Calibri Light" w:hAnsi="Calibri Light" w:cs="Calibri Light"/>
           <w:bCs/>
-          <w:color w:val="1F497D"/>
-[...1 lines deleted...]
-          <w:szCs w:val="20"/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="22"/>
         </w:rPr>
       </w:pPr>
-    </w:p>
-[...3 lines deleted...]
-        <w:jc w:val="both"/>
+      <w:r w:rsidRPr="00540C93">
         <w:rPr>
-          <w:rFonts w:cs="Tahoma"/>
+          <w:rFonts w:ascii="Calibri Light" w:hAnsi="Calibri Light" w:cs="Calibri Light"/>
           <w:bCs/>
-          <w:color w:val="1F497D"/>
-[...1 lines deleted...]
-          <w:szCs w:val="20"/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="22"/>
         </w:rPr>
-      </w:pPr>
-[...38 lines deleted...]
-        <w:t xml:space="preserve"> do varejista ou proponente varejista:</w:t>
+        <w:t>2) Os administradores, diretores, conselheiros e demais prepostos afins do varejista ou proponente varejista:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1AC126A7" w14:textId="150D7498" w:rsidR="00A91E9C" w:rsidRDefault="00A91E9C" w:rsidP="00FD6FA4">
+    <w:p w14:paraId="1AC126A7" w14:textId="150D7498" w:rsidR="00A91E9C" w:rsidRPr="00540C93" w:rsidRDefault="00A91E9C" w:rsidP="00FD6FA4">
       <w:pPr>
         <w:pStyle w:val="SemEspaamento"/>
         <w:rPr>
-          <w:sz w:val="20"/>
-          <w:szCs w:val="20"/>
+          <w:rFonts w:ascii="Calibri Light" w:hAnsi="Calibri Light" w:cs="Calibri Light"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
           <w:lang w:eastAsia="pt-BR"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="Tabelacomgrade"/>
         <w:tblW w:w="10485" w:type="dxa"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="1833"/>
         <w:gridCol w:w="6100"/>
         <w:gridCol w:w="2552"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00F434DB" w:rsidRPr="008576C4" w14:paraId="4152303C" w14:textId="77777777" w:rsidTr="00F434DB">
+      <w:tr w:rsidR="00F434DB" w:rsidRPr="00540C93" w14:paraId="4152303C" w14:textId="77777777" w:rsidTr="0051170A">
         <w:trPr>
           <w:trHeight w:val="510"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1833" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="17365D" w:themeFill="text2" w:themeFillShade="BF"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="002060"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="1738B017" w14:textId="435D4DD4" w:rsidR="00F434DB" w:rsidRPr="008576C4" w:rsidRDefault="00F434DB" w:rsidP="0087070E">
+          <w:p w14:paraId="1738B017" w14:textId="435D4DD4" w:rsidR="00F434DB" w:rsidRPr="00540C93" w:rsidRDefault="00F434DB" w:rsidP="0087070E">
             <w:pPr>
               <w:pStyle w:val="SemEspaamento"/>
               <w:jc w:val="center"/>
               <w:rPr>
+                <w:rFonts w:ascii="Calibri Light" w:hAnsi="Calibri Light" w:cs="Calibri Light"/>
                 <w:b/>
-                <w:color w:val="FFFFFF" w:themeColor="background1"/>
-[...1 lines deleted...]
-                <w:szCs w:val="20"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="pt-BR"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
-              <w:rPr>
+            <w:r w:rsidRPr="00540C93">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri Light" w:hAnsi="Calibri Light" w:cs="Calibri Light"/>
                 <w:b/>
-                <w:color w:val="FFFFFF" w:themeColor="background1"/>
-[...1 lines deleted...]
-                <w:szCs w:val="20"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="pt-BR"/>
               </w:rPr>
               <w:t>Cargo</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6100" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="17365D" w:themeFill="text2" w:themeFillShade="BF"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="002060"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="74C812C2" w14:textId="6864CAD1" w:rsidR="00F434DB" w:rsidRPr="008576C4" w:rsidRDefault="00F434DB" w:rsidP="00F434DB">
+          <w:p w14:paraId="74C812C2" w14:textId="6864CAD1" w:rsidR="00F434DB" w:rsidRPr="00540C93" w:rsidRDefault="00F434DB" w:rsidP="00F434DB">
             <w:pPr>
               <w:pStyle w:val="SemEspaamento"/>
               <w:jc w:val="center"/>
               <w:rPr>
+                <w:rFonts w:ascii="Calibri Light" w:hAnsi="Calibri Light" w:cs="Calibri Light"/>
                 <w:b/>
-                <w:color w:val="FFFFFF" w:themeColor="background1"/>
-[...1 lines deleted...]
-                <w:szCs w:val="20"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="pt-BR"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
-              <w:rPr>
+            <w:r w:rsidRPr="00540C93">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri Light" w:hAnsi="Calibri Light" w:cs="Calibri Light"/>
                 <w:b/>
-                <w:color w:val="FFFFFF" w:themeColor="background1"/>
-[...1 lines deleted...]
-                <w:szCs w:val="20"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="pt-BR"/>
               </w:rPr>
               <w:t>Nome Completo</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2552" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="17365D" w:themeFill="text2" w:themeFillShade="BF"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="002060"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="3A84835B" w14:textId="52FE9C9C" w:rsidR="00F434DB" w:rsidRPr="008576C4" w:rsidRDefault="00F434DB" w:rsidP="0087070E">
+          <w:p w14:paraId="3A84835B" w14:textId="52FE9C9C" w:rsidR="00F434DB" w:rsidRPr="00540C93" w:rsidRDefault="00F434DB" w:rsidP="0087070E">
             <w:pPr>
               <w:pStyle w:val="SemEspaamento"/>
               <w:jc w:val="center"/>
               <w:rPr>
+                <w:rFonts w:ascii="Calibri Light" w:hAnsi="Calibri Light" w:cs="Calibri Light"/>
                 <w:b/>
-                <w:color w:val="FFFFFF" w:themeColor="background1"/>
-[...1 lines deleted...]
-                <w:szCs w:val="20"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="pt-BR"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
-              <w:rPr>
+            <w:r w:rsidRPr="00540C93">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri Light" w:hAnsi="Calibri Light" w:cs="Calibri Light"/>
                 <w:b/>
-                <w:color w:val="FFFFFF" w:themeColor="background1"/>
-[...1 lines deleted...]
-                <w:szCs w:val="20"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="pt-BR"/>
               </w:rPr>
               <w:t>CPF</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00F434DB" w14:paraId="4B96CEC8" w14:textId="77777777" w:rsidTr="00F434DB">
+      <w:tr w:rsidR="00F434DB" w:rsidRPr="00540C93" w14:paraId="4B96CEC8" w14:textId="77777777" w:rsidTr="00F434DB">
         <w:trPr>
           <w:trHeight w:val="542"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1833" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="09114B3C" w14:textId="6EDB4AE6" w:rsidR="00F434DB" w:rsidRPr="00F434DB" w:rsidRDefault="00F434DB" w:rsidP="0087070E">
+          <w:p w14:paraId="09114B3C" w14:textId="6EDB4AE6" w:rsidR="00F434DB" w:rsidRPr="00540C93" w:rsidRDefault="00F434DB" w:rsidP="0087070E">
             <w:pPr>
               <w:pStyle w:val="SemEspaamento"/>
               <w:rPr>
+                <w:rFonts w:ascii="Calibri Light" w:hAnsi="Calibri Light" w:cs="Calibri Light"/>
                 <w:b/>
-                <w:sz w:val="20"/>
-                <w:szCs w:val="20"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="pt-BR"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00F434DB">
-              <w:rPr>
+            <w:r w:rsidRPr="00540C93">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri Light" w:hAnsi="Calibri Light" w:cs="Calibri Light"/>
                 <w:b/>
-                <w:sz w:val="20"/>
-                <w:szCs w:val="20"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="pt-BR"/>
               </w:rPr>
               <w:t>Administradores</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6100" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="778003AD" w14:textId="6831E93A" w:rsidR="00F434DB" w:rsidRPr="00D13D09" w:rsidRDefault="00D13D09" w:rsidP="00F434DB">
+          <w:p w14:paraId="778003AD" w14:textId="6831E93A" w:rsidR="00F434DB" w:rsidRPr="00540C93" w:rsidRDefault="00D13D09" w:rsidP="00F434DB">
             <w:pPr>
               <w:pStyle w:val="SemEspaamento"/>
               <w:rPr>
-                <w:sz w:val="20"/>
-                <w:szCs w:val="20"/>
+                <w:rFonts w:ascii="Calibri Light" w:hAnsi="Calibri Light" w:cs="Calibri Light"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="pt-BR"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00D13D09">
-[...3 lines deleted...]
-                <w:szCs w:val="20"/>
+            <w:r w:rsidRPr="00540C93">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri Light" w:hAnsi="Calibri Light" w:cs="Calibri Light"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val=""/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput>
                     <w:default w:val="          "/>
                   </w:textInput>
                 </w:ffData>
               </w:fldChar>
             </w:r>
-            <w:r w:rsidRPr="00D13D09">
-[...3 lines deleted...]
-                <w:szCs w:val="20"/>
+            <w:r w:rsidRPr="00540C93">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri Light" w:hAnsi="Calibri Light" w:cs="Calibri Light"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
             </w:r>
-            <w:r w:rsidRPr="00D13D09">
-[...10 lines deleted...]
-                <w:szCs w:val="20"/>
+            <w:r w:rsidRPr="00540C93">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri Light" w:hAnsi="Calibri Light" w:cs="Calibri Light"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidRPr="00540C93">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri Light" w:hAnsi="Calibri Light" w:cs="Calibri Light"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:r w:rsidRPr="00D13D09">
-              <w:rPr>
+            <w:r w:rsidRPr="00540C93">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri Light" w:hAnsi="Calibri Light" w:cs="Calibri Light"/>
                 <w:noProof/>
-                <w:color w:val="1F497D"/>
-[...1 lines deleted...]
-                <w:szCs w:val="20"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">          </w:t>
             </w:r>
-            <w:r w:rsidRPr="00D13D09">
-[...3 lines deleted...]
-                <w:szCs w:val="20"/>
+            <w:r w:rsidRPr="00540C93">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri Light" w:hAnsi="Calibri Light" w:cs="Calibri Light"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2552" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="0519FD9C" w14:textId="27BB48CA" w:rsidR="00F434DB" w:rsidRDefault="00D13D09" w:rsidP="0087070E">
+          <w:p w14:paraId="0519FD9C" w14:textId="27BB48CA" w:rsidR="00F434DB" w:rsidRPr="00540C93" w:rsidRDefault="00D13D09" w:rsidP="0087070E">
             <w:pPr>
               <w:pStyle w:val="SemEspaamento"/>
               <w:rPr>
-                <w:sz w:val="20"/>
-                <w:szCs w:val="20"/>
+                <w:rFonts w:ascii="Calibri Light" w:hAnsi="Calibri Light" w:cs="Calibri Light"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="pt-BR"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00D13D09">
-[...3 lines deleted...]
-                <w:szCs w:val="20"/>
+            <w:r w:rsidRPr="00540C93">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri Light" w:hAnsi="Calibri Light" w:cs="Calibri Light"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val=""/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput>
                     <w:default w:val="          "/>
                   </w:textInput>
                 </w:ffData>
               </w:fldChar>
             </w:r>
-            <w:r w:rsidRPr="00D13D09">
-[...3 lines deleted...]
-                <w:szCs w:val="20"/>
+            <w:r w:rsidRPr="00540C93">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri Light" w:hAnsi="Calibri Light" w:cs="Calibri Light"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
             </w:r>
-            <w:r w:rsidRPr="00D13D09">
-[...10 lines deleted...]
-                <w:szCs w:val="20"/>
+            <w:r w:rsidRPr="00540C93">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri Light" w:hAnsi="Calibri Light" w:cs="Calibri Light"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidRPr="00540C93">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri Light" w:hAnsi="Calibri Light" w:cs="Calibri Light"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:r w:rsidRPr="00D13D09">
-              <w:rPr>
+            <w:r w:rsidRPr="00540C93">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri Light" w:hAnsi="Calibri Light" w:cs="Calibri Light"/>
                 <w:noProof/>
-                <w:color w:val="1F497D"/>
-[...1 lines deleted...]
-                <w:szCs w:val="20"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">          </w:t>
             </w:r>
-            <w:r w:rsidRPr="00D13D09">
-[...3 lines deleted...]
-                <w:szCs w:val="20"/>
+            <w:r w:rsidRPr="00540C93">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri Light" w:hAnsi="Calibri Light" w:cs="Calibri Light"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00F434DB" w14:paraId="7E1817F2" w14:textId="77777777" w:rsidTr="00F434DB">
+      <w:tr w:rsidR="00F434DB" w:rsidRPr="00540C93" w14:paraId="7E1817F2" w14:textId="77777777" w:rsidTr="00F434DB">
         <w:trPr>
           <w:trHeight w:val="563"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1833" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="73879E74" w14:textId="2C80ABD9" w:rsidR="00F434DB" w:rsidRPr="00F434DB" w:rsidRDefault="00F434DB" w:rsidP="00F434DB">
+          <w:p w14:paraId="73879E74" w14:textId="2C80ABD9" w:rsidR="00F434DB" w:rsidRPr="00540C93" w:rsidRDefault="00F434DB" w:rsidP="00F434DB">
             <w:pPr>
               <w:pStyle w:val="SemEspaamento"/>
               <w:rPr>
+                <w:rFonts w:ascii="Calibri Light" w:hAnsi="Calibri Light" w:cs="Calibri Light"/>
                 <w:b/>
-                <w:sz w:val="20"/>
-                <w:szCs w:val="20"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="pt-BR"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00F434DB">
-              <w:rPr>
+            <w:r w:rsidRPr="00540C93">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri Light" w:hAnsi="Calibri Light" w:cs="Calibri Light"/>
                 <w:b/>
-                <w:sz w:val="20"/>
-                <w:szCs w:val="20"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="pt-BR"/>
               </w:rPr>
               <w:t>Diretores</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6100" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="34D6B324" w14:textId="4D2B2FB5" w:rsidR="00F434DB" w:rsidRDefault="00D13D09" w:rsidP="0087070E">
+          <w:p w14:paraId="34D6B324" w14:textId="4D2B2FB5" w:rsidR="00F434DB" w:rsidRPr="00540C93" w:rsidRDefault="00D13D09" w:rsidP="0087070E">
             <w:pPr>
               <w:pStyle w:val="SemEspaamento"/>
               <w:rPr>
-                <w:sz w:val="20"/>
-                <w:szCs w:val="20"/>
+                <w:rFonts w:ascii="Calibri Light" w:hAnsi="Calibri Light" w:cs="Calibri Light"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="pt-BR"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00D13D09">
-[...3 lines deleted...]
-                <w:szCs w:val="20"/>
+            <w:r w:rsidRPr="00540C93">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri Light" w:hAnsi="Calibri Light" w:cs="Calibri Light"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val=""/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput>
                     <w:default w:val="          "/>
                   </w:textInput>
                 </w:ffData>
               </w:fldChar>
             </w:r>
-            <w:r w:rsidRPr="00D13D09">
-[...3 lines deleted...]
-                <w:szCs w:val="20"/>
+            <w:r w:rsidRPr="00540C93">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri Light" w:hAnsi="Calibri Light" w:cs="Calibri Light"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
             </w:r>
-            <w:r w:rsidRPr="00D13D09">
-[...10 lines deleted...]
-                <w:szCs w:val="20"/>
+            <w:r w:rsidRPr="00540C93">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri Light" w:hAnsi="Calibri Light" w:cs="Calibri Light"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidRPr="00540C93">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri Light" w:hAnsi="Calibri Light" w:cs="Calibri Light"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:r w:rsidRPr="00D13D09">
-              <w:rPr>
+            <w:r w:rsidRPr="00540C93">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri Light" w:hAnsi="Calibri Light" w:cs="Calibri Light"/>
                 <w:noProof/>
-                <w:color w:val="1F497D"/>
-[...1 lines deleted...]
-                <w:szCs w:val="20"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">          </w:t>
             </w:r>
-            <w:r w:rsidRPr="00D13D09">
-[...3 lines deleted...]
-                <w:szCs w:val="20"/>
+            <w:r w:rsidRPr="00540C93">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri Light" w:hAnsi="Calibri Light" w:cs="Calibri Light"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2552" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="2BA32E3E" w14:textId="2604F86E" w:rsidR="00F434DB" w:rsidRDefault="00D13D09" w:rsidP="0087070E">
+          <w:p w14:paraId="2BA32E3E" w14:textId="2604F86E" w:rsidR="00F434DB" w:rsidRPr="00540C93" w:rsidRDefault="00D13D09" w:rsidP="0087070E">
             <w:pPr>
               <w:pStyle w:val="SemEspaamento"/>
               <w:rPr>
-                <w:sz w:val="20"/>
-                <w:szCs w:val="20"/>
+                <w:rFonts w:ascii="Calibri Light" w:hAnsi="Calibri Light" w:cs="Calibri Light"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="pt-BR"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00D13D09">
-[...3 lines deleted...]
-                <w:szCs w:val="20"/>
+            <w:r w:rsidRPr="00540C93">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri Light" w:hAnsi="Calibri Light" w:cs="Calibri Light"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val=""/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput>
                     <w:default w:val="          "/>
                   </w:textInput>
                 </w:ffData>
               </w:fldChar>
             </w:r>
-            <w:r w:rsidRPr="00D13D09">
-[...3 lines deleted...]
-                <w:szCs w:val="20"/>
+            <w:r w:rsidRPr="00540C93">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri Light" w:hAnsi="Calibri Light" w:cs="Calibri Light"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
             </w:r>
-            <w:r w:rsidRPr="00D13D09">
-[...10 lines deleted...]
-                <w:szCs w:val="20"/>
+            <w:r w:rsidRPr="00540C93">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri Light" w:hAnsi="Calibri Light" w:cs="Calibri Light"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidRPr="00540C93">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri Light" w:hAnsi="Calibri Light" w:cs="Calibri Light"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:r w:rsidRPr="00D13D09">
-              <w:rPr>
+            <w:r w:rsidRPr="00540C93">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri Light" w:hAnsi="Calibri Light" w:cs="Calibri Light"/>
                 <w:noProof/>
-                <w:color w:val="1F497D"/>
-[...1 lines deleted...]
-                <w:szCs w:val="20"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">          </w:t>
             </w:r>
-            <w:r w:rsidRPr="00D13D09">
-[...3 lines deleted...]
-                <w:szCs w:val="20"/>
+            <w:r w:rsidRPr="00540C93">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri Light" w:hAnsi="Calibri Light" w:cs="Calibri Light"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00F434DB" w14:paraId="6D39AC3D" w14:textId="77777777" w:rsidTr="00F434DB">
+      <w:tr w:rsidR="00F434DB" w:rsidRPr="00540C93" w14:paraId="6D39AC3D" w14:textId="77777777" w:rsidTr="00F434DB">
         <w:trPr>
           <w:trHeight w:val="557"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1833" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="7D5BAD20" w14:textId="70CA60DD" w:rsidR="00F434DB" w:rsidRPr="00F434DB" w:rsidRDefault="00F434DB" w:rsidP="00F434DB">
+          <w:p w14:paraId="7D5BAD20" w14:textId="70CA60DD" w:rsidR="00F434DB" w:rsidRPr="00540C93" w:rsidRDefault="00F434DB" w:rsidP="00F434DB">
             <w:pPr>
               <w:pStyle w:val="SemEspaamento"/>
               <w:rPr>
+                <w:rFonts w:ascii="Calibri Light" w:hAnsi="Calibri Light" w:cs="Calibri Light"/>
                 <w:b/>
-                <w:sz w:val="20"/>
-                <w:szCs w:val="20"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="pt-BR"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00F434DB">
-              <w:rPr>
+            <w:r w:rsidRPr="00540C93">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri Light" w:hAnsi="Calibri Light" w:cs="Calibri Light"/>
                 <w:b/>
-                <w:sz w:val="20"/>
-                <w:szCs w:val="20"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="pt-BR"/>
               </w:rPr>
               <w:t>Conselheiros</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6100" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="410D9B89" w14:textId="0CD20C5F" w:rsidR="00F434DB" w:rsidRDefault="00D13D09" w:rsidP="0087070E">
+          <w:p w14:paraId="410D9B89" w14:textId="0CD20C5F" w:rsidR="00F434DB" w:rsidRPr="00540C93" w:rsidRDefault="00D13D09" w:rsidP="0087070E">
             <w:pPr>
               <w:pStyle w:val="SemEspaamento"/>
               <w:rPr>
-                <w:sz w:val="20"/>
-                <w:szCs w:val="20"/>
+                <w:rFonts w:ascii="Calibri Light" w:hAnsi="Calibri Light" w:cs="Calibri Light"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="pt-BR"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00D13D09">
-[...3 lines deleted...]
-                <w:szCs w:val="20"/>
+            <w:r w:rsidRPr="00540C93">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri Light" w:hAnsi="Calibri Light" w:cs="Calibri Light"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val=""/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput>
                     <w:default w:val="          "/>
                   </w:textInput>
                 </w:ffData>
               </w:fldChar>
             </w:r>
-            <w:r w:rsidRPr="00D13D09">
-[...3 lines deleted...]
-                <w:szCs w:val="20"/>
+            <w:r w:rsidRPr="00540C93">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri Light" w:hAnsi="Calibri Light" w:cs="Calibri Light"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
             </w:r>
-            <w:r w:rsidRPr="00D13D09">
-[...10 lines deleted...]
-                <w:szCs w:val="20"/>
+            <w:r w:rsidRPr="00540C93">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri Light" w:hAnsi="Calibri Light" w:cs="Calibri Light"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidRPr="00540C93">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri Light" w:hAnsi="Calibri Light" w:cs="Calibri Light"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:r w:rsidRPr="00D13D09">
-              <w:rPr>
+            <w:r w:rsidRPr="00540C93">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri Light" w:hAnsi="Calibri Light" w:cs="Calibri Light"/>
                 <w:noProof/>
-                <w:color w:val="1F497D"/>
-[...1 lines deleted...]
-                <w:szCs w:val="20"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">          </w:t>
             </w:r>
-            <w:r w:rsidRPr="00D13D09">
-[...3 lines deleted...]
-                <w:szCs w:val="20"/>
+            <w:r w:rsidRPr="00540C93">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri Light" w:hAnsi="Calibri Light" w:cs="Calibri Light"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2552" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="4214BACD" w14:textId="27814A1D" w:rsidR="00F434DB" w:rsidRDefault="00D13D09" w:rsidP="0087070E">
+          <w:p w14:paraId="4214BACD" w14:textId="27814A1D" w:rsidR="00F434DB" w:rsidRPr="00540C93" w:rsidRDefault="00D13D09" w:rsidP="0087070E">
             <w:pPr>
               <w:pStyle w:val="SemEspaamento"/>
               <w:rPr>
-                <w:sz w:val="20"/>
-                <w:szCs w:val="20"/>
+                <w:rFonts w:ascii="Calibri Light" w:hAnsi="Calibri Light" w:cs="Calibri Light"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="pt-BR"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00D13D09">
-[...3 lines deleted...]
-                <w:szCs w:val="20"/>
+            <w:r w:rsidRPr="00540C93">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri Light" w:hAnsi="Calibri Light" w:cs="Calibri Light"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val=""/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput>
                     <w:default w:val="          "/>
                   </w:textInput>
                 </w:ffData>
               </w:fldChar>
             </w:r>
-            <w:r w:rsidRPr="00D13D09">
-[...3 lines deleted...]
-                <w:szCs w:val="20"/>
+            <w:r w:rsidRPr="00540C93">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri Light" w:hAnsi="Calibri Light" w:cs="Calibri Light"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
             </w:r>
-            <w:r w:rsidRPr="00D13D09">
-[...10 lines deleted...]
-                <w:szCs w:val="20"/>
+            <w:r w:rsidRPr="00540C93">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri Light" w:hAnsi="Calibri Light" w:cs="Calibri Light"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidRPr="00540C93">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri Light" w:hAnsi="Calibri Light" w:cs="Calibri Light"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:r w:rsidRPr="00D13D09">
-              <w:rPr>
+            <w:r w:rsidRPr="00540C93">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri Light" w:hAnsi="Calibri Light" w:cs="Calibri Light"/>
                 <w:noProof/>
-                <w:color w:val="1F497D"/>
-[...1 lines deleted...]
-                <w:szCs w:val="20"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">          </w:t>
             </w:r>
-            <w:r w:rsidRPr="00D13D09">
-[...3 lines deleted...]
-                <w:szCs w:val="20"/>
+            <w:r w:rsidRPr="00540C93">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri Light" w:hAnsi="Calibri Light" w:cs="Calibri Light"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00F434DB" w14:paraId="5832641B" w14:textId="77777777" w:rsidTr="00F434DB">
+      <w:tr w:rsidR="00F434DB" w:rsidRPr="00540C93" w14:paraId="5832641B" w14:textId="77777777" w:rsidTr="00F434DB">
         <w:trPr>
           <w:trHeight w:val="550"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1833" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="589190C7" w14:textId="477F6696" w:rsidR="00F434DB" w:rsidRPr="00F434DB" w:rsidRDefault="00F434DB" w:rsidP="0087070E">
+          <w:p w14:paraId="589190C7" w14:textId="477F6696" w:rsidR="00F434DB" w:rsidRPr="00540C93" w:rsidRDefault="00F434DB" w:rsidP="0087070E">
             <w:pPr>
               <w:pStyle w:val="SemEspaamento"/>
               <w:rPr>
+                <w:rFonts w:ascii="Calibri Light" w:hAnsi="Calibri Light" w:cs="Calibri Light"/>
                 <w:b/>
-                <w:sz w:val="20"/>
-                <w:szCs w:val="20"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="pt-BR"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00F434DB">
-              <w:rPr>
+            <w:r w:rsidRPr="00540C93">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri Light" w:hAnsi="Calibri Light" w:cs="Calibri Light"/>
                 <w:b/>
-                <w:sz w:val="20"/>
-                <w:szCs w:val="20"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="pt-BR"/>
               </w:rPr>
               <w:t>Demais prepostos afins</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6100" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="636BFC6E" w14:textId="71315547" w:rsidR="00F434DB" w:rsidRDefault="00D13D09" w:rsidP="0087070E">
+          <w:p w14:paraId="636BFC6E" w14:textId="71315547" w:rsidR="00F434DB" w:rsidRPr="00540C93" w:rsidRDefault="00D13D09" w:rsidP="0087070E">
             <w:pPr>
               <w:pStyle w:val="SemEspaamento"/>
               <w:rPr>
-                <w:sz w:val="20"/>
-                <w:szCs w:val="20"/>
+                <w:rFonts w:ascii="Calibri Light" w:hAnsi="Calibri Light" w:cs="Calibri Light"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="pt-BR"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00D13D09">
-[...3 lines deleted...]
-                <w:szCs w:val="20"/>
+            <w:r w:rsidRPr="00540C93">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri Light" w:hAnsi="Calibri Light" w:cs="Calibri Light"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val=""/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput>
                     <w:default w:val="          "/>
                   </w:textInput>
                 </w:ffData>
               </w:fldChar>
             </w:r>
-            <w:r w:rsidRPr="00D13D09">
-[...3 lines deleted...]
-                <w:szCs w:val="20"/>
+            <w:r w:rsidRPr="00540C93">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri Light" w:hAnsi="Calibri Light" w:cs="Calibri Light"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
             </w:r>
-            <w:r w:rsidRPr="00D13D09">
-[...10 lines deleted...]
-                <w:szCs w:val="20"/>
+            <w:r w:rsidRPr="00540C93">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri Light" w:hAnsi="Calibri Light" w:cs="Calibri Light"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidRPr="00540C93">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri Light" w:hAnsi="Calibri Light" w:cs="Calibri Light"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:r w:rsidRPr="00D13D09">
-              <w:rPr>
+            <w:r w:rsidRPr="00540C93">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri Light" w:hAnsi="Calibri Light" w:cs="Calibri Light"/>
                 <w:noProof/>
-                <w:color w:val="1F497D"/>
-[...1 lines deleted...]
-                <w:szCs w:val="20"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">          </w:t>
             </w:r>
-            <w:r w:rsidRPr="00D13D09">
-[...3 lines deleted...]
-                <w:szCs w:val="20"/>
+            <w:r w:rsidRPr="00540C93">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri Light" w:hAnsi="Calibri Light" w:cs="Calibri Light"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2552" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="40BFF582" w14:textId="0CA16A8D" w:rsidR="00F434DB" w:rsidRDefault="00D13D09" w:rsidP="0087070E">
+          <w:p w14:paraId="40BFF582" w14:textId="0CA16A8D" w:rsidR="00F434DB" w:rsidRPr="00540C93" w:rsidRDefault="00D13D09" w:rsidP="0087070E">
             <w:pPr>
               <w:pStyle w:val="SemEspaamento"/>
               <w:rPr>
-                <w:sz w:val="20"/>
-                <w:szCs w:val="20"/>
+                <w:rFonts w:ascii="Calibri Light" w:hAnsi="Calibri Light" w:cs="Calibri Light"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="pt-BR"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00D13D09">
-[...3 lines deleted...]
-                <w:szCs w:val="20"/>
+            <w:r w:rsidRPr="00540C93">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri Light" w:hAnsi="Calibri Light" w:cs="Calibri Light"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val=""/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput>
                     <w:default w:val="          "/>
                   </w:textInput>
                 </w:ffData>
               </w:fldChar>
             </w:r>
-            <w:r w:rsidRPr="00D13D09">
-[...3 lines deleted...]
-                <w:szCs w:val="20"/>
+            <w:r w:rsidRPr="00540C93">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri Light" w:hAnsi="Calibri Light" w:cs="Calibri Light"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
             </w:r>
-            <w:r w:rsidRPr="00D13D09">
-[...10 lines deleted...]
-                <w:szCs w:val="20"/>
+            <w:r w:rsidRPr="00540C93">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri Light" w:hAnsi="Calibri Light" w:cs="Calibri Light"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidRPr="00540C93">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri Light" w:hAnsi="Calibri Light" w:cs="Calibri Light"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:r w:rsidRPr="00D13D09">
-              <w:rPr>
+            <w:r w:rsidRPr="00540C93">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri Light" w:hAnsi="Calibri Light" w:cs="Calibri Light"/>
                 <w:noProof/>
-                <w:color w:val="1F497D"/>
-[...1 lines deleted...]
-                <w:szCs w:val="20"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">          </w:t>
             </w:r>
-            <w:r w:rsidRPr="00D13D09">
-[...3 lines deleted...]
-                <w:szCs w:val="20"/>
+            <w:r w:rsidRPr="00540C93">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri Light" w:hAnsi="Calibri Light" w:cs="Calibri Light"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="08B866DB" w14:textId="254E8D57" w:rsidR="00A91E9C" w:rsidRDefault="00A91E9C" w:rsidP="00FD6FA4">
+    <w:p w14:paraId="08B866DB" w14:textId="254E8D57" w:rsidR="00A91E9C" w:rsidRPr="00540C93" w:rsidRDefault="00A91E9C" w:rsidP="00FD6FA4">
       <w:pPr>
         <w:pStyle w:val="SemEspaamento"/>
         <w:rPr>
-          <w:sz w:val="20"/>
-          <w:szCs w:val="20"/>
+          <w:rFonts w:ascii="Calibri Light" w:hAnsi="Calibri Light" w:cs="Calibri Light"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
           <w:lang w:eastAsia="pt-BR"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="51911BC5" w14:textId="46E33440" w:rsidR="00A91E9C" w:rsidRDefault="00A91E9C" w:rsidP="00FD6FA4">
+    <w:p w14:paraId="51911BC5" w14:textId="46E33440" w:rsidR="00A91E9C" w:rsidRPr="00540C93" w:rsidRDefault="00A91E9C" w:rsidP="00FD6FA4">
       <w:pPr>
         <w:pStyle w:val="SemEspaamento"/>
         <w:rPr>
-          <w:sz w:val="20"/>
-          <w:szCs w:val="20"/>
+          <w:rFonts w:ascii="Calibri Light" w:hAnsi="Calibri Light" w:cs="Calibri Light"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
           <w:lang w:eastAsia="pt-BR"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="285C5ECB" w14:textId="77777777" w:rsidR="00F258E1" w:rsidRPr="00992D66" w:rsidRDefault="00F258E1" w:rsidP="00D60EEE">
+    <w:p w14:paraId="285C5ECB" w14:textId="77777777" w:rsidR="00F258E1" w:rsidRPr="00540C93" w:rsidRDefault="00F258E1" w:rsidP="00D60EEE">
       <w:pPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:jc w:val="center"/>
         <w:rPr>
-          <w:color w:val="1F497D"/>
-[...1 lines deleted...]
-          <w:szCs w:val="20"/>
+          <w:rFonts w:ascii="Calibri Light" w:hAnsi="Calibri Light" w:cs="Calibri Light"/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="22"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00992D66">
+      <w:r w:rsidRPr="00540C93">
         <w:rPr>
-          <w:rFonts w:cs="Arial"/>
+          <w:rFonts w:ascii="Calibri Light" w:hAnsi="Calibri Light" w:cs="Calibri Light"/>
           <w:bCs/>
           <w:noProof/>
-          <w:color w:val="1F497D"/>
-[...1 lines deleted...]
-          <w:szCs w:val="20"/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="22"/>
         </w:rPr>
         <w:fldChar w:fldCharType="begin">
           <w:ffData>
             <w:name w:val=""/>
             <w:enabled/>
             <w:calcOnExit w:val="0"/>
             <w:textInput>
               <w:default w:val="&lt;Local&gt;"/>
             </w:textInput>
           </w:ffData>
         </w:fldChar>
       </w:r>
-      <w:r w:rsidRPr="00992D66">
+      <w:r w:rsidRPr="00540C93">
         <w:rPr>
-          <w:rFonts w:cs="Arial"/>
+          <w:rFonts w:ascii="Calibri Light" w:hAnsi="Calibri Light" w:cs="Calibri Light"/>
           <w:bCs/>
           <w:noProof/>
-          <w:color w:val="1F497D"/>
-[...1 lines deleted...]
-          <w:szCs w:val="20"/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="22"/>
         </w:rPr>
         <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
       </w:r>
-      <w:r w:rsidRPr="00992D66">
+      <w:r w:rsidRPr="00540C93">
         <w:rPr>
-          <w:rFonts w:cs="Arial"/>
+          <w:rFonts w:ascii="Calibri Light" w:hAnsi="Calibri Light" w:cs="Calibri Light"/>
           <w:bCs/>
           <w:noProof/>
-          <w:color w:val="1F497D"/>
-[...1 lines deleted...]
-          <w:szCs w:val="20"/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="22"/>
         </w:rPr>
       </w:r>
-      <w:r w:rsidRPr="00992D66">
+      <w:r w:rsidRPr="00540C93">
         <w:rPr>
-          <w:rFonts w:cs="Arial"/>
+          <w:rFonts w:ascii="Calibri Light" w:hAnsi="Calibri Light" w:cs="Calibri Light"/>
           <w:bCs/>
           <w:noProof/>
-          <w:color w:val="1F497D"/>
-[...1 lines deleted...]
-          <w:szCs w:val="20"/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="22"/>
         </w:rPr>
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
-      <w:r w:rsidRPr="00992D66">
+      <w:r w:rsidRPr="00540C93">
         <w:rPr>
-          <w:rFonts w:cs="Arial"/>
+          <w:rFonts w:ascii="Calibri Light" w:hAnsi="Calibri Light" w:cs="Calibri Light"/>
           <w:bCs/>
           <w:noProof/>
-          <w:color w:val="1F497D"/>
-[...1 lines deleted...]
-          <w:szCs w:val="20"/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="22"/>
         </w:rPr>
         <w:t>&lt;Local&gt;</w:t>
       </w:r>
-      <w:r w:rsidRPr="00992D66">
+      <w:r w:rsidRPr="00540C93">
         <w:rPr>
-          <w:rFonts w:cs="Arial"/>
+          <w:rFonts w:ascii="Calibri Light" w:hAnsi="Calibri Light" w:cs="Calibri Light"/>
           <w:bCs/>
           <w:noProof/>
-          <w:color w:val="1F497D"/>
-[...1 lines deleted...]
-          <w:szCs w:val="20"/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="22"/>
         </w:rPr>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
-      <w:r w:rsidRPr="00992D66">
+      <w:r w:rsidRPr="00540C93">
         <w:rPr>
-          <w:color w:val="1F497D"/>
-[...1 lines deleted...]
-          <w:szCs w:val="20"/>
+          <w:rFonts w:ascii="Calibri Light" w:hAnsi="Calibri Light" w:cs="Calibri Light"/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, </w:t>
       </w:r>
-      <w:r w:rsidRPr="00992D66">
+      <w:r w:rsidRPr="00540C93">
         <w:rPr>
-          <w:rFonts w:cs="Arial"/>
+          <w:rFonts w:ascii="Calibri Light" w:hAnsi="Calibri Light" w:cs="Calibri Light"/>
           <w:bCs/>
           <w:noProof/>
-          <w:color w:val="1F497D"/>
-[...1 lines deleted...]
-          <w:szCs w:val="20"/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="22"/>
         </w:rPr>
         <w:fldChar w:fldCharType="begin">
           <w:ffData>
             <w:name w:val=""/>
             <w:enabled/>
             <w:calcOnExit w:val="0"/>
             <w:textInput>
               <w:default w:val="&lt;Data&gt;"/>
             </w:textInput>
           </w:ffData>
         </w:fldChar>
       </w:r>
-      <w:r w:rsidRPr="00992D66">
+      <w:r w:rsidRPr="00540C93">
         <w:rPr>
-          <w:rFonts w:cs="Arial"/>
+          <w:rFonts w:ascii="Calibri Light" w:hAnsi="Calibri Light" w:cs="Calibri Light"/>
           <w:bCs/>
           <w:noProof/>
-          <w:color w:val="1F497D"/>
-[...1 lines deleted...]
-          <w:szCs w:val="20"/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="22"/>
         </w:rPr>
         <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
       </w:r>
-      <w:r w:rsidRPr="00992D66">
+      <w:r w:rsidRPr="00540C93">
         <w:rPr>
-          <w:rFonts w:cs="Arial"/>
+          <w:rFonts w:ascii="Calibri Light" w:hAnsi="Calibri Light" w:cs="Calibri Light"/>
           <w:bCs/>
           <w:noProof/>
-          <w:color w:val="1F497D"/>
-[...1 lines deleted...]
-          <w:szCs w:val="20"/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="22"/>
         </w:rPr>
       </w:r>
-      <w:r w:rsidRPr="00992D66">
+      <w:r w:rsidRPr="00540C93">
         <w:rPr>
-          <w:rFonts w:cs="Arial"/>
+          <w:rFonts w:ascii="Calibri Light" w:hAnsi="Calibri Light" w:cs="Calibri Light"/>
           <w:bCs/>
           <w:noProof/>
-          <w:color w:val="1F497D"/>
-[...1 lines deleted...]
-          <w:szCs w:val="20"/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="22"/>
         </w:rPr>
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
-      <w:r w:rsidRPr="00992D66">
+      <w:r w:rsidRPr="00540C93">
         <w:rPr>
-          <w:rFonts w:cs="Arial"/>
+          <w:rFonts w:ascii="Calibri Light" w:hAnsi="Calibri Light" w:cs="Calibri Light"/>
           <w:bCs/>
           <w:noProof/>
-          <w:color w:val="1F497D"/>
-[...1 lines deleted...]
-          <w:szCs w:val="20"/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="22"/>
         </w:rPr>
         <w:t>&lt;Data&gt;</w:t>
       </w:r>
-      <w:r w:rsidRPr="00992D66">
+      <w:r w:rsidRPr="00540C93">
         <w:rPr>
-          <w:rFonts w:cs="Arial"/>
+          <w:rFonts w:ascii="Calibri Light" w:hAnsi="Calibri Light" w:cs="Calibri Light"/>
           <w:bCs/>
           <w:noProof/>
-          <w:color w:val="1F497D"/>
-[...1 lines deleted...]
-          <w:szCs w:val="20"/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="22"/>
         </w:rPr>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
-      <w:r w:rsidRPr="00992D66">
+      <w:r w:rsidRPr="00540C93">
         <w:rPr>
-          <w:color w:val="1F497D"/>
-[...1 lines deleted...]
-          <w:szCs w:val="20"/>
+          <w:rFonts w:ascii="Calibri Light" w:hAnsi="Calibri Light" w:cs="Calibri Light"/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="22"/>
         </w:rPr>
-        <w:t xml:space="preserve"> d</w:t>
+        <w:t xml:space="preserve"> de </w:t>
       </w:r>
-      <w:r w:rsidRPr="00992D66">
+      <w:r w:rsidRPr="00540C93">
         <w:rPr>
-          <w:rFonts w:cs="Arial"/>
-[...8 lines deleted...]
-          <w:rFonts w:cs="Arial"/>
+          <w:rFonts w:ascii="Calibri Light" w:hAnsi="Calibri Light" w:cs="Calibri Light"/>
           <w:bCs/>
           <w:noProof/>
-          <w:color w:val="1F497D"/>
-[...1 lines deleted...]
-          <w:szCs w:val="20"/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="22"/>
         </w:rPr>
         <w:fldChar w:fldCharType="begin">
           <w:ffData>
             <w:name w:val=""/>
             <w:enabled/>
             <w:calcOnExit w:val="0"/>
             <w:textInput>
               <w:default w:val="&lt;Mês&gt;"/>
             </w:textInput>
           </w:ffData>
         </w:fldChar>
       </w:r>
-      <w:r w:rsidRPr="00992D66">
+      <w:r w:rsidRPr="00540C93">
         <w:rPr>
-          <w:rFonts w:cs="Arial"/>
+          <w:rFonts w:ascii="Calibri Light" w:hAnsi="Calibri Light" w:cs="Calibri Light"/>
           <w:bCs/>
           <w:noProof/>
-          <w:color w:val="1F497D"/>
-[...1 lines deleted...]
-          <w:szCs w:val="20"/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="22"/>
         </w:rPr>
         <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
       </w:r>
-      <w:r w:rsidRPr="00992D66">
+      <w:r w:rsidRPr="00540C93">
         <w:rPr>
-          <w:rFonts w:cs="Arial"/>
+          <w:rFonts w:ascii="Calibri Light" w:hAnsi="Calibri Light" w:cs="Calibri Light"/>
           <w:bCs/>
           <w:noProof/>
-          <w:color w:val="1F497D"/>
-[...1 lines deleted...]
-          <w:szCs w:val="20"/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="22"/>
         </w:rPr>
       </w:r>
-      <w:r w:rsidRPr="00992D66">
+      <w:r w:rsidRPr="00540C93">
         <w:rPr>
-          <w:rFonts w:cs="Arial"/>
+          <w:rFonts w:ascii="Calibri Light" w:hAnsi="Calibri Light" w:cs="Calibri Light"/>
           <w:bCs/>
           <w:noProof/>
-          <w:color w:val="1F497D"/>
-[...1 lines deleted...]
-          <w:szCs w:val="20"/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="22"/>
         </w:rPr>
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
-      <w:r w:rsidRPr="00992D66">
+      <w:r w:rsidRPr="00540C93">
         <w:rPr>
-          <w:rFonts w:cs="Arial"/>
+          <w:rFonts w:ascii="Calibri Light" w:hAnsi="Calibri Light" w:cs="Calibri Light"/>
           <w:bCs/>
           <w:noProof/>
-          <w:color w:val="1F497D"/>
-[...1 lines deleted...]
-          <w:szCs w:val="20"/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="22"/>
         </w:rPr>
         <w:t>&lt;Mês&gt;</w:t>
       </w:r>
-      <w:r w:rsidRPr="00992D66">
+      <w:r w:rsidRPr="00540C93">
         <w:rPr>
-          <w:rFonts w:cs="Arial"/>
+          <w:rFonts w:ascii="Calibri Light" w:hAnsi="Calibri Light" w:cs="Calibri Light"/>
           <w:bCs/>
           <w:noProof/>
-          <w:color w:val="1F497D"/>
-[...1 lines deleted...]
-          <w:szCs w:val="20"/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="22"/>
         </w:rPr>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
-      <w:r w:rsidRPr="00992D66">
+      <w:r w:rsidRPr="00540C93">
         <w:rPr>
-          <w:color w:val="1F497D"/>
-[...1 lines deleted...]
-          <w:szCs w:val="20"/>
+          <w:rFonts w:ascii="Calibri Light" w:hAnsi="Calibri Light" w:cs="Calibri Light"/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> de </w:t>
       </w:r>
-      <w:r w:rsidRPr="00992D66">
+      <w:r w:rsidRPr="00540C93">
         <w:rPr>
-          <w:rFonts w:cs="Arial"/>
+          <w:rFonts w:ascii="Calibri Light" w:hAnsi="Calibri Light" w:cs="Calibri Light"/>
           <w:bCs/>
           <w:noProof/>
-          <w:color w:val="1F497D"/>
-[...1 lines deleted...]
-          <w:szCs w:val="20"/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="22"/>
         </w:rPr>
         <w:fldChar w:fldCharType="begin">
           <w:ffData>
             <w:name w:val=""/>
             <w:enabled/>
             <w:calcOnExit w:val="0"/>
             <w:textInput>
               <w:default w:val="&lt;Ano&gt;"/>
             </w:textInput>
           </w:ffData>
         </w:fldChar>
       </w:r>
-      <w:r w:rsidRPr="00992D66">
+      <w:r w:rsidRPr="00540C93">
         <w:rPr>
-          <w:rFonts w:cs="Arial"/>
+          <w:rFonts w:ascii="Calibri Light" w:hAnsi="Calibri Light" w:cs="Calibri Light"/>
           <w:bCs/>
           <w:noProof/>
-          <w:color w:val="1F497D"/>
-[...1 lines deleted...]
-          <w:szCs w:val="20"/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="22"/>
         </w:rPr>
         <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
       </w:r>
-      <w:r w:rsidRPr="00992D66">
+      <w:r w:rsidRPr="00540C93">
         <w:rPr>
-          <w:rFonts w:cs="Arial"/>
+          <w:rFonts w:ascii="Calibri Light" w:hAnsi="Calibri Light" w:cs="Calibri Light"/>
           <w:bCs/>
           <w:noProof/>
-          <w:color w:val="1F497D"/>
-[...1 lines deleted...]
-          <w:szCs w:val="20"/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="22"/>
         </w:rPr>
       </w:r>
-      <w:r w:rsidRPr="00992D66">
+      <w:r w:rsidRPr="00540C93">
         <w:rPr>
-          <w:rFonts w:cs="Arial"/>
+          <w:rFonts w:ascii="Calibri Light" w:hAnsi="Calibri Light" w:cs="Calibri Light"/>
           <w:bCs/>
           <w:noProof/>
-          <w:color w:val="1F497D"/>
-[...1 lines deleted...]
-          <w:szCs w:val="20"/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="22"/>
         </w:rPr>
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
-      <w:r w:rsidRPr="00992D66">
+      <w:r w:rsidRPr="00540C93">
         <w:rPr>
-          <w:rFonts w:cs="Arial"/>
+          <w:rFonts w:ascii="Calibri Light" w:hAnsi="Calibri Light" w:cs="Calibri Light"/>
           <w:bCs/>
           <w:noProof/>
-          <w:color w:val="1F497D"/>
-[...1 lines deleted...]
-          <w:szCs w:val="20"/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="22"/>
         </w:rPr>
         <w:t>&lt;Ano&gt;</w:t>
       </w:r>
-      <w:r w:rsidRPr="00992D66">
+      <w:r w:rsidRPr="00540C93">
         <w:rPr>
-          <w:rFonts w:cs="Arial"/>
+          <w:rFonts w:ascii="Calibri Light" w:hAnsi="Calibri Light" w:cs="Calibri Light"/>
           <w:bCs/>
           <w:noProof/>
-          <w:color w:val="1F497D"/>
-[...1 lines deleted...]
-          <w:szCs w:val="20"/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="22"/>
         </w:rPr>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="15D9CD2A" w14:textId="2CF97F7B" w:rsidR="00036FC4" w:rsidRDefault="00036FC4" w:rsidP="00D60EEE">
+    <w:p w14:paraId="15D9CD2A" w14:textId="2CF97F7B" w:rsidR="00036FC4" w:rsidRPr="00540C93" w:rsidRDefault="00036FC4" w:rsidP="00D60EEE">
       <w:pPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:jc w:val="center"/>
         <w:rPr>
-          <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
-[...2 lines deleted...]
-          <w:szCs w:val="20"/>
+          <w:rFonts w:ascii="Calibri Light" w:eastAsia="Times New Roman" w:hAnsi="Calibri Light" w:cs="Calibri Light"/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="22"/>
           <w:lang w:eastAsia="pt-BR"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="7A9C57F7" w14:textId="77777777" w:rsidR="00992D66" w:rsidRPr="00992D66" w:rsidRDefault="00992D66" w:rsidP="00992D66">
+    <w:p w14:paraId="7A9C57F7" w14:textId="77777777" w:rsidR="00992D66" w:rsidRPr="00540C93" w:rsidRDefault="00992D66" w:rsidP="00992D66">
       <w:pPr>
         <w:pStyle w:val="SemEspaamento"/>
         <w:rPr>
+          <w:rFonts w:ascii="Calibri Light" w:hAnsi="Calibri Light" w:cs="Calibri Light"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
           <w:lang w:eastAsia="pt-BR"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="103B4BBB" w14:textId="77777777" w:rsidR="00A4251D" w:rsidRPr="00A4251D" w:rsidRDefault="00A4251D" w:rsidP="00A4251D">
+    <w:p w14:paraId="103B4BBB" w14:textId="77777777" w:rsidR="00A4251D" w:rsidRPr="00540C93" w:rsidRDefault="00A4251D" w:rsidP="00A4251D">
       <w:pPr>
         <w:pStyle w:val="SemEspaamento"/>
         <w:rPr>
+          <w:rFonts w:ascii="Calibri Light" w:hAnsi="Calibri Light" w:cs="Calibri Light"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
           <w:lang w:eastAsia="pt-BR"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="2DAD0D2E" w14:textId="5B90B85A" w:rsidR="00D60EEE" w:rsidRPr="00A4251D" w:rsidRDefault="00D60EEE" w:rsidP="00D60EEE">
+    <w:p w14:paraId="2DAD0D2E" w14:textId="5B90B85A" w:rsidR="00D60EEE" w:rsidRPr="00540C93" w:rsidRDefault="00D60EEE" w:rsidP="00D60EEE">
       <w:pPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:jc w:val="center"/>
         <w:rPr>
-          <w:rFonts w:cs="Arial"/>
+          <w:rFonts w:ascii="Calibri Light" w:hAnsi="Calibri Light" w:cs="Calibri Light"/>
           <w:b/>
           <w:bCs/>
           <w:noProof/>
-          <w:color w:val="1F497D"/>
-[...1 lines deleted...]
-          <w:szCs w:val="20"/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="22"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00A4251D">
+      <w:r w:rsidRPr="00540C93">
         <w:rPr>
-          <w:rFonts w:cs="Arial"/>
+          <w:rFonts w:ascii="Calibri Light" w:hAnsi="Calibri Light" w:cs="Calibri Light"/>
           <w:b/>
           <w:bCs/>
           <w:noProof/>
-          <w:color w:val="1F497D"/>
-[...1 lines deleted...]
-          <w:szCs w:val="20"/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="22"/>
         </w:rPr>
         <w:fldChar w:fldCharType="begin">
           <w:ffData>
             <w:name w:val=""/>
             <w:enabled/>
             <w:calcOnExit w:val="0"/>
             <w:textInput>
               <w:default w:val="_________________________________________"/>
             </w:textInput>
           </w:ffData>
         </w:fldChar>
       </w:r>
-      <w:r w:rsidRPr="00A4251D">
+      <w:r w:rsidRPr="00540C93">
         <w:rPr>
-          <w:rFonts w:cs="Arial"/>
+          <w:rFonts w:ascii="Calibri Light" w:hAnsi="Calibri Light" w:cs="Calibri Light"/>
           <w:b/>
           <w:bCs/>
           <w:noProof/>
-          <w:color w:val="1F497D"/>
-[...1 lines deleted...]
-          <w:szCs w:val="20"/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="22"/>
         </w:rPr>
         <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
       </w:r>
-      <w:r w:rsidRPr="00A4251D">
+      <w:r w:rsidRPr="00540C93">
         <w:rPr>
-          <w:rFonts w:cs="Arial"/>
+          <w:rFonts w:ascii="Calibri Light" w:hAnsi="Calibri Light" w:cs="Calibri Light"/>
           <w:b/>
           <w:bCs/>
           <w:noProof/>
-          <w:color w:val="1F497D"/>
-[...1 lines deleted...]
-          <w:szCs w:val="20"/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="22"/>
         </w:rPr>
       </w:r>
-      <w:r w:rsidRPr="00A4251D">
+      <w:r w:rsidRPr="00540C93">
         <w:rPr>
-          <w:rFonts w:cs="Arial"/>
+          <w:rFonts w:ascii="Calibri Light" w:hAnsi="Calibri Light" w:cs="Calibri Light"/>
           <w:b/>
           <w:bCs/>
           <w:noProof/>
-          <w:color w:val="1F497D"/>
-[...1 lines deleted...]
-          <w:szCs w:val="20"/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="22"/>
         </w:rPr>
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
-      <w:r w:rsidRPr="00A4251D">
+      <w:r w:rsidRPr="00540C93">
         <w:rPr>
-          <w:rFonts w:cs="Arial"/>
+          <w:rFonts w:ascii="Calibri Light" w:hAnsi="Calibri Light" w:cs="Calibri Light"/>
           <w:b/>
           <w:bCs/>
           <w:noProof/>
-          <w:color w:val="1F497D"/>
-[...1 lines deleted...]
-          <w:szCs w:val="20"/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="22"/>
         </w:rPr>
         <w:t>_________________________________________</w:t>
       </w:r>
-      <w:r w:rsidRPr="00A4251D">
+      <w:r w:rsidRPr="00540C93">
         <w:rPr>
-          <w:rFonts w:cs="Arial"/>
+          <w:rFonts w:ascii="Calibri Light" w:hAnsi="Calibri Light" w:cs="Calibri Light"/>
           <w:b/>
           <w:bCs/>
           <w:noProof/>
-          <w:color w:val="1F497D"/>
-[...1 lines deleted...]
-          <w:szCs w:val="20"/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="22"/>
         </w:rPr>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="52B60C0F" w14:textId="43D0A366" w:rsidR="00992D66" w:rsidRDefault="00C45802" w:rsidP="00D60EEE">
+    <w:p w14:paraId="52B60C0F" w14:textId="43D0A366" w:rsidR="00992D66" w:rsidRPr="00540C93" w:rsidRDefault="00C45802" w:rsidP="00D60EEE">
       <w:pPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:jc w:val="center"/>
         <w:rPr>
-          <w:rFonts w:cs="Tahoma"/>
+          <w:rFonts w:ascii="Calibri Light" w:hAnsi="Calibri Light" w:cs="Calibri Light"/>
           <w:b/>
           <w:bCs/>
-          <w:color w:val="1F497D"/>
-[...1 lines deleted...]
-          <w:szCs w:val="20"/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="22"/>
         </w:rPr>
       </w:pPr>
-      <w:r>
+      <w:r w:rsidRPr="00540C93">
         <w:rPr>
+          <w:rFonts w:ascii="Calibri Light" w:hAnsi="Calibri Light" w:cs="Calibri Light"/>
           <w:b/>
-          <w:color w:val="1F497D"/>
-[...1 lines deleted...]
-          <w:szCs w:val="20"/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="22"/>
         </w:rPr>
         <w:fldChar w:fldCharType="begin">
           <w:ffData>
             <w:name w:val=""/>
             <w:enabled/>
             <w:calcOnExit w:val="0"/>
             <w:textInput>
               <w:default w:val="&lt;Nome empresarial do varejista ou proponente varejista&gt;"/>
             </w:textInput>
           </w:ffData>
         </w:fldChar>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="00540C93">
         <w:rPr>
+          <w:rFonts w:ascii="Calibri Light" w:hAnsi="Calibri Light" w:cs="Calibri Light"/>
           <w:b/>
-          <w:color w:val="1F497D"/>
-[...1 lines deleted...]
-          <w:szCs w:val="20"/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="22"/>
         </w:rPr>
         <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="00540C93">
         <w:rPr>
+          <w:rFonts w:ascii="Calibri Light" w:hAnsi="Calibri Light" w:cs="Calibri Light"/>
           <w:b/>
-          <w:color w:val="1F497D"/>
-[...1 lines deleted...]
-          <w:szCs w:val="20"/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="22"/>
         </w:rPr>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="00540C93">
         <w:rPr>
+          <w:rFonts w:ascii="Calibri Light" w:hAnsi="Calibri Light" w:cs="Calibri Light"/>
           <w:b/>
-          <w:color w:val="1F497D"/>
-[...1 lines deleted...]
-          <w:szCs w:val="20"/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="22"/>
         </w:rPr>
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="00540C93">
         <w:rPr>
+          <w:rFonts w:ascii="Calibri Light" w:hAnsi="Calibri Light" w:cs="Calibri Light"/>
           <w:b/>
           <w:noProof/>
-          <w:color w:val="1F497D"/>
-[...1 lines deleted...]
-          <w:szCs w:val="20"/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="22"/>
         </w:rPr>
         <w:t>&lt;Nome empresarial do varejista ou proponente varejista&gt;</w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="00540C93">
         <w:rPr>
+          <w:rFonts w:ascii="Calibri Light" w:hAnsi="Calibri Light" w:cs="Calibri Light"/>
           <w:b/>
-          <w:color w:val="1F497D"/>
-[...1 lines deleted...]
-          <w:szCs w:val="20"/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="22"/>
         </w:rPr>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2EDD0C31" w14:textId="1E1704F5" w:rsidR="00036FC4" w:rsidRPr="00A4251D" w:rsidRDefault="00615541" w:rsidP="00D60EEE">
+    <w:p w14:paraId="2EDD0C31" w14:textId="1E1704F5" w:rsidR="00036FC4" w:rsidRPr="00540C93" w:rsidRDefault="00615541" w:rsidP="00D60EEE">
       <w:pPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:jc w:val="center"/>
         <w:rPr>
-          <w:rFonts w:cs="Arial"/>
+          <w:rFonts w:ascii="Calibri Light" w:hAnsi="Calibri Light" w:cs="Calibri Light"/>
           <w:b/>
           <w:bCs/>
           <w:noProof/>
-          <w:color w:val="1F497D"/>
-[...1 lines deleted...]
-          <w:szCs w:val="20"/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="22"/>
         </w:rPr>
       </w:pPr>
-      <w:r>
+      <w:r w:rsidRPr="00540C93">
         <w:rPr>
-          <w:rFonts w:cs="Arial"/>
+          <w:rFonts w:ascii="Calibri Light" w:hAnsi="Calibri Light" w:cs="Calibri Light"/>
           <w:b/>
           <w:bCs/>
           <w:noProof/>
-          <w:color w:val="1F497D"/>
-[...1 lines deleted...]
-          <w:szCs w:val="20"/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="22"/>
         </w:rPr>
         <w:fldChar w:fldCharType="begin">
           <w:ffData>
             <w:name w:val=""/>
             <w:enabled/>
             <w:calcOnExit w:val="0"/>
             <w:textInput>
               <w:default w:val="&lt;Nome do declarante&gt;"/>
             </w:textInput>
           </w:ffData>
         </w:fldChar>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="00540C93">
         <w:rPr>
-          <w:rFonts w:cs="Arial"/>
+          <w:rFonts w:ascii="Calibri Light" w:hAnsi="Calibri Light" w:cs="Calibri Light"/>
           <w:b/>
           <w:bCs/>
           <w:noProof/>
-          <w:color w:val="1F497D"/>
-[...1 lines deleted...]
-          <w:szCs w:val="20"/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="22"/>
         </w:rPr>
         <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="00540C93">
         <w:rPr>
-          <w:rFonts w:cs="Arial"/>
+          <w:rFonts w:ascii="Calibri Light" w:hAnsi="Calibri Light" w:cs="Calibri Light"/>
           <w:b/>
           <w:bCs/>
           <w:noProof/>
-          <w:color w:val="1F497D"/>
-[...1 lines deleted...]
-          <w:szCs w:val="20"/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="22"/>
         </w:rPr>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="00540C93">
         <w:rPr>
-          <w:rFonts w:cs="Arial"/>
+          <w:rFonts w:ascii="Calibri Light" w:hAnsi="Calibri Light" w:cs="Calibri Light"/>
           <w:b/>
           <w:bCs/>
           <w:noProof/>
-          <w:color w:val="1F497D"/>
-[...1 lines deleted...]
-          <w:szCs w:val="20"/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="22"/>
         </w:rPr>
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="00540C93">
         <w:rPr>
-          <w:rFonts w:cs="Arial"/>
+          <w:rFonts w:ascii="Calibri Light" w:hAnsi="Calibri Light" w:cs="Calibri Light"/>
           <w:b/>
           <w:bCs/>
           <w:noProof/>
-          <w:color w:val="1F497D"/>
-[...1 lines deleted...]
-          <w:szCs w:val="20"/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="22"/>
         </w:rPr>
         <w:t>&lt;Nome do declarante&gt;</w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="00540C93">
         <w:rPr>
-          <w:rFonts w:cs="Arial"/>
+          <w:rFonts w:ascii="Calibri Light" w:hAnsi="Calibri Light" w:cs="Calibri Light"/>
           <w:b/>
           <w:bCs/>
           <w:noProof/>
-          <w:color w:val="1F497D"/>
-[...1 lines deleted...]
-          <w:szCs w:val="20"/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="22"/>
         </w:rPr>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3331D753" w14:textId="03326864" w:rsidR="00A91E9C" w:rsidRDefault="005A5374" w:rsidP="00F434DB">
+    <w:p w14:paraId="3331D753" w14:textId="03326864" w:rsidR="00A91E9C" w:rsidRPr="00540C93" w:rsidRDefault="005A5374" w:rsidP="00F434DB">
       <w:pPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:jc w:val="center"/>
         <w:rPr>
-          <w:rFonts w:cs="Arial"/>
+          <w:rFonts w:ascii="Calibri Light" w:hAnsi="Calibri Light" w:cs="Calibri Light"/>
           <w:b/>
           <w:bCs/>
           <w:noProof/>
-          <w:color w:val="1F497D"/>
-[...1 lines deleted...]
-          <w:szCs w:val="20"/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="22"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00A4251D">
+      <w:r w:rsidRPr="00540C93">
         <w:rPr>
-          <w:rFonts w:cs="Arial"/>
+          <w:rFonts w:ascii="Calibri Light" w:hAnsi="Calibri Light" w:cs="Calibri Light"/>
           <w:b/>
           <w:bCs/>
           <w:noProof/>
-          <w:color w:val="1F497D"/>
-[...1 lines deleted...]
-          <w:szCs w:val="20"/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="22"/>
         </w:rPr>
         <w:fldChar w:fldCharType="begin">
           <w:ffData>
             <w:name w:val="Texto12"/>
             <w:enabled/>
             <w:calcOnExit w:val="0"/>
             <w:textInput>
               <w:default w:val="&lt;Cargo&gt;"/>
             </w:textInput>
           </w:ffData>
         </w:fldChar>
       </w:r>
       <w:bookmarkStart w:id="0" w:name="Texto12"/>
-      <w:r w:rsidRPr="00A4251D">
+      <w:r w:rsidRPr="00540C93">
         <w:rPr>
-          <w:rFonts w:cs="Arial"/>
+          <w:rFonts w:ascii="Calibri Light" w:hAnsi="Calibri Light" w:cs="Calibri Light"/>
           <w:b/>
           <w:bCs/>
           <w:noProof/>
-          <w:color w:val="1F497D"/>
-[...1 lines deleted...]
-          <w:szCs w:val="20"/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="22"/>
         </w:rPr>
         <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
       </w:r>
-      <w:r w:rsidRPr="00A4251D">
+      <w:r w:rsidRPr="00540C93">
         <w:rPr>
-          <w:rFonts w:cs="Arial"/>
+          <w:rFonts w:ascii="Calibri Light" w:hAnsi="Calibri Light" w:cs="Calibri Light"/>
           <w:b/>
           <w:bCs/>
           <w:noProof/>
-          <w:color w:val="1F497D"/>
-[...1 lines deleted...]
-          <w:szCs w:val="20"/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="22"/>
         </w:rPr>
       </w:r>
-      <w:r w:rsidRPr="00A4251D">
+      <w:r w:rsidRPr="00540C93">
         <w:rPr>
-          <w:rFonts w:cs="Arial"/>
+          <w:rFonts w:ascii="Calibri Light" w:hAnsi="Calibri Light" w:cs="Calibri Light"/>
           <w:b/>
           <w:bCs/>
           <w:noProof/>
-          <w:color w:val="1F497D"/>
-[...1 lines deleted...]
-          <w:szCs w:val="20"/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="22"/>
         </w:rPr>
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
-      <w:r w:rsidRPr="00A4251D">
+      <w:r w:rsidRPr="00540C93">
         <w:rPr>
-          <w:rFonts w:cs="Arial"/>
+          <w:rFonts w:ascii="Calibri Light" w:hAnsi="Calibri Light" w:cs="Calibri Light"/>
           <w:b/>
           <w:bCs/>
           <w:noProof/>
-          <w:color w:val="1F497D"/>
-[...1 lines deleted...]
-          <w:szCs w:val="20"/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="22"/>
         </w:rPr>
         <w:t>&lt;Cargo&gt;</w:t>
       </w:r>
-      <w:r w:rsidRPr="00A4251D">
+      <w:r w:rsidRPr="00540C93">
         <w:rPr>
-          <w:rFonts w:cs="Arial"/>
+          <w:rFonts w:ascii="Calibri Light" w:hAnsi="Calibri Light" w:cs="Calibri Light"/>
           <w:b/>
           <w:bCs/>
           <w:noProof/>
-          <w:color w:val="1F497D"/>
-[...1 lines deleted...]
-          <w:szCs w:val="20"/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="22"/>
         </w:rPr>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
       <w:bookmarkEnd w:id="0"/>
     </w:p>
-    <w:p w14:paraId="6F03A073" w14:textId="77777777" w:rsidR="00A42BC2" w:rsidRDefault="00A42BC2" w:rsidP="00A42BC2">
+    <w:p w14:paraId="6F03A073" w14:textId="77777777" w:rsidR="00A42BC2" w:rsidRPr="00540C93" w:rsidRDefault="00A42BC2" w:rsidP="00A42BC2">
       <w:pPr>
         <w:pStyle w:val="SemEspaamento"/>
         <w:rPr>
-          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:rFonts w:ascii="Calibri Light" w:hAnsi="Calibri Light" w:cs="Calibri Light"/>
           <w:i/>
-          <w:color w:val="1F497D"/>
-[...1 lines deleted...]
-          <w:szCs w:val="14"/>
           <w:lang w:eastAsia="pt-BR"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="3FDB6E70" w14:textId="0D28BDBC" w:rsidR="00A42BC2" w:rsidRPr="00A42BC2" w:rsidRDefault="00A42BC2" w:rsidP="00A42BC2">
+    <w:p w14:paraId="3FDB6E70" w14:textId="0D28BDBC" w:rsidR="00A42BC2" w:rsidRPr="00540C93" w:rsidRDefault="00A42BC2" w:rsidP="00A42BC2">
       <w:pPr>
         <w:pStyle w:val="SemEspaamento"/>
         <w:rPr>
-          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:rFonts w:ascii="Calibri Light" w:hAnsi="Calibri Light" w:cs="Calibri Light"/>
           <w:i/>
-          <w:color w:val="1F497D"/>
-[...1 lines deleted...]
-          <w:szCs w:val="14"/>
           <w:lang w:eastAsia="pt-BR"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00A42BC2">
+      <w:r w:rsidRPr="00540C93">
         <w:rPr>
-          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:rFonts w:ascii="Calibri Light" w:hAnsi="Calibri Light" w:cs="Calibri Light"/>
           <w:i/>
-          <w:color w:val="1F497D"/>
-[...1 lines deleted...]
-          <w:szCs w:val="14"/>
           <w:lang w:eastAsia="pt-BR"/>
         </w:rPr>
         <w:t>Este documento deve ser assinado com firma reconhecida ou digitalmente com certificado ICP-Brasil (devendo ser encaminhado à CCEE o protocolo de autenticidade da assinatura), pelo(s) representante(s) legal(is), que deve(m) ter poderes para representar a empresa, conforme disposto no Contrato ou Estatuto Social e Ata de Eleição de Diretoria, quando aplicável.</w:t>
       </w:r>
     </w:p>
-    <w:sectPr w:rsidR="00A42BC2" w:rsidRPr="00A42BC2" w:rsidSect="00A42BC2">
-      <w:headerReference w:type="first" r:id="rId8"/>
+    <w:sectPr w:rsidR="00A42BC2" w:rsidRPr="00540C93" w:rsidSect="00A42BC2">
+      <w:headerReference w:type="first" r:id="rId11"/>
       <w:pgSz w:w="11906" w:h="16838"/>
       <w:pgMar w:top="720" w:right="720" w:bottom="0" w:left="720" w:header="709" w:footer="179" w:gutter="0"/>
       <w:cols w:space="708"/>
       <w:titlePg/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="1976D532" w14:textId="77777777" w:rsidR="009300E3" w:rsidRDefault="009300E3" w:rsidP="00D6767D">
+    <w:p w14:paraId="04F9A2B0" w14:textId="77777777" w:rsidR="00AB0513" w:rsidRDefault="00AB0513" w:rsidP="00D6767D">
       <w:pPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="1535906B" w14:textId="77777777" w:rsidR="009300E3" w:rsidRDefault="009300E3" w:rsidP="00D6767D">
+    <w:p w14:paraId="58FF9E91" w14:textId="77777777" w:rsidR="00AB0513" w:rsidRDefault="00AB0513" w:rsidP="00D6767D">
       <w:pPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
-<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Verdana">
     <w:panose1 w:val="020B0604030504040204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="A00006FF" w:usb1="4000205B" w:usb2="00000010" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
@@ -5717,90 +5520,97 @@
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Cambria">
     <w:panose1 w:val="02040503050406030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E00006FF" w:usb1="420024FF" w:usb2="02000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Tahoma">
     <w:panose1 w:val="020B0604030504040204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E1002EFF" w:usb1="C000605B" w:usb2="00000029" w:usb3="00000000" w:csb0="000101FF" w:csb1="00000000"/>
   </w:font>
+  <w:font w:name="Calibri Light">
+    <w:panose1 w:val="020F0302020204030204"/>
+    <w:charset w:val="00"/>
+    <w:family w:val="swiss"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+  </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="41EBC133" w14:textId="77777777" w:rsidR="009300E3" w:rsidRDefault="009300E3" w:rsidP="00D6767D">
+    <w:p w14:paraId="58C2BD7D" w14:textId="77777777" w:rsidR="00AB0513" w:rsidRDefault="00AB0513" w:rsidP="00D6767D">
       <w:pPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="4A5F87B7" w14:textId="77777777" w:rsidR="009300E3" w:rsidRDefault="009300E3" w:rsidP="00D6767D">
+    <w:p w14:paraId="20E03A9F" w14:textId="77777777" w:rsidR="00AB0513" w:rsidRDefault="00AB0513" w:rsidP="00D6767D">
       <w:pPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="472A1DC7" w14:textId="39C68C6F" w:rsidR="008E4953" w:rsidRDefault="008E4953" w:rsidP="008F18B4">
     <w:pPr>
       <w:spacing w:line="240" w:lineRule="auto"/>
     </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="FFFFFF89"/>
     <w:multiLevelType w:val="singleLevel"/>
     <w:tmpl w:val="5F06E644"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:pStyle w:val="Commarcadores"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="360"/>
         </w:tabs>
         <w:ind w:left="360" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="0D6E675E"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="7D26BFE2"/>
@@ -7337,54 +7147,54 @@
     <w:abstractNumId w:val="12"/>
   </w:num>
   <w:num w:numId="9" w16cid:durableId="1498764185">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="10" w16cid:durableId="1916429530">
     <w:abstractNumId w:val="13"/>
   </w:num>
   <w:num w:numId="11" w16cid:durableId="1178273731">
     <w:abstractNumId w:val="8"/>
   </w:num>
   <w:num w:numId="12" w16cid:durableId="753668135">
     <w:abstractNumId w:val="7"/>
   </w:num>
   <w:num w:numId="13" w16cid:durableId="1562516549">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="14" w16cid:durableId="1330253718">
     <w:abstractNumId w:val="6"/>
   </w:num>
   <w:numIdMacAtCleanup w:val="13"/>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
-  <w:documentProtection w:edit="forms" w:enforcement="1" w:cryptProviderType="rsaAES" w:cryptAlgorithmClass="hash" w:cryptAlgorithmType="typeAny" w:cryptAlgorithmSid="14" w:cryptSpinCount="100000" w:hash="qM4vMXHKFZN/LzyXD3mk1VUnG5Mj2F3T2ZgSavth2Ib2jSdlgdY0RXvzkXOssWAZNzNBlJ37MTbhNnDu/81hzQ==" w:salt="fRXKT817zTsLRXonGaMpGg=="/>
+  <w:documentProtection w:edit="forms" w:enforcement="1" w:cryptProviderType="rsaAES" w:cryptAlgorithmClass="hash" w:cryptAlgorithmType="typeAny" w:cryptAlgorithmSid="14" w:cryptSpinCount="100000" w:hash="c+YMzKkxzXqPHUW67DJ4dO46l+p+shxhOTu0ZNfx0XSf/0CLhuetZgW5SIeDW6t/lo7L9wP6rJCBCjX4aZBjWw==" w:salt="QSSVV8bUGu6s0JUG88+JZw=="/>
   <w:defaultTabStop w:val="709"/>
   <w:hyphenationZone w:val="425"/>
   <w:drawingGridHorizontalSpacing w:val="80"/>
   <w:displayHorizontalDrawingGridEvery w:val="2"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:hdrShapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050">
       <o:colormru v:ext="edit" colors="#0073ae"/>
     </o:shapedefaults>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
@@ -7619,50 +7429,51 @@
     <w:rsid w:val="00341B71"/>
     <w:rsid w:val="003425D6"/>
     <w:rsid w:val="00344A1C"/>
     <w:rsid w:val="003479B8"/>
     <w:rsid w:val="003560D1"/>
     <w:rsid w:val="00361C80"/>
     <w:rsid w:val="003622DA"/>
     <w:rsid w:val="00364F96"/>
     <w:rsid w:val="00371E31"/>
     <w:rsid w:val="00375A97"/>
     <w:rsid w:val="00384663"/>
     <w:rsid w:val="00384F51"/>
     <w:rsid w:val="003855D6"/>
     <w:rsid w:val="00391D92"/>
     <w:rsid w:val="003958A7"/>
     <w:rsid w:val="00396B34"/>
     <w:rsid w:val="00397483"/>
     <w:rsid w:val="00397B44"/>
     <w:rsid w:val="003A0F55"/>
     <w:rsid w:val="003A3EDE"/>
     <w:rsid w:val="003A4F03"/>
     <w:rsid w:val="003B29F3"/>
     <w:rsid w:val="003B2C7A"/>
     <w:rsid w:val="003B2ECF"/>
     <w:rsid w:val="003C04C8"/>
+    <w:rsid w:val="003C0BFC"/>
     <w:rsid w:val="003C16FB"/>
     <w:rsid w:val="003C40DE"/>
     <w:rsid w:val="003C5C5B"/>
     <w:rsid w:val="003C5DC3"/>
     <w:rsid w:val="003C671B"/>
     <w:rsid w:val="003D1F21"/>
     <w:rsid w:val="003D3564"/>
     <w:rsid w:val="003D4D48"/>
     <w:rsid w:val="003E194E"/>
     <w:rsid w:val="003E3093"/>
     <w:rsid w:val="003E4F7B"/>
     <w:rsid w:val="003F10EB"/>
     <w:rsid w:val="003F1E6C"/>
     <w:rsid w:val="003F51E4"/>
     <w:rsid w:val="003F5CF9"/>
     <w:rsid w:val="003F7B5B"/>
     <w:rsid w:val="003F7DF2"/>
     <w:rsid w:val="00402012"/>
     <w:rsid w:val="00403C3C"/>
     <w:rsid w:val="004050FB"/>
     <w:rsid w:val="00407A01"/>
     <w:rsid w:val="004129BF"/>
     <w:rsid w:val="00414729"/>
     <w:rsid w:val="0042055D"/>
     <w:rsid w:val="00421151"/>
@@ -7705,97 +7516,100 @@
     <w:rsid w:val="004A686C"/>
     <w:rsid w:val="004A7110"/>
     <w:rsid w:val="004B400E"/>
     <w:rsid w:val="004B438E"/>
     <w:rsid w:val="004B6CEE"/>
     <w:rsid w:val="004B73FA"/>
     <w:rsid w:val="004C024F"/>
     <w:rsid w:val="004C0AE2"/>
     <w:rsid w:val="004C258F"/>
     <w:rsid w:val="004C3E21"/>
     <w:rsid w:val="004C4211"/>
     <w:rsid w:val="004C71B1"/>
     <w:rsid w:val="004C7969"/>
     <w:rsid w:val="004D0929"/>
     <w:rsid w:val="004D0E15"/>
     <w:rsid w:val="004D386D"/>
     <w:rsid w:val="004D3DC4"/>
     <w:rsid w:val="004D7C3D"/>
     <w:rsid w:val="004E2B72"/>
     <w:rsid w:val="004E42B2"/>
     <w:rsid w:val="004F4A95"/>
     <w:rsid w:val="00500913"/>
     <w:rsid w:val="00502B5E"/>
     <w:rsid w:val="00503222"/>
     <w:rsid w:val="005052D2"/>
+    <w:rsid w:val="0051170A"/>
     <w:rsid w:val="0051455F"/>
     <w:rsid w:val="00514B4D"/>
     <w:rsid w:val="0052438A"/>
     <w:rsid w:val="00525EB8"/>
     <w:rsid w:val="00526423"/>
     <w:rsid w:val="00530D4F"/>
+    <w:rsid w:val="00540C93"/>
     <w:rsid w:val="0054275B"/>
     <w:rsid w:val="00542B0A"/>
     <w:rsid w:val="00542E42"/>
     <w:rsid w:val="00546BE4"/>
     <w:rsid w:val="00546CE7"/>
     <w:rsid w:val="005478B7"/>
     <w:rsid w:val="0055379C"/>
     <w:rsid w:val="005623AC"/>
     <w:rsid w:val="0056364F"/>
     <w:rsid w:val="005650F2"/>
     <w:rsid w:val="00565BAF"/>
     <w:rsid w:val="00566CF6"/>
     <w:rsid w:val="00572AC1"/>
     <w:rsid w:val="00573E32"/>
     <w:rsid w:val="00577754"/>
     <w:rsid w:val="00584346"/>
     <w:rsid w:val="0059071D"/>
     <w:rsid w:val="00592E7D"/>
     <w:rsid w:val="00593380"/>
     <w:rsid w:val="005933D2"/>
     <w:rsid w:val="00593508"/>
     <w:rsid w:val="00593AD4"/>
     <w:rsid w:val="00595F8E"/>
     <w:rsid w:val="005A0A00"/>
     <w:rsid w:val="005A1EAE"/>
     <w:rsid w:val="005A2509"/>
     <w:rsid w:val="005A44F9"/>
     <w:rsid w:val="005A5374"/>
     <w:rsid w:val="005A5EE0"/>
     <w:rsid w:val="005B0C2D"/>
     <w:rsid w:val="005B2D2D"/>
     <w:rsid w:val="005B400A"/>
     <w:rsid w:val="005B6C43"/>
     <w:rsid w:val="005B7330"/>
     <w:rsid w:val="005B74D6"/>
     <w:rsid w:val="005C3B90"/>
     <w:rsid w:val="005C4C7A"/>
     <w:rsid w:val="005C5438"/>
     <w:rsid w:val="005E150C"/>
     <w:rsid w:val="005E35F0"/>
     <w:rsid w:val="005F0C5A"/>
+    <w:rsid w:val="005F49E1"/>
     <w:rsid w:val="005F5CEE"/>
     <w:rsid w:val="006036D6"/>
     <w:rsid w:val="006038EB"/>
     <w:rsid w:val="00607BDB"/>
     <w:rsid w:val="00613D07"/>
     <w:rsid w:val="00615541"/>
     <w:rsid w:val="00617BAA"/>
     <w:rsid w:val="006205E3"/>
     <w:rsid w:val="006251D9"/>
     <w:rsid w:val="00627C82"/>
     <w:rsid w:val="006301E8"/>
     <w:rsid w:val="00634E56"/>
     <w:rsid w:val="00636EB0"/>
     <w:rsid w:val="00637471"/>
     <w:rsid w:val="00637F8C"/>
     <w:rsid w:val="00641E06"/>
     <w:rsid w:val="00641EE2"/>
     <w:rsid w:val="00650BA0"/>
     <w:rsid w:val="00656B35"/>
     <w:rsid w:val="00657EDC"/>
     <w:rsid w:val="006625A0"/>
     <w:rsid w:val="0066532D"/>
     <w:rsid w:val="00666622"/>
     <w:rsid w:val="00670554"/>
     <w:rsid w:val="00670EC8"/>
@@ -7891,50 +7705,51 @@
     <w:rsid w:val="007F7257"/>
     <w:rsid w:val="007F7845"/>
     <w:rsid w:val="008018E6"/>
     <w:rsid w:val="00805DDF"/>
     <w:rsid w:val="00815FEE"/>
     <w:rsid w:val="00824BF6"/>
     <w:rsid w:val="00825519"/>
     <w:rsid w:val="00826A73"/>
     <w:rsid w:val="00827031"/>
     <w:rsid w:val="00837A31"/>
     <w:rsid w:val="00840754"/>
     <w:rsid w:val="00840A96"/>
     <w:rsid w:val="00840AAD"/>
     <w:rsid w:val="0084155E"/>
     <w:rsid w:val="00850BC1"/>
     <w:rsid w:val="008518D1"/>
     <w:rsid w:val="00852346"/>
     <w:rsid w:val="00852CF3"/>
     <w:rsid w:val="00855894"/>
     <w:rsid w:val="00857443"/>
     <w:rsid w:val="008576C4"/>
     <w:rsid w:val="00857C62"/>
     <w:rsid w:val="00857D05"/>
     <w:rsid w:val="0086116D"/>
     <w:rsid w:val="00867B71"/>
+    <w:rsid w:val="00870D78"/>
     <w:rsid w:val="0087261B"/>
     <w:rsid w:val="00874274"/>
     <w:rsid w:val="008804F8"/>
     <w:rsid w:val="0088107E"/>
     <w:rsid w:val="008810B2"/>
     <w:rsid w:val="0088320D"/>
     <w:rsid w:val="008833BB"/>
     <w:rsid w:val="00884C8C"/>
     <w:rsid w:val="0088655F"/>
     <w:rsid w:val="0088682C"/>
     <w:rsid w:val="00887050"/>
     <w:rsid w:val="00891E12"/>
     <w:rsid w:val="00892094"/>
     <w:rsid w:val="00893ADA"/>
     <w:rsid w:val="008953B2"/>
     <w:rsid w:val="008965B9"/>
     <w:rsid w:val="008A0D15"/>
     <w:rsid w:val="008A1C46"/>
     <w:rsid w:val="008A34E8"/>
     <w:rsid w:val="008A4AE5"/>
     <w:rsid w:val="008A5778"/>
     <w:rsid w:val="008A7F08"/>
     <w:rsid w:val="008B37DB"/>
     <w:rsid w:val="008B4099"/>
     <w:rsid w:val="008C1A81"/>
@@ -8031,50 +7846,51 @@
     <w:rsid w:val="00A54D0F"/>
     <w:rsid w:val="00A54D2A"/>
     <w:rsid w:val="00A60523"/>
     <w:rsid w:val="00A60DA4"/>
     <w:rsid w:val="00A61C1B"/>
     <w:rsid w:val="00A63344"/>
     <w:rsid w:val="00A63BAA"/>
     <w:rsid w:val="00A6428C"/>
     <w:rsid w:val="00A66753"/>
     <w:rsid w:val="00A73EA5"/>
     <w:rsid w:val="00A75174"/>
     <w:rsid w:val="00A75B58"/>
     <w:rsid w:val="00A84526"/>
     <w:rsid w:val="00A84B9F"/>
     <w:rsid w:val="00A85E24"/>
     <w:rsid w:val="00A87B86"/>
     <w:rsid w:val="00A91E9C"/>
     <w:rsid w:val="00A959AD"/>
     <w:rsid w:val="00A961C9"/>
     <w:rsid w:val="00A975BA"/>
     <w:rsid w:val="00AA08C4"/>
     <w:rsid w:val="00AA0B90"/>
     <w:rsid w:val="00AA3F1C"/>
     <w:rsid w:val="00AA71DB"/>
     <w:rsid w:val="00AA7B67"/>
+    <w:rsid w:val="00AB0513"/>
     <w:rsid w:val="00AB2223"/>
     <w:rsid w:val="00AB3208"/>
     <w:rsid w:val="00AB45AE"/>
     <w:rsid w:val="00AB71FB"/>
     <w:rsid w:val="00AC237A"/>
     <w:rsid w:val="00AC4D9D"/>
     <w:rsid w:val="00AC71D7"/>
     <w:rsid w:val="00AC7625"/>
     <w:rsid w:val="00AD0532"/>
     <w:rsid w:val="00AD2C91"/>
     <w:rsid w:val="00AD3221"/>
     <w:rsid w:val="00AD7444"/>
     <w:rsid w:val="00AD7E7A"/>
     <w:rsid w:val="00AE09C5"/>
     <w:rsid w:val="00AE0BB1"/>
     <w:rsid w:val="00AE1114"/>
     <w:rsid w:val="00AE111E"/>
     <w:rsid w:val="00AE1E15"/>
     <w:rsid w:val="00AE1EB2"/>
     <w:rsid w:val="00AE29EF"/>
     <w:rsid w:val="00AF125B"/>
     <w:rsid w:val="00AF1EBA"/>
     <w:rsid w:val="00AF651D"/>
     <w:rsid w:val="00B01436"/>
     <w:rsid w:val="00B039D5"/>
@@ -8394,51 +8210,51 @@
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="pt-BR"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050">
       <o:colormru v:ext="edit" colors="#0073ae"/>
     </o:shapedefaults>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="2"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val=","/>
   <w:listSeparator w:val=";"/>
   <w14:docId w14:val="176A371E"/>
   <w15:docId w15:val="{8C37B4C6-5F07-4449-A6EA-B43FBBA9CFC2}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
         <w:lang w:val="pt-BR" w:eastAsia="pt-BR" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault/>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 4" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 5" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 6" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 7" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 8" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 9" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="index 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
@@ -10603,51 +10419,51 @@
       <w:sz w:val="52"/>
       <w:szCs w:val="52"/>
       <w:lang w:eastAsia="en-US"/>
     </w:rPr>
   </w:style>
   <w:style w:type="table" w:styleId="Tabelacomgrade">
     <w:name w:val="Table Grid"/>
     <w:basedOn w:val="Tabelanormal"/>
     <w:uiPriority w:val="59"/>
     <w:rsid w:val="008576C4"/>
     <w:tblPr>
       <w:tblBorders>
         <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
       </w:tblBorders>
     </w:tblPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:divs>
     <w:div w:id="74326103">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
     <w:div w:id="750471891">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
@@ -10706,51 +10522,51 @@
           </w:divsChild>
         </w:div>
       </w:divsChild>
     </w:div>
     <w:div w:id="1947543264">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
   </w:divs>
   <w:optimizeForBrowser/>
   <w:relyOnVML/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item4.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Tema do Office">
   <a:themeElements>
     <a:clrScheme name="Escritório">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
@@ -10996,92 +10812,438 @@
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
+<file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
+</file>
+
+<file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/></Relationships>
+</file>
+
+<file path=customXml/_rels/item4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps4.xml"/></Relationships>
+</file>
+
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
+<p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
+  <documentManagement>
+    <TaxCatchAll xmlns="c69aab21-59dd-44cc-a180-b05127bf4a80" xsi:nil="true"/>
+    <Demandas xmlns="263f7f54-3a80-42c5-9622-e2631345643b" xsi:nil="true"/>
+    <Escopo2026 xmlns="263f7f54-3a80-42c5-9622-e2631345643b">false</Escopo2026>
+    <TaxKeywordTaxHTField xmlns="c69aab21-59dd-44cc-a180-b05127bf4a80">
+      <Terms xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    </TaxKeywordTaxHTField>
+    <_Flow_SignoffStatus xmlns="263f7f54-3a80-42c5-9622-e2631345643b" xsi:nil="true"/>
+    <lcf76f155ced4ddcb4097134ff3c332f xmlns="263f7f54-3a80-42c5-9622-e2631345643b">
+      <Terms xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    </lcf76f155ced4ddcb4097134ff3c332f>
+  </documentManagement>
+</p:properties>
+</file>
+
+<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
+<?mso-contentType ?>
+<FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
+  <Display>DocumentLibraryForm</Display>
+  <Edit>DocumentLibraryForm</Edit>
+  <New>DocumentLibraryForm</New>
+</FormTemplates>
+</file>
+
+<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
 <b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APA.XSL" StyleName="APA"/>
 </file>
 
+<file path=customXml/item4.xml><?xml version="1.0" encoding="utf-8"?>
+<ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Document" ma:contentTypeID="0x010100F5C722BFD0361E48941B5E143DADFC84" ma:contentTypeVersion="23" ma:contentTypeDescription="Create a new document." ma:contentTypeScope="" ma:versionID="334efe2ac0ead01c91172bf7fcd3248d">
+  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns2="263f7f54-3a80-42c5-9622-e2631345643b" xmlns:ns3="c69aab21-59dd-44cc-a180-b05127bf4a80" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="154c452676474e85bef56f644a687ded" ns2:_="" ns3:_="">
+    <xsd:import namespace="263f7f54-3a80-42c5-9622-e2631345643b"/>
+    <xsd:import namespace="c69aab21-59dd-44cc-a180-b05127bf4a80"/>
+    <xsd:element name="properties">
+      <xsd:complexType>
+        <xsd:sequence>
+          <xsd:element name="documentManagement">
+            <xsd:complexType>
+              <xsd:all>
+                <xsd:element ref="ns2:MediaServiceMetadata" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceFastMetadata" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceOCR" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceGenerationTime" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceEventHashCode" minOccurs="0"/>
+                <xsd:element ref="ns3:SharedWithUsers" minOccurs="0"/>
+                <xsd:element ref="ns3:SharedWithDetails" minOccurs="0"/>
+                <xsd:element ref="ns2:lcf76f155ced4ddcb4097134ff3c332f" minOccurs="0"/>
+                <xsd:element ref="ns3:TaxCatchAll" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceDateTaken" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaLengthInSeconds" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceObjectDetectorVersions" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceSearchProperties" minOccurs="0"/>
+                <xsd:element ref="ns2:_Flow_SignoffStatus" minOccurs="0"/>
+                <xsd:element ref="ns2:Demandas" minOccurs="0"/>
+                <xsd:element ref="ns3:TaxKeywordTaxHTField" minOccurs="0"/>
+                <xsd:element ref="ns2:Escopo2026" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceBillingMetadata" minOccurs="0"/>
+              </xsd:all>
+            </xsd:complexType>
+          </xsd:element>
+        </xsd:sequence>
+      </xsd:complexType>
+    </xsd:element>
+  </xsd:schema>
+  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:dms="http://schemas.microsoft.com/office/2006/documentManagement/types" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" targetNamespace="263f7f54-3a80-42c5-9622-e2631345643b" elementFormDefault="qualified">
+    <xsd:import namespace="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
+    <xsd:import namespace="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    <xsd:element name="MediaServiceMetadata" ma:index="8" nillable="true" ma:displayName="MediaServiceMetadata" ma:hidden="true" ma:internalName="MediaServiceMetadata" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Note"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceFastMetadata" ma:index="9" nillable="true" ma:displayName="MediaServiceFastMetadata" ma:hidden="true" ma:internalName="MediaServiceFastMetadata" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Note"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceOCR" ma:index="10" nillable="true" ma:displayName="Extracted Text" ma:internalName="MediaServiceOCR" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Note">
+          <xsd:maxLength value="255"/>
+        </xsd:restriction>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceGenerationTime" ma:index="11" nillable="true" ma:displayName="MediaServiceGenerationTime" ma:hidden="true" ma:internalName="MediaServiceGenerationTime" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Text"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceEventHashCode" ma:index="12" nillable="true" ma:displayName="MediaServiceEventHashCode" ma:hidden="true" ma:internalName="MediaServiceEventHashCode" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Text"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="lcf76f155ced4ddcb4097134ff3c332f" ma:index="16" nillable="true" ma:taxonomy="true" ma:internalName="lcf76f155ced4ddcb4097134ff3c332f" ma:taxonomyFieldName="MediaServiceImageTags" ma:displayName="Image Tags" ma:readOnly="false" ma:fieldId="{5cf76f15-5ced-4ddc-b409-7134ff3c332f}" ma:taxonomyMulti="true" ma:sspId="81cb0d3f-e26e-4dcc-a787-2f8b2e2fe52c" ma:termSetId="09814cd3-568e-fe90-9814-8d621ff8fb84" ma:anchorId="fba54fb3-c3e1-fe81-a776-ca4b69148c4d" ma:open="true" ma:isKeyword="false">
+      <xsd:complexType>
+        <xsd:sequence>
+          <xsd:element ref="pc:Terms" minOccurs="0" maxOccurs="1"/>
+        </xsd:sequence>
+      </xsd:complexType>
+    </xsd:element>
+    <xsd:element name="MediaServiceDateTaken" ma:index="18" nillable="true" ma:displayName="MediaServiceDateTaken" ma:hidden="true" ma:indexed="true" ma:internalName="MediaServiceDateTaken" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Text"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaLengthInSeconds" ma:index="19" nillable="true" ma:displayName="MediaLengthInSeconds" ma:hidden="true" ma:internalName="MediaLengthInSeconds" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Unknown"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceObjectDetectorVersions" ma:index="20" nillable="true" ma:displayName="MediaServiceObjectDetectorVersions" ma:hidden="true" ma:indexed="true" ma:internalName="MediaServiceObjectDetectorVersions" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Text"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceSearchProperties" ma:index="21" nillable="true" ma:displayName="MediaServiceSearchProperties" ma:hidden="true" ma:internalName="MediaServiceSearchProperties" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Note"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="_Flow_SignoffStatus" ma:index="22" nillable="true" ma:displayName="Sign-off status" ma:internalName="_x0024_Resources_x003a_core_x002c_Signoff_Status">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Text"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="Demandas" ma:index="23" nillable="true" ma:displayName="Demandas" ma:description="Controle de Alteração das demandas que estão no caderno" ma:format="Dropdown" ma:internalName="Demandas">
+      <xsd:complexType>
+        <xsd:complexContent>
+          <xsd:extension base="dms:MultiChoiceFillIn">
+            <xsd:sequence>
+              <xsd:element name="Value" maxOccurs="unbounded" minOccurs="0" nillable="true">
+                <xsd:simpleType>
+                  <xsd:union memberTypes="dms:Text">
+                    <xsd:simpleType>
+                      <xsd:restriction base="dms:Choice">
+                        <xsd:enumeration value="E2026 - Newave Hibrido - GREG-6435"/>
+                        <xsd:enumeration value="Escolha 2"/>
+                        <xsd:enumeration value="Escolha 3 "/>
+                      </xsd:restriction>
+                    </xsd:simpleType>
+                  </xsd:union>
+                </xsd:simpleType>
+              </xsd:element>
+            </xsd:sequence>
+          </xsd:extension>
+        </xsd:complexContent>
+      </xsd:complexType>
+    </xsd:element>
+    <xsd:element name="Escopo2026" ma:index="26" nillable="true" ma:displayName="Escopo 2026" ma:default="0" ma:description="Contém as demandas do Escopo 2026" ma:format="Dropdown" ma:internalName="Escopo2026">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Boolean"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceBillingMetadata" ma:index="27" nillable="true" ma:displayName="MediaServiceBillingMetadata" ma:hidden="true" ma:internalName="MediaServiceBillingMetadata" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Note"/>
+      </xsd:simpleType>
+    </xsd:element>
+  </xsd:schema>
+  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:dms="http://schemas.microsoft.com/office/2006/documentManagement/types" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" targetNamespace="c69aab21-59dd-44cc-a180-b05127bf4a80" elementFormDefault="qualified">
+    <xsd:import namespace="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
+    <xsd:import namespace="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    <xsd:element name="SharedWithUsers" ma:index="13" nillable="true" ma:displayName="Shared With" ma:internalName="SharedWithUsers" ma:readOnly="true">
+      <xsd:complexType>
+        <xsd:complexContent>
+          <xsd:extension base="dms:UserMulti">
+            <xsd:sequence>
+              <xsd:element name="UserInfo" minOccurs="0" maxOccurs="unbounded">
+                <xsd:complexType>
+                  <xsd:sequence>
+                    <xsd:element name="DisplayName" type="xsd:string" minOccurs="0"/>
+                    <xsd:element name="AccountId" type="dms:UserId" minOccurs="0" nillable="true"/>
+                    <xsd:element name="AccountType" type="xsd:string" minOccurs="0"/>
+                  </xsd:sequence>
+                </xsd:complexType>
+              </xsd:element>
+            </xsd:sequence>
+          </xsd:extension>
+        </xsd:complexContent>
+      </xsd:complexType>
+    </xsd:element>
+    <xsd:element name="SharedWithDetails" ma:index="14" nillable="true" ma:displayName="Shared With Details" ma:internalName="SharedWithDetails" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Note">
+          <xsd:maxLength value="255"/>
+        </xsd:restriction>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="TaxCatchAll" ma:index="17" nillable="true" ma:displayName="Taxonomy Catch All Column" ma:hidden="true" ma:list="{16427113-9655-41e2-8bc4-4e21fb2fb0e9}" ma:internalName="TaxCatchAll" ma:showField="CatchAllData" ma:web="c69aab21-59dd-44cc-a180-b05127bf4a80">
+      <xsd:complexType>
+        <xsd:complexContent>
+          <xsd:extension base="dms:MultiChoiceLookup">
+            <xsd:sequence>
+              <xsd:element name="Value" type="dms:Lookup" maxOccurs="unbounded" minOccurs="0" nillable="true"/>
+            </xsd:sequence>
+          </xsd:extension>
+        </xsd:complexContent>
+      </xsd:complexType>
+    </xsd:element>
+    <xsd:element name="TaxKeywordTaxHTField" ma:index="25" nillable="true" ma:taxonomy="true" ma:internalName="TaxKeywordTaxHTField" ma:taxonomyFieldName="TaxKeyword" ma:displayName="Enterprise Keywords" ma:fieldId="{23f27201-bee3-471e-b2e7-b64fd8b7ca38}" ma:taxonomyMulti="true" ma:sspId="81cb0d3f-e26e-4dcc-a787-2f8b2e2fe52c" ma:termSetId="00000000-0000-0000-0000-000000000000" ma:anchorId="00000000-0000-0000-0000-000000000000" ma:open="true" ma:isKeyword="true">
+      <xsd:complexType>
+        <xsd:sequence>
+          <xsd:element ref="pc:Terms" minOccurs="0" maxOccurs="1"/>
+        </xsd:sequence>
+      </xsd:complexType>
+    </xsd:element>
+  </xsd:schema>
+  <xsd:schema xmlns="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:odoc="http://schemas.microsoft.com/internal/obd" targetNamespace="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" elementFormDefault="qualified" attributeFormDefault="unqualified" blockDefault="#all">
+    <xsd:import namespace="http://purl.org/dc/elements/1.1/" schemaLocation="http://dublincore.org/schemas/xmls/qdc/2003/04/02/dc.xsd"/>
+    <xsd:import namespace="http://purl.org/dc/terms/" schemaLocation="http://dublincore.org/schemas/xmls/qdc/2003/04/02/dcterms.xsd"/>
+    <xsd:element name="coreProperties" type="CT_coreProperties"/>
+    <xsd:complexType name="CT_coreProperties">
+      <xsd:all>
+        <xsd:element ref="dc:creator" minOccurs="0" maxOccurs="1"/>
+        <xsd:element ref="dcterms:created" minOccurs="0" maxOccurs="1"/>
+        <xsd:element ref="dc:identifier" minOccurs="0" maxOccurs="1"/>
+        <xsd:element name="contentType" minOccurs="0" maxOccurs="1" type="xsd:string" ma:index="0" ma:displayName="Content Type"/>
+        <xsd:element ref="dc:title" minOccurs="0" maxOccurs="1" ma:index="4" ma:displayName="Title"/>
+        <xsd:element ref="dc:subject" minOccurs="0" maxOccurs="1"/>
+        <xsd:element ref="dc:description" minOccurs="0" maxOccurs="1"/>
+        <xsd:element name="keywords" minOccurs="0" maxOccurs="1" type="xsd:string"/>
+        <xsd:element ref="dc:language" minOccurs="0" maxOccurs="1"/>
+        <xsd:element name="category" minOccurs="0" maxOccurs="1" type="xsd:string"/>
+        <xsd:element name="version" minOccurs="0" maxOccurs="1" type="xsd:string"/>
+        <xsd:element name="revision" minOccurs="0" maxOccurs="1" type="xsd:string">
+          <xsd:annotation>
+            <xsd:documentation>
+                        This value indicates the number of saves or revisions. The application is responsible for updating this value after each revision.
+                    </xsd:documentation>
+          </xsd:annotation>
+        </xsd:element>
+        <xsd:element name="lastModifiedBy" minOccurs="0" maxOccurs="1" type="xsd:string"/>
+        <xsd:element ref="dcterms:modified" minOccurs="0" maxOccurs="1"/>
+        <xsd:element name="contentStatus" minOccurs="0" maxOccurs="1" type="xsd:string"/>
+      </xsd:all>
+    </xsd:complexType>
+  </xsd:schema>
+  <xs:schema xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" xmlns:xs="http://www.w3.org/2001/XMLSchema" targetNamespace="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" elementFormDefault="qualified" attributeFormDefault="unqualified">
+    <xs:element name="Person">
+      <xs:complexType>
+        <xs:sequence>
+          <xs:element ref="pc:DisplayName" minOccurs="0"/>
+          <xs:element ref="pc:AccountId" minOccurs="0"/>
+          <xs:element ref="pc:AccountType" minOccurs="0"/>
+        </xs:sequence>
+      </xs:complexType>
+    </xs:element>
+    <xs:element name="DisplayName" type="xs:string"/>
+    <xs:element name="AccountId" type="xs:string"/>
+    <xs:element name="AccountType" type="xs:string"/>
+    <xs:element name="BDCAssociatedEntity">
+      <xs:complexType>
+        <xs:sequence>
+          <xs:element ref="pc:BDCEntity" minOccurs="0" maxOccurs="unbounded"/>
+        </xs:sequence>
+        <xs:attribute ref="pc:EntityNamespace"/>
+        <xs:attribute ref="pc:EntityName"/>
+        <xs:attribute ref="pc:SystemInstanceName"/>
+        <xs:attribute ref="pc:AssociationName"/>
+      </xs:complexType>
+    </xs:element>
+    <xs:attribute name="EntityNamespace" type="xs:string"/>
+    <xs:attribute name="EntityName" type="xs:string"/>
+    <xs:attribute name="SystemInstanceName" type="xs:string"/>
+    <xs:attribute name="AssociationName" type="xs:string"/>
+    <xs:element name="BDCEntity">
+      <xs:complexType>
+        <xs:sequence>
+          <xs:element ref="pc:EntityDisplayName" minOccurs="0"/>
+          <xs:element ref="pc:EntityInstanceReference" minOccurs="0"/>
+          <xs:element ref="pc:EntityId1" minOccurs="0"/>
+          <xs:element ref="pc:EntityId2" minOccurs="0"/>
+          <xs:element ref="pc:EntityId3" minOccurs="0"/>
+          <xs:element ref="pc:EntityId4" minOccurs="0"/>
+          <xs:element ref="pc:EntityId5" minOccurs="0"/>
+        </xs:sequence>
+      </xs:complexType>
+    </xs:element>
+    <xs:element name="EntityDisplayName" type="xs:string"/>
+    <xs:element name="EntityInstanceReference" type="xs:string"/>
+    <xs:element name="EntityId1" type="xs:string"/>
+    <xs:element name="EntityId2" type="xs:string"/>
+    <xs:element name="EntityId3" type="xs:string"/>
+    <xs:element name="EntityId4" type="xs:string"/>
+    <xs:element name="EntityId5" type="xs:string"/>
+    <xs:element name="Terms">
+      <xs:complexType>
+        <xs:sequence>
+          <xs:element ref="pc:TermInfo" minOccurs="0" maxOccurs="unbounded"/>
+        </xs:sequence>
+      </xs:complexType>
+    </xs:element>
+    <xs:element name="TermInfo">
+      <xs:complexType>
+        <xs:sequence>
+          <xs:element ref="pc:TermName" minOccurs="0"/>
+          <xs:element ref="pc:TermId" minOccurs="0"/>
+        </xs:sequence>
+      </xs:complexType>
+    </xs:element>
+    <xs:element name="TermName" type="xs:string"/>
+    <xs:element name="TermId" type="xs:string"/>
+  </xs:schema>
+</ct:contentTypeSchema>
+</file>
+
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{2DB6AB96-1B5A-4043-9FAB-0EF0DC3A6AC3}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    <ds:schemaRef ds:uri="c69aab21-59dd-44cc-a180-b05127bf4a80"/>
+    <ds:schemaRef ds:uri="263f7f54-3a80-42c5-9622-e2631345643b"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
+</file>
+
+<file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{5709B00D-0F19-431A-AC6D-13DDED664377}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
+</file>
+
+<file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{68DF7E01-1D5E-4955-92B5-2B3253DA7368}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
+<file path=customXml/itemProps4.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{486DEC30-1E35-462E-9A76-178B9A57DC36}"/>
+</file>
+
+<file path=docMetadata/LabelInfo.xml><?xml version="1.0" encoding="utf-8"?>
+<clbl:labelList xmlns:clbl="http://schemas.microsoft.com/office/2020/mipLabelMetadata">
+  <clbl:label id="{d7c3e506-ef85-4386-8e54-2dfcdc8017d0}" enabled="0" method="" siteId="{d7c3e506-ef85-4386-8e54-2dfcdc8017d0}" removed="1"/>
+</clbl:labelList>
+</file>
+
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal</Template>
   <TotalTime></TotalTime>
   <Pages>1</Pages>
-  <Words>544</Words>
-  <Characters>2942</Characters>
+  <Words>507</Words>
+  <Characters>2978</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>24</Lines>
-  <Paragraphs>6</Paragraphs>
+  <Lines>175</Lines>
+  <Paragraphs>71</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Título</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr/>
     </vt:vector>
   </TitlesOfParts>
   <Company>CCEE</Company>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>3480</CharactersWithSpaces>
+  <CharactersWithSpaces>3414</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HLinks>
     <vt:vector size="36" baseType="variant">
       <vt:variant>
         <vt:i4>1310771</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:i4>32</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:i4>0</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:i4>5</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpwstr/>
       </vt:variant>
       <vt:variant>
         <vt:lpwstr>_Toc259186017</vt:lpwstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1310771</vt:i4>
       </vt:variant>
       <vt:variant>
@@ -11167,25 +11329,39 @@
       </vt:variant>
       <vt:variant>
         <vt:lpwstr/>
       </vt:variant>
       <vt:variant>
         <vt:lpwstr>_Toc259186012</vt:lpwstr>
       </vt:variant>
     </vt:vector>
   </HLinks>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title/>
   <dc:creator>psampaio</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>
+
+<file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
+<Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="ContentTypeId">
+    <vt:lpwstr>0x010100F5C722BFD0361E48941B5E143DADFC84</vt:lpwstr>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="3" name="TaxKeyword">
+    <vt:lpwstr/>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="4" name="MediaServiceImageTags">
+    <vt:lpwstr/>
+  </property>
+</Properties>
+</file>