--- v0 (2025-11-13)
+++ v1 (2026-05-26)
@@ -1,4069 +1,7052 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
+  <Default Extension="png" ContentType="image/png"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
+  <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
+  <Override PartName="/customXml/itemProps2.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
+  <Override PartName="/customXml/itemProps3.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
+  <Override PartName="/customXml/itemProps4.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
+  <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
+  <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
+  <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
+  <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
+  <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
+  <Override PartName="/docMetadata/LabelInfo.xml" ContentType="application/vnd.ms-office.classificationlabels+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId5" Type="http://schemas.microsoft.com/office/2020/02/relationships/classificationlabels" Target="docMetadata/LabelInfo.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex wp14">
+<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w14:paraId="10F66629" w14:textId="77777777" w:rsidR="002B5B9D" w:rsidRDefault="002B5B9D" w:rsidP="002B5B9D">
+    <w:p w14:paraId="0360C09E" w14:textId="6A489098" w:rsidR="009A786C" w:rsidRPr="006773A6" w:rsidRDefault="001E583E" w:rsidP="006773A6">
       <w:pPr>
         <w:pStyle w:val="Nivel1"/>
-        <w:numPr>
-[...6 lines deleted...]
-        <w:t>Carta de Declaração Bancária</w:t>
+      </w:pPr>
+      <w:r w:rsidRPr="006773A6">
+        <w:t>CARTA DE DECLARAÇÃO BANCÁRIA</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="57B9EC5E" w14:textId="77777777" w:rsidR="002B5B9D" w:rsidRPr="00241028" w:rsidRDefault="002B5B9D" w:rsidP="002B5B9D">
+    <w:p w14:paraId="31CA2C0A" w14:textId="77777777" w:rsidR="006B266E" w:rsidRPr="001E583E" w:rsidRDefault="006B266E" w:rsidP="006B266E">
       <w:pPr>
         <w:pStyle w:val="Cabealho"/>
-      </w:pPr>
-[...7 lines deleted...]
-        <w:t>]</w:t>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri Light" w:hAnsi="Calibri Light" w:cs="Calibri Light"/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="001E583E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri Light" w:hAnsi="Calibri Light" w:cs="Calibri Light"/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>[Logo do Agente]</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="12ADA8D8" w14:textId="77777777" w:rsidR="002B5B9D" w:rsidRPr="00241028" w:rsidRDefault="002B5B9D" w:rsidP="002B5B9D">
-[...4 lines deleted...]
-    <w:p w14:paraId="2B332004" w14:textId="77777777" w:rsidR="002B5B9D" w:rsidRPr="00241028" w:rsidRDefault="002B5B9D" w:rsidP="002B5B9D">
+    <w:p w14:paraId="3DE95E75" w14:textId="77777777" w:rsidR="006B266E" w:rsidRPr="001E583E" w:rsidRDefault="006A6512" w:rsidP="006B266E">
       <w:pPr>
         <w:pStyle w:val="Cabealho"/>
         <w:spacing w:line="340" w:lineRule="exact"/>
         <w:ind w:left="4678"/>
         <w:jc w:val="right"/>
-      </w:pPr>
-[...2 lines deleted...]
-          <w:color w:val="1F497D"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri Light" w:hAnsi="Calibri Light" w:cs="Calibri Light"/>
+          <w:color w:val="auto"/>
           <w:sz w:val="20"/>
-          <w:szCs w:val="20"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="001E583E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri Light" w:hAnsi="Calibri Light" w:cs="Calibri Light"/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:fldChar w:fldCharType="begin">
           <w:ffData>
             <w:name w:val=""/>
             <w:enabled/>
             <w:calcOnExit w:val="0"/>
             <w:textInput>
               <w:default w:val="&lt;Local&gt;"/>
             </w:textInput>
           </w:ffData>
         </w:fldChar>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-          <w:color w:val="1F497D"/>
+      <w:r w:rsidR="0004791A" w:rsidRPr="001E583E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri Light" w:hAnsi="Calibri Light" w:cs="Calibri Light"/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
+      </w:r>
+      <w:r w:rsidRPr="001E583E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri Light" w:hAnsi="Calibri Light" w:cs="Calibri Light"/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:r>
+      <w:r w:rsidRPr="001E583E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri Light" w:hAnsi="Calibri Light" w:cs="Calibri Light"/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="separate"/>
+      </w:r>
+      <w:r w:rsidR="0004791A" w:rsidRPr="001E583E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri Light" w:hAnsi="Calibri Light" w:cs="Calibri Light"/>
+          <w:noProof/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>&lt;Local&gt;</w:t>
+      </w:r>
+      <w:r w:rsidRPr="001E583E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri Light" w:hAnsi="Calibri Light" w:cs="Calibri Light"/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="end"/>
+      </w:r>
+      <w:r w:rsidR="006B266E" w:rsidRPr="001E583E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri Light" w:hAnsi="Calibri Light" w:cs="Calibri Light"/>
+          <w:color w:val="auto"/>
           <w:sz w:val="20"/>
-          <w:szCs w:val="20"/>
-[...35 lines deleted...]
-      <w:r w:rsidRPr="00241028">
+          <w:szCs w:val="28"/>
+        </w:rPr>
         <w:t xml:space="preserve">, </w:t>
       </w:r>
-      <w:r>
-[...3 lines deleted...]
-          <w:szCs w:val="20"/>
+      <w:r w:rsidRPr="001E583E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri Light" w:hAnsi="Calibri Light" w:cs="Calibri Light"/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:fldChar w:fldCharType="begin">
           <w:ffData>
             <w:name w:val=""/>
             <w:enabled/>
             <w:calcOnExit w:val="0"/>
             <w:textInput>
               <w:default w:val="&lt;data&gt;"/>
             </w:textInput>
           </w:ffData>
         </w:fldChar>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-          <w:color w:val="1F497D"/>
+      <w:r w:rsidR="0004791A" w:rsidRPr="001E583E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri Light" w:hAnsi="Calibri Light" w:cs="Calibri Light"/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
+      </w:r>
+      <w:r w:rsidRPr="001E583E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri Light" w:hAnsi="Calibri Light" w:cs="Calibri Light"/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:r>
+      <w:r w:rsidRPr="001E583E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri Light" w:hAnsi="Calibri Light" w:cs="Calibri Light"/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="separate"/>
+      </w:r>
+      <w:r w:rsidR="0004791A" w:rsidRPr="001E583E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri Light" w:hAnsi="Calibri Light" w:cs="Calibri Light"/>
+          <w:noProof/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>&lt;data&gt;</w:t>
+      </w:r>
+      <w:r w:rsidRPr="001E583E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri Light" w:hAnsi="Calibri Light" w:cs="Calibri Light"/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="end"/>
+      </w:r>
+      <w:r w:rsidR="006B266E" w:rsidRPr="001E583E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri Light" w:hAnsi="Calibri Light" w:cs="Calibri Light"/>
+          <w:color w:val="auto"/>
           <w:sz w:val="20"/>
-          <w:szCs w:val="20"/>
-[...35 lines deleted...]
-      <w:r w:rsidRPr="00241028">
+          <w:szCs w:val="28"/>
+        </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6360001C" w14:textId="77777777" w:rsidR="002B5B9D" w:rsidRPr="00241028" w:rsidRDefault="002B5B9D" w:rsidP="002B5B9D">
+    <w:p w14:paraId="01309F8F" w14:textId="77777777" w:rsidR="006B266E" w:rsidRPr="001E583E" w:rsidRDefault="006B266E" w:rsidP="006B266E">
       <w:pPr>
         <w:spacing w:line="340" w:lineRule="exact"/>
-      </w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri Light" w:hAnsi="Calibri Light" w:cs="Calibri Light"/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="001E583E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri Light" w:hAnsi="Calibri Light" w:cs="Calibri Light"/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Ao(s)</w:t>
+      </w:r>
     </w:p>
-    <w:p w14:paraId="74F11706" w14:textId="77777777" w:rsidR="002B5B9D" w:rsidRPr="005604F0" w:rsidRDefault="002B5B9D" w:rsidP="002B5B9D">
+    <w:p w14:paraId="4165D571" w14:textId="77777777" w:rsidR="006B266E" w:rsidRPr="001E583E" w:rsidRDefault="006B266E" w:rsidP="006B266E">
       <w:pPr>
         <w:spacing w:line="340" w:lineRule="exact"/>
         <w:rPr>
-          <w:sz w:val="20"/>
-[...16 lines deleted...]
-      </w:r>
+          <w:rFonts w:ascii="Calibri Light" w:hAnsi="Calibri Light" w:cs="Calibri Light"/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
     </w:p>
-    <w:p w14:paraId="600D2DC0" w14:textId="77777777" w:rsidR="002B5B9D" w:rsidRPr="005604F0" w:rsidRDefault="002B5B9D" w:rsidP="002B5B9D">
+    <w:p w14:paraId="7ABA1522" w14:textId="77777777" w:rsidR="006B266E" w:rsidRPr="001E583E" w:rsidRDefault="006B266E" w:rsidP="006B266E">
       <w:pPr>
         <w:spacing w:line="340" w:lineRule="exact"/>
         <w:rPr>
-          <w:sz w:val="20"/>
-[...2 lines deleted...]
-      </w:pPr>
+          <w:rFonts w:ascii="Calibri Light" w:hAnsi="Calibri Light" w:cs="Calibri Light"/>
+          <w:i/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="001E583E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri Light" w:hAnsi="Calibri Light" w:cs="Calibri Light"/>
+          <w:i/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>[Observação: A Distribuidora deverá indicar o nome de 1 (uma) instituição bancária com o fim de que os eventuais créditos da Conta Bandeiras possam ser corretamente depositados. A lista abaixo é meramente indicativa.]</w:t>
+      </w:r>
     </w:p>
-    <w:p w14:paraId="74A1003B" w14:textId="77777777" w:rsidR="002B5B9D" w:rsidRPr="005604F0" w:rsidRDefault="002B5B9D" w:rsidP="002B5B9D">
+    <w:p w14:paraId="4FC9B0C9" w14:textId="77777777" w:rsidR="006B266E" w:rsidRPr="001E583E" w:rsidRDefault="006B266E" w:rsidP="006B266E">
       <w:pPr>
         <w:spacing w:line="340" w:lineRule="exact"/>
         <w:rPr>
-          <w:i/>
-[...27 lines deleted...]
-      </w:r>
+          <w:rFonts w:ascii="Calibri Light" w:hAnsi="Calibri Light" w:cs="Calibri Light"/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
     </w:p>
-    <w:p w14:paraId="5F92BD56" w14:textId="77777777" w:rsidR="002B5B9D" w:rsidRPr="005604F0" w:rsidRDefault="002B5B9D" w:rsidP="002B5B9D">
-[...8 lines deleted...]
-    <w:p w14:paraId="1B766748" w14:textId="77777777" w:rsidR="002B5B9D" w:rsidRPr="00A23DEF" w:rsidRDefault="002B5B9D" w:rsidP="002B5B9D">
+    <w:p w14:paraId="078FFD8B" w14:textId="77777777" w:rsidR="007170FF" w:rsidRPr="001E583E" w:rsidRDefault="006A6512" w:rsidP="006B266E">
       <w:pPr>
         <w:keepNext/>
         <w:tabs>
           <w:tab w:val="left" w:pos="-851"/>
         </w:tabs>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:line="340" w:lineRule="exact"/>
         <w:rPr>
+          <w:rFonts w:ascii="Calibri Light" w:hAnsi="Calibri Light" w:cs="Calibri Light"/>
           <w:b/>
-          <w:color w:val="1F497D"/>
-[...5 lines deleted...]
-        <w:rPr>
+          <w:color w:val="auto"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="001E583E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri Light" w:hAnsi="Calibri Light" w:cs="Calibri Light"/>
           <w:b/>
-          <w:color w:val="1F497D"/>
-[...1 lines deleted...]
-          <w:szCs w:val="20"/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:fldChar w:fldCharType="begin">
           <w:ffData>
             <w:name w:val=""/>
             <w:enabled/>
             <w:calcOnExit w:val="0"/>
             <w:textInput>
               <w:default w:val="&lt;BANCO DO BRASIL S.A.&gt;"/>
             </w:textInput>
           </w:ffData>
         </w:fldChar>
       </w:r>
-      <w:r>
-        <w:rPr>
+      <w:r w:rsidR="00861D41" w:rsidRPr="001E583E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri Light" w:hAnsi="Calibri Light" w:cs="Calibri Light"/>
           <w:b/>
-          <w:color w:val="1F497D"/>
-[...1 lines deleted...]
-          <w:szCs w:val="20"/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
       </w:r>
-      <w:r w:rsidRPr="007170FF">
-        <w:rPr>
+      <w:r w:rsidRPr="001E583E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri Light" w:hAnsi="Calibri Light" w:cs="Calibri Light"/>
           <w:b/>
-          <w:color w:val="1F497D"/>
-[...5 lines deleted...]
-        <w:rPr>
+          <w:color w:val="auto"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:r>
+      <w:r w:rsidRPr="001E583E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri Light" w:hAnsi="Calibri Light" w:cs="Calibri Light"/>
           <w:b/>
-          <w:color w:val="1F497D"/>
-[...1 lines deleted...]
-          <w:szCs w:val="20"/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
-      <w:r>
-        <w:rPr>
+      <w:r w:rsidR="00861D41" w:rsidRPr="001E583E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri Light" w:hAnsi="Calibri Light" w:cs="Calibri Light"/>
           <w:b/>
           <w:noProof/>
-          <w:color w:val="1F497D"/>
-[...1 lines deleted...]
-          <w:szCs w:val="20"/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>&lt;BANCO DO BRASIL S.A.&gt;</w:t>
       </w:r>
-      <w:r w:rsidRPr="007170FF">
-        <w:rPr>
+      <w:r w:rsidRPr="001E583E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri Light" w:hAnsi="Calibri Light" w:cs="Calibri Light"/>
           <w:b/>
-          <w:color w:val="1F497D"/>
-[...1 lines deleted...]
-          <w:szCs w:val="20"/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2865033C" w14:textId="77777777" w:rsidR="002B5B9D" w:rsidRPr="00A23DEF" w:rsidRDefault="002B5B9D" w:rsidP="002B5B9D">
+    <w:p w14:paraId="39FE6DE7" w14:textId="77777777" w:rsidR="009A786C" w:rsidRPr="001E583E" w:rsidRDefault="006A6512" w:rsidP="00A23DEF">
       <w:pPr>
         <w:pStyle w:val="SemEspaamento"/>
         <w:rPr>
-          <w:sz w:val="20"/>
-[...8 lines deleted...]
-          <w:szCs w:val="20"/>
+          <w:rFonts w:ascii="Calibri Light" w:hAnsi="Calibri Light" w:cs="Calibri Light"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="001E583E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri Light" w:hAnsi="Calibri Light" w:cs="Calibri Light"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:fldChar w:fldCharType="begin">
           <w:ffData>
             <w:name w:val=""/>
             <w:enabled/>
             <w:calcOnExit w:val="0"/>
             <w:textInput>
               <w:default w:val="&lt;ENDEREÇO&gt;"/>
             </w:textInput>
           </w:ffData>
         </w:fldChar>
       </w:r>
-      <w:r w:rsidRPr="00A23DEF">
-[...4 lines deleted...]
-          <w:szCs w:val="20"/>
+      <w:r w:rsidRPr="001E583E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri Light" w:hAnsi="Calibri Light" w:cs="Calibri Light"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
       </w:r>
-      <w:r w:rsidRPr="00A23DEF">
-[...12 lines deleted...]
-          <w:szCs w:val="20"/>
+      <w:r w:rsidRPr="001E583E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri Light" w:hAnsi="Calibri Light" w:cs="Calibri Light"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:r>
+      <w:r w:rsidRPr="001E583E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri Light" w:hAnsi="Calibri Light" w:cs="Calibri Light"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
-      <w:r w:rsidRPr="00A23DEF">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+      <w:r w:rsidRPr="001E583E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri Light" w:hAnsi="Calibri Light" w:cs="Calibri Light"/>
           <w:noProof/>
-          <w:color w:val="1F497D"/>
-[...1 lines deleted...]
-          <w:szCs w:val="20"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>&lt;ENDEREÇO&gt;</w:t>
       </w:r>
-      <w:r w:rsidRPr="00A23DEF">
-[...4 lines deleted...]
-          <w:szCs w:val="20"/>
+      <w:r w:rsidRPr="001E583E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri Light" w:hAnsi="Calibri Light" w:cs="Calibri Light"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4639D29D" w14:textId="77777777" w:rsidR="002B5B9D" w:rsidRDefault="002B5B9D" w:rsidP="002B5B9D">
+    <w:p w14:paraId="70CAF76E" w14:textId="77777777" w:rsidR="007170FF" w:rsidRPr="001E583E" w:rsidRDefault="007170FF" w:rsidP="006B266E">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="-851"/>
         </w:tabs>
         <w:spacing w:line="340" w:lineRule="exact"/>
         <w:ind w:hanging="11"/>
         <w:rPr>
+          <w:rFonts w:ascii="Calibri Light" w:hAnsi="Calibri Light" w:cs="Calibri Light"/>
           <w:b/>
-          <w:sz w:val="20"/>
-          <w:szCs w:val="20"/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="3351A541" w14:textId="77777777" w:rsidR="002B5B9D" w:rsidRPr="007D7065" w:rsidRDefault="002B5B9D" w:rsidP="002B5B9D">
+    <w:p w14:paraId="35831FDD" w14:textId="77777777" w:rsidR="0004791A" w:rsidRPr="001E583E" w:rsidRDefault="006A6512" w:rsidP="0004791A">
       <w:pPr>
         <w:keepNext/>
         <w:tabs>
           <w:tab w:val="left" w:pos="-851"/>
         </w:tabs>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:line="340" w:lineRule="exact"/>
         <w:rPr>
+          <w:rFonts w:ascii="Calibri Light" w:hAnsi="Calibri Light" w:cs="Calibri Light"/>
           <w:b/>
-          <w:color w:val="1F497D"/>
-[...5 lines deleted...]
-        <w:rPr>
+          <w:color w:val="auto"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="001E583E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri Light" w:hAnsi="Calibri Light" w:cs="Calibri Light"/>
           <w:b/>
-          <w:color w:val="1F497D"/>
-[...1 lines deleted...]
-          <w:szCs w:val="20"/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:fldChar w:fldCharType="begin">
           <w:ffData>
             <w:name w:val=""/>
             <w:enabled/>
             <w:calcOnExit w:val="0"/>
             <w:textInput>
               <w:default w:val="&lt;BANCO BRADESCO S.A.&gt;"/>
             </w:textInput>
           </w:ffData>
         </w:fldChar>
       </w:r>
-      <w:r>
-        <w:rPr>
+      <w:r w:rsidR="0004791A" w:rsidRPr="001E583E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri Light" w:hAnsi="Calibri Light" w:cs="Calibri Light"/>
           <w:b/>
-          <w:color w:val="1F497D"/>
-[...1 lines deleted...]
-          <w:szCs w:val="20"/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
       </w:r>
-      <w:r>
-        <w:rPr>
+      <w:r w:rsidRPr="001E583E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri Light" w:hAnsi="Calibri Light" w:cs="Calibri Light"/>
           <w:b/>
-          <w:color w:val="1F497D"/>
-[...5 lines deleted...]
-        <w:rPr>
+          <w:color w:val="auto"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:r>
+      <w:r w:rsidRPr="001E583E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri Light" w:hAnsi="Calibri Light" w:cs="Calibri Light"/>
           <w:b/>
-          <w:color w:val="1F497D"/>
-[...1 lines deleted...]
-          <w:szCs w:val="20"/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
-      <w:r>
-        <w:rPr>
+      <w:r w:rsidR="0004791A" w:rsidRPr="001E583E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri Light" w:hAnsi="Calibri Light" w:cs="Calibri Light"/>
           <w:b/>
           <w:noProof/>
-          <w:color w:val="1F497D"/>
-[...1 lines deleted...]
-          <w:szCs w:val="20"/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>&lt;BANCO BRADESCO S.A.&gt;</w:t>
       </w:r>
-      <w:r>
-        <w:rPr>
+      <w:r w:rsidRPr="001E583E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri Light" w:hAnsi="Calibri Light" w:cs="Calibri Light"/>
           <w:b/>
-          <w:color w:val="1F497D"/>
-[...1 lines deleted...]
-          <w:szCs w:val="20"/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5E3D8EBF" w14:textId="77777777" w:rsidR="002B5B9D" w:rsidRPr="007D7065" w:rsidRDefault="002B5B9D" w:rsidP="002B5B9D">
+    <w:p w14:paraId="026A2027" w14:textId="77777777" w:rsidR="0004791A" w:rsidRPr="001E583E" w:rsidRDefault="006A6512" w:rsidP="0004791A">
       <w:pPr>
         <w:pStyle w:val="SemEspaamento"/>
         <w:rPr>
-          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
-[...9 lines deleted...]
-          <w:szCs w:val="20"/>
+          <w:rFonts w:ascii="Calibri Light" w:hAnsi="Calibri Light" w:cs="Calibri Light"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="001E583E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri Light" w:hAnsi="Calibri Light" w:cs="Calibri Light"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:fldChar w:fldCharType="begin">
           <w:ffData>
             <w:name w:val=""/>
             <w:enabled/>
             <w:calcOnExit w:val="0"/>
             <w:textInput>
               <w:default w:val="&lt;ENDEREÇO&gt;"/>
             </w:textInput>
           </w:ffData>
         </w:fldChar>
       </w:r>
-      <w:r w:rsidRPr="007D7065">
-[...4 lines deleted...]
-          <w:szCs w:val="20"/>
+      <w:r w:rsidR="0004791A" w:rsidRPr="001E583E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri Light" w:hAnsi="Calibri Light" w:cs="Calibri Light"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
       </w:r>
-      <w:r w:rsidRPr="007D7065">
-[...12 lines deleted...]
-          <w:szCs w:val="20"/>
+      <w:r w:rsidRPr="001E583E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri Light" w:hAnsi="Calibri Light" w:cs="Calibri Light"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:r>
+      <w:r w:rsidRPr="001E583E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri Light" w:hAnsi="Calibri Light" w:cs="Calibri Light"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
-      <w:r w:rsidRPr="007D7065">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+      <w:r w:rsidR="0004791A" w:rsidRPr="001E583E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri Light" w:hAnsi="Calibri Light" w:cs="Calibri Light"/>
           <w:noProof/>
-          <w:color w:val="1F497D"/>
-[...1 lines deleted...]
-          <w:szCs w:val="20"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>&lt;ENDEREÇO&gt;</w:t>
       </w:r>
-      <w:r w:rsidRPr="007D7065">
-[...4 lines deleted...]
-          <w:szCs w:val="20"/>
+      <w:r w:rsidRPr="001E583E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri Light" w:hAnsi="Calibri Light" w:cs="Calibri Light"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7A9A10F2" w14:textId="77777777" w:rsidR="002B5B9D" w:rsidRDefault="002B5B9D" w:rsidP="002B5B9D">
+    <w:p w14:paraId="3C603ADB" w14:textId="77777777" w:rsidR="0004791A" w:rsidRPr="001E583E" w:rsidRDefault="0004791A" w:rsidP="006B266E">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="-851"/>
         </w:tabs>
         <w:spacing w:line="340" w:lineRule="exact"/>
         <w:ind w:hanging="11"/>
         <w:rPr>
+          <w:rFonts w:ascii="Calibri Light" w:hAnsi="Calibri Light" w:cs="Calibri Light"/>
           <w:b/>
-          <w:sz w:val="20"/>
-          <w:szCs w:val="20"/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="038912C6" w14:textId="77777777" w:rsidR="002B5B9D" w:rsidRPr="007D7065" w:rsidRDefault="002B5B9D" w:rsidP="002B5B9D">
+    <w:p w14:paraId="52BEB05D" w14:textId="77777777" w:rsidR="0004791A" w:rsidRPr="001E583E" w:rsidRDefault="006A6512" w:rsidP="0004791A">
       <w:pPr>
         <w:keepNext/>
         <w:tabs>
           <w:tab w:val="left" w:pos="-851"/>
         </w:tabs>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:line="340" w:lineRule="exact"/>
         <w:rPr>
+          <w:rFonts w:ascii="Calibri Light" w:hAnsi="Calibri Light" w:cs="Calibri Light"/>
           <w:b/>
-          <w:color w:val="1F497D"/>
-[...5 lines deleted...]
-        <w:rPr>
+          <w:color w:val="auto"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="001E583E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri Light" w:hAnsi="Calibri Light" w:cs="Calibri Light"/>
           <w:b/>
-          <w:color w:val="1F497D"/>
-[...1 lines deleted...]
-          <w:szCs w:val="20"/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:fldChar w:fldCharType="begin">
           <w:ffData>
             <w:name w:val=""/>
             <w:enabled/>
             <w:calcOnExit w:val="0"/>
             <w:textInput>
               <w:default w:val="&lt;BANCO SANTANDER (BRASIL) S.A.&gt;"/>
             </w:textInput>
           </w:ffData>
         </w:fldChar>
       </w:r>
-      <w:r>
-        <w:rPr>
+      <w:r w:rsidR="0004791A" w:rsidRPr="001E583E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri Light" w:hAnsi="Calibri Light" w:cs="Calibri Light"/>
           <w:b/>
-          <w:color w:val="1F497D"/>
-[...1 lines deleted...]
-          <w:szCs w:val="20"/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
       </w:r>
-      <w:r>
-        <w:rPr>
+      <w:r w:rsidRPr="001E583E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri Light" w:hAnsi="Calibri Light" w:cs="Calibri Light"/>
           <w:b/>
-          <w:color w:val="1F497D"/>
-[...5 lines deleted...]
-        <w:rPr>
+          <w:color w:val="auto"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:r>
+      <w:r w:rsidRPr="001E583E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri Light" w:hAnsi="Calibri Light" w:cs="Calibri Light"/>
           <w:b/>
-          <w:color w:val="1F497D"/>
-[...1 lines deleted...]
-          <w:szCs w:val="20"/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
-      <w:r>
-        <w:rPr>
+      <w:r w:rsidR="0004791A" w:rsidRPr="001E583E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri Light" w:hAnsi="Calibri Light" w:cs="Calibri Light"/>
           <w:b/>
           <w:noProof/>
-          <w:color w:val="1F497D"/>
-[...1 lines deleted...]
-          <w:szCs w:val="20"/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>&lt;BANCO SANTANDER (BRASIL) S.A.&gt;</w:t>
       </w:r>
-      <w:r>
-        <w:rPr>
+      <w:r w:rsidRPr="001E583E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri Light" w:hAnsi="Calibri Light" w:cs="Calibri Light"/>
           <w:b/>
-          <w:color w:val="1F497D"/>
-[...1 lines deleted...]
-          <w:szCs w:val="20"/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3CA1D6F9" w14:textId="77777777" w:rsidR="002B5B9D" w:rsidRPr="007D7065" w:rsidRDefault="002B5B9D" w:rsidP="002B5B9D">
+    <w:p w14:paraId="7880B13B" w14:textId="77777777" w:rsidR="0004791A" w:rsidRPr="001E583E" w:rsidRDefault="006A6512" w:rsidP="0004791A">
       <w:pPr>
         <w:pStyle w:val="SemEspaamento"/>
         <w:rPr>
-          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
-[...9 lines deleted...]
-          <w:szCs w:val="20"/>
+          <w:rFonts w:ascii="Calibri Light" w:hAnsi="Calibri Light" w:cs="Calibri Light"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="001E583E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri Light" w:hAnsi="Calibri Light" w:cs="Calibri Light"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:fldChar w:fldCharType="begin">
           <w:ffData>
             <w:name w:val=""/>
             <w:enabled/>
             <w:calcOnExit w:val="0"/>
             <w:textInput>
               <w:default w:val="&lt;ENDEREÇO&gt;"/>
             </w:textInput>
           </w:ffData>
         </w:fldChar>
       </w:r>
-      <w:r w:rsidRPr="007D7065">
-[...4 lines deleted...]
-          <w:szCs w:val="20"/>
+      <w:r w:rsidR="0004791A" w:rsidRPr="001E583E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri Light" w:hAnsi="Calibri Light" w:cs="Calibri Light"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
       </w:r>
-      <w:r w:rsidRPr="007D7065">
-[...12 lines deleted...]
-          <w:szCs w:val="20"/>
+      <w:r w:rsidRPr="001E583E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri Light" w:hAnsi="Calibri Light" w:cs="Calibri Light"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:r>
+      <w:r w:rsidRPr="001E583E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri Light" w:hAnsi="Calibri Light" w:cs="Calibri Light"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
-      <w:r w:rsidRPr="007D7065">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+      <w:r w:rsidR="0004791A" w:rsidRPr="001E583E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri Light" w:hAnsi="Calibri Light" w:cs="Calibri Light"/>
           <w:noProof/>
-          <w:color w:val="1F497D"/>
-[...1 lines deleted...]
-          <w:szCs w:val="20"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>&lt;ENDEREÇO&gt;</w:t>
       </w:r>
-      <w:r w:rsidRPr="007D7065">
-[...4 lines deleted...]
-          <w:szCs w:val="20"/>
+      <w:r w:rsidRPr="001E583E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri Light" w:hAnsi="Calibri Light" w:cs="Calibri Light"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="27C0EC45" w14:textId="77777777" w:rsidR="002B5B9D" w:rsidRDefault="002B5B9D" w:rsidP="002B5B9D">
+    <w:p w14:paraId="7C1C0F47" w14:textId="77777777" w:rsidR="0004791A" w:rsidRPr="001E583E" w:rsidRDefault="0004791A" w:rsidP="006B266E">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="-851"/>
         </w:tabs>
         <w:spacing w:line="340" w:lineRule="exact"/>
         <w:ind w:hanging="11"/>
         <w:rPr>
+          <w:rFonts w:ascii="Calibri Light" w:hAnsi="Calibri Light" w:cs="Calibri Light"/>
           <w:b/>
-          <w:sz w:val="20"/>
-          <w:szCs w:val="20"/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="2F34D66E" w14:textId="77777777" w:rsidR="002B5B9D" w:rsidRPr="007D7065" w:rsidRDefault="002B5B9D" w:rsidP="002B5B9D">
+    <w:p w14:paraId="5B8317E5" w14:textId="77777777" w:rsidR="0004791A" w:rsidRPr="001E583E" w:rsidRDefault="006A6512" w:rsidP="0004791A">
       <w:pPr>
         <w:keepNext/>
         <w:tabs>
           <w:tab w:val="left" w:pos="-851"/>
         </w:tabs>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:line="340" w:lineRule="exact"/>
         <w:rPr>
+          <w:rFonts w:ascii="Calibri Light" w:hAnsi="Calibri Light" w:cs="Calibri Light"/>
           <w:b/>
-          <w:color w:val="1F497D"/>
-[...5 lines deleted...]
-        <w:rPr>
+          <w:color w:val="auto"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="001E583E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri Light" w:hAnsi="Calibri Light" w:cs="Calibri Light"/>
           <w:b/>
-          <w:color w:val="1F497D"/>
-[...1 lines deleted...]
-          <w:szCs w:val="20"/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:fldChar w:fldCharType="begin">
           <w:ffData>
             <w:name w:val=""/>
             <w:enabled/>
             <w:calcOnExit w:val="0"/>
             <w:textInput>
               <w:default w:val="&lt;ITAÚ UNIBANCO S.A.&gt;"/>
             </w:textInput>
           </w:ffData>
         </w:fldChar>
       </w:r>
-      <w:r>
-        <w:rPr>
+      <w:r w:rsidR="0004791A" w:rsidRPr="001E583E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri Light" w:hAnsi="Calibri Light" w:cs="Calibri Light"/>
           <w:b/>
-          <w:color w:val="1F497D"/>
-[...1 lines deleted...]
-          <w:szCs w:val="20"/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
       </w:r>
-      <w:r>
-        <w:rPr>
+      <w:r w:rsidRPr="001E583E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri Light" w:hAnsi="Calibri Light" w:cs="Calibri Light"/>
           <w:b/>
-          <w:color w:val="1F497D"/>
-[...5 lines deleted...]
-        <w:rPr>
+          <w:color w:val="auto"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:r>
+      <w:r w:rsidRPr="001E583E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri Light" w:hAnsi="Calibri Light" w:cs="Calibri Light"/>
           <w:b/>
-          <w:color w:val="1F497D"/>
-[...1 lines deleted...]
-          <w:szCs w:val="20"/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
-      <w:r>
-        <w:rPr>
+      <w:r w:rsidR="0004791A" w:rsidRPr="001E583E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri Light" w:hAnsi="Calibri Light" w:cs="Calibri Light"/>
           <w:b/>
           <w:noProof/>
-          <w:color w:val="1F497D"/>
-[...1 lines deleted...]
-          <w:szCs w:val="20"/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>&lt;ITAÚ UNIBANCO S.A.&gt;</w:t>
       </w:r>
-      <w:r>
-        <w:rPr>
+      <w:r w:rsidRPr="001E583E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri Light" w:hAnsi="Calibri Light" w:cs="Calibri Light"/>
           <w:b/>
-          <w:color w:val="1F497D"/>
-[...1 lines deleted...]
-          <w:szCs w:val="20"/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1912F8C1" w14:textId="77777777" w:rsidR="002B5B9D" w:rsidRPr="007D7065" w:rsidRDefault="002B5B9D" w:rsidP="002B5B9D">
+    <w:p w14:paraId="4F3884D5" w14:textId="77777777" w:rsidR="0004791A" w:rsidRPr="001E583E" w:rsidRDefault="006A6512" w:rsidP="0004791A">
       <w:pPr>
         <w:pStyle w:val="SemEspaamento"/>
         <w:rPr>
-          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
-[...9 lines deleted...]
-          <w:szCs w:val="20"/>
+          <w:rFonts w:ascii="Calibri Light" w:hAnsi="Calibri Light" w:cs="Calibri Light"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="001E583E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri Light" w:hAnsi="Calibri Light" w:cs="Calibri Light"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:fldChar w:fldCharType="begin">
           <w:ffData>
             <w:name w:val=""/>
             <w:enabled/>
             <w:calcOnExit w:val="0"/>
             <w:textInput>
               <w:default w:val="&lt;ENDEREÇO&gt;"/>
             </w:textInput>
           </w:ffData>
         </w:fldChar>
       </w:r>
-      <w:r w:rsidRPr="007D7065">
-[...4 lines deleted...]
-          <w:szCs w:val="20"/>
+      <w:r w:rsidR="0004791A" w:rsidRPr="001E583E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri Light" w:hAnsi="Calibri Light" w:cs="Calibri Light"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
       </w:r>
-      <w:r w:rsidRPr="007D7065">
-[...12 lines deleted...]
-          <w:szCs w:val="20"/>
+      <w:r w:rsidRPr="001E583E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri Light" w:hAnsi="Calibri Light" w:cs="Calibri Light"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:r>
+      <w:r w:rsidRPr="001E583E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri Light" w:hAnsi="Calibri Light" w:cs="Calibri Light"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
-      <w:r w:rsidRPr="007D7065">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+      <w:r w:rsidR="0004791A" w:rsidRPr="001E583E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri Light" w:hAnsi="Calibri Light" w:cs="Calibri Light"/>
           <w:noProof/>
-          <w:color w:val="1F497D"/>
-[...1 lines deleted...]
-          <w:szCs w:val="20"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>&lt;ENDEREÇO&gt;</w:t>
       </w:r>
-      <w:r w:rsidRPr="007D7065">
-[...4 lines deleted...]
-          <w:szCs w:val="20"/>
+      <w:r w:rsidRPr="001E583E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri Light" w:hAnsi="Calibri Light" w:cs="Calibri Light"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="07DDBFD6" w14:textId="77777777" w:rsidR="002B5B9D" w:rsidRDefault="002B5B9D" w:rsidP="002B5B9D">
+    <w:p w14:paraId="464CB4A6" w14:textId="77777777" w:rsidR="0004791A" w:rsidRPr="001E583E" w:rsidRDefault="0004791A" w:rsidP="006B266E">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="-851"/>
         </w:tabs>
         <w:spacing w:line="340" w:lineRule="exact"/>
         <w:ind w:hanging="11"/>
         <w:rPr>
+          <w:rFonts w:ascii="Calibri Light" w:hAnsi="Calibri Light" w:cs="Calibri Light"/>
           <w:b/>
-          <w:sz w:val="20"/>
-          <w:szCs w:val="20"/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="61151F4D" w14:textId="77777777" w:rsidR="002B5B9D" w:rsidRPr="007D7065" w:rsidRDefault="002B5B9D" w:rsidP="002B5B9D">
+    <w:p w14:paraId="07BB12E9" w14:textId="77777777" w:rsidR="0004791A" w:rsidRPr="001E583E" w:rsidRDefault="006A6512" w:rsidP="0004791A">
       <w:pPr>
         <w:keepNext/>
         <w:tabs>
           <w:tab w:val="left" w:pos="-851"/>
         </w:tabs>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:line="340" w:lineRule="exact"/>
         <w:rPr>
+          <w:rFonts w:ascii="Calibri Light" w:hAnsi="Calibri Light" w:cs="Calibri Light"/>
           <w:b/>
-          <w:color w:val="1F497D"/>
-[...5 lines deleted...]
-        <w:rPr>
+          <w:color w:val="auto"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="001E583E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri Light" w:hAnsi="Calibri Light" w:cs="Calibri Light"/>
           <w:b/>
-          <w:color w:val="1F497D"/>
-[...1 lines deleted...]
-          <w:szCs w:val="20"/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:fldChar w:fldCharType="begin">
           <w:ffData>
             <w:name w:val=""/>
             <w:enabled/>
             <w:calcOnExit w:val="0"/>
             <w:textInput>
               <w:default w:val="&lt;CAIXA ECONÔMICA FEDERAL&gt;"/>
             </w:textInput>
           </w:ffData>
         </w:fldChar>
       </w:r>
-      <w:r>
-        <w:rPr>
+      <w:r w:rsidR="0004791A" w:rsidRPr="001E583E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri Light" w:hAnsi="Calibri Light" w:cs="Calibri Light"/>
           <w:b/>
-          <w:color w:val="1F497D"/>
-[...1 lines deleted...]
-          <w:szCs w:val="20"/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
       </w:r>
-      <w:r>
-        <w:rPr>
+      <w:r w:rsidRPr="001E583E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri Light" w:hAnsi="Calibri Light" w:cs="Calibri Light"/>
           <w:b/>
-          <w:color w:val="1F497D"/>
-[...5 lines deleted...]
-        <w:rPr>
+          <w:color w:val="auto"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:r>
+      <w:r w:rsidRPr="001E583E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri Light" w:hAnsi="Calibri Light" w:cs="Calibri Light"/>
           <w:b/>
-          <w:color w:val="1F497D"/>
-[...1 lines deleted...]
-          <w:szCs w:val="20"/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
-      <w:r>
-        <w:rPr>
+      <w:r w:rsidR="0004791A" w:rsidRPr="001E583E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri Light" w:hAnsi="Calibri Light" w:cs="Calibri Light"/>
           <w:b/>
           <w:noProof/>
-          <w:color w:val="1F497D"/>
-[...1 lines deleted...]
-          <w:szCs w:val="20"/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>&lt;CAIXA ECONÔMICA FEDERAL&gt;</w:t>
       </w:r>
-      <w:r>
-        <w:rPr>
+      <w:r w:rsidRPr="001E583E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri Light" w:hAnsi="Calibri Light" w:cs="Calibri Light"/>
           <w:b/>
-          <w:color w:val="1F497D"/>
-[...1 lines deleted...]
-          <w:szCs w:val="20"/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="025EAD69" w14:textId="77777777" w:rsidR="002B5B9D" w:rsidRPr="007D7065" w:rsidRDefault="002B5B9D" w:rsidP="002B5B9D">
+    <w:p w14:paraId="2ED11683" w14:textId="77777777" w:rsidR="0004791A" w:rsidRPr="001E583E" w:rsidRDefault="006A6512" w:rsidP="0004791A">
       <w:pPr>
         <w:pStyle w:val="SemEspaamento"/>
         <w:rPr>
-          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
-[...9 lines deleted...]
-          <w:szCs w:val="20"/>
+          <w:rFonts w:ascii="Calibri Light" w:hAnsi="Calibri Light" w:cs="Calibri Light"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="001E583E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri Light" w:hAnsi="Calibri Light" w:cs="Calibri Light"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:fldChar w:fldCharType="begin">
           <w:ffData>
             <w:name w:val=""/>
             <w:enabled/>
             <w:calcOnExit w:val="0"/>
             <w:textInput>
               <w:default w:val="&lt;ENDEREÇO&gt;"/>
             </w:textInput>
           </w:ffData>
         </w:fldChar>
       </w:r>
-      <w:r w:rsidRPr="007D7065">
-[...4 lines deleted...]
-          <w:szCs w:val="20"/>
+      <w:r w:rsidR="0004791A" w:rsidRPr="001E583E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri Light" w:hAnsi="Calibri Light" w:cs="Calibri Light"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
       </w:r>
-      <w:r w:rsidRPr="007D7065">
-[...12 lines deleted...]
-          <w:szCs w:val="20"/>
+      <w:r w:rsidRPr="001E583E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri Light" w:hAnsi="Calibri Light" w:cs="Calibri Light"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:r>
+      <w:r w:rsidRPr="001E583E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri Light" w:hAnsi="Calibri Light" w:cs="Calibri Light"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
-      <w:r w:rsidRPr="007D7065">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+      <w:r w:rsidR="0004791A" w:rsidRPr="001E583E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri Light" w:hAnsi="Calibri Light" w:cs="Calibri Light"/>
           <w:noProof/>
-          <w:color w:val="1F497D"/>
-[...1 lines deleted...]
-          <w:szCs w:val="20"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>&lt;ENDEREÇO&gt;</w:t>
       </w:r>
-      <w:r w:rsidRPr="007D7065">
-[...4 lines deleted...]
-          <w:szCs w:val="20"/>
+      <w:r w:rsidRPr="001E583E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri Light" w:hAnsi="Calibri Light" w:cs="Calibri Light"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="052F3FDC" w14:textId="77777777" w:rsidR="002B5B9D" w:rsidRPr="005604F0" w:rsidRDefault="002B5B9D" w:rsidP="002B5B9D">
+    <w:p w14:paraId="26597D54" w14:textId="77777777" w:rsidR="006B266E" w:rsidRPr="001E583E" w:rsidRDefault="006B266E" w:rsidP="006B266E">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="-851"/>
         </w:tabs>
         <w:spacing w:line="340" w:lineRule="exact"/>
         <w:ind w:hanging="11"/>
         <w:rPr>
+          <w:rFonts w:ascii="Calibri Light" w:hAnsi="Calibri Light" w:cs="Calibri Light"/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="5BA6CFB1" w14:textId="77777777" w:rsidR="00204FAB" w:rsidRPr="001E583E" w:rsidRDefault="00204FAB" w:rsidP="00204FAB">
+      <w:pPr>
+        <w:pStyle w:val="SemEspaamento"/>
+        <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="00B17C92" w14:textId="77777777" w:rsidR="002B5B9D" w:rsidRPr="005604F0" w:rsidRDefault="002B5B9D" w:rsidP="002B5B9D">
-[...15 lines deleted...]
-    <w:p w14:paraId="3404A680" w14:textId="77777777" w:rsidR="002B5B9D" w:rsidRPr="00EA3A0B" w:rsidRDefault="002B5B9D" w:rsidP="002B5B9D">
+    <w:p w14:paraId="261A9C8F" w14:textId="77777777" w:rsidR="006B266E" w:rsidRPr="001E583E" w:rsidRDefault="006B266E" w:rsidP="006B266E">
       <w:pPr>
         <w:pStyle w:val="Ttulo"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:ascii="Verdana" w:eastAsia="Calibri" w:hAnsi="Verdana"/>
+          <w:rFonts w:ascii="Calibri Light" w:eastAsia="Calibri" w:hAnsi="Calibri Light" w:cs="Calibri Light"/>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
-          <w:color w:val="323E4F" w:themeColor="text2" w:themeShade="BF"/>
-          <w:sz w:val="20"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00EA3A0B">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Verdana" w:eastAsia="Calibri" w:hAnsi="Verdana"/>
+      <w:r w:rsidRPr="001E583E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri Light" w:eastAsia="Calibri" w:hAnsi="Calibri Light" w:cs="Calibri Light"/>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
-          <w:color w:val="323E4F" w:themeColor="text2" w:themeShade="BF"/>
-          <w:sz w:val="20"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve">Referência: </w:t>
       </w:r>
-      <w:r w:rsidRPr="00A23DEF">
-[...3 lines deleted...]
-          <w:sz w:val="20"/>
+      <w:r w:rsidR="006A6512" w:rsidRPr="001E583E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri Light" w:hAnsi="Calibri Light" w:cs="Calibri Light"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:fldChar w:fldCharType="begin">
           <w:ffData>
             <w:name w:val=""/>
             <w:enabled/>
             <w:calcOnExit w:val="0"/>
             <w:textInput>
               <w:default w:val="&lt;Razão Social da Distribuidora - Sigla&gt;"/>
             </w:textInput>
           </w:ffData>
         </w:fldChar>
       </w:r>
-      <w:r w:rsidRPr="00A23DEF">
-[...3 lines deleted...]
-          <w:sz w:val="20"/>
+      <w:r w:rsidR="006A6512" w:rsidRPr="001E583E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri Light" w:hAnsi="Calibri Light" w:cs="Calibri Light"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
       </w:r>
-      <w:r w:rsidRPr="00A23DEF">
-[...10 lines deleted...]
-          <w:sz w:val="20"/>
+      <w:r w:rsidR="006A6512" w:rsidRPr="001E583E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri Light" w:hAnsi="Calibri Light" w:cs="Calibri Light"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:r>
+      <w:r w:rsidR="006A6512" w:rsidRPr="001E583E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri Light" w:hAnsi="Calibri Light" w:cs="Calibri Light"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
-      <w:r w:rsidRPr="00A23DEF">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+      <w:r w:rsidR="006A6512" w:rsidRPr="001E583E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri Light" w:hAnsi="Calibri Light" w:cs="Calibri Light"/>
           <w:noProof/>
-          <w:color w:val="1F497D"/>
-          <w:sz w:val="20"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>&lt;Razão Social da Distribuidora - Sigla&gt;</w:t>
       </w:r>
-      <w:r w:rsidRPr="00A23DEF">
-[...3 lines deleted...]
-          <w:sz w:val="20"/>
+      <w:r w:rsidR="006A6512" w:rsidRPr="001E583E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri Light" w:hAnsi="Calibri Light" w:cs="Calibri Light"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
-      <w:r w:rsidRPr="00EA3A0B">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Verdana" w:eastAsia="Calibri" w:hAnsi="Verdana"/>
+      <w:r w:rsidRPr="001E583E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri Light" w:eastAsia="Calibri" w:hAnsi="Calibri Light" w:cs="Calibri Light"/>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
-          <w:color w:val="323E4F" w:themeColor="text2" w:themeShade="BF"/>
-          <w:sz w:val="20"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve">– Autorização de crédito de valores provenientes da Conta Centralizadora dos Recursos de Bandeiras Tarifárias (Conta Bandeiras). </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3174534C" w14:textId="77777777" w:rsidR="002B5B9D" w:rsidRPr="005604F0" w:rsidRDefault="002B5B9D" w:rsidP="002B5B9D">
+    <w:p w14:paraId="65F4D54A" w14:textId="77777777" w:rsidR="006B266E" w:rsidRPr="001E583E" w:rsidRDefault="006B266E" w:rsidP="006B266E">
       <w:pPr>
         <w:pStyle w:val="Ttulo"/>
         <w:ind w:left="705" w:hanging="705"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
-          <w:sz w:val="20"/>
+          <w:rFonts w:ascii="Calibri Light" w:hAnsi="Calibri Light" w:cs="Calibri Light"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="56AC5E0A" w14:textId="77777777" w:rsidR="002B5B9D" w:rsidRPr="005604F0" w:rsidRDefault="002B5B9D" w:rsidP="002B5B9D">
+    <w:p w14:paraId="7CA772B0" w14:textId="1979D8DF" w:rsidR="006B266E" w:rsidRPr="001E583E" w:rsidRDefault="006B266E" w:rsidP="006B266E">
       <w:pPr>
         <w:spacing w:line="340" w:lineRule="exact"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rStyle w:val="Nmerodepgina"/>
+          <w:rFonts w:ascii="Calibri Light" w:hAnsi="Calibri Light" w:cs="Calibri Light"/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="001E583E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri Light" w:hAnsi="Calibri Light" w:cs="Calibri Light"/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Com base </w:t>
+      </w:r>
+      <w:r w:rsidR="001C5C82" w:rsidRPr="001E583E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri Light" w:hAnsi="Calibri Light" w:cs="Calibri Light"/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">na Resolução Normativa </w:t>
+      </w:r>
+      <w:r w:rsidR="006B3E54" w:rsidRPr="001E583E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri Light" w:hAnsi="Calibri Light" w:cs="Calibri Light"/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">ANEEL </w:t>
+      </w:r>
+      <w:r w:rsidR="001C5C82" w:rsidRPr="001E583E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri Light" w:hAnsi="Calibri Light" w:cs="Calibri Light"/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>nº 957, de 7 de dezembro de 2021</w:t>
+      </w:r>
+      <w:r w:rsidRPr="001E583E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri Light" w:hAnsi="Calibri Light" w:cs="Calibri Light"/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, por esta carta declaro que </w:t>
+      </w:r>
+      <w:r w:rsidRPr="001E583E">
+        <w:rPr>
+          <w:rStyle w:val="Nmerodepgina"/>
+          <w:rFonts w:ascii="Calibri Light" w:hAnsi="Calibri Light" w:cs="Calibri Light"/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>o banco supracitado</w:t>
+      </w:r>
+      <w:r w:rsidR="00AF5221" w:rsidRPr="001E583E">
+        <w:rPr>
+          <w:rStyle w:val="Nmerodepgina"/>
+          <w:rFonts w:ascii="Calibri Light" w:hAnsi="Calibri Light" w:cs="Calibri Light"/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="001E583E">
+        <w:rPr>
+          <w:rStyle w:val="Nmerodepgina"/>
+          <w:rFonts w:ascii="Calibri Light" w:hAnsi="Calibri Light" w:cs="Calibri Light"/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>está autorizado a</w:t>
+      </w:r>
+      <w:r w:rsidRPr="001E583E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri Light" w:hAnsi="Calibri Light" w:cs="Calibri Light"/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> receber do Banco Gestor os eventuais recursos que devam ser creditados pela Conta Bandeiras, na hipótese de direito de repasse dos recursos previstos em Despacho da ANEEL, na conta corrente abaixo indicada:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3EE7BEFA" w14:textId="77777777" w:rsidR="006B266E" w:rsidRPr="001E583E" w:rsidRDefault="006B266E" w:rsidP="006B266E">
+      <w:pPr>
+        <w:spacing w:line="340" w:lineRule="exact"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rStyle w:val="Nmerodepgina"/>
+          <w:rFonts w:ascii="Calibri Light" w:hAnsi="Calibri Light" w:cs="Calibri Light"/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="5B964C2B" w14:textId="77777777" w:rsidR="006B266E" w:rsidRPr="001E583E" w:rsidRDefault="006B266E" w:rsidP="006B266E">
+      <w:pPr>
+        <w:spacing w:line="340" w:lineRule="exact"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri Light" w:hAnsi="Calibri Light" w:cs="Calibri Light"/>
+          <w:i/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="001E583E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri Light" w:hAnsi="Calibri Light" w:cs="Calibri Light"/>
+          <w:i/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>[Observação: A lista abaixo é meramente indicativa, devendo a distribuidora indicar 1 (uma) conta corrente para crédito de valores provenientes da Conta Bandeiras.</w:t>
+      </w:r>
+      <w:r w:rsidR="00CB5529" w:rsidRPr="001E583E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri Light" w:hAnsi="Calibri Light" w:cs="Calibri Light"/>
+          <w:i/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="001E583E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri Light" w:hAnsi="Calibri Light" w:cs="Calibri Light"/>
+          <w:i/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Nota: Inserir todas as contas abertas junto ao Banco citado acima.]</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2FF4F52C" w14:textId="012BEC3B" w:rsidR="00204FAB" w:rsidRPr="001E583E" w:rsidRDefault="00204FAB" w:rsidP="006B266E">
+      <w:pPr>
+        <w:spacing w:line="340" w:lineRule="exact"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri Light" w:hAnsi="Calibri Light" w:cs="Calibri Light"/>
+          <w:i/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="0D1256F3" w14:textId="77777777" w:rsidR="00204FAB" w:rsidRPr="001E583E" w:rsidRDefault="00204FAB" w:rsidP="00204FAB">
+      <w:pPr>
+        <w:pStyle w:val="SemEspaamento"/>
+        <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
-      <w:r>
+      <w:r w:rsidRPr="001E583E">
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:t>Com base no Art. 5º</w:t>
-[...231 lines deleted...]
-      </w:pPr>
+        <w:br w:type="page"/>
+      </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="9498" w:type="dxa"/>
         <w:tblInd w:w="108" w:type="dxa"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="4003"/>
         <w:gridCol w:w="2234"/>
         <w:gridCol w:w="3261"/>
       </w:tblGrid>
-      <w:tr w:rsidR="002B5B9D" w:rsidRPr="005604F0" w14:paraId="200AC85F" w14:textId="77777777" w:rsidTr="001A2C2C">
+      <w:tr w:rsidR="006B266E" w:rsidRPr="001E583E" w14:paraId="471FB48F" w14:textId="77777777" w:rsidTr="00A23DEF">
         <w:trPr>
           <w:tblHeader/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4003" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="4FC7DC7B" w14:textId="77777777" w:rsidR="002B5B9D" w:rsidRPr="005604F0" w:rsidRDefault="002B5B9D" w:rsidP="001A2C2C">
+          <w:p w14:paraId="636E73DF" w14:textId="77777777" w:rsidR="006B266E" w:rsidRPr="001E583E" w:rsidRDefault="006B266E" w:rsidP="0004791A">
             <w:pPr>
               <w:spacing w:line="340" w:lineRule="exact"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rStyle w:val="Nmerodepgina"/>
-                <w:b/>
-[...1 lines deleted...]
-                <w:szCs w:val="20"/>
+                <w:rFonts w:ascii="Calibri Light" w:hAnsi="Calibri Light" w:cs="Calibri Light"/>
+                <w:b/>
+                <w:color w:val="auto"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="005604F0">
+            <w:r w:rsidRPr="001E583E">
               <w:rPr>
                 <w:rStyle w:val="Nmerodepgina"/>
-                <w:b/>
-[...1 lines deleted...]
-                <w:szCs w:val="20"/>
+                <w:rFonts w:ascii="Calibri Light" w:hAnsi="Calibri Light" w:cs="Calibri Light"/>
+                <w:b/>
+                <w:color w:val="auto"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
               <w:lastRenderedPageBreak/>
               <w:t>Banco</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2234" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="41623712" w14:textId="77777777" w:rsidR="002B5B9D" w:rsidRPr="005604F0" w:rsidRDefault="002B5B9D" w:rsidP="001A2C2C">
+          <w:p w14:paraId="1F601884" w14:textId="77777777" w:rsidR="006B266E" w:rsidRPr="001E583E" w:rsidRDefault="006B266E" w:rsidP="0004791A">
             <w:pPr>
               <w:spacing w:line="340" w:lineRule="exact"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rStyle w:val="Nmerodepgina"/>
-                <w:b/>
-[...1 lines deleted...]
-                <w:szCs w:val="20"/>
+                <w:rFonts w:ascii="Calibri Light" w:hAnsi="Calibri Light" w:cs="Calibri Light"/>
+                <w:b/>
+                <w:color w:val="auto"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="005604F0">
+            <w:r w:rsidRPr="001E583E">
               <w:rPr>
                 <w:rStyle w:val="Nmerodepgina"/>
-                <w:b/>
-[...1 lines deleted...]
-                <w:szCs w:val="20"/>
+                <w:rFonts w:ascii="Calibri Light" w:hAnsi="Calibri Light" w:cs="Calibri Light"/>
+                <w:b/>
+                <w:color w:val="auto"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Nº da Agência</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3261" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="6FE785F4" w14:textId="77777777" w:rsidR="002B5B9D" w:rsidRPr="005604F0" w:rsidRDefault="002B5B9D" w:rsidP="001A2C2C">
+          <w:p w14:paraId="44994603" w14:textId="77777777" w:rsidR="006B266E" w:rsidRPr="001E583E" w:rsidRDefault="006B266E" w:rsidP="0004791A">
             <w:pPr>
               <w:spacing w:line="340" w:lineRule="exact"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rStyle w:val="Nmerodepgina"/>
-                <w:b/>
-[...1 lines deleted...]
-                <w:szCs w:val="20"/>
+                <w:rFonts w:ascii="Calibri Light" w:hAnsi="Calibri Light" w:cs="Calibri Light"/>
+                <w:b/>
+                <w:color w:val="auto"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="005604F0">
+            <w:r w:rsidRPr="001E583E">
               <w:rPr>
                 <w:rStyle w:val="Nmerodepgina"/>
-                <w:b/>
-[...1 lines deleted...]
-                <w:szCs w:val="20"/>
+                <w:rFonts w:ascii="Calibri Light" w:hAnsi="Calibri Light" w:cs="Calibri Light"/>
+                <w:b/>
+                <w:color w:val="auto"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Nº da Conta</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="002B5B9D" w:rsidRPr="005604F0" w14:paraId="46C2DEC9" w14:textId="77777777" w:rsidTr="001A2C2C">
+      <w:tr w:rsidR="006B266E" w:rsidRPr="001E583E" w14:paraId="66CA2AA3" w14:textId="77777777" w:rsidTr="00A23DEF">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4003" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="58B5992F" w14:textId="77777777" w:rsidR="002B5B9D" w:rsidRPr="00A23DEF" w:rsidRDefault="002B5B9D" w:rsidP="001A2C2C">
+          <w:p w14:paraId="265EB921" w14:textId="77777777" w:rsidR="009A786C" w:rsidRPr="001E583E" w:rsidRDefault="006A6512" w:rsidP="00A23DEF">
             <w:pPr>
               <w:keepNext/>
               <w:tabs>
                 <w:tab w:val="left" w:pos="-851"/>
               </w:tabs>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:spacing w:line="340" w:lineRule="exact"/>
               <w:rPr>
                 <w:rStyle w:val="Nmerodepgina"/>
-                <w:b/>
-[...2 lines deleted...]
-                <w:szCs w:val="20"/>
+                <w:rFonts w:ascii="Calibri Light" w:hAnsi="Calibri Light" w:cs="Calibri Light"/>
+                <w:b/>
+                <w:color w:val="auto"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
-[...4 lines deleted...]
-                <w:szCs w:val="20"/>
+            <w:r w:rsidRPr="001E583E">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri Light" w:hAnsi="Calibri Light" w:cs="Calibri Light"/>
+                <w:b/>
+                <w:color w:val="auto"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val=""/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput>
                     <w:default w:val="&lt;Banco do Brasil S.A.&gt;"/>
                   </w:textInput>
                 </w:ffData>
               </w:fldChar>
             </w:r>
-            <w:r>
-[...4 lines deleted...]
-                <w:szCs w:val="20"/>
+            <w:r w:rsidR="0004791A" w:rsidRPr="001E583E">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri Light" w:hAnsi="Calibri Light" w:cs="Calibri Light"/>
+                <w:b/>
+                <w:color w:val="auto"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
             </w:r>
-            <w:r>
-[...12 lines deleted...]
-                <w:szCs w:val="20"/>
+            <w:r w:rsidRPr="001E583E">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri Light" w:hAnsi="Calibri Light" w:cs="Calibri Light"/>
+                <w:b/>
+                <w:color w:val="auto"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidRPr="001E583E">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri Light" w:hAnsi="Calibri Light" w:cs="Calibri Light"/>
+                <w:b/>
+                <w:color w:val="auto"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:r>
-              <w:rPr>
+            <w:r w:rsidR="0004791A" w:rsidRPr="001E583E">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri Light" w:hAnsi="Calibri Light" w:cs="Calibri Light"/>
                 <w:b/>
                 <w:noProof/>
-                <w:color w:val="1F497D"/>
-[...1 lines deleted...]
-                <w:szCs w:val="20"/>
+                <w:color w:val="auto"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>&lt;Banco do Brasil S.A.&gt;</w:t>
             </w:r>
-            <w:r>
-[...4 lines deleted...]
-                <w:szCs w:val="20"/>
+            <w:r w:rsidRPr="001E583E">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri Light" w:hAnsi="Calibri Light" w:cs="Calibri Light"/>
+                <w:b/>
+                <w:color w:val="auto"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2234" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="49C29483" w14:textId="77777777" w:rsidR="002B5B9D" w:rsidRPr="005604F0" w:rsidRDefault="002B5B9D" w:rsidP="001A2C2C">
+          <w:p w14:paraId="1AF0DF0A" w14:textId="77777777" w:rsidR="006B266E" w:rsidRPr="001E583E" w:rsidRDefault="006A6512" w:rsidP="0004791A">
             <w:pPr>
               <w:spacing w:line="340" w:lineRule="exact"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rStyle w:val="Nmerodepgina"/>
-                <w:sz w:val="20"/>
-                <w:szCs w:val="20"/>
+                <w:rFonts w:ascii="Calibri Light" w:hAnsi="Calibri Light" w:cs="Calibri Light"/>
+                <w:color w:val="auto"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
-[...4 lines deleted...]
-                <w:szCs w:val="20"/>
+            <w:r w:rsidRPr="001E583E">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri Light" w:hAnsi="Calibri Light" w:cs="Calibri Light"/>
+                <w:b/>
+                <w:color w:val="auto"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val=""/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput>
                     <w:default w:val="&lt;xxx&gt;"/>
                   </w:textInput>
                 </w:ffData>
               </w:fldChar>
             </w:r>
-            <w:r>
-[...4 lines deleted...]
-                <w:szCs w:val="20"/>
+            <w:r w:rsidR="0004791A" w:rsidRPr="001E583E">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri Light" w:hAnsi="Calibri Light" w:cs="Calibri Light"/>
+                <w:b/>
+                <w:color w:val="auto"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
             </w:r>
-            <w:r>
-[...12 lines deleted...]
-                <w:szCs w:val="20"/>
+            <w:r w:rsidRPr="001E583E">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri Light" w:hAnsi="Calibri Light" w:cs="Calibri Light"/>
+                <w:b/>
+                <w:color w:val="auto"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidRPr="001E583E">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri Light" w:hAnsi="Calibri Light" w:cs="Calibri Light"/>
+                <w:b/>
+                <w:color w:val="auto"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:r>
-              <w:rPr>
+            <w:r w:rsidR="0004791A" w:rsidRPr="001E583E">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri Light" w:hAnsi="Calibri Light" w:cs="Calibri Light"/>
                 <w:b/>
                 <w:noProof/>
-                <w:color w:val="1F497D"/>
-[...1 lines deleted...]
-                <w:szCs w:val="20"/>
+                <w:color w:val="auto"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>&lt;xxx&gt;</w:t>
             </w:r>
-            <w:r>
-[...4 lines deleted...]
-                <w:szCs w:val="20"/>
+            <w:r w:rsidRPr="001E583E">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri Light" w:hAnsi="Calibri Light" w:cs="Calibri Light"/>
+                <w:b/>
+                <w:color w:val="auto"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3261" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="48C849C5" w14:textId="77777777" w:rsidR="002B5B9D" w:rsidRPr="005604F0" w:rsidRDefault="002B5B9D" w:rsidP="001A2C2C">
+          <w:p w14:paraId="25A93104" w14:textId="77777777" w:rsidR="006B266E" w:rsidRPr="001E583E" w:rsidRDefault="006A6512" w:rsidP="0004791A">
             <w:pPr>
               <w:spacing w:line="340" w:lineRule="exact"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rStyle w:val="Nmerodepgina"/>
-                <w:sz w:val="20"/>
-                <w:szCs w:val="20"/>
+                <w:rFonts w:ascii="Calibri Light" w:hAnsi="Calibri Light" w:cs="Calibri Light"/>
+                <w:color w:val="auto"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
-[...4 lines deleted...]
-                <w:szCs w:val="20"/>
+            <w:r w:rsidRPr="001E583E">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri Light" w:hAnsi="Calibri Light" w:cs="Calibri Light"/>
+                <w:b/>
+                <w:color w:val="auto"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val=""/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput>
                     <w:default w:val="&lt;xxx&gt;"/>
                   </w:textInput>
                 </w:ffData>
               </w:fldChar>
             </w:r>
-            <w:r>
-[...4 lines deleted...]
-                <w:szCs w:val="20"/>
+            <w:r w:rsidR="0004791A" w:rsidRPr="001E583E">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri Light" w:hAnsi="Calibri Light" w:cs="Calibri Light"/>
+                <w:b/>
+                <w:color w:val="auto"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
             </w:r>
-            <w:r>
-[...12 lines deleted...]
-                <w:szCs w:val="20"/>
+            <w:r w:rsidRPr="001E583E">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri Light" w:hAnsi="Calibri Light" w:cs="Calibri Light"/>
+                <w:b/>
+                <w:color w:val="auto"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidRPr="001E583E">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri Light" w:hAnsi="Calibri Light" w:cs="Calibri Light"/>
+                <w:b/>
+                <w:color w:val="auto"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:r>
-              <w:rPr>
+            <w:r w:rsidR="0004791A" w:rsidRPr="001E583E">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri Light" w:hAnsi="Calibri Light" w:cs="Calibri Light"/>
                 <w:b/>
                 <w:noProof/>
-                <w:color w:val="1F497D"/>
-[...1 lines deleted...]
-                <w:szCs w:val="20"/>
+                <w:color w:val="auto"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>&lt;xxx&gt;</w:t>
             </w:r>
-            <w:r>
-[...4 lines deleted...]
-                <w:szCs w:val="20"/>
+            <w:r w:rsidRPr="001E583E">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri Light" w:hAnsi="Calibri Light" w:cs="Calibri Light"/>
+                <w:b/>
+                <w:color w:val="auto"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="002B5B9D" w:rsidRPr="005604F0" w14:paraId="5F3786EE" w14:textId="77777777" w:rsidTr="001A2C2C">
+      <w:tr w:rsidR="006B266E" w:rsidRPr="001E583E" w14:paraId="269DD74A" w14:textId="77777777" w:rsidTr="00A23DEF">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4003" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="3CE9A527" w14:textId="77777777" w:rsidR="002B5B9D" w:rsidRPr="005604F0" w:rsidRDefault="002B5B9D" w:rsidP="001A2C2C">
+          <w:p w14:paraId="74D2944A" w14:textId="77777777" w:rsidR="006B266E" w:rsidRPr="001E583E" w:rsidRDefault="006B266E" w:rsidP="0004791A">
             <w:pPr>
               <w:spacing w:line="340" w:lineRule="exact"/>
               <w:rPr>
                 <w:rStyle w:val="Nmerodepgina"/>
-                <w:sz w:val="20"/>
-                <w:szCs w:val="20"/>
+                <w:rFonts w:ascii="Calibri Light" w:hAnsi="Calibri Light" w:cs="Calibri Light"/>
+                <w:color w:val="auto"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2234" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="6A71A4BA" w14:textId="77777777" w:rsidR="002B5B9D" w:rsidRPr="005604F0" w:rsidRDefault="002B5B9D" w:rsidP="001A2C2C">
+          <w:p w14:paraId="4D8FDC5C" w14:textId="77777777" w:rsidR="006B266E" w:rsidRPr="001E583E" w:rsidRDefault="006B266E" w:rsidP="0004791A">
             <w:pPr>
               <w:spacing w:line="340" w:lineRule="exact"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rStyle w:val="Nmerodepgina"/>
-                <w:sz w:val="20"/>
-                <w:szCs w:val="20"/>
+                <w:rFonts w:ascii="Calibri Light" w:hAnsi="Calibri Light" w:cs="Calibri Light"/>
+                <w:color w:val="auto"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3261" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="24C9726D" w14:textId="77777777" w:rsidR="002B5B9D" w:rsidRPr="005604F0" w:rsidRDefault="002B5B9D" w:rsidP="001A2C2C">
+          <w:p w14:paraId="23058A78" w14:textId="77777777" w:rsidR="006B266E" w:rsidRPr="001E583E" w:rsidRDefault="006B266E" w:rsidP="0004791A">
             <w:pPr>
               <w:spacing w:line="340" w:lineRule="exact"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rStyle w:val="Nmerodepgina"/>
-                <w:sz w:val="20"/>
-                <w:szCs w:val="20"/>
+                <w:rFonts w:ascii="Calibri Light" w:hAnsi="Calibri Light" w:cs="Calibri Light"/>
+                <w:color w:val="auto"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="002B5B9D" w:rsidRPr="005604F0" w14:paraId="3C4A96BC" w14:textId="77777777" w:rsidTr="001A2C2C">
+      <w:tr w:rsidR="006B266E" w:rsidRPr="001E583E" w14:paraId="27B01006" w14:textId="77777777" w:rsidTr="00A23DEF">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4003" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="70402F4D" w14:textId="77777777" w:rsidR="002B5B9D" w:rsidRPr="005604F0" w:rsidRDefault="002B5B9D" w:rsidP="001A2C2C">
+          <w:p w14:paraId="1059067B" w14:textId="77777777" w:rsidR="006B266E" w:rsidRPr="001E583E" w:rsidRDefault="006A6512">
             <w:pPr>
               <w:spacing w:line="340" w:lineRule="exact"/>
               <w:rPr>
                 <w:rStyle w:val="Nmerodepgina"/>
-                <w:sz w:val="20"/>
-                <w:szCs w:val="20"/>
+                <w:rFonts w:ascii="Calibri Light" w:hAnsi="Calibri Light" w:cs="Calibri Light"/>
+                <w:color w:val="auto"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
-[...4 lines deleted...]
-                <w:szCs w:val="20"/>
+            <w:r w:rsidRPr="001E583E">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri Light" w:hAnsi="Calibri Light" w:cs="Calibri Light"/>
+                <w:b/>
+                <w:color w:val="auto"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val=""/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput>
                     <w:default w:val="&lt;Banco Bradesco S.A.&gt;"/>
                   </w:textInput>
                 </w:ffData>
               </w:fldChar>
             </w:r>
-            <w:r>
-[...4 lines deleted...]
-                <w:szCs w:val="20"/>
+            <w:r w:rsidR="0004791A" w:rsidRPr="001E583E">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri Light" w:hAnsi="Calibri Light" w:cs="Calibri Light"/>
+                <w:b/>
+                <w:color w:val="auto"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
             </w:r>
-            <w:r>
-[...12 lines deleted...]
-                <w:szCs w:val="20"/>
+            <w:r w:rsidRPr="001E583E">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri Light" w:hAnsi="Calibri Light" w:cs="Calibri Light"/>
+                <w:b/>
+                <w:color w:val="auto"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidRPr="001E583E">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri Light" w:hAnsi="Calibri Light" w:cs="Calibri Light"/>
+                <w:b/>
+                <w:color w:val="auto"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:r>
-              <w:rPr>
+            <w:r w:rsidR="0004791A" w:rsidRPr="001E583E">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri Light" w:hAnsi="Calibri Light" w:cs="Calibri Light"/>
                 <w:b/>
                 <w:noProof/>
-                <w:color w:val="1F497D"/>
-[...1 lines deleted...]
-                <w:szCs w:val="20"/>
+                <w:color w:val="auto"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>&lt;Banco Bradesco S.A.&gt;</w:t>
             </w:r>
-            <w:r>
-[...4 lines deleted...]
-                <w:szCs w:val="20"/>
+            <w:r w:rsidRPr="001E583E">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri Light" w:hAnsi="Calibri Light" w:cs="Calibri Light"/>
+                <w:b/>
+                <w:color w:val="auto"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2234" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="69638AD1" w14:textId="77777777" w:rsidR="002B5B9D" w:rsidRPr="005604F0" w:rsidRDefault="002B5B9D" w:rsidP="001A2C2C">
+          <w:p w14:paraId="425A52EF" w14:textId="77777777" w:rsidR="006B266E" w:rsidRPr="001E583E" w:rsidRDefault="006A6512" w:rsidP="0004791A">
             <w:pPr>
               <w:spacing w:line="340" w:lineRule="exact"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rStyle w:val="Nmerodepgina"/>
-                <w:sz w:val="20"/>
-                <w:szCs w:val="20"/>
+                <w:rFonts w:ascii="Calibri Light" w:hAnsi="Calibri Light" w:cs="Calibri Light"/>
+                <w:color w:val="auto"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
-[...4 lines deleted...]
-                <w:szCs w:val="20"/>
+            <w:r w:rsidRPr="001E583E">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri Light" w:hAnsi="Calibri Light" w:cs="Calibri Light"/>
+                <w:b/>
+                <w:color w:val="auto"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val=""/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput>
                     <w:default w:val="&lt;xxx&gt;"/>
                   </w:textInput>
                 </w:ffData>
               </w:fldChar>
             </w:r>
-            <w:r>
-[...4 lines deleted...]
-                <w:szCs w:val="20"/>
+            <w:r w:rsidR="0004791A" w:rsidRPr="001E583E">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri Light" w:hAnsi="Calibri Light" w:cs="Calibri Light"/>
+                <w:b/>
+                <w:color w:val="auto"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
             </w:r>
-            <w:r>
-[...12 lines deleted...]
-                <w:szCs w:val="20"/>
+            <w:r w:rsidRPr="001E583E">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri Light" w:hAnsi="Calibri Light" w:cs="Calibri Light"/>
+                <w:b/>
+                <w:color w:val="auto"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidRPr="001E583E">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri Light" w:hAnsi="Calibri Light" w:cs="Calibri Light"/>
+                <w:b/>
+                <w:color w:val="auto"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:r>
-              <w:rPr>
+            <w:r w:rsidR="0004791A" w:rsidRPr="001E583E">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri Light" w:hAnsi="Calibri Light" w:cs="Calibri Light"/>
                 <w:b/>
                 <w:noProof/>
-                <w:color w:val="1F497D"/>
-[...1 lines deleted...]
-                <w:szCs w:val="20"/>
+                <w:color w:val="auto"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>&lt;xxx&gt;</w:t>
             </w:r>
-            <w:r>
-[...4 lines deleted...]
-                <w:szCs w:val="20"/>
+            <w:r w:rsidRPr="001E583E">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri Light" w:hAnsi="Calibri Light" w:cs="Calibri Light"/>
+                <w:b/>
+                <w:color w:val="auto"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3261" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="2AD158DB" w14:textId="77777777" w:rsidR="002B5B9D" w:rsidRPr="005604F0" w:rsidRDefault="002B5B9D" w:rsidP="001A2C2C">
+          <w:p w14:paraId="1E2C61C9" w14:textId="77777777" w:rsidR="006B266E" w:rsidRPr="001E583E" w:rsidRDefault="006A6512" w:rsidP="0004791A">
             <w:pPr>
               <w:spacing w:line="340" w:lineRule="exact"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rStyle w:val="Nmerodepgina"/>
-                <w:sz w:val="20"/>
-                <w:szCs w:val="20"/>
+                <w:rFonts w:ascii="Calibri Light" w:hAnsi="Calibri Light" w:cs="Calibri Light"/>
+                <w:color w:val="auto"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
-[...4 lines deleted...]
-                <w:szCs w:val="20"/>
+            <w:r w:rsidRPr="001E583E">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri Light" w:hAnsi="Calibri Light" w:cs="Calibri Light"/>
+                <w:b/>
+                <w:color w:val="auto"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val=""/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput>
                     <w:default w:val="&lt;xxx&gt;"/>
                   </w:textInput>
                 </w:ffData>
               </w:fldChar>
             </w:r>
-            <w:r>
-[...4 lines deleted...]
-                <w:szCs w:val="20"/>
+            <w:r w:rsidR="0004791A" w:rsidRPr="001E583E">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri Light" w:hAnsi="Calibri Light" w:cs="Calibri Light"/>
+                <w:b/>
+                <w:color w:val="auto"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
             </w:r>
-            <w:r>
-[...12 lines deleted...]
-                <w:szCs w:val="20"/>
+            <w:r w:rsidRPr="001E583E">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri Light" w:hAnsi="Calibri Light" w:cs="Calibri Light"/>
+                <w:b/>
+                <w:color w:val="auto"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidRPr="001E583E">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri Light" w:hAnsi="Calibri Light" w:cs="Calibri Light"/>
+                <w:b/>
+                <w:color w:val="auto"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:r>
-              <w:rPr>
+            <w:r w:rsidR="0004791A" w:rsidRPr="001E583E">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri Light" w:hAnsi="Calibri Light" w:cs="Calibri Light"/>
                 <w:b/>
                 <w:noProof/>
-                <w:color w:val="1F497D"/>
-[...1 lines deleted...]
-                <w:szCs w:val="20"/>
+                <w:color w:val="auto"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>&lt;xxx&gt;</w:t>
             </w:r>
-            <w:r>
-[...4 lines deleted...]
-                <w:szCs w:val="20"/>
+            <w:r w:rsidRPr="001E583E">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri Light" w:hAnsi="Calibri Light" w:cs="Calibri Light"/>
+                <w:b/>
+                <w:color w:val="auto"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="002B5B9D" w:rsidRPr="005604F0" w14:paraId="3093919D" w14:textId="77777777" w:rsidTr="001A2C2C">
+      <w:tr w:rsidR="006B266E" w:rsidRPr="001E583E" w14:paraId="2312F1F7" w14:textId="77777777" w:rsidTr="00A23DEF">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4003" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="14858796" w14:textId="77777777" w:rsidR="002B5B9D" w:rsidRPr="005604F0" w:rsidRDefault="002B5B9D" w:rsidP="001A2C2C">
+          <w:p w14:paraId="28636BE8" w14:textId="77777777" w:rsidR="006B266E" w:rsidRPr="001E583E" w:rsidRDefault="006B266E" w:rsidP="0004791A">
             <w:pPr>
               <w:spacing w:line="340" w:lineRule="exact"/>
               <w:rPr>
                 <w:rStyle w:val="Nmerodepgina"/>
-                <w:sz w:val="20"/>
-                <w:szCs w:val="20"/>
+                <w:rFonts w:ascii="Calibri Light" w:hAnsi="Calibri Light" w:cs="Calibri Light"/>
+                <w:color w:val="auto"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2234" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="61AF3E70" w14:textId="77777777" w:rsidR="002B5B9D" w:rsidRPr="005604F0" w:rsidRDefault="002B5B9D" w:rsidP="001A2C2C">
+          <w:p w14:paraId="092F5FD4" w14:textId="77777777" w:rsidR="006B266E" w:rsidRPr="001E583E" w:rsidRDefault="006B266E" w:rsidP="0004791A">
             <w:pPr>
               <w:spacing w:line="340" w:lineRule="exact"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rStyle w:val="Nmerodepgina"/>
-                <w:sz w:val="20"/>
-                <w:szCs w:val="20"/>
+                <w:rFonts w:ascii="Calibri Light" w:hAnsi="Calibri Light" w:cs="Calibri Light"/>
+                <w:color w:val="auto"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3261" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="1AFB2A54" w14:textId="77777777" w:rsidR="002B5B9D" w:rsidRPr="005604F0" w:rsidRDefault="002B5B9D" w:rsidP="001A2C2C">
+          <w:p w14:paraId="797BF27F" w14:textId="77777777" w:rsidR="006B266E" w:rsidRPr="001E583E" w:rsidRDefault="006B266E" w:rsidP="0004791A">
             <w:pPr>
               <w:spacing w:line="340" w:lineRule="exact"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rStyle w:val="Nmerodepgina"/>
-                <w:sz w:val="20"/>
-                <w:szCs w:val="20"/>
+                <w:rFonts w:ascii="Calibri Light" w:hAnsi="Calibri Light" w:cs="Calibri Light"/>
+                <w:color w:val="auto"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="002B5B9D" w:rsidRPr="005604F0" w14:paraId="65FBE3BD" w14:textId="77777777" w:rsidTr="001A2C2C">
+      <w:tr w:rsidR="006B266E" w:rsidRPr="001E583E" w14:paraId="66219449" w14:textId="77777777" w:rsidTr="00A23DEF">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4003" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="2845F73F" w14:textId="77777777" w:rsidR="002B5B9D" w:rsidRPr="005604F0" w:rsidRDefault="002B5B9D" w:rsidP="001A2C2C">
+          <w:p w14:paraId="28D96613" w14:textId="77777777" w:rsidR="006B266E" w:rsidRPr="001E583E" w:rsidRDefault="006A6512">
             <w:pPr>
               <w:spacing w:line="340" w:lineRule="exact"/>
               <w:rPr>
                 <w:rStyle w:val="Nmerodepgina"/>
-                <w:sz w:val="20"/>
-                <w:szCs w:val="20"/>
+                <w:rFonts w:ascii="Calibri Light" w:hAnsi="Calibri Light" w:cs="Calibri Light"/>
+                <w:color w:val="auto"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
-[...4 lines deleted...]
-                <w:szCs w:val="20"/>
+            <w:r w:rsidRPr="001E583E">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri Light" w:hAnsi="Calibri Light" w:cs="Calibri Light"/>
+                <w:b/>
+                <w:color w:val="auto"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val=""/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput>
                     <w:default w:val="&lt;Banco Santander (Brasil) S.A.&gt;"/>
                   </w:textInput>
                 </w:ffData>
               </w:fldChar>
             </w:r>
-            <w:r>
-[...4 lines deleted...]
-                <w:szCs w:val="20"/>
+            <w:r w:rsidR="0004791A" w:rsidRPr="001E583E">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri Light" w:hAnsi="Calibri Light" w:cs="Calibri Light"/>
+                <w:b/>
+                <w:color w:val="auto"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
             </w:r>
-            <w:r>
-[...12 lines deleted...]
-                <w:szCs w:val="20"/>
+            <w:r w:rsidRPr="001E583E">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri Light" w:hAnsi="Calibri Light" w:cs="Calibri Light"/>
+                <w:b/>
+                <w:color w:val="auto"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidRPr="001E583E">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri Light" w:hAnsi="Calibri Light" w:cs="Calibri Light"/>
+                <w:b/>
+                <w:color w:val="auto"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:r>
-              <w:rPr>
+            <w:r w:rsidR="0004791A" w:rsidRPr="001E583E">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri Light" w:hAnsi="Calibri Light" w:cs="Calibri Light"/>
                 <w:b/>
                 <w:noProof/>
-                <w:color w:val="1F497D"/>
-[...1 lines deleted...]
-                <w:szCs w:val="20"/>
+                <w:color w:val="auto"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>&lt;Banco Santander (Brasil) S.A.&gt;</w:t>
             </w:r>
-            <w:r>
-[...4 lines deleted...]
-                <w:szCs w:val="20"/>
+            <w:r w:rsidRPr="001E583E">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri Light" w:hAnsi="Calibri Light" w:cs="Calibri Light"/>
+                <w:b/>
+                <w:color w:val="auto"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2234" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="1F2B031B" w14:textId="77777777" w:rsidR="002B5B9D" w:rsidRPr="005604F0" w:rsidRDefault="002B5B9D" w:rsidP="001A2C2C">
+          <w:p w14:paraId="372DBC79" w14:textId="77777777" w:rsidR="006B266E" w:rsidRPr="001E583E" w:rsidRDefault="006A6512" w:rsidP="0004791A">
             <w:pPr>
               <w:spacing w:line="340" w:lineRule="exact"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rStyle w:val="Nmerodepgina"/>
-                <w:sz w:val="20"/>
-                <w:szCs w:val="20"/>
+                <w:rFonts w:ascii="Calibri Light" w:hAnsi="Calibri Light" w:cs="Calibri Light"/>
+                <w:color w:val="auto"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
-[...4 lines deleted...]
-                <w:szCs w:val="20"/>
+            <w:r w:rsidRPr="001E583E">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri Light" w:hAnsi="Calibri Light" w:cs="Calibri Light"/>
+                <w:b/>
+                <w:color w:val="auto"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val=""/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput>
                     <w:default w:val="&lt;xxx&gt;"/>
                   </w:textInput>
                 </w:ffData>
               </w:fldChar>
             </w:r>
-            <w:r>
-[...4 lines deleted...]
-                <w:szCs w:val="20"/>
+            <w:r w:rsidR="0004791A" w:rsidRPr="001E583E">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri Light" w:hAnsi="Calibri Light" w:cs="Calibri Light"/>
+                <w:b/>
+                <w:color w:val="auto"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
             </w:r>
-            <w:r>
-[...12 lines deleted...]
-                <w:szCs w:val="20"/>
+            <w:r w:rsidRPr="001E583E">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri Light" w:hAnsi="Calibri Light" w:cs="Calibri Light"/>
+                <w:b/>
+                <w:color w:val="auto"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidRPr="001E583E">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri Light" w:hAnsi="Calibri Light" w:cs="Calibri Light"/>
+                <w:b/>
+                <w:color w:val="auto"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:r>
-              <w:rPr>
+            <w:r w:rsidR="0004791A" w:rsidRPr="001E583E">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri Light" w:hAnsi="Calibri Light" w:cs="Calibri Light"/>
                 <w:b/>
                 <w:noProof/>
-                <w:color w:val="1F497D"/>
-[...1 lines deleted...]
-                <w:szCs w:val="20"/>
+                <w:color w:val="auto"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>&lt;xxx&gt;</w:t>
             </w:r>
-            <w:r>
-[...4 lines deleted...]
-                <w:szCs w:val="20"/>
+            <w:r w:rsidRPr="001E583E">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri Light" w:hAnsi="Calibri Light" w:cs="Calibri Light"/>
+                <w:b/>
+                <w:color w:val="auto"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3261" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="5022E6C5" w14:textId="77777777" w:rsidR="002B5B9D" w:rsidRPr="005604F0" w:rsidRDefault="002B5B9D" w:rsidP="001A2C2C">
+          <w:p w14:paraId="70A43210" w14:textId="77777777" w:rsidR="006B266E" w:rsidRPr="001E583E" w:rsidRDefault="006A6512" w:rsidP="0004791A">
             <w:pPr>
               <w:spacing w:line="340" w:lineRule="exact"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rStyle w:val="Nmerodepgina"/>
-                <w:sz w:val="20"/>
-                <w:szCs w:val="20"/>
+                <w:rFonts w:ascii="Calibri Light" w:hAnsi="Calibri Light" w:cs="Calibri Light"/>
+                <w:color w:val="auto"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
-[...4 lines deleted...]
-                <w:szCs w:val="20"/>
+            <w:r w:rsidRPr="001E583E">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri Light" w:hAnsi="Calibri Light" w:cs="Calibri Light"/>
+                <w:b/>
+                <w:color w:val="auto"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val=""/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput>
                     <w:default w:val="&lt;xxx&gt;"/>
                   </w:textInput>
                 </w:ffData>
               </w:fldChar>
             </w:r>
-            <w:r>
-[...4 lines deleted...]
-                <w:szCs w:val="20"/>
+            <w:r w:rsidR="0004791A" w:rsidRPr="001E583E">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri Light" w:hAnsi="Calibri Light" w:cs="Calibri Light"/>
+                <w:b/>
+                <w:color w:val="auto"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
             </w:r>
-            <w:r>
-[...12 lines deleted...]
-                <w:szCs w:val="20"/>
+            <w:r w:rsidRPr="001E583E">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri Light" w:hAnsi="Calibri Light" w:cs="Calibri Light"/>
+                <w:b/>
+                <w:color w:val="auto"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidRPr="001E583E">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri Light" w:hAnsi="Calibri Light" w:cs="Calibri Light"/>
+                <w:b/>
+                <w:color w:val="auto"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:r>
-              <w:rPr>
+            <w:r w:rsidR="0004791A" w:rsidRPr="001E583E">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri Light" w:hAnsi="Calibri Light" w:cs="Calibri Light"/>
                 <w:b/>
                 <w:noProof/>
-                <w:color w:val="1F497D"/>
-[...1 lines deleted...]
-                <w:szCs w:val="20"/>
+                <w:color w:val="auto"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>&lt;xxx&gt;</w:t>
             </w:r>
-            <w:r>
-[...4 lines deleted...]
-                <w:szCs w:val="20"/>
+            <w:r w:rsidRPr="001E583E">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri Light" w:hAnsi="Calibri Light" w:cs="Calibri Light"/>
+                <w:b/>
+                <w:color w:val="auto"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="002B5B9D" w:rsidRPr="005604F0" w14:paraId="09797215" w14:textId="77777777" w:rsidTr="001A2C2C">
+      <w:tr w:rsidR="006B266E" w:rsidRPr="001E583E" w14:paraId="5EFC71FF" w14:textId="77777777" w:rsidTr="00A23DEF">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4003" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="0B5CB124" w14:textId="77777777" w:rsidR="002B5B9D" w:rsidRPr="005604F0" w:rsidRDefault="002B5B9D" w:rsidP="001A2C2C">
+          <w:p w14:paraId="314293C1" w14:textId="77777777" w:rsidR="006B266E" w:rsidRPr="001E583E" w:rsidRDefault="006B266E" w:rsidP="0004791A">
             <w:pPr>
               <w:spacing w:line="340" w:lineRule="exact"/>
               <w:rPr>
                 <w:rStyle w:val="Nmerodepgina"/>
-                <w:sz w:val="20"/>
-                <w:szCs w:val="20"/>
+                <w:rFonts w:ascii="Calibri Light" w:hAnsi="Calibri Light" w:cs="Calibri Light"/>
+                <w:color w:val="auto"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2234" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="7E045FA2" w14:textId="77777777" w:rsidR="002B5B9D" w:rsidRPr="005604F0" w:rsidRDefault="002B5B9D" w:rsidP="001A2C2C">
+          <w:p w14:paraId="622B27C8" w14:textId="77777777" w:rsidR="006B266E" w:rsidRPr="001E583E" w:rsidRDefault="006B266E" w:rsidP="0004791A">
             <w:pPr>
               <w:spacing w:line="340" w:lineRule="exact"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rStyle w:val="Nmerodepgina"/>
-                <w:sz w:val="20"/>
-                <w:szCs w:val="20"/>
+                <w:rFonts w:ascii="Calibri Light" w:hAnsi="Calibri Light" w:cs="Calibri Light"/>
+                <w:color w:val="auto"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3261" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="08D5B47A" w14:textId="77777777" w:rsidR="002B5B9D" w:rsidRPr="005604F0" w:rsidRDefault="002B5B9D" w:rsidP="001A2C2C">
+          <w:p w14:paraId="2CA2073D" w14:textId="77777777" w:rsidR="006B266E" w:rsidRPr="001E583E" w:rsidRDefault="006B266E" w:rsidP="0004791A">
             <w:pPr>
               <w:spacing w:line="340" w:lineRule="exact"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rStyle w:val="Nmerodepgina"/>
-                <w:sz w:val="20"/>
-                <w:szCs w:val="20"/>
+                <w:rFonts w:ascii="Calibri Light" w:hAnsi="Calibri Light" w:cs="Calibri Light"/>
+                <w:color w:val="auto"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="002B5B9D" w:rsidRPr="005604F0" w14:paraId="02C3DE49" w14:textId="77777777" w:rsidTr="001A2C2C">
+      <w:tr w:rsidR="006B266E" w:rsidRPr="001E583E" w14:paraId="74BCE16A" w14:textId="77777777" w:rsidTr="00A23DEF">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4003" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="131A473B" w14:textId="77777777" w:rsidR="002B5B9D" w:rsidRPr="005604F0" w:rsidRDefault="002B5B9D" w:rsidP="001A2C2C">
+          <w:p w14:paraId="15AE1E61" w14:textId="77777777" w:rsidR="006B266E" w:rsidRPr="001E583E" w:rsidRDefault="006A6512">
             <w:pPr>
               <w:spacing w:line="340" w:lineRule="exact"/>
               <w:rPr>
                 <w:rStyle w:val="Nmerodepgina"/>
-                <w:sz w:val="20"/>
-                <w:szCs w:val="20"/>
+                <w:rFonts w:ascii="Calibri Light" w:hAnsi="Calibri Light" w:cs="Calibri Light"/>
+                <w:color w:val="auto"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
-[...4 lines deleted...]
-                <w:szCs w:val="20"/>
+            <w:r w:rsidRPr="001E583E">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri Light" w:hAnsi="Calibri Light" w:cs="Calibri Light"/>
+                <w:b/>
+                <w:color w:val="auto"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val=""/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput>
                     <w:default w:val="&lt;Itaú Unibanco S.A.&gt;"/>
                   </w:textInput>
                 </w:ffData>
               </w:fldChar>
             </w:r>
-            <w:r>
-[...4 lines deleted...]
-                <w:szCs w:val="20"/>
+            <w:r w:rsidR="0004791A" w:rsidRPr="001E583E">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri Light" w:hAnsi="Calibri Light" w:cs="Calibri Light"/>
+                <w:b/>
+                <w:color w:val="auto"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
             </w:r>
-            <w:r>
-[...12 lines deleted...]
-                <w:szCs w:val="20"/>
+            <w:r w:rsidRPr="001E583E">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri Light" w:hAnsi="Calibri Light" w:cs="Calibri Light"/>
+                <w:b/>
+                <w:color w:val="auto"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidRPr="001E583E">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri Light" w:hAnsi="Calibri Light" w:cs="Calibri Light"/>
+                <w:b/>
+                <w:color w:val="auto"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:r>
-              <w:rPr>
+            <w:r w:rsidR="0004791A" w:rsidRPr="001E583E">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri Light" w:hAnsi="Calibri Light" w:cs="Calibri Light"/>
                 <w:b/>
                 <w:noProof/>
-                <w:color w:val="1F497D"/>
-[...1 lines deleted...]
-                <w:szCs w:val="20"/>
+                <w:color w:val="auto"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>&lt;Itaú Unibanco S.A.&gt;</w:t>
             </w:r>
-            <w:r>
-[...4 lines deleted...]
-                <w:szCs w:val="20"/>
+            <w:r w:rsidRPr="001E583E">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri Light" w:hAnsi="Calibri Light" w:cs="Calibri Light"/>
+                <w:b/>
+                <w:color w:val="auto"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2234" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="722B4D5D" w14:textId="77777777" w:rsidR="002B5B9D" w:rsidRPr="005604F0" w:rsidRDefault="002B5B9D" w:rsidP="001A2C2C">
+          <w:p w14:paraId="53D02170" w14:textId="77777777" w:rsidR="006B266E" w:rsidRPr="001E583E" w:rsidRDefault="006A6512" w:rsidP="0004791A">
             <w:pPr>
               <w:spacing w:line="340" w:lineRule="exact"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rStyle w:val="Nmerodepgina"/>
-                <w:sz w:val="20"/>
-                <w:szCs w:val="20"/>
+                <w:rFonts w:ascii="Calibri Light" w:hAnsi="Calibri Light" w:cs="Calibri Light"/>
+                <w:color w:val="auto"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
-[...4 lines deleted...]
-                <w:szCs w:val="20"/>
+            <w:r w:rsidRPr="001E583E">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri Light" w:hAnsi="Calibri Light" w:cs="Calibri Light"/>
+                <w:b/>
+                <w:color w:val="auto"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val=""/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput>
                     <w:default w:val="&lt;xxx&gt;"/>
                   </w:textInput>
                 </w:ffData>
               </w:fldChar>
             </w:r>
-            <w:r>
-[...4 lines deleted...]
-                <w:szCs w:val="20"/>
+            <w:r w:rsidR="0004791A" w:rsidRPr="001E583E">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri Light" w:hAnsi="Calibri Light" w:cs="Calibri Light"/>
+                <w:b/>
+                <w:color w:val="auto"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
             </w:r>
-            <w:r>
-[...12 lines deleted...]
-                <w:szCs w:val="20"/>
+            <w:r w:rsidRPr="001E583E">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri Light" w:hAnsi="Calibri Light" w:cs="Calibri Light"/>
+                <w:b/>
+                <w:color w:val="auto"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidRPr="001E583E">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri Light" w:hAnsi="Calibri Light" w:cs="Calibri Light"/>
+                <w:b/>
+                <w:color w:val="auto"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:r>
-              <w:rPr>
+            <w:r w:rsidR="0004791A" w:rsidRPr="001E583E">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri Light" w:hAnsi="Calibri Light" w:cs="Calibri Light"/>
                 <w:b/>
                 <w:noProof/>
-                <w:color w:val="1F497D"/>
-[...1 lines deleted...]
-                <w:szCs w:val="20"/>
+                <w:color w:val="auto"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>&lt;xxx&gt;</w:t>
             </w:r>
-            <w:r>
-[...4 lines deleted...]
-                <w:szCs w:val="20"/>
+            <w:r w:rsidRPr="001E583E">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri Light" w:hAnsi="Calibri Light" w:cs="Calibri Light"/>
+                <w:b/>
+                <w:color w:val="auto"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3261" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="0243EC10" w14:textId="77777777" w:rsidR="002B5B9D" w:rsidRPr="005604F0" w:rsidRDefault="002B5B9D" w:rsidP="001A2C2C">
+          <w:p w14:paraId="729FBA59" w14:textId="77777777" w:rsidR="006B266E" w:rsidRPr="001E583E" w:rsidRDefault="006A6512" w:rsidP="0004791A">
             <w:pPr>
               <w:spacing w:line="340" w:lineRule="exact"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rStyle w:val="Nmerodepgina"/>
-                <w:sz w:val="20"/>
-                <w:szCs w:val="20"/>
+                <w:rFonts w:ascii="Calibri Light" w:hAnsi="Calibri Light" w:cs="Calibri Light"/>
+                <w:color w:val="auto"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
-[...4 lines deleted...]
-                <w:szCs w:val="20"/>
+            <w:r w:rsidRPr="001E583E">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri Light" w:hAnsi="Calibri Light" w:cs="Calibri Light"/>
+                <w:b/>
+                <w:color w:val="auto"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val=""/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput>
                     <w:default w:val="&lt;xxx&gt;"/>
                   </w:textInput>
                 </w:ffData>
               </w:fldChar>
             </w:r>
-            <w:r>
-[...4 lines deleted...]
-                <w:szCs w:val="20"/>
+            <w:r w:rsidR="0004791A" w:rsidRPr="001E583E">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri Light" w:hAnsi="Calibri Light" w:cs="Calibri Light"/>
+                <w:b/>
+                <w:color w:val="auto"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
             </w:r>
-            <w:r>
-[...12 lines deleted...]
-                <w:szCs w:val="20"/>
+            <w:r w:rsidRPr="001E583E">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri Light" w:hAnsi="Calibri Light" w:cs="Calibri Light"/>
+                <w:b/>
+                <w:color w:val="auto"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidRPr="001E583E">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri Light" w:hAnsi="Calibri Light" w:cs="Calibri Light"/>
+                <w:b/>
+                <w:color w:val="auto"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:r>
-              <w:rPr>
+            <w:r w:rsidR="0004791A" w:rsidRPr="001E583E">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri Light" w:hAnsi="Calibri Light" w:cs="Calibri Light"/>
                 <w:b/>
                 <w:noProof/>
-                <w:color w:val="1F497D"/>
-[...1 lines deleted...]
-                <w:szCs w:val="20"/>
+                <w:color w:val="auto"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>&lt;xxx&gt;</w:t>
             </w:r>
-            <w:r>
-[...4 lines deleted...]
-                <w:szCs w:val="20"/>
+            <w:r w:rsidRPr="001E583E">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri Light" w:hAnsi="Calibri Light" w:cs="Calibri Light"/>
+                <w:b/>
+                <w:color w:val="auto"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="002B5B9D" w:rsidRPr="005604F0" w14:paraId="3E37363B" w14:textId="77777777" w:rsidTr="001A2C2C">
+      <w:tr w:rsidR="006B266E" w:rsidRPr="001E583E" w14:paraId="1653C362" w14:textId="77777777" w:rsidTr="00A23DEF">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4003" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="2F333A0A" w14:textId="77777777" w:rsidR="002B5B9D" w:rsidRPr="005604F0" w:rsidRDefault="002B5B9D" w:rsidP="001A2C2C">
+          <w:p w14:paraId="0D208DBB" w14:textId="77777777" w:rsidR="006B266E" w:rsidRPr="001E583E" w:rsidRDefault="006B266E" w:rsidP="0004791A">
             <w:pPr>
               <w:spacing w:line="340" w:lineRule="exact"/>
               <w:rPr>
                 <w:rStyle w:val="Nmerodepgina"/>
-                <w:sz w:val="20"/>
-                <w:szCs w:val="20"/>
+                <w:rFonts w:ascii="Calibri Light" w:hAnsi="Calibri Light" w:cs="Calibri Light"/>
+                <w:color w:val="auto"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2234" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="5B465FDA" w14:textId="77777777" w:rsidR="002B5B9D" w:rsidRPr="005604F0" w:rsidRDefault="002B5B9D" w:rsidP="001A2C2C">
+          <w:p w14:paraId="34E9F9E7" w14:textId="77777777" w:rsidR="006B266E" w:rsidRPr="001E583E" w:rsidRDefault="006B266E" w:rsidP="0004791A">
             <w:pPr>
               <w:spacing w:line="340" w:lineRule="exact"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rStyle w:val="Nmerodepgina"/>
-                <w:sz w:val="20"/>
-                <w:szCs w:val="20"/>
+                <w:rFonts w:ascii="Calibri Light" w:hAnsi="Calibri Light" w:cs="Calibri Light"/>
+                <w:color w:val="auto"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3261" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="35D818AB" w14:textId="77777777" w:rsidR="002B5B9D" w:rsidRPr="005604F0" w:rsidRDefault="002B5B9D" w:rsidP="001A2C2C">
+          <w:p w14:paraId="0F24EAE3" w14:textId="77777777" w:rsidR="006B266E" w:rsidRPr="001E583E" w:rsidRDefault="006B266E" w:rsidP="0004791A">
             <w:pPr>
               <w:spacing w:line="340" w:lineRule="exact"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rStyle w:val="Nmerodepgina"/>
-                <w:sz w:val="20"/>
-                <w:szCs w:val="20"/>
+                <w:rFonts w:ascii="Calibri Light" w:hAnsi="Calibri Light" w:cs="Calibri Light"/>
+                <w:color w:val="auto"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="002B5B9D" w:rsidRPr="005604F0" w14:paraId="640E0691" w14:textId="77777777" w:rsidTr="001A2C2C">
+      <w:tr w:rsidR="006B266E" w:rsidRPr="001E583E" w14:paraId="1C4913F3" w14:textId="77777777" w:rsidTr="00A23DEF">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4003" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="672854AA" w14:textId="77777777" w:rsidR="002B5B9D" w:rsidRPr="005604F0" w:rsidRDefault="002B5B9D" w:rsidP="001A2C2C">
+          <w:p w14:paraId="267B53EE" w14:textId="77777777" w:rsidR="006B266E" w:rsidRPr="001E583E" w:rsidRDefault="006A6512">
             <w:pPr>
               <w:spacing w:line="340" w:lineRule="exact"/>
               <w:rPr>
                 <w:rStyle w:val="Nmerodepgina"/>
-                <w:sz w:val="20"/>
-                <w:szCs w:val="20"/>
+                <w:rFonts w:ascii="Calibri Light" w:hAnsi="Calibri Light" w:cs="Calibri Light"/>
+                <w:color w:val="auto"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
-[...4 lines deleted...]
-                <w:szCs w:val="20"/>
+            <w:r w:rsidRPr="001E583E">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri Light" w:hAnsi="Calibri Light" w:cs="Calibri Light"/>
+                <w:b/>
+                <w:color w:val="auto"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val=""/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput>
                     <w:default w:val="&lt;Caixa Econômica Federal&gt;"/>
                   </w:textInput>
                 </w:ffData>
               </w:fldChar>
             </w:r>
-            <w:r>
-[...4 lines deleted...]
-                <w:szCs w:val="20"/>
+            <w:r w:rsidR="0004791A" w:rsidRPr="001E583E">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri Light" w:hAnsi="Calibri Light" w:cs="Calibri Light"/>
+                <w:b/>
+                <w:color w:val="auto"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
             </w:r>
-            <w:r>
-[...12 lines deleted...]
-                <w:szCs w:val="20"/>
+            <w:r w:rsidRPr="001E583E">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri Light" w:hAnsi="Calibri Light" w:cs="Calibri Light"/>
+                <w:b/>
+                <w:color w:val="auto"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidRPr="001E583E">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri Light" w:hAnsi="Calibri Light" w:cs="Calibri Light"/>
+                <w:b/>
+                <w:color w:val="auto"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:r>
-              <w:rPr>
+            <w:r w:rsidR="0004791A" w:rsidRPr="001E583E">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri Light" w:hAnsi="Calibri Light" w:cs="Calibri Light"/>
                 <w:b/>
                 <w:noProof/>
-                <w:color w:val="1F497D"/>
-[...1 lines deleted...]
-                <w:szCs w:val="20"/>
+                <w:color w:val="auto"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>&lt;Caixa Econômica Federal&gt;</w:t>
             </w:r>
-            <w:r>
-[...4 lines deleted...]
-                <w:szCs w:val="20"/>
+            <w:r w:rsidRPr="001E583E">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri Light" w:hAnsi="Calibri Light" w:cs="Calibri Light"/>
+                <w:b/>
+                <w:color w:val="auto"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2234" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="1144F8CB" w14:textId="77777777" w:rsidR="002B5B9D" w:rsidRPr="005604F0" w:rsidRDefault="002B5B9D" w:rsidP="001A2C2C">
+          <w:p w14:paraId="644F9651" w14:textId="77777777" w:rsidR="006B266E" w:rsidRPr="001E583E" w:rsidRDefault="006A6512" w:rsidP="0004791A">
             <w:pPr>
               <w:spacing w:line="340" w:lineRule="exact"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rStyle w:val="Nmerodepgina"/>
-                <w:sz w:val="20"/>
-                <w:szCs w:val="20"/>
+                <w:rFonts w:ascii="Calibri Light" w:hAnsi="Calibri Light" w:cs="Calibri Light"/>
+                <w:color w:val="auto"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
-[...4 lines deleted...]
-                <w:szCs w:val="20"/>
+            <w:r w:rsidRPr="001E583E">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri Light" w:hAnsi="Calibri Light" w:cs="Calibri Light"/>
+                <w:b/>
+                <w:color w:val="auto"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val=""/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput>
                     <w:default w:val="&lt;xxx&gt;"/>
                   </w:textInput>
                 </w:ffData>
               </w:fldChar>
             </w:r>
-            <w:r>
-[...4 lines deleted...]
-                <w:szCs w:val="20"/>
+            <w:r w:rsidR="0004791A" w:rsidRPr="001E583E">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri Light" w:hAnsi="Calibri Light" w:cs="Calibri Light"/>
+                <w:b/>
+                <w:color w:val="auto"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
             </w:r>
-            <w:r>
-[...12 lines deleted...]
-                <w:szCs w:val="20"/>
+            <w:r w:rsidRPr="001E583E">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri Light" w:hAnsi="Calibri Light" w:cs="Calibri Light"/>
+                <w:b/>
+                <w:color w:val="auto"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidRPr="001E583E">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri Light" w:hAnsi="Calibri Light" w:cs="Calibri Light"/>
+                <w:b/>
+                <w:color w:val="auto"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:r>
-              <w:rPr>
+            <w:r w:rsidR="0004791A" w:rsidRPr="001E583E">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri Light" w:hAnsi="Calibri Light" w:cs="Calibri Light"/>
                 <w:b/>
                 <w:noProof/>
-                <w:color w:val="1F497D"/>
-[...1 lines deleted...]
-                <w:szCs w:val="20"/>
+                <w:color w:val="auto"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>&lt;xxx&gt;</w:t>
             </w:r>
-            <w:r>
-[...4 lines deleted...]
-                <w:szCs w:val="20"/>
+            <w:r w:rsidRPr="001E583E">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri Light" w:hAnsi="Calibri Light" w:cs="Calibri Light"/>
+                <w:b/>
+                <w:color w:val="auto"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3261" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="1E0940F7" w14:textId="77777777" w:rsidR="002B5B9D" w:rsidRPr="005604F0" w:rsidRDefault="002B5B9D" w:rsidP="001A2C2C">
+          <w:p w14:paraId="5C469EDB" w14:textId="77777777" w:rsidR="006B266E" w:rsidRPr="001E583E" w:rsidRDefault="006A6512" w:rsidP="0004791A">
             <w:pPr>
               <w:spacing w:line="340" w:lineRule="exact"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rStyle w:val="Nmerodepgina"/>
-                <w:sz w:val="20"/>
-                <w:szCs w:val="20"/>
+                <w:rFonts w:ascii="Calibri Light" w:hAnsi="Calibri Light" w:cs="Calibri Light"/>
+                <w:color w:val="auto"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
-[...4 lines deleted...]
-                <w:szCs w:val="20"/>
+            <w:r w:rsidRPr="001E583E">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri Light" w:hAnsi="Calibri Light" w:cs="Calibri Light"/>
+                <w:b/>
+                <w:color w:val="auto"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val=""/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput>
                     <w:default w:val="&lt;xxx&gt;"/>
                   </w:textInput>
                 </w:ffData>
               </w:fldChar>
             </w:r>
-            <w:r>
-[...4 lines deleted...]
-                <w:szCs w:val="20"/>
+            <w:r w:rsidR="0004791A" w:rsidRPr="001E583E">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri Light" w:hAnsi="Calibri Light" w:cs="Calibri Light"/>
+                <w:b/>
+                <w:color w:val="auto"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
             </w:r>
-            <w:r>
-[...12 lines deleted...]
-                <w:szCs w:val="20"/>
+            <w:r w:rsidRPr="001E583E">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri Light" w:hAnsi="Calibri Light" w:cs="Calibri Light"/>
+                <w:b/>
+                <w:color w:val="auto"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidRPr="001E583E">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri Light" w:hAnsi="Calibri Light" w:cs="Calibri Light"/>
+                <w:b/>
+                <w:color w:val="auto"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:r>
-              <w:rPr>
+            <w:r w:rsidR="0004791A" w:rsidRPr="001E583E">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri Light" w:hAnsi="Calibri Light" w:cs="Calibri Light"/>
                 <w:b/>
                 <w:noProof/>
-                <w:color w:val="1F497D"/>
-[...1 lines deleted...]
-                <w:szCs w:val="20"/>
+                <w:color w:val="auto"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>&lt;xxx&gt;</w:t>
             </w:r>
-            <w:r>
-[...4 lines deleted...]
-                <w:szCs w:val="20"/>
+            <w:r w:rsidRPr="001E583E">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri Light" w:hAnsi="Calibri Light" w:cs="Calibri Light"/>
+                <w:b/>
+                <w:color w:val="auto"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="002B5B9D" w:rsidRPr="005604F0" w14:paraId="361DEAB0" w14:textId="77777777" w:rsidTr="001A2C2C">
+      <w:tr w:rsidR="006B266E" w:rsidRPr="001E583E" w14:paraId="6F182784" w14:textId="77777777" w:rsidTr="00A23DEF">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4003" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="091EC36B" w14:textId="77777777" w:rsidR="002B5B9D" w:rsidRPr="005604F0" w:rsidRDefault="002B5B9D" w:rsidP="001A2C2C">
+          <w:p w14:paraId="3A8F0355" w14:textId="77777777" w:rsidR="006B266E" w:rsidRPr="001E583E" w:rsidRDefault="006B266E" w:rsidP="0004791A">
             <w:pPr>
               <w:spacing w:line="340" w:lineRule="exact"/>
               <w:rPr>
                 <w:rStyle w:val="Nmerodepgina"/>
-                <w:sz w:val="20"/>
-                <w:szCs w:val="20"/>
+                <w:rFonts w:ascii="Calibri Light" w:hAnsi="Calibri Light" w:cs="Calibri Light"/>
+                <w:color w:val="auto"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2234" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="7C3B9212" w14:textId="77777777" w:rsidR="002B5B9D" w:rsidRPr="005604F0" w:rsidRDefault="002B5B9D" w:rsidP="001A2C2C">
+          <w:p w14:paraId="1B7F943F" w14:textId="77777777" w:rsidR="006B266E" w:rsidRPr="001E583E" w:rsidRDefault="006B266E" w:rsidP="0004791A">
             <w:pPr>
               <w:spacing w:line="340" w:lineRule="exact"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rStyle w:val="Nmerodepgina"/>
-                <w:sz w:val="20"/>
-                <w:szCs w:val="20"/>
+                <w:rFonts w:ascii="Calibri Light" w:hAnsi="Calibri Light" w:cs="Calibri Light"/>
+                <w:color w:val="auto"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3261" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="145FB135" w14:textId="77777777" w:rsidR="002B5B9D" w:rsidRPr="005604F0" w:rsidRDefault="002B5B9D" w:rsidP="001A2C2C">
+          <w:p w14:paraId="0866E97D" w14:textId="77777777" w:rsidR="006B266E" w:rsidRPr="001E583E" w:rsidRDefault="006B266E" w:rsidP="0004791A">
             <w:pPr>
               <w:spacing w:line="340" w:lineRule="exact"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rStyle w:val="Nmerodepgina"/>
-                <w:sz w:val="20"/>
-                <w:szCs w:val="20"/>
+                <w:rFonts w:ascii="Calibri Light" w:hAnsi="Calibri Light" w:cs="Calibri Light"/>
+                <w:color w:val="auto"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="34C130C3" w14:textId="77777777" w:rsidR="002B5B9D" w:rsidRPr="00AE23A3" w:rsidRDefault="002B5B9D" w:rsidP="002B5B9D">
+    <w:p w14:paraId="0CB0DB42" w14:textId="77777777" w:rsidR="006B266E" w:rsidRPr="001E583E" w:rsidRDefault="006B266E" w:rsidP="006B266E">
       <w:pPr>
         <w:spacing w:line="340" w:lineRule="exact"/>
         <w:rPr>
           <w:rStyle w:val="Nmerodepgina"/>
-          <w:sz w:val="20"/>
-          <w:szCs w:val="20"/>
+          <w:rFonts w:ascii="Calibri Light" w:hAnsi="Calibri Light" w:cs="Calibri Light"/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="727885F9" w14:textId="77777777" w:rsidR="002B5B9D" w:rsidRDefault="002B5B9D" w:rsidP="002B5B9D">
+    <w:p w14:paraId="77D82074" w14:textId="7281AADD" w:rsidR="009A786C" w:rsidRPr="001E583E" w:rsidRDefault="006B266E" w:rsidP="00A23DEF">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:line="340" w:lineRule="exact"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:sz w:val="20"/>
-[...48 lines deleted...]
-          <w:szCs w:val="20"/>
+          <w:rFonts w:ascii="Calibri Light" w:hAnsi="Calibri Light" w:cs="Calibri Light"/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="001E583E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri Light" w:hAnsi="Calibri Light" w:cs="Calibri Light"/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>O conteúdo e efeitos da presente autorização são exclusivos para o cumprimento das disposições previstas no Decreto nº 8.401</w:t>
+      </w:r>
+      <w:r w:rsidR="006B3568" w:rsidRPr="001E583E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri Light" w:hAnsi="Calibri Light" w:cs="Calibri Light"/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>/2015</w:t>
+      </w:r>
+      <w:r w:rsidRPr="001E583E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri Light" w:hAnsi="Calibri Light" w:cs="Calibri Light"/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> e na </w:t>
+      </w:r>
+      <w:r w:rsidR="006B3568" w:rsidRPr="001E583E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri Light" w:hAnsi="Calibri Light" w:cs="Calibri Light"/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Resolução Normativa </w:t>
+      </w:r>
+      <w:r w:rsidR="00605653" w:rsidRPr="001E583E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri Light" w:hAnsi="Calibri Light" w:cs="Calibri Light"/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">ANEEL </w:t>
+      </w:r>
+      <w:r w:rsidR="006B3568" w:rsidRPr="001E583E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri Light" w:hAnsi="Calibri Light" w:cs="Calibri Light"/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>nº 957</w:t>
+      </w:r>
+      <w:r w:rsidR="00605653" w:rsidRPr="001E583E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri Light" w:hAnsi="Calibri Light" w:cs="Calibri Light"/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>/</w:t>
+      </w:r>
+      <w:r w:rsidR="006B3568" w:rsidRPr="001E583E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri Light" w:hAnsi="Calibri Light" w:cs="Calibri Light"/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>2021</w:t>
+      </w:r>
+      <w:r w:rsidRPr="001E583E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri Light" w:hAnsi="Calibri Light" w:cs="Calibri Light"/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="14B89932" w14:textId="77777777" w:rsidR="002B5B9D" w:rsidRDefault="002B5B9D" w:rsidP="002B5B9D">
+    <w:p w14:paraId="39620C29" w14:textId="77777777" w:rsidR="009A786C" w:rsidRPr="001E583E" w:rsidRDefault="009A786C" w:rsidP="00A23DEF">
       <w:pPr>
         <w:spacing w:line="340" w:lineRule="exact"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:sz w:val="20"/>
-          <w:szCs w:val="20"/>
+          <w:rFonts w:ascii="Calibri Light" w:hAnsi="Calibri Light" w:cs="Calibri Light"/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="08D9D0D5" w14:textId="77777777" w:rsidR="002B5B9D" w:rsidRDefault="002B5B9D" w:rsidP="002B5B9D">
+    <w:p w14:paraId="01794ADA" w14:textId="77777777" w:rsidR="009A786C" w:rsidRPr="001E583E" w:rsidRDefault="006B266E" w:rsidP="00A23DEF">
       <w:pPr>
         <w:spacing w:line="340" w:lineRule="exact"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:sz w:val="20"/>
-[...22 lines deleted...]
-        <w:t>substitui declaração(ões)/autorização(ões) anterior(es) de conteúdo semelhante, para todos os fins e efeitos.</w:t>
+          <w:rFonts w:ascii="Calibri Light" w:hAnsi="Calibri Light" w:cs="Calibri Light"/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="001E583E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri Light" w:hAnsi="Calibri Light" w:cs="Calibri Light"/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>A presente declaração/autorização, devidamente autenticada e assinada por seus representantes legais abaixo indicados, substitui declaração(ões)/autorização(ões) anterior(es) de conteúdo semelhante, para todos os fins e efeitos.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="272D41AA" w14:textId="77777777" w:rsidR="002B5B9D" w:rsidRPr="005604F0" w:rsidRDefault="002B5B9D" w:rsidP="002B5B9D">
+    <w:p w14:paraId="25394B63" w14:textId="77777777" w:rsidR="006B266E" w:rsidRPr="001E583E" w:rsidRDefault="006B266E" w:rsidP="006B266E">
       <w:pPr>
         <w:spacing w:line="340" w:lineRule="exact"/>
         <w:rPr>
-          <w:sz w:val="20"/>
-          <w:szCs w:val="20"/>
+          <w:rFonts w:ascii="Calibri Light" w:hAnsi="Calibri Light" w:cs="Calibri Light"/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="0E3CD8C6" w14:textId="77777777" w:rsidR="002B5B9D" w:rsidRPr="005604F0" w:rsidRDefault="002B5B9D" w:rsidP="002B5B9D">
+    <w:p w14:paraId="220DE5AA" w14:textId="77777777" w:rsidR="006B266E" w:rsidRPr="001E583E" w:rsidRDefault="006B266E" w:rsidP="006B266E">
       <w:pPr>
         <w:spacing w:line="340" w:lineRule="exact"/>
         <w:rPr>
-          <w:sz w:val="20"/>
-[...6 lines deleted...]
-          <w:szCs w:val="20"/>
+          <w:rFonts w:ascii="Calibri Light" w:hAnsi="Calibri Light" w:cs="Calibri Light"/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="001E583E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri Light" w:hAnsi="Calibri Light" w:cs="Calibri Light"/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Atenciosamente,</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4F54D861" w14:textId="77777777" w:rsidR="002B5B9D" w:rsidRPr="005604F0" w:rsidRDefault="002B5B9D" w:rsidP="002B5B9D">
+    <w:p w14:paraId="0A3081CA" w14:textId="77777777" w:rsidR="006B266E" w:rsidRPr="001E583E" w:rsidRDefault="006B266E" w:rsidP="006B266E">
       <w:pPr>
         <w:spacing w:line="340" w:lineRule="exact"/>
         <w:rPr>
-          <w:sz w:val="20"/>
-          <w:szCs w:val="20"/>
+          <w:rFonts w:ascii="Calibri Light" w:hAnsi="Calibri Light" w:cs="Calibri Light"/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="04FDE0C7" w14:textId="77777777" w:rsidR="002B5B9D" w:rsidRPr="005604F0" w:rsidRDefault="002B5B9D" w:rsidP="002B5B9D">
+    <w:p w14:paraId="01EFE81C" w14:textId="77777777" w:rsidR="006B266E" w:rsidRPr="001E583E" w:rsidRDefault="006A6512" w:rsidP="006B266E">
       <w:pPr>
         <w:spacing w:line="340" w:lineRule="exact"/>
         <w:jc w:val="center"/>
         <w:rPr>
+          <w:rFonts w:ascii="Calibri Light" w:hAnsi="Calibri Light" w:cs="Calibri Light"/>
           <w:b/>
-          <w:sz w:val="20"/>
-[...4 lines deleted...]
-        <w:rPr>
+          <w:color w:val="auto"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="001E583E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri Light" w:hAnsi="Calibri Light" w:cs="Calibri Light"/>
           <w:b/>
-          <w:color w:val="1F497D"/>
-[...1 lines deleted...]
-          <w:szCs w:val="20"/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:fldChar w:fldCharType="begin">
           <w:ffData>
             <w:name w:val=""/>
             <w:enabled/>
             <w:calcOnExit w:val="0"/>
             <w:textInput>
               <w:default w:val="&lt;Razão Social da Distribuidora&gt;"/>
             </w:textInput>
           </w:ffData>
         </w:fldChar>
       </w:r>
-      <w:r>
-        <w:rPr>
+      <w:r w:rsidR="0004791A" w:rsidRPr="001E583E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri Light" w:hAnsi="Calibri Light" w:cs="Calibri Light"/>
           <w:b/>
-          <w:color w:val="1F497D"/>
-[...1 lines deleted...]
-          <w:szCs w:val="20"/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
       </w:r>
-      <w:r>
-        <w:rPr>
+      <w:r w:rsidRPr="001E583E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri Light" w:hAnsi="Calibri Light" w:cs="Calibri Light"/>
           <w:b/>
-          <w:color w:val="1F497D"/>
-[...5 lines deleted...]
-        <w:rPr>
+          <w:color w:val="auto"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:r>
+      <w:r w:rsidRPr="001E583E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri Light" w:hAnsi="Calibri Light" w:cs="Calibri Light"/>
           <w:b/>
-          <w:color w:val="1F497D"/>
-[...1 lines deleted...]
-          <w:szCs w:val="20"/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
-      <w:r>
-        <w:rPr>
+      <w:r w:rsidR="0004791A" w:rsidRPr="001E583E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri Light" w:hAnsi="Calibri Light" w:cs="Calibri Light"/>
           <w:b/>
           <w:noProof/>
-          <w:color w:val="1F497D"/>
-[...1 lines deleted...]
-          <w:szCs w:val="20"/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>&lt;Razão Social da Distribuidora&gt;</w:t>
       </w:r>
-      <w:r>
-        <w:rPr>
+      <w:r w:rsidRPr="001E583E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri Light" w:hAnsi="Calibri Light" w:cs="Calibri Light"/>
           <w:b/>
-          <w:color w:val="1F497D"/>
-[...1 lines deleted...]
-          <w:szCs w:val="20"/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1AA4D61C" w14:textId="77777777" w:rsidR="002B5B9D" w:rsidRPr="005604F0" w:rsidRDefault="002B5B9D" w:rsidP="002B5B9D">
+    <w:p w14:paraId="6BA81B1A" w14:textId="77777777" w:rsidR="006B266E" w:rsidRPr="001E583E" w:rsidRDefault="006B266E" w:rsidP="006B266E">
       <w:pPr>
         <w:spacing w:line="340" w:lineRule="exact"/>
         <w:jc w:val="center"/>
         <w:rPr>
-          <w:sz w:val="20"/>
-          <w:szCs w:val="20"/>
+          <w:rFonts w:ascii="Calibri Light" w:hAnsi="Calibri Light" w:cs="Calibri Light"/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="40B6C345" w14:textId="77777777" w:rsidR="002B5B9D" w:rsidRPr="005604F0" w:rsidRDefault="002B5B9D" w:rsidP="002B5B9D">
+    <w:p w14:paraId="2B249AFD" w14:textId="77777777" w:rsidR="006B266E" w:rsidRPr="001E583E" w:rsidRDefault="006B266E" w:rsidP="006B266E">
       <w:pPr>
         <w:spacing w:line="340" w:lineRule="exact"/>
         <w:jc w:val="center"/>
         <w:rPr>
-          <w:sz w:val="20"/>
-          <w:szCs w:val="20"/>
+          <w:rFonts w:ascii="Calibri Light" w:hAnsi="Calibri Light" w:cs="Calibri Light"/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:jc w:val="center"/>
         <w:tblLook w:val="01E0" w:firstRow="1" w:lastRow="1" w:firstColumn="1" w:lastColumn="1" w:noHBand="0" w:noVBand="0"/>
       </w:tblPr>
       <w:tblGrid>
-        <w:gridCol w:w="4346"/>
-        <w:gridCol w:w="4158"/>
+        <w:gridCol w:w="4669"/>
+        <w:gridCol w:w="4289"/>
       </w:tblGrid>
-      <w:tr w:rsidR="002B5B9D" w:rsidRPr="005604F0" w14:paraId="63365368" w14:textId="77777777" w:rsidTr="001A2C2C">
+      <w:tr w:rsidR="006B266E" w:rsidRPr="001E583E" w14:paraId="53D356C6" w14:textId="77777777" w:rsidTr="0004791A">
         <w:trPr>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4669" w:type="dxa"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="3E6DF267" w14:textId="77777777" w:rsidR="002B5B9D" w:rsidRPr="005604F0" w:rsidRDefault="002B5B9D" w:rsidP="001A2C2C">
+          <w:p w14:paraId="365AA950" w14:textId="77777777" w:rsidR="006B266E" w:rsidRPr="001E583E" w:rsidRDefault="006B266E" w:rsidP="0004791A">
             <w:pPr>
               <w:spacing w:line="340" w:lineRule="exact"/>
               <w:rPr>
-                <w:sz w:val="20"/>
-                <w:szCs w:val="20"/>
+                <w:rFonts w:ascii="Calibri Light" w:hAnsi="Calibri Light" w:cs="Calibri Light"/>
+                <w:color w:val="auto"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="005604F0">
-[...2 lines deleted...]
-                <w:szCs w:val="20"/>
+            <w:r w:rsidRPr="001E583E">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri Light" w:hAnsi="Calibri Light" w:cs="Calibri Light"/>
+                <w:color w:val="auto"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>______________________________</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4289" w:type="dxa"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="1AF92612" w14:textId="77777777" w:rsidR="002B5B9D" w:rsidRPr="005604F0" w:rsidRDefault="002B5B9D" w:rsidP="001A2C2C">
+          <w:p w14:paraId="4F1E2DE4" w14:textId="77777777" w:rsidR="006B266E" w:rsidRPr="001E583E" w:rsidRDefault="006B266E" w:rsidP="0004791A">
             <w:pPr>
               <w:spacing w:line="340" w:lineRule="exact"/>
               <w:rPr>
-                <w:sz w:val="20"/>
-                <w:szCs w:val="20"/>
+                <w:rFonts w:ascii="Calibri Light" w:hAnsi="Calibri Light" w:cs="Calibri Light"/>
+                <w:color w:val="auto"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="005604F0">
-[...2 lines deleted...]
-                <w:szCs w:val="20"/>
+            <w:r w:rsidRPr="001E583E">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri Light" w:hAnsi="Calibri Light" w:cs="Calibri Light"/>
+                <w:color w:val="auto"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>______________________________</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="002B5B9D" w:rsidRPr="005604F0" w14:paraId="1412A4A4" w14:textId="77777777" w:rsidTr="001A2C2C">
+      <w:tr w:rsidR="006B266E" w:rsidRPr="001E583E" w14:paraId="22FFD55D" w14:textId="77777777" w:rsidTr="0004791A">
         <w:trPr>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4669" w:type="dxa"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="362AB8F0" w14:textId="77777777" w:rsidR="002B5B9D" w:rsidRPr="005604F0" w:rsidRDefault="002B5B9D" w:rsidP="001A2C2C">
+          <w:p w14:paraId="6DB4C6B0" w14:textId="77777777" w:rsidR="006B266E" w:rsidRPr="001E583E" w:rsidRDefault="006A6512">
             <w:pPr>
               <w:spacing w:line="340" w:lineRule="exact"/>
               <w:ind w:left="387"/>
               <w:rPr>
-                <w:sz w:val="20"/>
-                <w:szCs w:val="20"/>
+                <w:rFonts w:ascii="Calibri Light" w:hAnsi="Calibri Light" w:cs="Calibri Light"/>
+                <w:color w:val="auto"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
-[...4 lines deleted...]
-                <w:szCs w:val="20"/>
+            <w:r w:rsidRPr="001E583E">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri Light" w:hAnsi="Calibri Light" w:cs="Calibri Light"/>
+                <w:b/>
+                <w:color w:val="auto"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val=""/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput>
                     <w:default w:val="&lt;Nome&gt;"/>
                   </w:textInput>
                 </w:ffData>
               </w:fldChar>
             </w:r>
-            <w:r>
-[...4 lines deleted...]
-                <w:szCs w:val="20"/>
+            <w:r w:rsidR="0004791A" w:rsidRPr="001E583E">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri Light" w:hAnsi="Calibri Light" w:cs="Calibri Light"/>
+                <w:b/>
+                <w:color w:val="auto"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
             </w:r>
-            <w:r>
-[...12 lines deleted...]
-                <w:szCs w:val="20"/>
+            <w:r w:rsidRPr="001E583E">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri Light" w:hAnsi="Calibri Light" w:cs="Calibri Light"/>
+                <w:b/>
+                <w:color w:val="auto"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidRPr="001E583E">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri Light" w:hAnsi="Calibri Light" w:cs="Calibri Light"/>
+                <w:b/>
+                <w:color w:val="auto"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:r>
-              <w:rPr>
+            <w:r w:rsidR="0004791A" w:rsidRPr="001E583E">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri Light" w:hAnsi="Calibri Light" w:cs="Calibri Light"/>
                 <w:b/>
                 <w:noProof/>
-                <w:color w:val="1F497D"/>
-[...1 lines deleted...]
-                <w:szCs w:val="20"/>
+                <w:color w:val="auto"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>&lt;Nome&gt;</w:t>
             </w:r>
-            <w:r>
-[...4 lines deleted...]
-                <w:szCs w:val="20"/>
+            <w:r w:rsidRPr="001E583E">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri Light" w:hAnsi="Calibri Light" w:cs="Calibri Light"/>
+                <w:b/>
+                <w:color w:val="auto"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4289" w:type="dxa"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="2005A834" w14:textId="77777777" w:rsidR="002B5B9D" w:rsidRPr="005604F0" w:rsidRDefault="002B5B9D" w:rsidP="001A2C2C">
+          <w:p w14:paraId="4B374932" w14:textId="77777777" w:rsidR="006B266E" w:rsidRPr="001E583E" w:rsidRDefault="006A6512" w:rsidP="0004791A">
             <w:pPr>
               <w:spacing w:line="340" w:lineRule="exact"/>
               <w:ind w:left="387"/>
               <w:rPr>
-                <w:sz w:val="20"/>
-                <w:szCs w:val="20"/>
+                <w:rFonts w:ascii="Calibri Light" w:hAnsi="Calibri Light" w:cs="Calibri Light"/>
+                <w:color w:val="auto"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
-[...4 lines deleted...]
-                <w:szCs w:val="20"/>
+            <w:r w:rsidRPr="001E583E">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri Light" w:hAnsi="Calibri Light" w:cs="Calibri Light"/>
+                <w:b/>
+                <w:color w:val="auto"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val=""/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput>
                     <w:default w:val="&lt;Nome&gt;"/>
                   </w:textInput>
                 </w:ffData>
               </w:fldChar>
             </w:r>
-            <w:r>
-[...4 lines deleted...]
-                <w:szCs w:val="20"/>
+            <w:r w:rsidR="0004791A" w:rsidRPr="001E583E">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri Light" w:hAnsi="Calibri Light" w:cs="Calibri Light"/>
+                <w:b/>
+                <w:color w:val="auto"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
             </w:r>
-            <w:r>
-[...12 lines deleted...]
-                <w:szCs w:val="20"/>
+            <w:r w:rsidRPr="001E583E">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri Light" w:hAnsi="Calibri Light" w:cs="Calibri Light"/>
+                <w:b/>
+                <w:color w:val="auto"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidRPr="001E583E">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri Light" w:hAnsi="Calibri Light" w:cs="Calibri Light"/>
+                <w:b/>
+                <w:color w:val="auto"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:r>
-              <w:rPr>
+            <w:r w:rsidR="0004791A" w:rsidRPr="001E583E">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri Light" w:hAnsi="Calibri Light" w:cs="Calibri Light"/>
                 <w:b/>
                 <w:noProof/>
-                <w:color w:val="1F497D"/>
-[...1 lines deleted...]
-                <w:szCs w:val="20"/>
+                <w:color w:val="auto"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>&lt;Nome&gt;</w:t>
             </w:r>
-            <w:r>
-[...4 lines deleted...]
-                <w:szCs w:val="20"/>
+            <w:r w:rsidRPr="001E583E">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri Light" w:hAnsi="Calibri Light" w:cs="Calibri Light"/>
+                <w:b/>
+                <w:color w:val="auto"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="002B5B9D" w:rsidRPr="005604F0" w14:paraId="0F6BDD5B" w14:textId="77777777" w:rsidTr="001A2C2C">
+      <w:tr w:rsidR="006B266E" w:rsidRPr="001E583E" w14:paraId="4D405FF0" w14:textId="77777777" w:rsidTr="0004791A">
         <w:trPr>
           <w:trHeight w:val="370"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4669" w:type="dxa"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="2A42E193" w14:textId="77777777" w:rsidR="002B5B9D" w:rsidRPr="005604F0" w:rsidRDefault="002B5B9D" w:rsidP="001A2C2C">
+          <w:p w14:paraId="4BA90E3A" w14:textId="77777777" w:rsidR="006B266E" w:rsidRPr="001E583E" w:rsidRDefault="006A6512" w:rsidP="0004791A">
             <w:pPr>
               <w:spacing w:line="340" w:lineRule="exact"/>
               <w:ind w:left="387"/>
               <w:rPr>
-                <w:sz w:val="20"/>
-                <w:szCs w:val="20"/>
+                <w:rFonts w:ascii="Calibri Light" w:hAnsi="Calibri Light" w:cs="Calibri Light"/>
+                <w:color w:val="auto"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
-[...4 lines deleted...]
-                <w:szCs w:val="20"/>
+            <w:r w:rsidRPr="001E583E">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri Light" w:hAnsi="Calibri Light" w:cs="Calibri Light"/>
+                <w:b/>
+                <w:color w:val="auto"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val=""/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput>
                     <w:default w:val="&lt;Cargo&gt;"/>
                   </w:textInput>
                 </w:ffData>
               </w:fldChar>
             </w:r>
-            <w:r>
-[...4 lines deleted...]
-                <w:szCs w:val="20"/>
+            <w:r w:rsidR="0004791A" w:rsidRPr="001E583E">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri Light" w:hAnsi="Calibri Light" w:cs="Calibri Light"/>
+                <w:b/>
+                <w:color w:val="auto"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
             </w:r>
-            <w:r>
-[...12 lines deleted...]
-                <w:szCs w:val="20"/>
+            <w:r w:rsidRPr="001E583E">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri Light" w:hAnsi="Calibri Light" w:cs="Calibri Light"/>
+                <w:b/>
+                <w:color w:val="auto"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidRPr="001E583E">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri Light" w:hAnsi="Calibri Light" w:cs="Calibri Light"/>
+                <w:b/>
+                <w:color w:val="auto"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:r>
-              <w:rPr>
+            <w:r w:rsidR="0004791A" w:rsidRPr="001E583E">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri Light" w:hAnsi="Calibri Light" w:cs="Calibri Light"/>
                 <w:b/>
                 <w:noProof/>
-                <w:color w:val="1F497D"/>
-[...1 lines deleted...]
-                <w:szCs w:val="20"/>
+                <w:color w:val="auto"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>&lt;Cargo&gt;</w:t>
             </w:r>
-            <w:r>
-[...4 lines deleted...]
-                <w:szCs w:val="20"/>
+            <w:r w:rsidRPr="001E583E">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri Light" w:hAnsi="Calibri Light" w:cs="Calibri Light"/>
+                <w:b/>
+                <w:color w:val="auto"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4289" w:type="dxa"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="62D48E81" w14:textId="77777777" w:rsidR="002B5B9D" w:rsidRPr="005604F0" w:rsidRDefault="002B5B9D" w:rsidP="001A2C2C">
+          <w:p w14:paraId="2F939ED0" w14:textId="77777777" w:rsidR="006B266E" w:rsidRPr="001E583E" w:rsidRDefault="006A6512" w:rsidP="0004791A">
             <w:pPr>
               <w:spacing w:line="340" w:lineRule="exact"/>
               <w:ind w:left="387"/>
               <w:rPr>
-                <w:sz w:val="20"/>
-                <w:szCs w:val="20"/>
+                <w:rFonts w:ascii="Calibri Light" w:hAnsi="Calibri Light" w:cs="Calibri Light"/>
+                <w:color w:val="auto"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
-[...4 lines deleted...]
-                <w:szCs w:val="20"/>
+            <w:r w:rsidRPr="001E583E">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri Light" w:hAnsi="Calibri Light" w:cs="Calibri Light"/>
+                <w:b/>
+                <w:color w:val="auto"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val=""/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput>
                     <w:default w:val="&lt;Cargo&gt;"/>
                   </w:textInput>
                 </w:ffData>
               </w:fldChar>
             </w:r>
-            <w:r>
-[...4 lines deleted...]
-                <w:szCs w:val="20"/>
+            <w:r w:rsidR="0004791A" w:rsidRPr="001E583E">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri Light" w:hAnsi="Calibri Light" w:cs="Calibri Light"/>
+                <w:b/>
+                <w:color w:val="auto"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
             </w:r>
-            <w:r>
-[...12 lines deleted...]
-                <w:szCs w:val="20"/>
+            <w:r w:rsidRPr="001E583E">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri Light" w:hAnsi="Calibri Light" w:cs="Calibri Light"/>
+                <w:b/>
+                <w:color w:val="auto"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidRPr="001E583E">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri Light" w:hAnsi="Calibri Light" w:cs="Calibri Light"/>
+                <w:b/>
+                <w:color w:val="auto"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:r>
-              <w:rPr>
+            <w:r w:rsidR="0004791A" w:rsidRPr="001E583E">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri Light" w:hAnsi="Calibri Light" w:cs="Calibri Light"/>
                 <w:b/>
                 <w:noProof/>
-                <w:color w:val="1F497D"/>
-[...1 lines deleted...]
-                <w:szCs w:val="20"/>
+                <w:color w:val="auto"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>&lt;Cargo&gt;</w:t>
             </w:r>
-            <w:r>
-[...4 lines deleted...]
-                <w:szCs w:val="20"/>
+            <w:r w:rsidRPr="001E583E">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri Light" w:hAnsi="Calibri Light" w:cs="Calibri Light"/>
+                <w:b/>
+                <w:color w:val="auto"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="3817B484" w14:textId="77777777" w:rsidR="002B5B9D" w:rsidRPr="00241028" w:rsidRDefault="002B5B9D" w:rsidP="002B5B9D">
+    <w:p w14:paraId="39AD53E1" w14:textId="77777777" w:rsidR="006B266E" w:rsidRPr="001E583E" w:rsidRDefault="006B266E" w:rsidP="006B266E">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri Light" w:hAnsi="Calibri Light" w:cs="Calibri Light"/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="0074F83C" w14:textId="77777777" w:rsidR="007273D0" w:rsidRDefault="006B6F8B"/>
-    <w:sectPr w:rsidR="007273D0" w:rsidSect="002B5B9D">
+    <w:p w14:paraId="4977A279" w14:textId="77777777" w:rsidR="00D725EF" w:rsidRPr="001E583E" w:rsidRDefault="00D725EF" w:rsidP="00EA3A0B">
+      <w:pPr>
+        <w:pStyle w:val="Atividades"/>
+        <w:ind w:left="0" w:firstLine="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri Light" w:hAnsi="Calibri Light" w:cs="Calibri Light"/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:sectPr w:rsidR="00D725EF" w:rsidRPr="001E583E" w:rsidSect="00DD095E">
+      <w:headerReference w:type="default" r:id="rId11"/>
+      <w:footerReference w:type="default" r:id="rId12"/>
       <w:pgSz w:w="11906" w:h="16838"/>
-      <w:pgMar w:top="993" w:right="1701" w:bottom="1417" w:left="1701" w:header="708" w:footer="708" w:gutter="0"/>
+      <w:pgMar w:top="1701" w:right="851" w:bottom="851" w:left="1418" w:header="709" w:footer="709" w:gutter="0"/>
       <w:cols w:space="708"/>
+      <w:titlePg/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
+<file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
+<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:endnote w:type="separator" w:id="-1">
+    <w:p w14:paraId="0BAB7D40" w14:textId="77777777" w:rsidR="00EB1A87" w:rsidRDefault="00EB1A87" w:rsidP="00D6767D">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:r>
+        <w:separator/>
+      </w:r>
+    </w:p>
+  </w:endnote>
+  <w:endnote w:type="continuationSeparator" w:id="0">
+    <w:p w14:paraId="4A2B8CBB" w14:textId="77777777" w:rsidR="00EB1A87" w:rsidRDefault="00EB1A87" w:rsidP="00D6767D">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:r>
+        <w:continuationSeparator/>
+      </w:r>
+    </w:p>
+  </w:endnote>
+</w:endnotes>
+</file>
+
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
-<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex">
+<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
+  <w:font w:name="Symbol">
+    <w:panose1 w:val="05050102010706020507"/>
+    <w:charset w:val="02"/>
+    <w:family w:val="roman"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
+  </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
+  <w:font w:name="Arial">
+    <w:panose1 w:val="020B0604020202020204"/>
+    <w:charset w:val="00"/>
+    <w:family w:val="swiss"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="Wingdings">
+    <w:panose1 w:val="05000000000000000000"/>
+    <w:charset w:val="02"/>
+    <w:family w:val="auto"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="Courier New">
+    <w:panose1 w:val="02070309020205020404"/>
+    <w:charset w:val="00"/>
+    <w:family w:val="modern"/>
+    <w:pitch w:val="fixed"/>
+    <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+  </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Verdana">
     <w:panose1 w:val="020B0604030504040204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="A00006FF" w:usb1="4000205B" w:usb2="00000010" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
+  <w:font w:name="Cambria">
+    <w:panose1 w:val="02040503050406030204"/>
+    <w:charset w:val="00"/>
+    <w:family w:val="roman"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="E00006FF" w:usb1="420024FF" w:usb2="02000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="Tahoma">
+    <w:panose1 w:val="020B0604030504040204"/>
+    <w:charset w:val="00"/>
+    <w:family w:val="swiss"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="E1002EFF" w:usb1="C000605B" w:usb2="00000029" w:usb3="00000000" w:csb0="000101FF" w:csb1="00000000"/>
+  </w:font>
   <w:font w:name="Calibri Light">
     <w:panose1 w:val="020F0302020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
+<file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="2830150A" w14:textId="4766B311" w:rsidR="003F2230" w:rsidRDefault="003F2230" w:rsidP="003F2230">
+    <w:pPr>
+      <w:pStyle w:val="PdCRodap"/>
+    </w:pPr>
+  </w:p>
+  <w:p w14:paraId="7B348136" w14:textId="77777777" w:rsidR="003F2230" w:rsidRDefault="003F2230">
+    <w:pPr>
+      <w:pStyle w:val="Rodap"/>
+    </w:pPr>
+  </w:p>
+</w:ftr>
+</file>
+
+<file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
+<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:footnote w:type="separator" w:id="-1">
+    <w:p w14:paraId="5CAADA5C" w14:textId="77777777" w:rsidR="00EB1A87" w:rsidRDefault="00EB1A87" w:rsidP="00D6767D">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:r>
+        <w:separator/>
+      </w:r>
+    </w:p>
+  </w:footnote>
+  <w:footnote w:type="continuationSeparator" w:id="0">
+    <w:p w14:paraId="768E14A9" w14:textId="77777777" w:rsidR="00EB1A87" w:rsidRDefault="00EB1A87" w:rsidP="00D6767D">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:r>
+        <w:continuationSeparator/>
+      </w:r>
+    </w:p>
+  </w:footnote>
+</w:footnotes>
+</file>
+
+<file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="42605A7E" w14:textId="43B36A42" w:rsidR="003F2230" w:rsidRPr="001E583E" w:rsidRDefault="001E583E" w:rsidP="001E583E">
+    <w:pPr>
+      <w:pStyle w:val="Cabealho"/>
+    </w:pPr>
+    <w:r w:rsidRPr="00EA6FC7">
+      <w:rPr>
+        <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
+        <w:noProof/>
+        <w:lang w:eastAsia="pt-BR"/>
+      </w:rPr>
+      <w:drawing>
+        <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251695616" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="55004DE7" wp14:editId="07B96E4A">
+          <wp:simplePos x="0" y="0"/>
+          <wp:positionH relativeFrom="margin">
+            <wp:posOffset>0</wp:posOffset>
+          </wp:positionH>
+          <wp:positionV relativeFrom="paragraph">
+            <wp:posOffset>-635</wp:posOffset>
+          </wp:positionV>
+          <wp:extent cx="673529" cy="198644"/>
+          <wp:effectExtent l="0" t="0" r="0" b="0"/>
+          <wp:wrapNone/>
+          <wp:docPr id="1605370971" name="Imagem 1605370971" descr="Ícone&#10;&#10;Descrição gerada automaticamente"/>
+          <wp:cNvGraphicFramePr>
+            <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
+          </wp:cNvGraphicFramePr>
+          <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+            <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
+              <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                <pic:nvPicPr>
+                  <pic:cNvPr id="11" name="Imagem 11" descr="Ícone&#10;&#10;Descrição gerada automaticamente"/>
+                  <pic:cNvPicPr/>
+                </pic:nvPicPr>
+                <pic:blipFill>
+                  <a:blip r:embed="rId1">
+                    <a:extLst>
+                      <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
+                        <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
+                      </a:ext>
+                    </a:extLst>
+                  </a:blip>
+                  <a:stretch>
+                    <a:fillRect/>
+                  </a:stretch>
+                </pic:blipFill>
+                <pic:spPr>
+                  <a:xfrm>
+                    <a:off x="0" y="0"/>
+                    <a:ext cx="673529" cy="198644"/>
+                  </a:xfrm>
+                  <a:prstGeom prst="rect">
+                    <a:avLst/>
+                  </a:prstGeom>
+                </pic:spPr>
+              </pic:pic>
+            </a:graphicData>
+          </a:graphic>
+          <wp14:sizeRelH relativeFrom="page">
+            <wp14:pctWidth>0</wp14:pctWidth>
+          </wp14:sizeRelH>
+          <wp14:sizeRelV relativeFrom="page">
+            <wp14:pctHeight>0</wp14:pctHeight>
+          </wp14:sizeRelV>
+        </wp:anchor>
+      </w:drawing>
+    </w:r>
+  </w:p>
+</w:hdr>
+</file>
+
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex wp14">
+<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="FFFFFF89"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="5F06E644"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:pStyle w:val="Commarcadores"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="360"/>
+        </w:tabs>
+        <w:ind w:left="360" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="1" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="07144CE4"/>
-    <w:multiLevelType w:val="hybridMultilevel"/>
-[...1 lines deleted...]
-    <w:lvl w:ilvl="0" w:tplc="5BF67DBE">
+    <w:multiLevelType w:val="multilevel"/>
+    <w:tmpl w:val="314C91B8"/>
+    <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
-      <w:pStyle w:val="Nivel1"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
+    <w:lvl w:ilvl="1">
+      <w:start w:val="9"/>
+      <w:numFmt w:val="decimal"/>
+      <w:isLgl/>
+      <w:lvlText w:val="%1.%2"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1422" w:hanging="720"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:isLgl/>
+      <w:lvlText w:val="%1.%2.%3"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1764" w:hanging="720"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:isLgl/>
+      <w:lvlText w:val="%1.%2.%3.%4"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2466" w:hanging="1080"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:isLgl/>
+      <w:lvlText w:val="%1.%2.%3.%4.%5"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3168" w:hanging="1440"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:isLgl/>
+      <w:lvlText w:val="%1.%2.%3.%4.%5.%6"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3510" w:hanging="1440"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:isLgl/>
+      <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4212" w:hanging="1800"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:isLgl/>
+      <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7.%8"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4914" w:hanging="2160"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:isLgl/>
+      <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7.%8.%9"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5256" w:hanging="2160"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="2" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="09221665"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="9948C7EC"/>
+    <w:lvl w:ilvl="0" w:tplc="0B8C5F62">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:pStyle w:val="PdCPremissaAlneaiiiiii"/>
+      <w:lvlText w:val="%1."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="1080" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04160019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="1440" w:hanging="360"/>
+        <w:ind w:left="1800" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0416001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
-        <w:ind w:left="2160" w:hanging="180"/>
+        <w:ind w:left="2520" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="3" w:tplc="0416000F" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="2880" w:hanging="360"/>
+        <w:ind w:left="3240" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="4" w:tplc="04160019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="3600" w:hanging="360"/>
+        <w:ind w:left="3960" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="5" w:tplc="0416001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%6."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
-        <w:ind w:left="4320" w:hanging="180"/>
+        <w:ind w:left="4680" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="6" w:tplc="0416000F" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="5040" w:hanging="360"/>
+        <w:ind w:left="5400" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="04160019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="5760" w:hanging="360"/>
+        <w:ind w:left="6120" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0416001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
+        <w:ind w:left="6840" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="3" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="0A504552"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="F0E885D8"/>
+    <w:lvl w:ilvl="0" w:tplc="1A209688">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:pStyle w:val="PdCTextoAlnea"/>
+      <w:lvlText w:val="%1."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="04160019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%2."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="0416001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%3."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="0416000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%4."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="04160019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%5."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="0416001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%6."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="0416000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%7."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="04160019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%8."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="0416001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%9."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:num w:numId="1">
+  <w:abstractNum w:abstractNumId="4" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="1EFF4D51"/>
+    <w:multiLevelType w:val="multilevel"/>
+    <w:tmpl w:val="4364D2BC"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:pStyle w:val="5Comandos"/>
+      <w:lvlText w:val="%1."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="360" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:pStyle w:val="6Sub-Comando"/>
+      <w:lvlText w:val="%1.%2."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2701" w:hanging="432"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1.%2.%3."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1224" w:hanging="504"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1.%2.%3.%4."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1728" w:hanging="648"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1.%2.%3.%4.%5."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2232" w:hanging="792"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1.%2.%3.%4.%5.%6."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2736" w:hanging="936"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3240" w:hanging="1080"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7.%8."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3744" w:hanging="1224"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7.%8.%9."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="1440"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="5" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="2A59597D"/>
+    <w:multiLevelType w:val="multilevel"/>
+    <w:tmpl w:val="41FCD42A"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1422"/>
+        </w:tabs>
+        <w:ind w:left="1422" w:hanging="714"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:hint="default"/>
+        <w:b/>
+        <w:i w:val="0"/>
+        <w:sz w:val="28"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1.%2"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1422"/>
+        </w:tabs>
+        <w:ind w:left="1422" w:hanging="714"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:hint="default"/>
+        <w:b/>
+        <w:i w:val="0"/>
+        <w:sz w:val="24"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1.%2.%3"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1422"/>
+        </w:tabs>
+        <w:ind w:left="1422" w:hanging="714"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:hint="default"/>
+        <w:b w:val="0"/>
+        <w:i w:val="0"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="(%4)"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1955"/>
+        </w:tabs>
+        <w:ind w:left="1955" w:hanging="533"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:hint="default"/>
+        <w:b w:val="0"/>
+        <w:i w:val="0"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:pStyle w:val="Corpodetexto"/>
+      <w:lvlText w:val="(%5)"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2675"/>
+        </w:tabs>
+        <w:ind w:left="2466" w:hanging="511"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:hint="default"/>
+        <w:b w:val="0"/>
+        <w:i w:val="0"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="upperLetter"/>
+      <w:lvlText w:val="(%6)"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="3089"/>
+        </w:tabs>
+        <w:ind w:left="3089" w:hanging="623"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:hint="default"/>
+        <w:b w:val="0"/>
+        <w:i w:val="0"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="upperRoman"/>
+      <w:lvlText w:val="(%7)"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="3809"/>
+        </w:tabs>
+        <w:ind w:left="3656" w:hanging="567"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:hint="default"/>
+        <w:b w:val="0"/>
+        <w:i w:val="0"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7.%8"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2868"/>
+        </w:tabs>
+        <w:ind w:left="2508" w:hanging="1800"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7.%8.%9"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2508"/>
+        </w:tabs>
+        <w:ind w:left="2508" w:hanging="1800"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="6" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="328961D7"/>
+    <w:multiLevelType w:val="multilevel"/>
+    <w:tmpl w:val="C382CB8E"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:pStyle w:val="PdCTtuloNivel1"/>
+      <w:lvlText w:val="%1."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="360" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:pStyle w:val="PdCTtuloNvel2"/>
+      <w:lvlText w:val="%1.%2."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="792" w:hanging="432"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1.%2.%3."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1224" w:hanging="504"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1.%2.%3.%4."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1728" w:hanging="648"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1.%2.%3.%4.%5."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2232" w:hanging="792"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1.%2.%3.%4.%5.%6."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2736" w:hanging="936"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3240" w:hanging="1080"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7.%8."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3744" w:hanging="1224"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7.%8.%9."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="1440"/>
+      </w:pPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="7" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="34085FB6"/>
+    <w:multiLevelType w:val="multilevel"/>
+    <w:tmpl w:val="F392D6C6"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:pStyle w:val="Ttulo1"/>
+      <w:lvlText w:val="%1."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="360" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:sz w:val="32"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="none"/>
+      <w:pStyle w:val="Ttulo2"/>
+      <w:suff w:val="nothing"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="0" w:firstLine="0"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="none"/>
+      <w:pStyle w:val="Ttulo3"/>
+      <w:suff w:val="nothing"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="0" w:firstLine="0"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="none"/>
+      <w:pStyle w:val="Ttulo4"/>
+      <w:suff w:val="nothing"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="0" w:firstLine="0"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="none"/>
+      <w:pStyle w:val="Ttulo5"/>
+      <w:suff w:val="nothing"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="0" w:firstLine="0"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="none"/>
+      <w:pStyle w:val="Ttulo6"/>
+      <w:suff w:val="nothing"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="0" w:firstLine="0"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="none"/>
+      <w:pStyle w:val="Ttulo7"/>
+      <w:suff w:val="nothing"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="0" w:firstLine="0"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="none"/>
+      <w:pStyle w:val="Ttulo8"/>
+      <w:suff w:val="nothing"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="0" w:firstLine="0"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="none"/>
+      <w:pStyle w:val="Ttulo9"/>
+      <w:suff w:val="nothing"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="0" w:firstLine="0"/>
+      </w:pPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="8" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="38152D77"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="48FEC3C8"/>
+    <w:lvl w:ilvl="0" w:tplc="88BC1418">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:pStyle w:val="PdCPremissaAlneaABC"/>
+      <w:lvlText w:val="%1)"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="04160019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%2."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="0416001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%3."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="0416000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%4."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="04160019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%5."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="0416001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%6."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="0416000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%7."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="04160019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%8."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="0416001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%9."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="6480" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="9" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="3E2F64F4"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="AA96D614"/>
+    <w:name w:val="Regras_novoSCL22"/>
+    <w:lvl w:ilvl="0" w:tplc="6FB61D68">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:pStyle w:val="PdCTtuloSeoSubseo"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:b/>
+        <w:i w:val="0"/>
+        <w:color w:val="2FADB3"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="04160003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="04160005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="04160001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="04160003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="04160005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="04160001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="04160003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="04160005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="10" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="55F67F0A"/>
+    <w:multiLevelType w:val="multilevel"/>
+    <w:tmpl w:val="EFD2E5CC"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="644" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:pStyle w:val="Comandos2"/>
+      <w:lvlText w:val="%1.%2."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="792" w:hanging="432"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1.%2.%3."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1224" w:hanging="504"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1.%2.%3.%4."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1728" w:hanging="648"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1.%2.%3.%4.%5."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2232" w:hanging="792"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1.%2.%3.%4.%5.%6."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2736" w:hanging="936"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3240" w:hanging="1080"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7.%8."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3744" w:hanging="1224"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7.%8.%9."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="1440"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="11" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="59172117"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="DA1613E6"/>
+    <w:lvl w:ilvl="0" w:tplc="DFF200BE">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:pStyle w:val="Item"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1502" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:b/>
+        <w:i w:val="0"/>
+        <w:color w:val="1F497D"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="DB561A5C">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2222" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="A2A88ADA" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2942" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="42F8755C" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3662" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="B19C4B2C" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4382" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="621A045C" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5102" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="9E640658" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5822" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="AF389BD2" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6542" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="6A6ACB92" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="7262" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="12" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="5C7416C2"/>
+    <w:multiLevelType w:val="multilevel"/>
+    <w:tmpl w:val="CAA0ECDE"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="390" w:hanging="390"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1.%2"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="720"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1.%2.%3"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1080" w:hanging="1080"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1.%2.%3.%4"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1080" w:hanging="1080"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%5."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="136"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:pStyle w:val="Subitemi"/>
+      <w:lvlText w:val="%6."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="1800" w:hanging="99"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="2160"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7.%8"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2520" w:hanging="2520"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7.%8.%9"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2520" w:hanging="2520"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="13" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="671E45B4"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="C180CBB2"/>
+    <w:lvl w:ilvl="0" w:tplc="B55ACAC4">
+      <w:start w:val="3"/>
+      <w:numFmt w:val="decimal"/>
+      <w:pStyle w:val="PdCPremissaNvel0"/>
+      <w:lvlText w:val="%1."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="785" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="04160019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%2."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2291" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="0416001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%3."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="3011" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="0416000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%4."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3731" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="04160019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%5."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4451" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="0416001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%6."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="5171" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="0416000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%7."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5891" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="04160019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%8."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6611" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="0416001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%9."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="7331" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="14" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="73F0068E"/>
+    <w:multiLevelType w:val="multilevel"/>
+    <w:tmpl w:val="8D3A8F2C"/>
+    <w:name w:val="Regras_novoSCL232"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="3"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="432" w:hanging="432"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:pStyle w:val="PdCPremissaNvel1"/>
+      <w:lvlText w:val="%1.%2"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="576" w:hanging="576"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:pStyle w:val="PdCPremissaNvel2"/>
+      <w:lvlText w:val="%1.%2.%3"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="720"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:pStyle w:val="PdCPremissaNvel3"/>
+      <w:lvlText w:val="%1.%2.%3.%4"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="864" w:hanging="864"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1.%2.%3.%4.%5"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1008" w:hanging="1008"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1.%2.%3.%4.%5.%6"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1152" w:hanging="1152"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1296" w:hanging="1296"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7.%8"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="1440"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7.%8.%9"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1584" w:hanging="1584"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="15" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="745B10B6"/>
+    <w:multiLevelType w:val="multilevel"/>
+    <w:tmpl w:val="DF1CBE8A"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="363"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:pStyle w:val="Premissas"/>
+      <w:lvlText w:val="%1.%2."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4616" w:hanging="363"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1.%2.%3."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1434" w:hanging="363"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1.%2.%3.%4."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1791" w:hanging="363"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1.%2.%3.%4.%5."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2148" w:hanging="363"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1.%2.%3.%4.%5.%6."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2505" w:hanging="363"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2862" w:hanging="363"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7.%8."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3219" w:hanging="363"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7.%8.%9."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3576" w:hanging="363"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:num w:numId="1" w16cid:durableId="1961185064">
+    <w:abstractNumId w:val="11"/>
+  </w:num>
+  <w:num w:numId="2" w16cid:durableId="95636882">
+    <w:abstractNumId w:val="10"/>
+  </w:num>
+  <w:num w:numId="3" w16cid:durableId="2007201658">
+    <w:abstractNumId w:val="5"/>
+  </w:num>
+  <w:num w:numId="4" w16cid:durableId="2135514558">
+    <w:abstractNumId w:val="4"/>
+  </w:num>
+  <w:num w:numId="5" w16cid:durableId="1807118442">
+    <w:abstractNumId w:val="7"/>
+  </w:num>
+  <w:num w:numId="6" w16cid:durableId="582645841">
+    <w:abstractNumId w:val="12"/>
+  </w:num>
+  <w:num w:numId="7" w16cid:durableId="2052991118">
     <w:abstractNumId w:val="0"/>
   </w:num>
+  <w:num w:numId="8" w16cid:durableId="1977684435">
+    <w:abstractNumId w:val="15"/>
+  </w:num>
+  <w:num w:numId="9" w16cid:durableId="1034816471">
+    <w:abstractNumId w:val="1"/>
+  </w:num>
+  <w:num w:numId="10" w16cid:durableId="2113931855">
+    <w:abstractNumId w:val="1"/>
+    <w:lvlOverride w:ilvl="0">
+      <w:startOverride w:val="1"/>
+    </w:lvlOverride>
+    <w:lvlOverride w:ilvl="1">
+      <w:startOverride w:val="9"/>
+    </w:lvlOverride>
+    <w:lvlOverride w:ilvl="2">
+      <w:startOverride w:val="1"/>
+    </w:lvlOverride>
+    <w:lvlOverride w:ilvl="3">
+      <w:startOverride w:val="1"/>
+    </w:lvlOverride>
+    <w:lvlOverride w:ilvl="4">
+      <w:startOverride w:val="1"/>
+    </w:lvlOverride>
+    <w:lvlOverride w:ilvl="5">
+      <w:startOverride w:val="1"/>
+    </w:lvlOverride>
+    <w:lvlOverride w:ilvl="6">
+      <w:startOverride w:val="1"/>
+    </w:lvlOverride>
+    <w:lvlOverride w:ilvl="7">
+      <w:startOverride w:val="1"/>
+    </w:lvlOverride>
+    <w:lvlOverride w:ilvl="8">
+      <w:startOverride w:val="1"/>
+    </w:lvlOverride>
+  </w:num>
+  <w:num w:numId="11" w16cid:durableId="743916216">
+    <w:abstractNumId w:val="1"/>
+    <w:lvlOverride w:ilvl="0">
+      <w:startOverride w:val="1"/>
+    </w:lvlOverride>
+    <w:lvlOverride w:ilvl="1">
+      <w:startOverride w:val="9"/>
+    </w:lvlOverride>
+    <w:lvlOverride w:ilvl="2">
+      <w:startOverride w:val="1"/>
+    </w:lvlOverride>
+    <w:lvlOverride w:ilvl="3">
+      <w:startOverride w:val="1"/>
+    </w:lvlOverride>
+    <w:lvlOverride w:ilvl="4">
+      <w:startOverride w:val="1"/>
+    </w:lvlOverride>
+    <w:lvlOverride w:ilvl="5">
+      <w:startOverride w:val="1"/>
+    </w:lvlOverride>
+    <w:lvlOverride w:ilvl="6">
+      <w:startOverride w:val="1"/>
+    </w:lvlOverride>
+    <w:lvlOverride w:ilvl="7">
+      <w:startOverride w:val="1"/>
+    </w:lvlOverride>
+    <w:lvlOverride w:ilvl="8">
+      <w:startOverride w:val="1"/>
+    </w:lvlOverride>
+  </w:num>
+  <w:num w:numId="12" w16cid:durableId="962887550">
+    <w:abstractNumId w:val="14"/>
+  </w:num>
+  <w:num w:numId="13" w16cid:durableId="1678465263">
+    <w:abstractNumId w:val="8"/>
+  </w:num>
+  <w:num w:numId="14" w16cid:durableId="27921576">
+    <w:abstractNumId w:val="2"/>
+  </w:num>
+  <w:num w:numId="15" w16cid:durableId="1306547224">
+    <w:abstractNumId w:val="13"/>
+  </w:num>
+  <w:num w:numId="16" w16cid:durableId="907299306">
+    <w:abstractNumId w:val="6"/>
+  </w:num>
+  <w:num w:numId="17" w16cid:durableId="1205286226">
+    <w:abstractNumId w:val="9"/>
+  </w:num>
+  <w:num w:numId="18" w16cid:durableId="1658027997">
+    <w:abstractNumId w:val="3"/>
+  </w:num>
+  <w:num w:numId="19" w16cid:durableId="305136049">
+    <w:abstractNumId w:val="3"/>
+    <w:lvlOverride w:ilvl="0">
+      <w:startOverride w:val="1"/>
+    </w:lvlOverride>
+  </w:num>
+  <w:numIdMacAtCleanup w:val="17"/>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex">
+<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
-  <w:documentProtection w:edit="forms" w:enforcement="1" w:cryptProviderType="rsaAES" w:cryptAlgorithmClass="hash" w:cryptAlgorithmType="typeAny" w:cryptAlgorithmSid="14" w:cryptSpinCount="100000" w:hash="9nT/aebGugUQqPJmDHFyc39ZkQ1tglEbg3hVgjDRanh06Ev6ysYnHLnHJ+cUMZZrYfnaOdennlUxpArLm1ygzg==" w:salt="eu9HNBk6nZ9ow22ASFIQYA=="/>
-  <w:defaultTabStop w:val="708"/>
+  <w:documentProtection w:edit="forms" w:enforcement="1" w:cryptProviderType="rsaAES" w:cryptAlgorithmClass="hash" w:cryptAlgorithmType="typeAny" w:cryptAlgorithmSid="14" w:cryptSpinCount="100000" w:hash="8JYgIw+DN2pzN9SI28Ofm2Na22JIS6MPdUvCS5FUxueFSVRJGE86gqV38+SOMycR1jto5MoDDoAQBLDFdDQ69Q==" w:salt="HVc1cR9szTw3cL/+9abVrA=="/>
+  <w:defaultTabStop w:val="709"/>
   <w:hyphenationZone w:val="425"/>
+  <w:drawingGridHorizontalSpacing w:val="80"/>
+  <w:displayHorizontalDrawingGridEvery w:val="2"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
+  <w:hdrShapeDefaults>
+    <o:shapedefaults v:ext="edit" spidmax="2050">
+      <o:colormru v:ext="edit" colors="#0073ae"/>
+    </o:shapedefaults>
+  </w:hdrShapeDefaults>
+  <w:footnotePr>
+    <w:footnote w:id="-1"/>
+    <w:footnote w:id="0"/>
+  </w:footnotePr>
+  <w:endnotePr>
+    <w:endnote w:id="-1"/>
+    <w:endnote w:id="0"/>
+  </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
   </w:compat>
   <w:rsids>
-    <w:rsidRoot w:val="002B5B9D"/>
-[...3 lines deleted...]
-    <w:rsid w:val="00FD601E"/>
+    <w:rsidRoot w:val="00D6767D"/>
+    <w:rsid w:val="00001A84"/>
+    <w:rsid w:val="000041D0"/>
+    <w:rsid w:val="00010110"/>
+    <w:rsid w:val="000145C7"/>
+    <w:rsid w:val="00016F1E"/>
+    <w:rsid w:val="00020372"/>
+    <w:rsid w:val="00020DA2"/>
+    <w:rsid w:val="00022C3E"/>
+    <w:rsid w:val="000261F6"/>
+    <w:rsid w:val="000263B3"/>
+    <w:rsid w:val="0002793D"/>
+    <w:rsid w:val="0003255A"/>
+    <w:rsid w:val="0003352B"/>
+    <w:rsid w:val="00035175"/>
+    <w:rsid w:val="0003590C"/>
+    <w:rsid w:val="00041135"/>
+    <w:rsid w:val="000416D5"/>
+    <w:rsid w:val="00043217"/>
+    <w:rsid w:val="00044F57"/>
+    <w:rsid w:val="000453DC"/>
+    <w:rsid w:val="0004791A"/>
+    <w:rsid w:val="000624E5"/>
+    <w:rsid w:val="000644D8"/>
+    <w:rsid w:val="000719C0"/>
+    <w:rsid w:val="00080431"/>
+    <w:rsid w:val="00080E7F"/>
+    <w:rsid w:val="00082AB2"/>
+    <w:rsid w:val="00082D72"/>
+    <w:rsid w:val="00085896"/>
+    <w:rsid w:val="000868AB"/>
+    <w:rsid w:val="000959AA"/>
+    <w:rsid w:val="00096749"/>
+    <w:rsid w:val="00097CED"/>
+    <w:rsid w:val="000A2FB7"/>
+    <w:rsid w:val="000B3EF0"/>
+    <w:rsid w:val="000B5E5E"/>
+    <w:rsid w:val="000B5EB0"/>
+    <w:rsid w:val="000B788C"/>
+    <w:rsid w:val="000C37B5"/>
+    <w:rsid w:val="000D00A8"/>
+    <w:rsid w:val="000D2992"/>
+    <w:rsid w:val="000D53B6"/>
+    <w:rsid w:val="000D5637"/>
+    <w:rsid w:val="000E0F7E"/>
+    <w:rsid w:val="000E3D79"/>
+    <w:rsid w:val="000E4117"/>
+    <w:rsid w:val="000E41E9"/>
+    <w:rsid w:val="000E481A"/>
+    <w:rsid w:val="000F3350"/>
+    <w:rsid w:val="000F3649"/>
+    <w:rsid w:val="000F682F"/>
+    <w:rsid w:val="00101F33"/>
+    <w:rsid w:val="00104402"/>
+    <w:rsid w:val="0010550A"/>
+    <w:rsid w:val="00106B1A"/>
+    <w:rsid w:val="00107A67"/>
+    <w:rsid w:val="001155E2"/>
+    <w:rsid w:val="001177C7"/>
+    <w:rsid w:val="0012094F"/>
+    <w:rsid w:val="001215AC"/>
+    <w:rsid w:val="0012380A"/>
+    <w:rsid w:val="00124369"/>
+    <w:rsid w:val="00125AAA"/>
+    <w:rsid w:val="0013092D"/>
+    <w:rsid w:val="00131434"/>
+    <w:rsid w:val="00137FDA"/>
+    <w:rsid w:val="0014150F"/>
+    <w:rsid w:val="001445F2"/>
+    <w:rsid w:val="001456FA"/>
+    <w:rsid w:val="001457C1"/>
+    <w:rsid w:val="00146FB2"/>
+    <w:rsid w:val="00147075"/>
+    <w:rsid w:val="00147F74"/>
+    <w:rsid w:val="0016143A"/>
+    <w:rsid w:val="00167610"/>
+    <w:rsid w:val="00176C6B"/>
+    <w:rsid w:val="00177DF2"/>
+    <w:rsid w:val="001804C8"/>
+    <w:rsid w:val="001917C6"/>
+    <w:rsid w:val="00197569"/>
+    <w:rsid w:val="001A139F"/>
+    <w:rsid w:val="001A1B7A"/>
+    <w:rsid w:val="001A2F79"/>
+    <w:rsid w:val="001B0577"/>
+    <w:rsid w:val="001B0CCA"/>
+    <w:rsid w:val="001B2FCA"/>
+    <w:rsid w:val="001B4A30"/>
+    <w:rsid w:val="001C084C"/>
+    <w:rsid w:val="001C5C82"/>
+    <w:rsid w:val="001C5F9A"/>
+    <w:rsid w:val="001C6B1F"/>
+    <w:rsid w:val="001C734B"/>
+    <w:rsid w:val="001C7E4C"/>
+    <w:rsid w:val="001D112B"/>
+    <w:rsid w:val="001D4355"/>
+    <w:rsid w:val="001E2A1F"/>
+    <w:rsid w:val="001E4F2B"/>
+    <w:rsid w:val="001E583E"/>
+    <w:rsid w:val="001E5DD8"/>
+    <w:rsid w:val="001F4FEA"/>
+    <w:rsid w:val="001F5973"/>
+    <w:rsid w:val="00203209"/>
+    <w:rsid w:val="0020356E"/>
+    <w:rsid w:val="00204FAB"/>
+    <w:rsid w:val="00206660"/>
+    <w:rsid w:val="00211636"/>
+    <w:rsid w:val="00212C8B"/>
+    <w:rsid w:val="00221354"/>
+    <w:rsid w:val="002227B7"/>
+    <w:rsid w:val="00226768"/>
+    <w:rsid w:val="0022743D"/>
+    <w:rsid w:val="00227EBD"/>
+    <w:rsid w:val="00231B63"/>
+    <w:rsid w:val="0023669E"/>
+    <w:rsid w:val="00243D9C"/>
+    <w:rsid w:val="00244B95"/>
+    <w:rsid w:val="0025044F"/>
+    <w:rsid w:val="002510E6"/>
+    <w:rsid w:val="00251670"/>
+    <w:rsid w:val="00254CF3"/>
+    <w:rsid w:val="00255167"/>
+    <w:rsid w:val="002555F6"/>
+    <w:rsid w:val="00256E8D"/>
+    <w:rsid w:val="00257EA1"/>
+    <w:rsid w:val="0027178D"/>
+    <w:rsid w:val="00275204"/>
+    <w:rsid w:val="002765E4"/>
+    <w:rsid w:val="002813F7"/>
+    <w:rsid w:val="00283097"/>
+    <w:rsid w:val="00284C9D"/>
+    <w:rsid w:val="00291E62"/>
+    <w:rsid w:val="00292A22"/>
+    <w:rsid w:val="0029387B"/>
+    <w:rsid w:val="00294194"/>
+    <w:rsid w:val="00297D84"/>
+    <w:rsid w:val="002A48DF"/>
+    <w:rsid w:val="002A6D8C"/>
+    <w:rsid w:val="002A7E0F"/>
+    <w:rsid w:val="002C4080"/>
+    <w:rsid w:val="002C7D92"/>
+    <w:rsid w:val="002D4340"/>
+    <w:rsid w:val="002D75B0"/>
+    <w:rsid w:val="002D7F8E"/>
+    <w:rsid w:val="002D7F9A"/>
+    <w:rsid w:val="002E1DE1"/>
+    <w:rsid w:val="002E4B63"/>
+    <w:rsid w:val="002E629E"/>
+    <w:rsid w:val="002F05EE"/>
+    <w:rsid w:val="002F1709"/>
+    <w:rsid w:val="002F5BD2"/>
+    <w:rsid w:val="00302666"/>
+    <w:rsid w:val="0030323D"/>
+    <w:rsid w:val="0030346E"/>
+    <w:rsid w:val="00311773"/>
+    <w:rsid w:val="00312DBA"/>
+    <w:rsid w:val="003245FE"/>
+    <w:rsid w:val="00324A5D"/>
+    <w:rsid w:val="00327D57"/>
+    <w:rsid w:val="00331306"/>
+    <w:rsid w:val="0033222A"/>
+    <w:rsid w:val="00332C97"/>
+    <w:rsid w:val="00333EFD"/>
+    <w:rsid w:val="0034377B"/>
+    <w:rsid w:val="003441D9"/>
+    <w:rsid w:val="00350678"/>
+    <w:rsid w:val="00350ACA"/>
+    <w:rsid w:val="003560D1"/>
+    <w:rsid w:val="003563EF"/>
+    <w:rsid w:val="003565DA"/>
+    <w:rsid w:val="00364F96"/>
+    <w:rsid w:val="00366F69"/>
+    <w:rsid w:val="00373E81"/>
+    <w:rsid w:val="00374178"/>
+    <w:rsid w:val="00375327"/>
+    <w:rsid w:val="00375A07"/>
+    <w:rsid w:val="0038002E"/>
+    <w:rsid w:val="003844D4"/>
+    <w:rsid w:val="00384663"/>
+    <w:rsid w:val="00384F51"/>
+    <w:rsid w:val="003855D6"/>
+    <w:rsid w:val="00387D5B"/>
+    <w:rsid w:val="00393926"/>
+    <w:rsid w:val="003956FC"/>
+    <w:rsid w:val="00396685"/>
+    <w:rsid w:val="003A4F03"/>
+    <w:rsid w:val="003A6306"/>
+    <w:rsid w:val="003B29F3"/>
+    <w:rsid w:val="003B353B"/>
+    <w:rsid w:val="003B6046"/>
+    <w:rsid w:val="003B71BC"/>
+    <w:rsid w:val="003C5A5E"/>
+    <w:rsid w:val="003C671B"/>
+    <w:rsid w:val="003D31A8"/>
+    <w:rsid w:val="003D71DC"/>
+    <w:rsid w:val="003D7E46"/>
+    <w:rsid w:val="003E666F"/>
+    <w:rsid w:val="003F1E6C"/>
+    <w:rsid w:val="003F2230"/>
+    <w:rsid w:val="003F61E3"/>
+    <w:rsid w:val="00403C3C"/>
+    <w:rsid w:val="00407A01"/>
+    <w:rsid w:val="00410626"/>
+    <w:rsid w:val="00411198"/>
+    <w:rsid w:val="0041167C"/>
+    <w:rsid w:val="00414F5C"/>
+    <w:rsid w:val="00417453"/>
+    <w:rsid w:val="0042055D"/>
+    <w:rsid w:val="0042195F"/>
+    <w:rsid w:val="00425EBB"/>
+    <w:rsid w:val="0042622D"/>
+    <w:rsid w:val="00430849"/>
+    <w:rsid w:val="004318D6"/>
+    <w:rsid w:val="00432CCD"/>
+    <w:rsid w:val="00436611"/>
+    <w:rsid w:val="0044494C"/>
+    <w:rsid w:val="004456B5"/>
+    <w:rsid w:val="0044579B"/>
+    <w:rsid w:val="00451186"/>
+    <w:rsid w:val="00452B4F"/>
+    <w:rsid w:val="00453D18"/>
+    <w:rsid w:val="0045701C"/>
+    <w:rsid w:val="0045763A"/>
+    <w:rsid w:val="0046155F"/>
+    <w:rsid w:val="00462626"/>
+    <w:rsid w:val="00463C0C"/>
+    <w:rsid w:val="00463EE0"/>
+    <w:rsid w:val="00464528"/>
+    <w:rsid w:val="004713DB"/>
+    <w:rsid w:val="004822D8"/>
+    <w:rsid w:val="00482719"/>
+    <w:rsid w:val="00485521"/>
+    <w:rsid w:val="0048602C"/>
+    <w:rsid w:val="00486595"/>
+    <w:rsid w:val="00486C16"/>
+    <w:rsid w:val="00494472"/>
+    <w:rsid w:val="0049481D"/>
+    <w:rsid w:val="0049645E"/>
+    <w:rsid w:val="00497814"/>
+    <w:rsid w:val="004978BA"/>
+    <w:rsid w:val="004A086E"/>
+    <w:rsid w:val="004A12CB"/>
+    <w:rsid w:val="004A7848"/>
+    <w:rsid w:val="004B4DA5"/>
+    <w:rsid w:val="004B6E0B"/>
+    <w:rsid w:val="004B73FA"/>
+    <w:rsid w:val="004C112C"/>
+    <w:rsid w:val="004C308C"/>
+    <w:rsid w:val="004C3E21"/>
+    <w:rsid w:val="004D1B0A"/>
+    <w:rsid w:val="004D309D"/>
+    <w:rsid w:val="004D386D"/>
+    <w:rsid w:val="004D3B0F"/>
+    <w:rsid w:val="004D3DC4"/>
+    <w:rsid w:val="004E2B72"/>
+    <w:rsid w:val="004E2FF9"/>
+    <w:rsid w:val="004E55F3"/>
+    <w:rsid w:val="004F02EA"/>
+    <w:rsid w:val="004F1809"/>
+    <w:rsid w:val="004F2E4B"/>
+    <w:rsid w:val="004F4A95"/>
+    <w:rsid w:val="00502B5E"/>
+    <w:rsid w:val="005058EB"/>
+    <w:rsid w:val="00507054"/>
+    <w:rsid w:val="005070F2"/>
+    <w:rsid w:val="00507652"/>
+    <w:rsid w:val="00510A41"/>
+    <w:rsid w:val="005115E3"/>
+    <w:rsid w:val="0051455F"/>
+    <w:rsid w:val="0052367B"/>
+    <w:rsid w:val="0052438A"/>
+    <w:rsid w:val="00525166"/>
+    <w:rsid w:val="00526423"/>
+    <w:rsid w:val="00533C93"/>
+    <w:rsid w:val="00534A54"/>
+    <w:rsid w:val="005377CC"/>
+    <w:rsid w:val="00545AE1"/>
+    <w:rsid w:val="0055183C"/>
+    <w:rsid w:val="00552075"/>
+    <w:rsid w:val="0055497E"/>
+    <w:rsid w:val="00561A2A"/>
+    <w:rsid w:val="00561C28"/>
+    <w:rsid w:val="0056364F"/>
+    <w:rsid w:val="00564A96"/>
+    <w:rsid w:val="00572BAD"/>
+    <w:rsid w:val="005764A9"/>
+    <w:rsid w:val="0059071D"/>
+    <w:rsid w:val="005914A8"/>
+    <w:rsid w:val="0059251B"/>
+    <w:rsid w:val="00593AD4"/>
+    <w:rsid w:val="005949C4"/>
+    <w:rsid w:val="00594A4F"/>
+    <w:rsid w:val="005969FF"/>
+    <w:rsid w:val="00597055"/>
+    <w:rsid w:val="005A1493"/>
+    <w:rsid w:val="005A36BB"/>
+    <w:rsid w:val="005A5B69"/>
+    <w:rsid w:val="005B13FE"/>
+    <w:rsid w:val="005B56D1"/>
+    <w:rsid w:val="005B5F3C"/>
+    <w:rsid w:val="005B6C43"/>
+    <w:rsid w:val="005C437C"/>
+    <w:rsid w:val="005C4388"/>
+    <w:rsid w:val="005C5438"/>
+    <w:rsid w:val="005C6655"/>
+    <w:rsid w:val="005D25DE"/>
+    <w:rsid w:val="005D5DB1"/>
+    <w:rsid w:val="005D7198"/>
+    <w:rsid w:val="005E025D"/>
+    <w:rsid w:val="005E0F05"/>
+    <w:rsid w:val="005E150C"/>
+    <w:rsid w:val="005E6377"/>
+    <w:rsid w:val="005E680B"/>
+    <w:rsid w:val="005E6C4A"/>
+    <w:rsid w:val="005E7D52"/>
+    <w:rsid w:val="005F200D"/>
+    <w:rsid w:val="005F328B"/>
+    <w:rsid w:val="005F67E5"/>
+    <w:rsid w:val="00605653"/>
+    <w:rsid w:val="00605794"/>
+    <w:rsid w:val="00607AA8"/>
+    <w:rsid w:val="00611D1C"/>
+    <w:rsid w:val="006165B9"/>
+    <w:rsid w:val="0061784C"/>
+    <w:rsid w:val="00617BAA"/>
+    <w:rsid w:val="006254BE"/>
+    <w:rsid w:val="00625BC0"/>
+    <w:rsid w:val="006300E6"/>
+    <w:rsid w:val="006301E8"/>
+    <w:rsid w:val="00632AF9"/>
+    <w:rsid w:val="00632DAD"/>
+    <w:rsid w:val="00634E56"/>
+    <w:rsid w:val="006400DB"/>
+    <w:rsid w:val="00644734"/>
+    <w:rsid w:val="00646C57"/>
+    <w:rsid w:val="00652C25"/>
+    <w:rsid w:val="0065585B"/>
+    <w:rsid w:val="00655D8D"/>
+    <w:rsid w:val="00655F2D"/>
+    <w:rsid w:val="00662118"/>
+    <w:rsid w:val="0066443F"/>
+    <w:rsid w:val="00670554"/>
+    <w:rsid w:val="00674935"/>
+    <w:rsid w:val="006773A6"/>
+    <w:rsid w:val="00682F1B"/>
+    <w:rsid w:val="00684519"/>
+    <w:rsid w:val="00686522"/>
+    <w:rsid w:val="00693743"/>
+    <w:rsid w:val="00693A18"/>
+    <w:rsid w:val="006A3F13"/>
+    <w:rsid w:val="006A6512"/>
+    <w:rsid w:val="006A7024"/>
+    <w:rsid w:val="006B22EF"/>
+    <w:rsid w:val="006B266E"/>
+    <w:rsid w:val="006B3308"/>
+    <w:rsid w:val="006B3568"/>
+    <w:rsid w:val="006B3E54"/>
+    <w:rsid w:val="006B54A1"/>
+    <w:rsid w:val="006B6139"/>
+    <w:rsid w:val="006C07DF"/>
+    <w:rsid w:val="006C2255"/>
+    <w:rsid w:val="006C4D32"/>
+    <w:rsid w:val="006C5E16"/>
+    <w:rsid w:val="006C7117"/>
+    <w:rsid w:val="006D0B87"/>
+    <w:rsid w:val="006D0FD3"/>
+    <w:rsid w:val="006D1602"/>
+    <w:rsid w:val="006D1B68"/>
+    <w:rsid w:val="006D1CD8"/>
+    <w:rsid w:val="006D4F72"/>
+    <w:rsid w:val="006E1A14"/>
+    <w:rsid w:val="006F11CB"/>
+    <w:rsid w:val="006F67F5"/>
+    <w:rsid w:val="006F7C88"/>
+    <w:rsid w:val="00701801"/>
+    <w:rsid w:val="00705164"/>
+    <w:rsid w:val="00705BB4"/>
+    <w:rsid w:val="0070618C"/>
+    <w:rsid w:val="007069DD"/>
+    <w:rsid w:val="00710919"/>
+    <w:rsid w:val="007170F4"/>
+    <w:rsid w:val="007170FF"/>
+    <w:rsid w:val="0071737E"/>
+    <w:rsid w:val="007204EA"/>
+    <w:rsid w:val="00722787"/>
+    <w:rsid w:val="007254C9"/>
+    <w:rsid w:val="00727163"/>
+    <w:rsid w:val="007278B7"/>
+    <w:rsid w:val="007316D0"/>
+    <w:rsid w:val="0073175D"/>
+    <w:rsid w:val="0073239D"/>
+    <w:rsid w:val="00733E9B"/>
+    <w:rsid w:val="00734E58"/>
+    <w:rsid w:val="007360B4"/>
+    <w:rsid w:val="007362B1"/>
+    <w:rsid w:val="00741654"/>
+    <w:rsid w:val="00741CED"/>
+    <w:rsid w:val="00747A0E"/>
+    <w:rsid w:val="00752957"/>
+    <w:rsid w:val="007531E3"/>
+    <w:rsid w:val="007608D1"/>
+    <w:rsid w:val="00761857"/>
+    <w:rsid w:val="00761CC8"/>
+    <w:rsid w:val="0076670B"/>
+    <w:rsid w:val="00770EB1"/>
+    <w:rsid w:val="00780995"/>
+    <w:rsid w:val="00783F84"/>
+    <w:rsid w:val="007864A4"/>
+    <w:rsid w:val="00786A1C"/>
+    <w:rsid w:val="00793623"/>
+    <w:rsid w:val="00795820"/>
+    <w:rsid w:val="00795A57"/>
+    <w:rsid w:val="00796011"/>
+    <w:rsid w:val="00796CED"/>
+    <w:rsid w:val="007A0B29"/>
+    <w:rsid w:val="007A0BC7"/>
+    <w:rsid w:val="007A11E4"/>
+    <w:rsid w:val="007A1540"/>
+    <w:rsid w:val="007A449A"/>
+    <w:rsid w:val="007A47B8"/>
+    <w:rsid w:val="007B22BD"/>
+    <w:rsid w:val="007B4538"/>
+    <w:rsid w:val="007B4DCA"/>
+    <w:rsid w:val="007B58FF"/>
+    <w:rsid w:val="007C1CDB"/>
+    <w:rsid w:val="007C5968"/>
+    <w:rsid w:val="007C670A"/>
+    <w:rsid w:val="007D1321"/>
+    <w:rsid w:val="007D2A6F"/>
+    <w:rsid w:val="007D3174"/>
+    <w:rsid w:val="007D374C"/>
+    <w:rsid w:val="007E0207"/>
+    <w:rsid w:val="007E1D70"/>
+    <w:rsid w:val="007E201A"/>
+    <w:rsid w:val="007E46CA"/>
+    <w:rsid w:val="007F2BD7"/>
+    <w:rsid w:val="007F7257"/>
+    <w:rsid w:val="00802060"/>
+    <w:rsid w:val="00803CC4"/>
+    <w:rsid w:val="00812AE1"/>
+    <w:rsid w:val="00815D7F"/>
+    <w:rsid w:val="00816CBD"/>
+    <w:rsid w:val="00817215"/>
+    <w:rsid w:val="00817492"/>
+    <w:rsid w:val="00821906"/>
+    <w:rsid w:val="008272F3"/>
+    <w:rsid w:val="008325B0"/>
+    <w:rsid w:val="00834428"/>
+    <w:rsid w:val="008358E0"/>
+    <w:rsid w:val="00840754"/>
+    <w:rsid w:val="0084139E"/>
+    <w:rsid w:val="008426A3"/>
+    <w:rsid w:val="008441D3"/>
+    <w:rsid w:val="0085367A"/>
+    <w:rsid w:val="00853968"/>
+    <w:rsid w:val="00854687"/>
+    <w:rsid w:val="008553B2"/>
+    <w:rsid w:val="00855894"/>
+    <w:rsid w:val="00861D41"/>
+    <w:rsid w:val="00866584"/>
+    <w:rsid w:val="00866C43"/>
+    <w:rsid w:val="0087261B"/>
+    <w:rsid w:val="0087492A"/>
+    <w:rsid w:val="0088025D"/>
+    <w:rsid w:val="008804F8"/>
+    <w:rsid w:val="00883A22"/>
+    <w:rsid w:val="00884C8C"/>
+    <w:rsid w:val="00885D02"/>
+    <w:rsid w:val="00886B64"/>
+    <w:rsid w:val="00893DCE"/>
+    <w:rsid w:val="00894AD9"/>
+    <w:rsid w:val="008952BC"/>
+    <w:rsid w:val="008A7F08"/>
+    <w:rsid w:val="008B03CD"/>
+    <w:rsid w:val="008B2E6D"/>
+    <w:rsid w:val="008C3415"/>
+    <w:rsid w:val="008C3D93"/>
+    <w:rsid w:val="008D0427"/>
+    <w:rsid w:val="008D05F7"/>
+    <w:rsid w:val="008D2F85"/>
+    <w:rsid w:val="008D633E"/>
+    <w:rsid w:val="008D7BEA"/>
+    <w:rsid w:val="008F0260"/>
+    <w:rsid w:val="008F0E60"/>
+    <w:rsid w:val="008F18AF"/>
+    <w:rsid w:val="008F18B4"/>
+    <w:rsid w:val="008F3AB5"/>
+    <w:rsid w:val="008F48B9"/>
+    <w:rsid w:val="008F7999"/>
+    <w:rsid w:val="00903C9C"/>
+    <w:rsid w:val="0090578F"/>
+    <w:rsid w:val="00906D4B"/>
+    <w:rsid w:val="009127E9"/>
+    <w:rsid w:val="009136BB"/>
+    <w:rsid w:val="00913B10"/>
+    <w:rsid w:val="00913ECC"/>
+    <w:rsid w:val="009142D2"/>
+    <w:rsid w:val="009158BE"/>
+    <w:rsid w:val="00916382"/>
+    <w:rsid w:val="0092129F"/>
+    <w:rsid w:val="009243D0"/>
+    <w:rsid w:val="00927C83"/>
+    <w:rsid w:val="00932B25"/>
+    <w:rsid w:val="00932B5F"/>
+    <w:rsid w:val="009335A4"/>
+    <w:rsid w:val="00933F22"/>
+    <w:rsid w:val="009407D4"/>
+    <w:rsid w:val="009412AD"/>
+    <w:rsid w:val="009416EB"/>
+    <w:rsid w:val="009418BE"/>
+    <w:rsid w:val="00941BAC"/>
+    <w:rsid w:val="0094576B"/>
+    <w:rsid w:val="009465DD"/>
+    <w:rsid w:val="00946AB8"/>
+    <w:rsid w:val="00954873"/>
+    <w:rsid w:val="00955441"/>
+    <w:rsid w:val="0095767E"/>
+    <w:rsid w:val="00960D21"/>
+    <w:rsid w:val="009624AD"/>
+    <w:rsid w:val="00964BD6"/>
+    <w:rsid w:val="00965341"/>
+    <w:rsid w:val="0096643F"/>
+    <w:rsid w:val="0097563C"/>
+    <w:rsid w:val="00984FB4"/>
+    <w:rsid w:val="00986C2F"/>
+    <w:rsid w:val="00987813"/>
+    <w:rsid w:val="00987F4D"/>
+    <w:rsid w:val="009938C8"/>
+    <w:rsid w:val="00993C5B"/>
+    <w:rsid w:val="00993FE9"/>
+    <w:rsid w:val="00994147"/>
+    <w:rsid w:val="00994650"/>
+    <w:rsid w:val="00994B6B"/>
+    <w:rsid w:val="009971FA"/>
+    <w:rsid w:val="009A2E10"/>
+    <w:rsid w:val="009A786C"/>
+    <w:rsid w:val="009A7D45"/>
+    <w:rsid w:val="009B00B2"/>
+    <w:rsid w:val="009B7F11"/>
+    <w:rsid w:val="009C0F89"/>
+    <w:rsid w:val="009C7EEC"/>
+    <w:rsid w:val="009D317C"/>
+    <w:rsid w:val="009D5201"/>
+    <w:rsid w:val="009E0428"/>
+    <w:rsid w:val="009E30FC"/>
+    <w:rsid w:val="009E42CE"/>
+    <w:rsid w:val="009E585A"/>
+    <w:rsid w:val="009E7745"/>
+    <w:rsid w:val="009F1E72"/>
+    <w:rsid w:val="009F4A32"/>
+    <w:rsid w:val="009F7986"/>
+    <w:rsid w:val="00A00923"/>
+    <w:rsid w:val="00A04997"/>
+    <w:rsid w:val="00A23DEF"/>
+    <w:rsid w:val="00A26833"/>
+    <w:rsid w:val="00A306F7"/>
+    <w:rsid w:val="00A34117"/>
+    <w:rsid w:val="00A35192"/>
+    <w:rsid w:val="00A36465"/>
+    <w:rsid w:val="00A41855"/>
+    <w:rsid w:val="00A45D59"/>
+    <w:rsid w:val="00A524E0"/>
+    <w:rsid w:val="00A54D0F"/>
+    <w:rsid w:val="00A54D2A"/>
+    <w:rsid w:val="00A57063"/>
+    <w:rsid w:val="00A60131"/>
+    <w:rsid w:val="00A602AF"/>
+    <w:rsid w:val="00A67F05"/>
+    <w:rsid w:val="00A70A8A"/>
+    <w:rsid w:val="00A7123F"/>
+    <w:rsid w:val="00A82AD5"/>
+    <w:rsid w:val="00A84526"/>
+    <w:rsid w:val="00A91860"/>
+    <w:rsid w:val="00A93393"/>
+    <w:rsid w:val="00A94290"/>
+    <w:rsid w:val="00A94F15"/>
+    <w:rsid w:val="00A969B0"/>
+    <w:rsid w:val="00AA0A32"/>
+    <w:rsid w:val="00AA6744"/>
+    <w:rsid w:val="00AB10DF"/>
+    <w:rsid w:val="00AB3918"/>
+    <w:rsid w:val="00AB3CD7"/>
+    <w:rsid w:val="00AC0C49"/>
+    <w:rsid w:val="00AC28F7"/>
+    <w:rsid w:val="00AC4BC7"/>
+    <w:rsid w:val="00AC5245"/>
+    <w:rsid w:val="00AC5959"/>
+    <w:rsid w:val="00AC6648"/>
+    <w:rsid w:val="00AC71D7"/>
+    <w:rsid w:val="00AD2C91"/>
+    <w:rsid w:val="00AD3212"/>
+    <w:rsid w:val="00AE172C"/>
+    <w:rsid w:val="00AE2996"/>
+    <w:rsid w:val="00AE63FE"/>
+    <w:rsid w:val="00AE7083"/>
+    <w:rsid w:val="00AF0E2A"/>
+    <w:rsid w:val="00AF382E"/>
+    <w:rsid w:val="00AF5221"/>
+    <w:rsid w:val="00B27546"/>
+    <w:rsid w:val="00B304E7"/>
+    <w:rsid w:val="00B31472"/>
+    <w:rsid w:val="00B31BBB"/>
+    <w:rsid w:val="00B32224"/>
+    <w:rsid w:val="00B33240"/>
+    <w:rsid w:val="00B36A7F"/>
+    <w:rsid w:val="00B435EC"/>
+    <w:rsid w:val="00B459DB"/>
+    <w:rsid w:val="00B54D1B"/>
+    <w:rsid w:val="00B5578E"/>
+    <w:rsid w:val="00B566F5"/>
+    <w:rsid w:val="00B56B91"/>
+    <w:rsid w:val="00B62428"/>
+    <w:rsid w:val="00B63B6B"/>
+    <w:rsid w:val="00B65AA4"/>
+    <w:rsid w:val="00B7032C"/>
+    <w:rsid w:val="00B715AC"/>
+    <w:rsid w:val="00B72DE7"/>
+    <w:rsid w:val="00B764B6"/>
+    <w:rsid w:val="00B773B0"/>
+    <w:rsid w:val="00B82E34"/>
+    <w:rsid w:val="00B85C4A"/>
+    <w:rsid w:val="00B86992"/>
+    <w:rsid w:val="00B86B40"/>
+    <w:rsid w:val="00B91EEF"/>
+    <w:rsid w:val="00B952DF"/>
+    <w:rsid w:val="00B972A3"/>
+    <w:rsid w:val="00B97678"/>
+    <w:rsid w:val="00B97A6C"/>
+    <w:rsid w:val="00BA1AD9"/>
+    <w:rsid w:val="00BA446E"/>
+    <w:rsid w:val="00BA7DA6"/>
+    <w:rsid w:val="00BB3039"/>
+    <w:rsid w:val="00BB7136"/>
+    <w:rsid w:val="00BB75C0"/>
+    <w:rsid w:val="00BC0BBA"/>
+    <w:rsid w:val="00BC0FEE"/>
+    <w:rsid w:val="00BC273B"/>
+    <w:rsid w:val="00BC5D96"/>
+    <w:rsid w:val="00BD06A4"/>
+    <w:rsid w:val="00BD0CD2"/>
+    <w:rsid w:val="00BD13FA"/>
+    <w:rsid w:val="00BE0508"/>
+    <w:rsid w:val="00BE5FBD"/>
+    <w:rsid w:val="00BE646A"/>
+    <w:rsid w:val="00BE6B2B"/>
+    <w:rsid w:val="00BE7E25"/>
+    <w:rsid w:val="00BF0546"/>
+    <w:rsid w:val="00BF5E2D"/>
+    <w:rsid w:val="00C00A50"/>
+    <w:rsid w:val="00C01AD3"/>
+    <w:rsid w:val="00C04B28"/>
+    <w:rsid w:val="00C05BC8"/>
+    <w:rsid w:val="00C103CA"/>
+    <w:rsid w:val="00C11A99"/>
+    <w:rsid w:val="00C142D7"/>
+    <w:rsid w:val="00C14F33"/>
+    <w:rsid w:val="00C204D3"/>
+    <w:rsid w:val="00C238F8"/>
+    <w:rsid w:val="00C24BCB"/>
+    <w:rsid w:val="00C266C0"/>
+    <w:rsid w:val="00C276C0"/>
+    <w:rsid w:val="00C31C04"/>
+    <w:rsid w:val="00C33E67"/>
+    <w:rsid w:val="00C3521E"/>
+    <w:rsid w:val="00C42E6B"/>
+    <w:rsid w:val="00C46F72"/>
+    <w:rsid w:val="00C47EB0"/>
+    <w:rsid w:val="00C47FCD"/>
+    <w:rsid w:val="00C546DE"/>
+    <w:rsid w:val="00C6492A"/>
+    <w:rsid w:val="00C65089"/>
+    <w:rsid w:val="00C656EC"/>
+    <w:rsid w:val="00C65A60"/>
+    <w:rsid w:val="00C66322"/>
+    <w:rsid w:val="00C71FE5"/>
+    <w:rsid w:val="00C7453C"/>
+    <w:rsid w:val="00C77A17"/>
+    <w:rsid w:val="00C821F0"/>
+    <w:rsid w:val="00C83315"/>
+    <w:rsid w:val="00C85022"/>
+    <w:rsid w:val="00C912E0"/>
+    <w:rsid w:val="00C95041"/>
+    <w:rsid w:val="00C958E9"/>
+    <w:rsid w:val="00CA046D"/>
+    <w:rsid w:val="00CA5936"/>
+    <w:rsid w:val="00CA59C1"/>
+    <w:rsid w:val="00CB07A4"/>
+    <w:rsid w:val="00CB16C7"/>
+    <w:rsid w:val="00CB2F7D"/>
+    <w:rsid w:val="00CB5529"/>
+    <w:rsid w:val="00CB6856"/>
+    <w:rsid w:val="00CC1292"/>
+    <w:rsid w:val="00CC158C"/>
+    <w:rsid w:val="00CC438F"/>
+    <w:rsid w:val="00CD0B96"/>
+    <w:rsid w:val="00CD412A"/>
+    <w:rsid w:val="00CD464C"/>
+    <w:rsid w:val="00CD50BB"/>
+    <w:rsid w:val="00CD52D4"/>
+    <w:rsid w:val="00CD7734"/>
+    <w:rsid w:val="00CE032C"/>
+    <w:rsid w:val="00CE1463"/>
+    <w:rsid w:val="00CE5BA5"/>
+    <w:rsid w:val="00CE7E22"/>
+    <w:rsid w:val="00CF134E"/>
+    <w:rsid w:val="00CF3D9C"/>
+    <w:rsid w:val="00CF4906"/>
+    <w:rsid w:val="00CF733E"/>
+    <w:rsid w:val="00D00BDF"/>
+    <w:rsid w:val="00D0276B"/>
+    <w:rsid w:val="00D02F90"/>
+    <w:rsid w:val="00D16278"/>
+    <w:rsid w:val="00D16920"/>
+    <w:rsid w:val="00D217D1"/>
+    <w:rsid w:val="00D240A4"/>
+    <w:rsid w:val="00D2430E"/>
+    <w:rsid w:val="00D25B23"/>
+    <w:rsid w:val="00D27098"/>
+    <w:rsid w:val="00D33577"/>
+    <w:rsid w:val="00D336F2"/>
+    <w:rsid w:val="00D34CEE"/>
+    <w:rsid w:val="00D406E6"/>
+    <w:rsid w:val="00D455B6"/>
+    <w:rsid w:val="00D47A67"/>
+    <w:rsid w:val="00D51F9C"/>
+    <w:rsid w:val="00D5331C"/>
+    <w:rsid w:val="00D54B12"/>
+    <w:rsid w:val="00D55F01"/>
+    <w:rsid w:val="00D57BEA"/>
+    <w:rsid w:val="00D57D6B"/>
+    <w:rsid w:val="00D635F9"/>
+    <w:rsid w:val="00D6687C"/>
+    <w:rsid w:val="00D6767D"/>
+    <w:rsid w:val="00D67A89"/>
+    <w:rsid w:val="00D713B5"/>
+    <w:rsid w:val="00D725EF"/>
+    <w:rsid w:val="00D81F7A"/>
+    <w:rsid w:val="00D83A07"/>
+    <w:rsid w:val="00D845FF"/>
+    <w:rsid w:val="00D865CD"/>
+    <w:rsid w:val="00D9077C"/>
+    <w:rsid w:val="00D90AD7"/>
+    <w:rsid w:val="00D92608"/>
+    <w:rsid w:val="00D94901"/>
+    <w:rsid w:val="00D96167"/>
+    <w:rsid w:val="00DA121C"/>
+    <w:rsid w:val="00DA3B44"/>
+    <w:rsid w:val="00DA4BC0"/>
+    <w:rsid w:val="00DA770D"/>
+    <w:rsid w:val="00DB2EED"/>
+    <w:rsid w:val="00DB5C33"/>
+    <w:rsid w:val="00DB6986"/>
+    <w:rsid w:val="00DB7A1A"/>
+    <w:rsid w:val="00DC0728"/>
+    <w:rsid w:val="00DC136A"/>
+    <w:rsid w:val="00DC43BD"/>
+    <w:rsid w:val="00DC5C8E"/>
+    <w:rsid w:val="00DC6C5D"/>
+    <w:rsid w:val="00DD095E"/>
+    <w:rsid w:val="00DD0DA6"/>
+    <w:rsid w:val="00DD5CBC"/>
+    <w:rsid w:val="00DD69FC"/>
+    <w:rsid w:val="00DE0B9C"/>
+    <w:rsid w:val="00DE179B"/>
+    <w:rsid w:val="00DE3690"/>
+    <w:rsid w:val="00DE3999"/>
+    <w:rsid w:val="00DE70E4"/>
+    <w:rsid w:val="00DF21A5"/>
+    <w:rsid w:val="00DF257D"/>
+    <w:rsid w:val="00DF3075"/>
+    <w:rsid w:val="00E00583"/>
+    <w:rsid w:val="00E00749"/>
+    <w:rsid w:val="00E02E76"/>
+    <w:rsid w:val="00E02FFD"/>
+    <w:rsid w:val="00E0460B"/>
+    <w:rsid w:val="00E06136"/>
+    <w:rsid w:val="00E069AB"/>
+    <w:rsid w:val="00E06C15"/>
+    <w:rsid w:val="00E079FD"/>
+    <w:rsid w:val="00E12626"/>
+    <w:rsid w:val="00E14D74"/>
+    <w:rsid w:val="00E23E71"/>
+    <w:rsid w:val="00E24A01"/>
+    <w:rsid w:val="00E252AB"/>
+    <w:rsid w:val="00E271A7"/>
+    <w:rsid w:val="00E31925"/>
+    <w:rsid w:val="00E3461D"/>
+    <w:rsid w:val="00E35D05"/>
+    <w:rsid w:val="00E36271"/>
+    <w:rsid w:val="00E36775"/>
+    <w:rsid w:val="00E37490"/>
+    <w:rsid w:val="00E375FF"/>
+    <w:rsid w:val="00E40F12"/>
+    <w:rsid w:val="00E43828"/>
+    <w:rsid w:val="00E441BE"/>
+    <w:rsid w:val="00E445CD"/>
+    <w:rsid w:val="00E44D70"/>
+    <w:rsid w:val="00E4574F"/>
+    <w:rsid w:val="00E50FE6"/>
+    <w:rsid w:val="00E51DE5"/>
+    <w:rsid w:val="00E542B6"/>
+    <w:rsid w:val="00E66775"/>
+    <w:rsid w:val="00E66B17"/>
+    <w:rsid w:val="00E66DF6"/>
+    <w:rsid w:val="00E7002C"/>
+    <w:rsid w:val="00E76924"/>
+    <w:rsid w:val="00E85E84"/>
+    <w:rsid w:val="00E87A55"/>
+    <w:rsid w:val="00E93CDF"/>
+    <w:rsid w:val="00E94937"/>
+    <w:rsid w:val="00E96239"/>
+    <w:rsid w:val="00EA04EE"/>
+    <w:rsid w:val="00EA388E"/>
+    <w:rsid w:val="00EA3A0B"/>
+    <w:rsid w:val="00EA6E5E"/>
+    <w:rsid w:val="00EA7E48"/>
+    <w:rsid w:val="00EB1A87"/>
+    <w:rsid w:val="00EC0D37"/>
+    <w:rsid w:val="00EC0D94"/>
+    <w:rsid w:val="00EC1FB1"/>
+    <w:rsid w:val="00EC5AF8"/>
+    <w:rsid w:val="00EC6E71"/>
+    <w:rsid w:val="00ED1452"/>
+    <w:rsid w:val="00ED26AE"/>
+    <w:rsid w:val="00ED3E78"/>
+    <w:rsid w:val="00ED7447"/>
+    <w:rsid w:val="00ED77C6"/>
+    <w:rsid w:val="00EE025B"/>
+    <w:rsid w:val="00EE09C5"/>
+    <w:rsid w:val="00EE20E4"/>
+    <w:rsid w:val="00EE537E"/>
+    <w:rsid w:val="00EE76A7"/>
+    <w:rsid w:val="00EE7BBA"/>
+    <w:rsid w:val="00F0076F"/>
+    <w:rsid w:val="00F018A1"/>
+    <w:rsid w:val="00F01C20"/>
+    <w:rsid w:val="00F02A58"/>
+    <w:rsid w:val="00F03EDB"/>
+    <w:rsid w:val="00F10192"/>
+    <w:rsid w:val="00F13561"/>
+    <w:rsid w:val="00F140D3"/>
+    <w:rsid w:val="00F1612D"/>
+    <w:rsid w:val="00F16FF9"/>
+    <w:rsid w:val="00F22915"/>
+    <w:rsid w:val="00F30C0A"/>
+    <w:rsid w:val="00F3182B"/>
+    <w:rsid w:val="00F3763A"/>
+    <w:rsid w:val="00F3763D"/>
+    <w:rsid w:val="00F40625"/>
+    <w:rsid w:val="00F407FF"/>
+    <w:rsid w:val="00F51E7D"/>
+    <w:rsid w:val="00F54605"/>
+    <w:rsid w:val="00F54D5B"/>
+    <w:rsid w:val="00F61C64"/>
+    <w:rsid w:val="00F63B89"/>
+    <w:rsid w:val="00F76465"/>
+    <w:rsid w:val="00F76DA5"/>
+    <w:rsid w:val="00F76F44"/>
+    <w:rsid w:val="00F77DCA"/>
+    <w:rsid w:val="00F84932"/>
+    <w:rsid w:val="00F86CCE"/>
+    <w:rsid w:val="00F9151F"/>
+    <w:rsid w:val="00F91EF1"/>
+    <w:rsid w:val="00F96469"/>
+    <w:rsid w:val="00FA3B81"/>
+    <w:rsid w:val="00FB3F90"/>
+    <w:rsid w:val="00FC2EEC"/>
+    <w:rsid w:val="00FC3617"/>
+    <w:rsid w:val="00FD25ED"/>
+    <w:rsid w:val="00FD36CD"/>
+    <w:rsid w:val="00FD3F7C"/>
+    <w:rsid w:val="00FD52C0"/>
+    <w:rsid w:val="00FD6A9E"/>
+    <w:rsid w:val="00FD741F"/>
+    <w:rsid w:val="00FE1089"/>
+    <w:rsid w:val="00FE1A46"/>
+    <w:rsid w:val="00FE2633"/>
+    <w:rsid w:val="00FE477B"/>
+    <w:rsid w:val="00FE4D3B"/>
+    <w:rsid w:val="00FE4EC1"/>
+    <w:rsid w:val="00FF18E2"/>
+    <w:rsid w:val="00FF3CAB"/>
+    <w:rsid w:val="00FF48CC"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
-    <m:smallFrac m:val="0"/>
+    <m:smallFrac/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="pt-BR"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
-    <o:shapedefaults v:ext="edit" spidmax="1026"/>
+    <o:shapedefaults v:ext="edit" spidmax="2050">
+      <o:colormru v:ext="edit" colors="#0073ae"/>
+    </o:shapedefaults>
     <o:shapelayout v:ext="edit">
-      <o:idmap v:ext="edit" data="1"/>
+      <o:idmap v:ext="edit" data="2"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val=","/>
   <w:listSeparator w:val=";"/>
-  <w14:docId w14:val="68A91A0D"/>
-[...1 lines deleted...]
-  <w15:docId w15:val="{6CF23A3C-2BC6-4DBD-8F73-03C6A33092DF}"/>
+  <w14:docId w14:val="1895B80C"/>
+  <w15:docId w15:val="{6172FC9A-11D8-4D9E-8F2C-AEAB590214E6}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex">
+<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
-        <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
-[...2 lines deleted...]
-        <w:lang w:val="pt-BR" w:eastAsia="en-US" w:bidi="ar-SA"/>
+        <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+        <w:lang w:val="pt-BR" w:eastAsia="pt-BR" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
-    <w:pPrDefault>
-[...3 lines deleted...]
-    </w:pPrDefault>
+    <w:pPrDefault/>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 4" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 5" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 6" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 7" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 8" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 9" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="index 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 9" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="toc 1" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
-[...1 lines deleted...]
-    <w:lsdException w:name="toc 3" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 1" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="toc 2" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="toc 3" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="toc 4" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 5" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 6" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 7" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 8" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 9" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Normal Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="footnote text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="annotation text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="header" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="footer" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="caption" w:semiHidden="1" w:uiPriority="35" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="table of figures" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="envelope address" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="envelope return" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="footnote reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="annotation reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="line number" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="page number" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="endnote reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="endnote text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="table of authorities" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="macro" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toa heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Title" w:qFormat="1"/>
     <w:lsdException w:name="Closing" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Signature" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Default Paragraph Font" w:semiHidden="1" w:uiPriority="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="Body Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text" w:semiHidden="1" w:uiPriority="0" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Message Header" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Subtitle" w:uiPriority="11" w:qFormat="1"/>
     <w:lsdException w:name="Salutation" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Date" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text First Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text First Indent 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Note Heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text Indent 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text Indent 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Block Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="FollowedHyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Strong" w:uiPriority="22" w:qFormat="1"/>
     <w:lsdException w:name="Emphasis" w:uiPriority="20" w:qFormat="1"/>
     <w:lsdException w:name="Document Map" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Plain Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="E-mail Signature" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Top of Form" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Bottom of Form" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Normal (Web)" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Acronym" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Address" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Cite" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Code" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Definition" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Keyboard" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Preformatted" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Sample" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Typewriter" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Variable" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Normal Table" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="annotation subject" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="No List" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Outline List 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Outline List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Outline List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Simple 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Simple 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Simple 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Classic 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Classic 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Classic 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Classic 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Colorful 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Colorful 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Colorful 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Columns 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Columns 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Columns 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Columns 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Columns 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table 3D effects 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table 3D effects 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table 3D effects 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Contemporary" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Elegant" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Professional" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Subtle 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Subtle 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Web 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Web 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Web 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Balloon Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="Table Grid" w:uiPriority="39"/>
+    <w:lsdException w:name="Table Grid" w:uiPriority="59"/>
     <w:lsdException w:name="Table Theme" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Placeholder Text" w:semiHidden="1"/>
     <w:lsdException w:name="No Spacing" w:uiPriority="1" w:qFormat="1"/>
     <w:lsdException w:name="Light Shading" w:uiPriority="60"/>
     <w:lsdException w:name="Light List" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1" w:uiPriority="65"/>
     <w:lsdException w:name="Medium List 2" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid" w:uiPriority="73"/>
     <w:lsdException w:name="Light Shading Accent 1" w:uiPriority="60"/>
     <w:lsdException w:name="Light List Accent 1" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid Accent 1" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1 Accent 1" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2 Accent 1" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1 Accent 1" w:uiPriority="65"/>
     <w:lsdException w:name="Revision" w:semiHidden="1"/>
     <w:lsdException w:name="List Paragraph" w:uiPriority="34" w:qFormat="1"/>
@@ -4247,554 +7230,3281 @@
     <w:lsdException w:name="List Table 1 Light Accent 5" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 5" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 5" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 5" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 5" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 5" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 5" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 6" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 6" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 6" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 6" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 6" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 6" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 6" w:uiPriority="52"/>
     <w:lsdException w:name="Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Smart Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Hashtag" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Unresolved Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Smart Link" w:semiHidden="1" w:unhideWhenUsed="1"/>
   </w:latentStyles>
   <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
     <w:name w:val="Normal"/>
     <w:aliases w:val="Nota de rodapé"/>
     <w:next w:val="SemEspaamento"/>
     <w:qFormat/>
-    <w:rsid w:val="002B5B9D"/>
+    <w:rsid w:val="00393926"/>
     <w:pPr>
-      <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
+      <w:spacing w:line="276" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:ascii="Verdana" w:eastAsia="Calibri" w:hAnsi="Verdana" w:cs="Times New Roman"/>
-      <w:color w:val="323E4F" w:themeColor="text2" w:themeShade="BF"/>
+      <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+      <w:color w:val="17365D" w:themeColor="text2" w:themeShade="BF"/>
       <w:sz w:val="16"/>
+      <w:szCs w:val="22"/>
+      <w:lang w:eastAsia="en-US"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Ttulo1">
     <w:name w:val="heading 1"/>
+    <w:aliases w:val="0 seção"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:link w:val="Ttulo1Char"/>
     <w:uiPriority w:val="9"/>
+    <w:unhideWhenUsed/>
     <w:qFormat/>
-    <w:rsid w:val="002B5B9D"/>
+    <w:rsid w:val="00494472"/>
     <w:pPr>
       <w:keepNext/>
       <w:keepLines/>
-      <w:spacing w:before="240"/>
+      <w:numPr>
+        <w:numId w:val="5"/>
+      </w:numPr>
+      <w:tabs>
+        <w:tab w:val="left" w:leader="dot" w:pos="0"/>
+        <w:tab w:val="left" w:pos="1134"/>
+      </w:tabs>
+      <w:spacing w:after="240"/>
+      <w:jc w:val="both"/>
       <w:outlineLvl w:val="0"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
-      <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:rFonts w:eastAsia="Times New Roman"/>
+      <w:b/>
+      <w:bCs/>
+      <w:color w:val="002060"/>
+      <w:sz w:val="36"/>
+      <w:szCs w:val="36"/>
+      <w:lang w:eastAsia="pt-BR"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Ttulo2">
+    <w:name w:val="heading 2"/>
+    <w:aliases w:val="1 Categoria"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="Ttulo2Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00ED26AE"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:numPr>
+        <w:ilvl w:val="1"/>
+        <w:numId w:val="5"/>
+      </w:numPr>
+      <w:spacing w:before="240" w:after="120"/>
+      <w:jc w:val="both"/>
+      <w:outlineLvl w:val="1"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsia="Times New Roman"/>
+      <w:b/>
+      <w:bCs/>
       <w:sz w:val="32"/>
       <w:szCs w:val="32"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Ttulo3">
+    <w:name w:val="heading 3"/>
+    <w:aliases w:val="2 Titulo"/>
+    <w:basedOn w:val="Ttulo5"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="Ttulo3Char"/>
+    <w:autoRedefine/>
+    <w:uiPriority w:val="9"/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00DC0728"/>
+    <w:pPr>
+      <w:numPr>
+        <w:ilvl w:val="2"/>
+      </w:numPr>
+      <w:spacing w:before="360" w:after="120"/>
+      <w:jc w:val="both"/>
+      <w:outlineLvl w:val="2"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+      <w:b/>
+      <w:bCs/>
+      <w:color w:val="auto"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
+      <w:lang w:eastAsia="pt-BR"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Ttulo4">
+    <w:name w:val="heading 4"/>
+    <w:aliases w:val="3 Sub-titulo"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="Ttulo4Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00ED26AE"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:numPr>
+        <w:ilvl w:val="3"/>
+        <w:numId w:val="5"/>
+      </w:numPr>
+      <w:tabs>
+        <w:tab w:val="left" w:pos="0"/>
+      </w:tabs>
+      <w:spacing w:before="360" w:after="120"/>
+      <w:jc w:val="both"/>
+      <w:outlineLvl w:val="3"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsia="Times New Roman"/>
+      <w:b/>
+      <w:bCs/>
+      <w:iCs/>
+      <w:sz w:val="20"/>
+      <w:szCs w:val="20"/>
+      <w:lang w:eastAsia="pt-BR"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Ttulo5">
+    <w:name w:val="heading 5"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="Ttulo5Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00ED26AE"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:numPr>
+        <w:ilvl w:val="4"/>
+        <w:numId w:val="5"/>
+      </w:numPr>
+      <w:spacing w:before="200"/>
+      <w:outlineLvl w:val="4"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Cambria" w:eastAsia="Times New Roman" w:hAnsi="Cambria"/>
+      <w:color w:val="243F60"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Ttulo6">
+    <w:name w:val="heading 6"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="Ttulo6Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00494472"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:numPr>
+        <w:ilvl w:val="5"/>
+        <w:numId w:val="5"/>
+      </w:numPr>
+      <w:spacing w:before="200"/>
+      <w:outlineLvl w:val="5"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="243F60" w:themeColor="accent1" w:themeShade="7F"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Ttulo7">
+    <w:name w:val="heading 7"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="Ttulo7Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00494472"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:numPr>
+        <w:ilvl w:val="6"/>
+        <w:numId w:val="5"/>
+      </w:numPr>
+      <w:spacing w:before="200"/>
+      <w:outlineLvl w:val="6"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Ttulo8">
+    <w:name w:val="heading 8"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="Ttulo8Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00494472"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:numPr>
+        <w:ilvl w:val="7"/>
+        <w:numId w:val="5"/>
+      </w:numPr>
+      <w:spacing w:before="200"/>
+      <w:outlineLvl w:val="7"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
+      <w:sz w:val="20"/>
+      <w:szCs w:val="20"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Ttulo9">
+    <w:name w:val="heading 9"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="Ttulo9Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00494472"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:numPr>
+        <w:ilvl w:val="8"/>
+        <w:numId w:val="5"/>
+      </w:numPr>
+      <w:spacing w:before="200"/>
+      <w:outlineLvl w:val="8"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
+      <w:sz w:val="20"/>
+      <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:default="1" w:styleId="Fontepargpadro">
     <w:name w:val="Default Paragraph Font"/>
     <w:uiPriority w:val="1"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="table" w:default="1" w:styleId="Tabelanormal">
     <w:name w:val="Normal Table"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
   <w:style w:type="numbering" w:default="1" w:styleId="Semlista">
     <w:name w:val="No List"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Cabealho">
     <w:name w:val="header"/>
     <w:basedOn w:val="Normal"/>
     <w:link w:val="CabealhoChar"/>
     <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
-    <w:rsid w:val="002B5B9D"/>
+    <w:rsid w:val="00D6767D"/>
     <w:pPr>
       <w:tabs>
         <w:tab w:val="center" w:pos="4252"/>
         <w:tab w:val="right" w:pos="8504"/>
       </w:tabs>
       <w:spacing w:line="240" w:lineRule="auto"/>
     </w:pPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="CabealhoChar">
     <w:name w:val="Cabeçalho Char"/>
     <w:basedOn w:val="Fontepargpadro"/>
     <w:link w:val="Cabealho"/>
     <w:uiPriority w:val="99"/>
-    <w:rsid w:val="002B5B9D"/>
+    <w:rsid w:val="00D6767D"/>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Rodap">
+    <w:name w:val="footer"/>
+    <w:basedOn w:val="Normal"/>
+    <w:link w:val="RodapChar"/>
+    <w:uiPriority w:val="99"/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="00D6767D"/>
+    <w:pPr>
+      <w:tabs>
+        <w:tab w:val="center" w:pos="4252"/>
+        <w:tab w:val="right" w:pos="8504"/>
+      </w:tabs>
+      <w:spacing w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="RodapChar">
+    <w:name w:val="Rodapé Char"/>
+    <w:basedOn w:val="Fontepargpadro"/>
+    <w:link w:val="Rodap"/>
+    <w:uiPriority w:val="99"/>
+    <w:rsid w:val="00D6767D"/>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Textodebalo">
+    <w:name w:val="Balloon Text"/>
+    <w:basedOn w:val="Normal"/>
+    <w:link w:val="TextodebaloChar"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="00D6767D"/>
+    <w:pPr>
+      <w:spacing w:line="240" w:lineRule="auto"/>
+    </w:pPr>
     <w:rPr>
-      <w:rFonts w:ascii="Verdana" w:eastAsia="Calibri" w:hAnsi="Verdana" w:cs="Times New Roman"/>
-      <w:color w:val="323E4F" w:themeColor="text2" w:themeShade="BF"/>
+      <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+      <w:szCs w:val="16"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="TextodebaloChar">
+    <w:name w:val="Texto de balão Char"/>
+    <w:basedOn w:val="Fontepargpadro"/>
+    <w:link w:val="Textodebalo"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00D6767D"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
       <w:sz w:val="16"/>
+      <w:szCs w:val="16"/>
     </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="PargrafodaLista">
+    <w:name w:val="List Paragraph"/>
+    <w:basedOn w:val="Normal"/>
+    <w:link w:val="PargrafodaListaChar"/>
+    <w:uiPriority w:val="34"/>
+    <w:qFormat/>
+    <w:rsid w:val="00ED26AE"/>
+    <w:pPr>
+      <w:ind w:left="720"/>
+      <w:contextualSpacing/>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Sumrio1">
+    <w:name w:val="toc 1"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:autoRedefine/>
+    <w:uiPriority w:val="39"/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="004A12CB"/>
+    <w:pPr>
+      <w:spacing w:before="120"/>
+      <w:jc w:val="both"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Calibri Light" w:hAnsi="Calibri Light" w:cstheme="minorHAnsi"/>
+      <w:b/>
+      <w:bCs/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="000000" w:themeColor="text1"/>
+      <w:sz w:val="24"/>
+      <w:szCs w:val="24"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Sumrio2">
+    <w:name w:val="toc 2"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:autoRedefine/>
+    <w:uiPriority w:val="39"/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00DB5C33"/>
+    <w:pPr>
+      <w:spacing w:before="120"/>
+      <w:ind w:left="220"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+      <w:b/>
+      <w:bCs/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Sumrio3">
+    <w:name w:val="toc 3"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:autoRedefine/>
+    <w:uiPriority w:val="39"/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00ED26AE"/>
+    <w:pPr>
+      <w:ind w:left="440"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+      <w:sz w:val="20"/>
+      <w:szCs w:val="20"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="Hyperlink">
+    <w:name w:val="Hyperlink"/>
+    <w:basedOn w:val="Fontepargpadro"/>
+    <w:uiPriority w:val="99"/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="00ED26AE"/>
+    <w:rPr>
+      <w:color w:val="0000FF"/>
+      <w:u w:val="single"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Ttulo1Char">
+    <w:name w:val="Título 1 Char"/>
+    <w:aliases w:val="0 seção Char"/>
+    <w:basedOn w:val="Fontepargpadro"/>
+    <w:link w:val="Ttulo1"/>
+    <w:uiPriority w:val="9"/>
+    <w:rsid w:val="00494472"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana"/>
+      <w:b/>
+      <w:bCs/>
+      <w:color w:val="002060"/>
+      <w:sz w:val="36"/>
+      <w:szCs w:val="36"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Ttulo2Char">
+    <w:name w:val="Título 2 Char"/>
+    <w:aliases w:val="1 Categoria Char"/>
+    <w:basedOn w:val="Fontepargpadro"/>
+    <w:link w:val="Ttulo2"/>
+    <w:uiPriority w:val="9"/>
+    <w:rsid w:val="00ED26AE"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana"/>
+      <w:b/>
+      <w:bCs/>
+      <w:color w:val="17365D" w:themeColor="text2" w:themeShade="BF"/>
+      <w:sz w:val="32"/>
+      <w:szCs w:val="32"/>
+      <w:lang w:eastAsia="en-US"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Ttulo3Char">
+    <w:name w:val="Título 3 Char"/>
+    <w:aliases w:val="2 Titulo Char"/>
+    <w:basedOn w:val="Fontepargpadro"/>
+    <w:link w:val="Ttulo3"/>
+    <w:uiPriority w:val="9"/>
+    <w:rsid w:val="00DC0728"/>
+    <w:rPr>
+      <w:rFonts w:eastAsia="Times New Roman"/>
+      <w:b/>
+      <w:bCs/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Ttulo4Char">
+    <w:name w:val="Título 4 Char"/>
+    <w:aliases w:val="3 Sub-titulo Char"/>
+    <w:basedOn w:val="Fontepargpadro"/>
+    <w:link w:val="Ttulo4"/>
+    <w:uiPriority w:val="9"/>
+    <w:rsid w:val="00ED26AE"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana"/>
+      <w:b/>
+      <w:bCs/>
+      <w:iCs/>
+      <w:color w:val="17365D" w:themeColor="text2" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Legenda">
+    <w:name w:val="caption"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:uiPriority w:val="35"/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00ED26AE"/>
+    <w:pPr>
+      <w:spacing w:line="240" w:lineRule="auto"/>
+      <w:jc w:val="center"/>
+    </w:pPr>
+    <w:rPr>
+      <w:bCs/>
+      <w:color w:val="A6A6A6"/>
+      <w:sz w:val="18"/>
+      <w:szCs w:val="18"/>
+      <w:lang w:eastAsia="pt-BR"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="Refdenotaderodap">
+    <w:name w:val="footnote reference"/>
+    <w:basedOn w:val="Fontepargpadro"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="00ED26AE"/>
+    <w:rPr>
+      <w:vertAlign w:val="superscript"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Citao">
+    <w:name w:val="Quote"/>
+    <w:basedOn w:val="Textodenotaderodap"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="CitaoChar"/>
+    <w:uiPriority w:val="29"/>
+    <w:qFormat/>
+    <w:rsid w:val="00ED26AE"/>
+    <w:rPr>
+      <w:sz w:val="18"/>
+      <w:szCs w:val="18"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="CitaoChar">
+    <w:name w:val="Citação Char"/>
+    <w:basedOn w:val="Fontepargpadro"/>
+    <w:link w:val="Citao"/>
+    <w:uiPriority w:val="29"/>
+    <w:rsid w:val="00ED26AE"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+      <w:sz w:val="18"/>
+      <w:szCs w:val="18"/>
+      <w:lang w:eastAsia="pt-BR"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Textodenotaderodap">
+    <w:name w:val="footnote text"/>
+    <w:basedOn w:val="Normal"/>
+    <w:link w:val="TextodenotaderodapChar"/>
+    <w:uiPriority w:val="99"/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="00ED26AE"/>
+    <w:pPr>
+      <w:spacing w:line="240" w:lineRule="auto"/>
+      <w:jc w:val="both"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsia="Times New Roman"/>
+      <w:sz w:val="20"/>
+      <w:szCs w:val="20"/>
+      <w:lang w:eastAsia="pt-BR"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="TextodenotaderodapChar">
+    <w:name w:val="Texto de nota de rodapé Char"/>
+    <w:basedOn w:val="Fontepargpadro"/>
+    <w:link w:val="Textodenotaderodap"/>
+    <w:uiPriority w:val="99"/>
+    <w:rsid w:val="00ED26AE"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+      <w:sz w:val="20"/>
+      <w:szCs w:val="20"/>
+      <w:lang w:eastAsia="pt-BR"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Ttulo5Char">
+    <w:name w:val="Título 5 Char"/>
+    <w:basedOn w:val="Fontepargpadro"/>
+    <w:link w:val="Ttulo5"/>
+    <w:uiPriority w:val="9"/>
+    <w:rsid w:val="00ED26AE"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Cambria" w:eastAsia="Times New Roman" w:hAnsi="Cambria"/>
+      <w:color w:val="243F60"/>
+      <w:sz w:val="16"/>
+      <w:szCs w:val="22"/>
+      <w:lang w:eastAsia="en-US"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="Item">
+    <w:name w:val="Item"/>
+    <w:link w:val="ItemChar"/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00DC0728"/>
+    <w:pPr>
+      <w:numPr>
+        <w:numId w:val="1"/>
+      </w:numPr>
+      <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
+      <w:jc w:val="both"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+      <w:b/>
+      <w:color w:val="1F497D"/>
+      <w:szCs w:val="22"/>
+      <w:lang w:eastAsia="en-US"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="ItemChar">
+    <w:name w:val="Item Char"/>
+    <w:basedOn w:val="Fontepargpadro"/>
+    <w:link w:val="Item"/>
+    <w:rsid w:val="00DC0728"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+      <w:b/>
+      <w:color w:val="1F497D"/>
+      <w:szCs w:val="22"/>
+      <w:lang w:eastAsia="en-US"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="AcronOnde">
+    <w:name w:val="Acron.Onde"/>
+    <w:basedOn w:val="Normal"/>
+    <w:link w:val="AcronOndeChar"/>
+    <w:qFormat/>
+    <w:rsid w:val="00DC0728"/>
+    <w:pPr>
+      <w:spacing w:after="120"/>
+      <w:ind w:left="1134"/>
+      <w:jc w:val="both"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsia="Times New Roman"/>
+      <w:szCs w:val="16"/>
+      <w:lang w:eastAsia="pt-BR"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="AcronOndeChar">
+    <w:name w:val="Acron.Onde Char"/>
+    <w:basedOn w:val="Fontepargpadro"/>
+    <w:link w:val="AcronOnde"/>
+    <w:rsid w:val="00DC0728"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+      <w:sz w:val="16"/>
+      <w:szCs w:val="16"/>
+      <w:lang w:eastAsia="pt-BR"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="5Comandos">
+    <w:name w:val="5 Comandos"/>
+    <w:basedOn w:val="PargrafodaLista"/>
+    <w:link w:val="5ComandosChar"/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00DC0728"/>
+    <w:pPr>
+      <w:numPr>
+        <w:numId w:val="4"/>
+      </w:numPr>
+      <w:contextualSpacing w:val="0"/>
+      <w:jc w:val="both"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsia="Times New Roman"/>
+      <w:sz w:val="20"/>
+      <w:szCs w:val="20"/>
+      <w:lang w:eastAsia="pt-BR"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="5ComandosChar">
+    <w:name w:val="5 Comandos Char"/>
+    <w:basedOn w:val="Fontepargpadro"/>
+    <w:link w:val="5Comandos"/>
+    <w:rsid w:val="00DC0728"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana"/>
+      <w:color w:val="17365D" w:themeColor="text2" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="Acronimospsfrmulas">
+    <w:name w:val="Acronimos pós fórmulas"/>
+    <w:basedOn w:val="Normal"/>
+    <w:link w:val="AcronimospsfrmulasChar"/>
+    <w:autoRedefine/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00DC0728"/>
+    <w:pPr>
+      <w:spacing w:after="120" w:line="240" w:lineRule="auto"/>
+      <w:ind w:left="1560"/>
+      <w:jc w:val="both"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsia="Times New Roman"/>
+      <w:szCs w:val="16"/>
+      <w:lang w:eastAsia="pt-BR"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="AcronimospsfrmulasChar">
+    <w:name w:val="Acronimos pós fórmulas Char"/>
+    <w:basedOn w:val="Fontepargpadro"/>
+    <w:link w:val="Acronimospsfrmulas"/>
+    <w:rsid w:val="00DC0728"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+      <w:sz w:val="16"/>
+      <w:szCs w:val="16"/>
+      <w:lang w:eastAsia="pt-BR"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="6Sub-Comando">
+    <w:name w:val="6 Sub-Comando"/>
+    <w:basedOn w:val="5Comandos"/>
+    <w:qFormat/>
+    <w:rsid w:val="00DC0728"/>
+    <w:pPr>
+      <w:numPr>
+        <w:ilvl w:val="1"/>
+      </w:numPr>
+      <w:tabs>
+        <w:tab w:val="num" w:pos="360"/>
+      </w:tabs>
+      <w:spacing w:before="240" w:after="120"/>
+      <w:ind w:left="993" w:hanging="633"/>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Corpodetexto">
+    <w:name w:val="Body Text"/>
+    <w:basedOn w:val="Normal"/>
+    <w:link w:val="CorpodetextoChar"/>
+    <w:rsid w:val="00DC0728"/>
+    <w:pPr>
+      <w:numPr>
+        <w:ilvl w:val="4"/>
+        <w:numId w:val="3"/>
+      </w:numPr>
+      <w:spacing w:after="120" w:line="240" w:lineRule="auto"/>
+      <w:jc w:val="both"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial"/>
+      <w:sz w:val="20"/>
+      <w:szCs w:val="24"/>
+      <w:lang w:eastAsia="pt-BR"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="CorpodetextoChar">
+    <w:name w:val="Corpo de texto Char"/>
+    <w:basedOn w:val="Fontepargpadro"/>
+    <w:link w:val="Corpodetexto"/>
+    <w:rsid w:val="00DC0728"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial"/>
+      <w:color w:val="17365D" w:themeColor="text2" w:themeShade="BF"/>
+      <w:szCs w:val="24"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="table" w:customStyle="1" w:styleId="SombreamentoClaro-nfase11">
+    <w:name w:val="Sombreamento Claro - Ênfase 11"/>
+    <w:basedOn w:val="Tabelanormal"/>
+    <w:uiPriority w:val="60"/>
+    <w:rsid w:val="00DC0728"/>
+    <w:rPr>
+      <w:rFonts w:eastAsia="Times New Roman"/>
+      <w:color w:val="365F91"/>
+    </w:rPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="8" w:space="0" w:color="4F81BD"/>
+        <w:bottom w:val="single" w:sz="8" w:space="0" w:color="4F81BD"/>
+      </w:tblBorders>
+    </w:tblPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:pPr>
+        <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="4F81BD"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="4F81BD"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:pPr>
+        <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="4F81BD"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="4F81BD"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:left w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="D3DFEE"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:left w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="D3DFEE"/>
+      </w:tcPr>
+    </w:tblStylePr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="SemEspaamento">
     <w:name w:val="No Spacing"/>
     <w:link w:val="SemEspaamentoChar"/>
     <w:uiPriority w:val="1"/>
     <w:qFormat/>
-    <w:rsid w:val="002B5B9D"/>
-[...2 lines deleted...]
-    </w:pPr>
+    <w:rsid w:val="00DC0728"/>
     <w:rPr>
-      <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+      <w:rFonts w:eastAsia="Times New Roman"/>
       <w:sz w:val="16"/>
       <w:szCs w:val="16"/>
+      <w:lang w:eastAsia="en-US"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="SemEspaamentoChar">
     <w:name w:val="Sem Espaçamento Char"/>
     <w:basedOn w:val="Fontepargpadro"/>
     <w:link w:val="SemEspaamento"/>
     <w:uiPriority w:val="1"/>
-    <w:rsid w:val="002B5B9D"/>
+    <w:rsid w:val="00DC0728"/>
     <w:rPr>
-      <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+      <w:rFonts w:eastAsia="Times New Roman"/>
       <w:sz w:val="16"/>
       <w:szCs w:val="16"/>
+      <w:lang w:val="pt-BR" w:eastAsia="en-US" w:bidi="ar-SA"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="Comandos2">
+    <w:name w:val="Comandos 2"/>
+    <w:basedOn w:val="6Sub-Comando"/>
+    <w:rsid w:val="00DC0728"/>
+    <w:pPr>
+      <w:numPr>
+        <w:numId w:val="2"/>
+      </w:numPr>
+      <w:ind w:left="1440" w:hanging="360"/>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="CabealhodoSumrio">
+    <w:name w:val="TOC Heading"/>
+    <w:basedOn w:val="Ttulo1"/>
+    <w:next w:val="Normal"/>
+    <w:uiPriority w:val="39"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00DB5C33"/>
+    <w:pPr>
+      <w:spacing w:before="480" w:after="0"/>
+      <w:jc w:val="left"/>
+      <w:outlineLvl w:val="9"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="365F91" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
+      <w:lang w:eastAsia="en-US"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Sumrio4">
+    <w:name w:val="toc 4"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:autoRedefine/>
+    <w:uiPriority w:val="39"/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="006C5E16"/>
+    <w:pPr>
+      <w:ind w:left="660"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+      <w:sz w:val="20"/>
+      <w:szCs w:val="20"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Sumrio5">
+    <w:name w:val="toc 5"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:autoRedefine/>
+    <w:uiPriority w:val="39"/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="006C5E16"/>
+    <w:pPr>
+      <w:ind w:left="880"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+      <w:sz w:val="20"/>
+      <w:szCs w:val="20"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Sumrio6">
+    <w:name w:val="toc 6"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:autoRedefine/>
+    <w:uiPriority w:val="39"/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="006C5E16"/>
+    <w:pPr>
+      <w:ind w:left="1100"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+      <w:sz w:val="20"/>
+      <w:szCs w:val="20"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Sumrio7">
+    <w:name w:val="toc 7"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:autoRedefine/>
+    <w:uiPriority w:val="39"/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="006C5E16"/>
+    <w:pPr>
+      <w:ind w:left="1320"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+      <w:sz w:val="20"/>
+      <w:szCs w:val="20"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Sumrio8">
+    <w:name w:val="toc 8"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:autoRedefine/>
+    <w:uiPriority w:val="39"/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="006C5E16"/>
+    <w:pPr>
+      <w:ind w:left="1540"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+      <w:sz w:val="20"/>
+      <w:szCs w:val="20"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Sumrio9">
+    <w:name w:val="toc 9"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:autoRedefine/>
+    <w:uiPriority w:val="39"/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="006C5E16"/>
+    <w:pPr>
+      <w:ind w:left="1760"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+      <w:sz w:val="20"/>
+      <w:szCs w:val="20"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Ttulo6Char">
+    <w:name w:val="Título 6 Char"/>
+    <w:basedOn w:val="Fontepargpadro"/>
+    <w:link w:val="Ttulo6"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00494472"/>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="243F60" w:themeColor="accent1" w:themeShade="7F"/>
+      <w:sz w:val="16"/>
+      <w:szCs w:val="22"/>
+      <w:lang w:eastAsia="en-US"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Ttulo7Char">
+    <w:name w:val="Título 7 Char"/>
+    <w:basedOn w:val="Fontepargpadro"/>
+    <w:link w:val="Ttulo7"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00494472"/>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
+      <w:sz w:val="16"/>
+      <w:szCs w:val="22"/>
+      <w:lang w:eastAsia="en-US"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Ttulo8Char">
+    <w:name w:val="Título 8 Char"/>
+    <w:basedOn w:val="Fontepargpadro"/>
+    <w:link w:val="Ttulo8"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00494472"/>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
+      <w:lang w:eastAsia="en-US"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Ttulo9Char">
+    <w:name w:val="Título 9 Char"/>
+    <w:basedOn w:val="Fontepargpadro"/>
+    <w:link w:val="Ttulo9"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00494472"/>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
+      <w:lang w:eastAsia="en-US"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Nivel1">
     <w:name w:val="Nivel 1"/>
     <w:basedOn w:val="Ttulo1"/>
     <w:link w:val="Nivel1Char"/>
     <w:autoRedefine/>
     <w:qFormat/>
-    <w:rsid w:val="002B5B9D"/>
+    <w:rsid w:val="006773A6"/>
     <w:pPr>
       <w:numPr>
-        <w:numId w:val="1"/>
+        <w:numId w:val="0"/>
       </w:numPr>
       <w:tabs>
+        <w:tab w:val="clear" w:pos="0"/>
+        <w:tab w:val="clear" w:pos="1134"/>
         <w:tab w:val="center" w:pos="4252"/>
       </w:tabs>
-      <w:spacing w:before="480" w:after="240"/>
+      <w:jc w:val="center"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:ascii="Verdana" w:eastAsia="Calibri" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+      <w:rFonts w:ascii="Calibri Light" w:eastAsia="Calibri" w:hAnsi="Calibri Light" w:cs="Calibri Light"/>
+      <w:bCs w:val="0"/>
+      <w:color w:val="auto"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
+      <w:lang w:eastAsia="en-US"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="Premissas">
+    <w:name w:val="Premissas"/>
+    <w:basedOn w:val="Normal"/>
+    <w:link w:val="PremissasChar"/>
+    <w:qFormat/>
+    <w:rsid w:val="004E2B72"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:numPr>
+        <w:ilvl w:val="1"/>
+        <w:numId w:val="8"/>
+      </w:numPr>
+      <w:spacing w:before="120" w:line="360" w:lineRule="auto"/>
+      <w:contextualSpacing/>
+      <w:jc w:val="both"/>
+    </w:pPr>
+    <w:rPr>
+      <w:color w:val="1F497D"/>
+      <w:sz w:val="20"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="PremissasChar">
+    <w:name w:val="Premissas Char"/>
+    <w:basedOn w:val="Fontepargpadro"/>
+    <w:link w:val="Premissas"/>
+    <w:rsid w:val="004E2B72"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+      <w:color w:val="1F497D"/>
+      <w:szCs w:val="22"/>
+      <w:lang w:eastAsia="en-US"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Nivel1Char">
+    <w:name w:val="Nivel 1 Char"/>
+    <w:basedOn w:val="Ttulo1Char"/>
+    <w:link w:val="Nivel1"/>
+    <w:rsid w:val="006773A6"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Calibri Light" w:eastAsia="Times New Roman" w:hAnsi="Calibri Light" w:cs="Calibri Light"/>
       <w:b/>
+      <w:bCs w:val="0"/>
+      <w:color w:val="002060"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
+      <w:lang w:eastAsia="en-US"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="Subitemi">
+    <w:name w:val="Subitem i"/>
+    <w:basedOn w:val="PargrafodaLista"/>
+    <w:rsid w:val="004E2B72"/>
+    <w:pPr>
+      <w:numPr>
+        <w:ilvl w:val="5"/>
+        <w:numId w:val="6"/>
+      </w:numPr>
+      <w:spacing w:line="360" w:lineRule="auto"/>
+      <w:jc w:val="both"/>
+    </w:pPr>
+    <w:rPr>
       <w:color w:val="1F497D"/>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="Nivel1Char">
-    <w:name w:val="Nivel 1 Char"/>
+  <w:style w:type="table" w:customStyle="1" w:styleId="SombreamentoClaro-nfase12">
+    <w:name w:val="Sombreamento Claro - Ênfase 12"/>
+    <w:basedOn w:val="Tabelanormal"/>
+    <w:uiPriority w:val="60"/>
+    <w:rsid w:val="0041167C"/>
+    <w:pPr>
+      <w:jc w:val="center"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Calibri Light" w:hAnsi="Calibri Light"/>
+      <w:color w:val="000000" w:themeColor="text1"/>
+    </w:rPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="4" w:space="0" w:color="4499A2"/>
+        <w:bottom w:val="single" w:sz="4" w:space="0" w:color="4499A2"/>
+      </w:tblBorders>
+    </w:tblPr>
+    <w:tcPr>
+      <w:vAlign w:val="center"/>
+    </w:tcPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:pPr>
+        <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Calibri Light" w:hAnsi="Calibri Light"/>
+        <w:b/>
+        <w:bCs/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="4499A2"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:pPr>
+        <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Calibri Light" w:hAnsi="Calibri Light"/>
+        <w:b w:val="0"/>
+        <w:bCs/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:rFonts w:ascii="Calibri Light" w:hAnsi="Calibri Light"/>
+        <w:b w:val="0"/>
+        <w:bCs/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:rFonts w:ascii="Calibri Light" w:hAnsi="Calibri Light"/>
+        <w:b w:val="0"/>
+        <w:bCs/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:rPr>
+        <w:rFonts w:ascii="Calibri Light" w:hAnsi="Calibri Light"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band2Vert">
+      <w:rPr>
+        <w:rFonts w:ascii="Calibri Light" w:hAnsi="Calibri Light"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:rPr>
+        <w:rFonts w:ascii="Calibri Light" w:hAnsi="Calibri Light"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="CDE8EB"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band2Horz">
+      <w:rPr>
+        <w:rFonts w:ascii="Calibri Light" w:hAnsi="Calibri Light"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="character" w:styleId="Refdecomentrio">
+    <w:name w:val="annotation reference"/>
     <w:basedOn w:val="Fontepargpadro"/>
-    <w:link w:val="Nivel1"/>
-    <w:rsid w:val="002B5B9D"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="0051455F"/>
     <w:rPr>
-      <w:rFonts w:ascii="Verdana" w:eastAsia="Calibri" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+      <w:sz w:val="16"/>
+      <w:szCs w:val="16"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Textodecomentrio">
+    <w:name w:val="annotation text"/>
+    <w:basedOn w:val="Normal"/>
+    <w:link w:val="TextodecomentrioChar"/>
+    <w:uiPriority w:val="99"/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="0051455F"/>
+    <w:pPr>
+      <w:spacing w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:sz w:val="20"/>
+      <w:szCs w:val="20"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="TextodecomentrioChar">
+    <w:name w:val="Texto de comentário Char"/>
+    <w:basedOn w:val="Fontepargpadro"/>
+    <w:link w:val="Textodecomentrio"/>
+    <w:uiPriority w:val="99"/>
+    <w:rsid w:val="0051455F"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+      <w:color w:val="17365D" w:themeColor="text2" w:themeShade="BF"/>
+      <w:lang w:eastAsia="en-US"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Assuntodocomentrio">
+    <w:name w:val="annotation subject"/>
+    <w:basedOn w:val="Textodecomentrio"/>
+    <w:next w:val="Textodecomentrio"/>
+    <w:link w:val="AssuntodocomentrioChar"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="0051455F"/>
+    <w:rPr>
       <w:b/>
+      <w:bCs/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="AssuntodocomentrioChar">
+    <w:name w:val="Assunto do comentário Char"/>
+    <w:basedOn w:val="TextodecomentrioChar"/>
+    <w:link w:val="Assuntodocomentrio"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:rsid w:val="0051455F"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+      <w:b/>
+      <w:bCs/>
+      <w:color w:val="17365D" w:themeColor="text2" w:themeShade="BF"/>
+      <w:lang w:eastAsia="en-US"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Commarcadores">
+    <w:name w:val="List Bullet"/>
+    <w:basedOn w:val="Normal"/>
+    <w:uiPriority w:val="99"/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="009136BB"/>
+    <w:pPr>
+      <w:numPr>
+        <w:numId w:val="7"/>
+      </w:numPr>
+      <w:contextualSpacing/>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="Nivel2">
+    <w:name w:val="Nivel 2"/>
+    <w:basedOn w:val="Nivel1"/>
+    <w:link w:val="Nivel2Char"/>
+    <w:qFormat/>
+    <w:rsid w:val="003B29F3"/>
+    <w:pPr>
+      <w:ind w:left="851" w:hanging="851"/>
+      <w:outlineLvl w:val="1"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsia="Times New Roman"/>
+      <w:bCs/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Nivel2Char">
+    <w:name w:val="Nivel 2 Char"/>
+    <w:basedOn w:val="Nivel1Char"/>
+    <w:link w:val="Nivel2"/>
+    <w:rsid w:val="003B29F3"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Calibri Light"/>
+      <w:b/>
+      <w:bCs/>
+      <w:color w:val="1F497D"/>
+      <w:sz w:val="36"/>
+      <w:szCs w:val="36"/>
+      <w:lang w:eastAsia="en-US"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="Atividades">
+    <w:name w:val="Atividades"/>
+    <w:basedOn w:val="Normal"/>
+    <w:link w:val="AtividadesChar"/>
+    <w:qFormat/>
+    <w:rsid w:val="00E069AB"/>
+    <w:pPr>
+      <w:spacing w:before="120" w:line="360" w:lineRule="auto"/>
+      <w:ind w:left="714" w:hanging="357"/>
+      <w:jc w:val="both"/>
+    </w:pPr>
+    <w:rPr>
       <w:color w:val="1F497D"/>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="AtividadesChar">
+    <w:name w:val="Atividades Char"/>
+    <w:basedOn w:val="Fontepargpadro"/>
+    <w:link w:val="Atividades"/>
+    <w:rsid w:val="00E069AB"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+      <w:color w:val="1F497D"/>
+      <w:lang w:eastAsia="en-US"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="table" w:customStyle="1" w:styleId="SombreamentoClaro-nfase13">
+    <w:name w:val="Sombreamento Claro - Ênfase 13"/>
+    <w:basedOn w:val="Tabelanormal"/>
+    <w:uiPriority w:val="60"/>
+    <w:rsid w:val="00E069AB"/>
+    <w:rPr>
+      <w:color w:val="365F91" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="8" w:space="0" w:color="4F81BD" w:themeColor="accent1"/>
+        <w:bottom w:val="single" w:sz="8" w:space="0" w:color="4F81BD" w:themeColor="accent1"/>
+      </w:tblBorders>
+    </w:tblPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:pPr>
+        <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="4F81BD" w:themeColor="accent1"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="4F81BD" w:themeColor="accent1"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:pPr>
+        <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="4F81BD" w:themeColor="accent1"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="4F81BD" w:themeColor="accent1"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:left w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="D3DFEE" w:themeFill="accent1" w:themeFillTint="3F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:left w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="D3DFEE" w:themeFill="accent1" w:themeFillTint="3F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="PargrafodaListaChar">
+    <w:name w:val="Parágrafo da Lista Char"/>
+    <w:basedOn w:val="Fontepargpadro"/>
+    <w:link w:val="PargrafodaLista"/>
+    <w:uiPriority w:val="34"/>
+    <w:rsid w:val="002A6D8C"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+      <w:color w:val="17365D" w:themeColor="text2" w:themeShade="BF"/>
+      <w:sz w:val="16"/>
+      <w:szCs w:val="22"/>
+      <w:lang w:eastAsia="en-US"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Reviso">
+    <w:name w:val="Revision"/>
+    <w:hidden/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00D240A4"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+      <w:color w:val="17365D" w:themeColor="text2" w:themeShade="BF"/>
+      <w:sz w:val="16"/>
+      <w:szCs w:val="22"/>
+      <w:lang w:eastAsia="en-US"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Corpodetexto2">
+    <w:name w:val="Body Text 2"/>
+    <w:basedOn w:val="Normal"/>
+    <w:link w:val="Corpodetexto2Char"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="00F3763D"/>
+    <w:pPr>
+      <w:spacing w:after="120" w:line="480" w:lineRule="auto"/>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Corpodetexto2Char">
+    <w:name w:val="Corpo de texto 2 Char"/>
+    <w:basedOn w:val="Fontepargpadro"/>
+    <w:link w:val="Corpodetexto2"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00F3763D"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+      <w:color w:val="17365D" w:themeColor="text2" w:themeShade="BF"/>
+      <w:sz w:val="16"/>
+      <w:szCs w:val="22"/>
+      <w:lang w:eastAsia="en-US"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="NormalWeb">
+    <w:name w:val="Normal (Web)"/>
+    <w:basedOn w:val="Normal"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="00795A57"/>
+    <w:pPr>
+      <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Times New Roman" w:eastAsiaTheme="minorEastAsia" w:hAnsi="Times New Roman"/>
+      <w:color w:val="auto"/>
+      <w:sz w:val="24"/>
+      <w:szCs w:val="24"/>
+      <w:lang w:eastAsia="pt-BR"/>
+    </w:rPr>
+  </w:style>
   <w:style w:type="character" w:styleId="Nmerodepgina">
     <w:name w:val="page number"/>
     <w:basedOn w:val="Fontepargpadro"/>
     <w:uiPriority w:val="99"/>
-    <w:rsid w:val="002B5B9D"/>
+    <w:rsid w:val="001D112B"/>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Ttulo">
     <w:name w:val="Title"/>
     <w:basedOn w:val="Normal"/>
     <w:link w:val="TtuloChar"/>
     <w:uiPriority w:val="99"/>
     <w:qFormat/>
-    <w:rsid w:val="002B5B9D"/>
+    <w:rsid w:val="001D112B"/>
     <w:pPr>
       <w:widowControl w:val="0"/>
       <w:spacing w:line="340" w:lineRule="exact"/>
       <w:jc w:val="center"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
       <w:b/>
       <w:bCs/>
       <w:color w:val="auto"/>
       <w:sz w:val="26"/>
       <w:szCs w:val="20"/>
       <w:lang w:eastAsia="pt-BR"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="TtuloChar">
     <w:name w:val="Título Char"/>
     <w:basedOn w:val="Fontepargpadro"/>
     <w:link w:val="Ttulo"/>
     <w:uiPriority w:val="99"/>
-    <w:rsid w:val="002B5B9D"/>
+    <w:rsid w:val="001D112B"/>
     <w:rPr>
-      <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
       <w:b/>
       <w:bCs/>
       <w:sz w:val="26"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="Forte">
+    <w:name w:val="Strong"/>
+    <w:basedOn w:val="Fontepargpadro"/>
+    <w:uiPriority w:val="22"/>
+    <w:qFormat/>
+    <w:rsid w:val="00F54605"/>
+    <w:rPr>
+      <w:b/>
+      <w:bCs/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="apple-converted-space">
+    <w:name w:val="apple-converted-space"/>
+    <w:basedOn w:val="Fontepargpadro"/>
+    <w:rsid w:val="00F54605"/>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="Default">
+    <w:name w:val="Default"/>
+    <w:rsid w:val="00AF5221"/>
+    <w:pPr>
+      <w:autoSpaceDE w:val="0"/>
+      <w:autoSpaceDN w:val="0"/>
+      <w:adjustRightInd w:val="0"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+      <w:color w:val="000000"/>
+      <w:sz w:val="24"/>
+      <w:szCs w:val="24"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="PdCCabealho">
+    <w:name w:val="PdC_Cabeçalho"/>
+    <w:basedOn w:val="Cabealho"/>
+    <w:qFormat/>
+    <w:rsid w:val="004A12CB"/>
+    <w:pPr>
+      <w:jc w:val="right"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Calibri Light" w:hAnsi="Calibri Light"/>
+      <w:color w:val="06038D"/>
+      <w:sz w:val="22"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="PdCCabealhoReviso">
+    <w:name w:val="PdC_Cabeçalho_Revisão"/>
+    <w:basedOn w:val="Rodap"/>
+    <w:qFormat/>
+    <w:rsid w:val="004A12CB"/>
+    <w:pPr>
+      <w:jc w:val="right"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Calibri Light" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Calibri Light" w:cstheme="majorHAnsi"/>
+      <w:bCs/>
+      <w:color w:val="06038D"/>
+      <w:sz w:val="18"/>
+      <w:szCs w:val="16"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="PdCLegendas">
+    <w:name w:val="PdC_Legendas"/>
+    <w:basedOn w:val="Normal"/>
+    <w:qFormat/>
+    <w:rsid w:val="00594A4F"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="60" w:after="60" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Calibri Light" w:hAnsi="Calibri Light"/>
+      <w:b/>
+      <w:color w:val="06038D"/>
+      <w:sz w:val="22"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="PdCLegendasTexto">
+    <w:name w:val="PdC_Legendas_Texto"/>
+    <w:basedOn w:val="PdCLegendas"/>
+    <w:qFormat/>
+    <w:rsid w:val="00594A4F"/>
+    <w:pPr>
+      <w:spacing w:before="0" w:after="0"/>
+    </w:pPr>
+    <w:rPr>
+      <w:b w:val="0"/>
+      <w:color w:val="000000" w:themeColor="text1"/>
+      <w:sz w:val="18"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="PdCPremissaNvel1">
+    <w:name w:val="PdC_Premissa Nível 1"/>
+    <w:basedOn w:val="Normal"/>
+    <w:link w:val="PdCPremissaNvel1Char"/>
+    <w:qFormat/>
+    <w:rsid w:val="00594A4F"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:numPr>
+        <w:ilvl w:val="1"/>
+        <w:numId w:val="12"/>
+      </w:numPr>
+      <w:spacing w:before="120" w:line="360" w:lineRule="auto"/>
+      <w:ind w:left="851" w:hanging="851"/>
+      <w:jc w:val="both"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Calibri Light" w:hAnsi="Calibri Light" w:cstheme="majorHAnsi"/>
+      <w:color w:val="000000" w:themeColor="text1"/>
+      <w:sz w:val="22"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="PdCPremissaNvel1Char">
+    <w:name w:val="PdC_Premissa Nível 1 Char"/>
+    <w:basedOn w:val="Fontepargpadro"/>
+    <w:link w:val="PdCPremissaNvel1"/>
+    <w:rsid w:val="00594A4F"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Calibri Light" w:hAnsi="Calibri Light" w:cstheme="majorHAnsi"/>
+      <w:color w:val="000000" w:themeColor="text1"/>
+      <w:sz w:val="22"/>
+      <w:szCs w:val="22"/>
+      <w:lang w:eastAsia="en-US"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="PdCPremissaNvel2">
+    <w:name w:val="PdC_Premissa Nível 2"/>
+    <w:basedOn w:val="PdCPremissaNvel1"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="PdCPremissaNvel2Char"/>
+    <w:qFormat/>
+    <w:rsid w:val="00594A4F"/>
+    <w:pPr>
+      <w:numPr>
+        <w:ilvl w:val="2"/>
+      </w:numPr>
+      <w:ind w:left="1702" w:hanging="851"/>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="PdCPremissaNvel2Char">
+    <w:name w:val="PdC_Premissa Nível 2 Char"/>
+    <w:basedOn w:val="Fontepargpadro"/>
+    <w:link w:val="PdCPremissaNvel2"/>
+    <w:rsid w:val="00594A4F"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Calibri Light" w:hAnsi="Calibri Light" w:cstheme="majorHAnsi"/>
+      <w:color w:val="000000" w:themeColor="text1"/>
+      <w:sz w:val="22"/>
+      <w:szCs w:val="22"/>
+      <w:lang w:eastAsia="en-US"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="PdCPremissaNvel3">
+    <w:name w:val="PdC_Premissa Nível 3"/>
+    <w:basedOn w:val="PdCPremissaNvel2"/>
+    <w:qFormat/>
+    <w:rsid w:val="00594A4F"/>
+    <w:pPr>
+      <w:numPr>
+        <w:ilvl w:val="3"/>
+      </w:numPr>
+      <w:ind w:left="2552" w:hanging="851"/>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="PdCPremissaAlneaABC">
+    <w:name w:val="PdC_Premissa_Alínea_ABC"/>
+    <w:basedOn w:val="Normal"/>
+    <w:link w:val="PdCPremissaAlneaABCChar"/>
+    <w:qFormat/>
+    <w:rsid w:val="004A12CB"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:numPr>
+        <w:numId w:val="13"/>
+      </w:numPr>
+      <w:spacing w:before="120" w:line="360" w:lineRule="auto"/>
+      <w:jc w:val="both"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Calibri Light" w:hAnsi="Calibri Light" w:cstheme="majorHAnsi"/>
+      <w:color w:val="000000" w:themeColor="text1"/>
+      <w:sz w:val="22"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="PdCPremissaAlneaABCChar">
+    <w:name w:val="PdC_Premissa_Alínea_ABC Char"/>
+    <w:basedOn w:val="Fontepargpadro"/>
+    <w:link w:val="PdCPremissaAlneaABC"/>
+    <w:rsid w:val="004A12CB"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Calibri Light" w:hAnsi="Calibri Light" w:cstheme="majorHAnsi"/>
+      <w:color w:val="000000" w:themeColor="text1"/>
+      <w:sz w:val="22"/>
+      <w:szCs w:val="22"/>
+      <w:lang w:eastAsia="en-US"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="PdCPremissaAlneaiiiiii">
+    <w:name w:val="PdC_Premissa_Alínea_i ii iii"/>
+    <w:basedOn w:val="PdCPremissaAlneaABC"/>
+    <w:qFormat/>
+    <w:rsid w:val="00594A4F"/>
+    <w:pPr>
+      <w:numPr>
+        <w:numId w:val="14"/>
+      </w:numPr>
+      <w:ind w:left="1418" w:hanging="567"/>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="PdCPremissaNvel0">
+    <w:name w:val="PdC_Premissa_Nível 0"/>
+    <w:basedOn w:val="Normal"/>
+    <w:qFormat/>
+    <w:rsid w:val="004A12CB"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:numPr>
+        <w:numId w:val="15"/>
+      </w:numPr>
+      <w:spacing w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Calibri Light" w:hAnsi="Calibri Light"/>
+      <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      <w:sz w:val="22"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="PdCRodap">
+    <w:name w:val="PdC_Rodapé"/>
+    <w:basedOn w:val="Rodap"/>
+    <w:qFormat/>
+    <w:rsid w:val="004A12CB"/>
+    <w:pPr>
+      <w:tabs>
+        <w:tab w:val="left" w:pos="142"/>
+      </w:tabs>
+      <w:jc w:val="right"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Calibri Light" w:hAnsi="Calibri Light" w:cstheme="majorHAnsi"/>
+      <w:color w:val="262626" w:themeColor="text1" w:themeTint="D9"/>
+      <w:sz w:val="20"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="PdCSumrioTtulo">
+    <w:name w:val="PdC_Sumário Título"/>
+    <w:basedOn w:val="Sumrio1"/>
+    <w:qFormat/>
+    <w:rsid w:val="004A12CB"/>
+    <w:pPr>
+      <w:jc w:val="left"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:cstheme="majorHAnsi"/>
+      <w:i w:val="0"/>
+      <w:color w:val="06038D"/>
+      <w:sz w:val="28"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="PdCTabelaReviso">
+    <w:name w:val="PdC_Tabela Revisão"/>
+    <w:basedOn w:val="Normal"/>
+    <w:qFormat/>
+    <w:rsid w:val="004A12CB"/>
+    <w:pPr>
+      <w:framePr w:hSpace="141" w:wrap="around" w:vAnchor="text" w:hAnchor="margin" w:y="734"/>
+      <w:spacing w:line="240" w:lineRule="auto"/>
+      <w:jc w:val="center"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Calibri Light" w:hAnsi="Calibri Light"/>
+      <w:color w:val="000000" w:themeColor="text1"/>
+      <w:sz w:val="20"/>
+      <w:szCs w:val="56"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="PdCTabelaCorpo">
+    <w:name w:val="PdC_Tabela_Corpo"/>
+    <w:basedOn w:val="Normal"/>
+    <w:link w:val="PdCTabelaCorpoChar"/>
+    <w:qFormat/>
+    <w:rsid w:val="004A12CB"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:line="240" w:lineRule="auto"/>
+      <w:jc w:val="both"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Calibri Light" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Calibri Light" w:cstheme="minorBidi"/>
+      <w:color w:val="000000" w:themeColor="text1"/>
+      <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="PdCTabelaCorpoChar">
+    <w:name w:val="PdC_Tabela_Corpo Char"/>
+    <w:basedOn w:val="Fontepargpadro"/>
+    <w:link w:val="PdCTabelaCorpo"/>
+    <w:rsid w:val="004A12CB"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Calibri Light" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Calibri Light" w:cstheme="minorBidi"/>
+      <w:color w:val="000000" w:themeColor="text1"/>
+      <w:lang w:eastAsia="en-US"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="PdCTabelaTtulo">
+    <w:name w:val="PdC_Tabela_Título"/>
+    <w:basedOn w:val="Normal"/>
+    <w:link w:val="PdCTabelaTtuloChar"/>
+    <w:qFormat/>
+    <w:rsid w:val="00674935"/>
+    <w:pPr>
+      <w:spacing w:before="120" w:after="120" w:line="240" w:lineRule="auto"/>
+      <w:jc w:val="center"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Calibri Light" w:hAnsi="Calibri Light" w:cstheme="majorHAnsi"/>
+      <w:b/>
+      <w:bCs/>
+      <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      <w:sz w:val="22"/>
       <w:lang w:eastAsia="pt-BR"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="Ttulo1Char">
-    <w:name w:val="Título 1 Char"/>
+  <w:style w:type="character" w:customStyle="1" w:styleId="PdCTabelaTtuloChar">
+    <w:name w:val="PdC_Tabela_Título Char"/>
     <w:basedOn w:val="Fontepargpadro"/>
-    <w:link w:val="Ttulo1"/>
-[...1 lines deleted...]
-    <w:rsid w:val="002B5B9D"/>
+    <w:link w:val="PdCTabelaTtulo"/>
+    <w:rsid w:val="00674935"/>
     <w:rPr>
-      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
-[...2 lines deleted...]
-      <w:szCs w:val="32"/>
+      <w:rFonts w:ascii="Calibri Light" w:hAnsi="Calibri Light" w:cstheme="majorHAnsi"/>
+      <w:b/>
+      <w:bCs/>
+      <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      <w:sz w:val="22"/>
+      <w:szCs w:val="22"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="PdCTextoNegrito">
+    <w:name w:val="PdC_Texto Negrito"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="PdCTextoNegritoChar"/>
+    <w:qFormat/>
+    <w:rsid w:val="004A12CB"/>
+    <w:pPr>
+      <w:spacing w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Calibri Light" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Calibri Light" w:cstheme="minorBidi"/>
+      <w:b/>
+      <w:bCs/>
+      <w:color w:val="000000" w:themeColor="text1"/>
+      <w:sz w:val="22"/>
+      <w:szCs w:val="24"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="PdCTextoNegritoChar">
+    <w:name w:val="PdC_Texto Negrito Char"/>
+    <w:basedOn w:val="Fontepargpadro"/>
+    <w:link w:val="PdCTextoNegrito"/>
+    <w:rsid w:val="004A12CB"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Calibri Light" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Calibri Light" w:cstheme="minorBidi"/>
+      <w:b/>
+      <w:bCs/>
+      <w:color w:val="000000" w:themeColor="text1"/>
+      <w:sz w:val="22"/>
+      <w:szCs w:val="24"/>
+      <w:lang w:eastAsia="en-US"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="PdCTexto">
+    <w:name w:val="PdC_Texto"/>
+    <w:basedOn w:val="PdCTextoNegrito"/>
+    <w:qFormat/>
+    <w:rsid w:val="004A12CB"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="120" w:line="360" w:lineRule="auto"/>
+      <w:jc w:val="both"/>
+    </w:pPr>
+    <w:rPr>
+      <w:b w:val="0"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="PdCTtuloMdulo">
+    <w:name w:val="PdC_Título Módulo"/>
+    <w:basedOn w:val="Normal"/>
+    <w:qFormat/>
+    <w:rsid w:val="004A12CB"/>
+    <w:pPr>
+      <w:spacing w:line="240" w:lineRule="auto"/>
+      <w:jc w:val="center"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Calibri Light" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Calibri Light" w:cstheme="majorHAnsi"/>
+      <w:color w:val="06038D"/>
+      <w:sz w:val="96"/>
+      <w:szCs w:val="96"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="PdCTtuloNivel1">
+    <w:name w:val="PdC_Título Nivel 1"/>
+    <w:basedOn w:val="Ttulo1"/>
+    <w:link w:val="PdCTtuloNivel1Char"/>
+    <w:autoRedefine/>
+    <w:qFormat/>
+    <w:rsid w:val="004A12CB"/>
+    <w:pPr>
+      <w:numPr>
+        <w:numId w:val="16"/>
+      </w:numPr>
+      <w:tabs>
+        <w:tab w:val="clear" w:pos="0"/>
+        <w:tab w:val="clear" w:pos="1134"/>
+        <w:tab w:val="center" w:pos="426"/>
+      </w:tabs>
+      <w:spacing w:before="360" w:after="0" w:line="360" w:lineRule="auto"/>
+      <w:jc w:val="left"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Calibri Light" w:eastAsia="Calibri" w:hAnsi="Calibri Light" w:cstheme="majorHAnsi"/>
+      <w:bCs w:val="0"/>
+      <w:color w:val="06038D"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
+      <w:lang w:eastAsia="en-US"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="PdCTtuloNivel1Char">
+    <w:name w:val="PdC_Título Nivel 1 Char"/>
+    <w:basedOn w:val="Fontepargpadro"/>
+    <w:link w:val="PdCTtuloNivel1"/>
+    <w:rsid w:val="004A12CB"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Calibri Light" w:hAnsi="Calibri Light" w:cstheme="majorHAnsi"/>
+      <w:b/>
+      <w:color w:val="06038D"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
+      <w:lang w:eastAsia="en-US"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="PdCTtuloNvel2">
+    <w:name w:val="PdC_Título Nível 2"/>
+    <w:basedOn w:val="PdCTtuloNivel1"/>
+    <w:autoRedefine/>
+    <w:qFormat/>
+    <w:rsid w:val="004A12CB"/>
+    <w:pPr>
+      <w:numPr>
+        <w:ilvl w:val="1"/>
+      </w:numPr>
+    </w:pPr>
+    <w:rPr>
+      <w:sz w:val="24"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="PdCTtuloSeo">
+    <w:name w:val="PdC_Título Seção"/>
+    <w:basedOn w:val="PdCTtuloNivel1"/>
+    <w:link w:val="PdCTtuloSeoChar"/>
+    <w:autoRedefine/>
+    <w:qFormat/>
+    <w:rsid w:val="004A12CB"/>
+    <w:pPr>
+      <w:numPr>
+        <w:numId w:val="0"/>
+      </w:numPr>
+      <w:spacing w:before="240"/>
+      <w:outlineLvl w:val="1"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:bCs/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="PdCTtuloSeoChar">
+    <w:name w:val="PdC_Título Seção Char"/>
+    <w:basedOn w:val="PdCTtuloNivel1Char"/>
+    <w:link w:val="PdCTtuloSeo"/>
+    <w:rsid w:val="004A12CB"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Calibri Light" w:eastAsiaTheme="majorEastAsia" w:hAnsi="Calibri Light" w:cstheme="majorBidi"/>
+      <w:b/>
+      <w:bCs/>
+      <w:color w:val="06038D"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
+      <w:lang w:eastAsia="en-US"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="PdCTtuloSeoSubseo">
+    <w:name w:val="PdC_Título Seção_Subseção"/>
+    <w:basedOn w:val="PdCTtuloSeo"/>
+    <w:qFormat/>
+    <w:rsid w:val="004A12CB"/>
+    <w:pPr>
+      <w:numPr>
+        <w:numId w:val="17"/>
+      </w:numPr>
+    </w:pPr>
+    <w:rPr>
+      <w:color w:val="000000" w:themeColor="text1"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="PdCTtuloSubmdulo">
+    <w:name w:val="PdC_Título Submódulo"/>
+    <w:basedOn w:val="Normal"/>
+    <w:qFormat/>
+    <w:rsid w:val="004A12CB"/>
+    <w:pPr>
+      <w:spacing w:line="240" w:lineRule="auto"/>
+      <w:jc w:val="center"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Calibri Light" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Calibri Light" w:cstheme="majorHAnsi"/>
+      <w:color w:val="262626" w:themeColor="text1" w:themeTint="D9"/>
+      <w:sz w:val="44"/>
+      <w:szCs w:val="44"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="PdCTextoAlnea">
+    <w:name w:val="PdC_Texto_Alínea"/>
+    <w:basedOn w:val="Atividades"/>
+    <w:qFormat/>
+    <w:rsid w:val="007A11E4"/>
+    <w:pPr>
+      <w:numPr>
+        <w:numId w:val="18"/>
+      </w:numPr>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Calibri Light" w:hAnsi="Calibri Light"/>
+      <w:color w:val="auto"/>
+      <w:sz w:val="22"/>
+      <w:szCs w:val="18"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex">
+<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
+  <w:divs>
+    <w:div w:id="69545954">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
+    <w:div w:id="96369527">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
+    <w:div w:id="628098618">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+      <w:divsChild>
+        <w:div w:id="1233584134">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="1570916559">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="1542015956">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="568153243">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="1539900217">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="715859162">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="1537813651">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+      </w:divsChild>
+    </w:div>
+    <w:div w:id="764351220">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
+    <w:div w:id="824051496">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
+    <w:div w:id="829563077">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
+    <w:div w:id="914558093">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
+    <w:div w:id="914901291">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
+    <w:div w:id="1088499023">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
+    <w:div w:id="1360086758">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
+    <w:div w:id="1883663920">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
+  </w:divs>
   <w:optimizeForBrowser/>
-  <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item4.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/></Relationships>
+</file>
+
+<file path=word/_rels/header1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Tema do Office">
   <a:themeElements>
     <a:clrScheme name="Escritório">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
-        <a:srgbClr val="44546A"/>
+        <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
-        <a:srgbClr val="E7E6E6"/>
+        <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
-        <a:srgbClr val="5B9BD5"/>
+        <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
-        <a:srgbClr val="ED7D31"/>
+        <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
-        <a:srgbClr val="A5A5A5"/>
+        <a:srgbClr val="9BBB59"/>
       </a:accent3>
       <a:accent4>
-        <a:srgbClr val="FFC000"/>
+        <a:srgbClr val="8064A2"/>
       </a:accent4>
       <a:accent5>
-        <a:srgbClr val="4472C4"/>
+        <a:srgbClr val="4BACC6"/>
       </a:accent5>
       <a:accent6>
-        <a:srgbClr val="70AD47"/>
+        <a:srgbClr val="F79646"/>
       </a:accent6>
       <a:hlink>
-        <a:srgbClr val="0563C1"/>
+        <a:srgbClr val="0000FF"/>
       </a:hlink>
       <a:folHlink>
-        <a:srgbClr val="954F72"/>
+        <a:srgbClr val="800080"/>
       </a:folHlink>
     </a:clrScheme>
     <a:fontScheme name="Escritório">
       <a:majorFont>
-        <a:latin typeface="Calibri Light" panose="020F0302020204030204"/>
+        <a:latin typeface="Cambria"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
         <a:font script="Jpan" typeface="ＭＳ ゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="宋体"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Times New Roman"/>
         <a:font script="Hebr" typeface="Times New Roman"/>
         <a:font script="Thai" typeface="Angsana New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Times New Roman"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
-        <a:font script="Geor" typeface="Sylfaen"/>
       </a:majorFont>
       <a:minorFont>
-        <a:latin typeface="Calibri" panose="020F0502020204030204"/>
+        <a:latin typeface="Calibri"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
         <a:font script="Jpan" typeface="ＭＳ 明朝"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="宋体"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Arial"/>
         <a:font script="Hebr" typeface="Arial"/>
         <a:font script="Thai" typeface="Cordia New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="DaunPenh"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Arial"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
-        <a:font script="Geor" typeface="Sylfaen"/>
       </a:minorFont>
     </a:fontScheme>
     <a:fmtScheme name="Escritório">
       <a:fillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
-                <a:lumMod val="110000"/>
-[...1 lines deleted...]
-                <a:tint val="67000"/>
+                <a:tint val="50000"/>
+                <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
-            <a:gs pos="50000">
+            <a:gs pos="35000">
               <a:schemeClr val="phClr">
-                <a:lumMod val="105000"/>
-[...1 lines deleted...]
-                <a:tint val="73000"/>
+                <a:tint val="37000"/>
+                <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
-                <a:lumMod val="105000"/>
-[...1 lines deleted...]
-                <a:tint val="81000"/>
+                <a:tint val="15000"/>
+                <a:satMod val="350000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
-          <a:lin ang="5400000" scaled="0"/>
+          <a:lin ang="16200000" scaled="1"/>
         </a:gradFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
-                <a:satMod val="103000"/>
-[...1 lines deleted...]
-                <a:tint val="94000"/>
+                <a:shade val="51000"/>
+                <a:satMod val="130000"/>
               </a:schemeClr>
             </a:gs>
-            <a:gs pos="50000">
+            <a:gs pos="80000">
               <a:schemeClr val="phClr">
-                <a:satMod val="110000"/>
-[...1 lines deleted...]
-                <a:shade val="100000"/>
+                <a:shade val="93000"/>
+                <a:satMod val="130000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
-                <a:lumMod val="99000"/>
-[...1 lines deleted...]
-                <a:shade val="78000"/>
+                <a:shade val="94000"/>
+                <a:satMod val="135000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
-          <a:lin ang="5400000" scaled="0"/>
+          <a:lin ang="16200000" scaled="0"/>
         </a:gradFill>
       </a:fillStyleLst>
       <a:lnStyleLst>
-        <a:ln w="6350" cap="flat" cmpd="sng" algn="ctr">
+        <a:ln w="9525" cap="flat" cmpd="sng" algn="ctr">
+          <a:solidFill>
+            <a:schemeClr val="phClr">
+              <a:shade val="95000"/>
+              <a:satMod val="105000"/>
+            </a:schemeClr>
+          </a:solidFill>
+          <a:prstDash val="solid"/>
+        </a:ln>
+        <a:ln w="25400" cap="flat" cmpd="sng" algn="ctr">
           <a:solidFill>
             <a:schemeClr val="phClr"/>
           </a:solidFill>
           <a:prstDash val="solid"/>
-          <a:miter lim="800000"/>
         </a:ln>
-        <a:ln w="12700" cap="flat" cmpd="sng" algn="ctr">
+        <a:ln w="38100" cap="flat" cmpd="sng" algn="ctr">
           <a:solidFill>
             <a:schemeClr val="phClr"/>
           </a:solidFill>
           <a:prstDash val="solid"/>
-          <a:miter lim="800000"/>
-[...6 lines deleted...]
-          <a:miter lim="800000"/>
         </a:ln>
       </a:lnStyleLst>
       <a:effectStyleLst>
         <a:effectStyle>
-          <a:effectLst/>
-[...2 lines deleted...]
-          <a:effectLst/>
+          <a:effectLst>
+            <a:outerShdw blurRad="40000" dist="20000" dir="5400000" rotWithShape="0">
+              <a:srgbClr val="000000">
+                <a:alpha val="38000"/>
+              </a:srgbClr>
+            </a:outerShdw>
+          </a:effectLst>
         </a:effectStyle>
         <a:effectStyle>
           <a:effectLst>
-            <a:outerShdw blurRad="57150" dist="19050" dir="5400000" algn="ctr" rotWithShape="0">
+            <a:outerShdw blurRad="40000" dist="23000" dir="5400000" rotWithShape="0">
               <a:srgbClr val="000000">
-                <a:alpha val="63000"/>
+                <a:alpha val="35000"/>
               </a:srgbClr>
             </a:outerShdw>
           </a:effectLst>
+        </a:effectStyle>
+        <a:effectStyle>
+          <a:effectLst>
+            <a:outerShdw blurRad="40000" dist="23000" dir="5400000" rotWithShape="0">
+              <a:srgbClr val="000000">
+                <a:alpha val="35000"/>
+              </a:srgbClr>
+            </a:outerShdw>
+          </a:effectLst>
+          <a:scene3d>
+            <a:camera prst="orthographicFront">
+              <a:rot lat="0" lon="0" rev="0"/>
+            </a:camera>
+            <a:lightRig rig="threePt" dir="t">
+              <a:rot lat="0" lon="0" rev="1200000"/>
+            </a:lightRig>
+          </a:scene3d>
+          <a:sp3d>
+            <a:bevelT w="63500" h="25400"/>
+          </a:sp3d>
         </a:effectStyle>
       </a:effectStyleLst>
       <a:bgFillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
-        <a:solidFill>
-[...4 lines deleted...]
-        </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
-                <a:tint val="93000"/>
-[...2 lines deleted...]
-                <a:lumMod val="102000"/>
+                <a:tint val="40000"/>
+                <a:satMod val="350000"/>
               </a:schemeClr>
             </a:gs>
-            <a:gs pos="50000">
+            <a:gs pos="40000">
               <a:schemeClr val="phClr">
-                <a:tint val="98000"/>
-[...2 lines deleted...]
-                <a:lumMod val="103000"/>
+                <a:tint val="45000"/>
+                <a:shade val="99000"/>
+                <a:satMod val="350000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
-                <a:shade val="63000"/>
-                <a:satMod val="120000"/>
+                <a:shade val="20000"/>
+                <a:satMod val="255000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
-          <a:lin ang="5400000" scaled="0"/>
+          <a:path path="circle">
+            <a:fillToRect l="50000" t="-80000" r="50000" b="180000"/>
+          </a:path>
+        </a:gradFill>
+        <a:gradFill rotWithShape="1">
+          <a:gsLst>
+            <a:gs pos="0">
+              <a:schemeClr val="phClr">
+                <a:tint val="80000"/>
+                <a:satMod val="300000"/>
+              </a:schemeClr>
+            </a:gs>
+            <a:gs pos="100000">
+              <a:schemeClr val="phClr">
+                <a:shade val="30000"/>
+                <a:satMod val="200000"/>
+              </a:schemeClr>
+            </a:gs>
+          </a:gsLst>
+          <a:path path="circle">
+            <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
+          </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
-  <a:extLst>
-[...3 lines deleted...]
-  </a:extLst>
 </a:theme>
+</file>
+
+<file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
+</file>
+
+<file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
+</file>
+
+<file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/></Relationships>
+</file>
+
+<file path=customXml/_rels/item4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps4.xml"/></Relationships>
+</file>
+
+<file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
+<ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Documento" ma:contentTypeID="0x010100F5C722BFD0361E48941B5E143DADFC84" ma:contentTypeVersion="23" ma:contentTypeDescription="Crie um novo documento." ma:contentTypeScope="" ma:versionID="8c9605fe3404b5d3001f1c6557f58503">
+  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns2="263f7f54-3a80-42c5-9622-e2631345643b" xmlns:ns3="c69aab21-59dd-44cc-a180-b05127bf4a80" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="dc272c8be6970d561e8400d2b1128444" ns2:_="" ns3:_="">
+    <xsd:import namespace="263f7f54-3a80-42c5-9622-e2631345643b"/>
+    <xsd:import namespace="c69aab21-59dd-44cc-a180-b05127bf4a80"/>
+    <xsd:element name="properties">
+      <xsd:complexType>
+        <xsd:sequence>
+          <xsd:element name="documentManagement">
+            <xsd:complexType>
+              <xsd:all>
+                <xsd:element ref="ns2:MediaServiceMetadata" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceFastMetadata" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceOCR" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceGenerationTime" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceEventHashCode" minOccurs="0"/>
+                <xsd:element ref="ns3:SharedWithUsers" minOccurs="0"/>
+                <xsd:element ref="ns3:SharedWithDetails" minOccurs="0"/>
+                <xsd:element ref="ns2:lcf76f155ced4ddcb4097134ff3c332f" minOccurs="0"/>
+                <xsd:element ref="ns3:TaxCatchAll" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceDateTaken" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaLengthInSeconds" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceObjectDetectorVersions" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceSearchProperties" minOccurs="0"/>
+                <xsd:element ref="ns2:_Flow_SignoffStatus" minOccurs="0"/>
+                <xsd:element ref="ns2:Demandas" minOccurs="0"/>
+                <xsd:element ref="ns3:TaxKeywordTaxHTField" minOccurs="0"/>
+                <xsd:element ref="ns2:Escopo2026" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceBillingMetadata" minOccurs="0"/>
+              </xsd:all>
+            </xsd:complexType>
+          </xsd:element>
+        </xsd:sequence>
+      </xsd:complexType>
+    </xsd:element>
+  </xsd:schema>
+  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:dms="http://schemas.microsoft.com/office/2006/documentManagement/types" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" targetNamespace="263f7f54-3a80-42c5-9622-e2631345643b" elementFormDefault="qualified">
+    <xsd:import namespace="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
+    <xsd:import namespace="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    <xsd:element name="MediaServiceMetadata" ma:index="8" nillable="true" ma:displayName="MediaServiceMetadata" ma:hidden="true" ma:internalName="MediaServiceMetadata" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Note"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceFastMetadata" ma:index="9" nillable="true" ma:displayName="MediaServiceFastMetadata" ma:hidden="true" ma:internalName="MediaServiceFastMetadata" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Note"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceOCR" ma:index="10" nillable="true" ma:displayName="Extracted Text" ma:internalName="MediaServiceOCR" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Note">
+          <xsd:maxLength value="255"/>
+        </xsd:restriction>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceGenerationTime" ma:index="11" nillable="true" ma:displayName="MediaServiceGenerationTime" ma:hidden="true" ma:internalName="MediaServiceGenerationTime" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Text"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceEventHashCode" ma:index="12" nillable="true" ma:displayName="MediaServiceEventHashCode" ma:hidden="true" ma:internalName="MediaServiceEventHashCode" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Text"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="lcf76f155ced4ddcb4097134ff3c332f" ma:index="16" nillable="true" ma:taxonomy="true" ma:internalName="lcf76f155ced4ddcb4097134ff3c332f" ma:taxonomyFieldName="MediaServiceImageTags" ma:displayName="Marcações de imagem" ma:readOnly="false" ma:fieldId="{5cf76f15-5ced-4ddc-b409-7134ff3c332f}" ma:taxonomyMulti="true" ma:sspId="81cb0d3f-e26e-4dcc-a787-2f8b2e2fe52c" ma:termSetId="09814cd3-568e-fe90-9814-8d621ff8fb84" ma:anchorId="fba54fb3-c3e1-fe81-a776-ca4b69148c4d" ma:open="true" ma:isKeyword="false">
+      <xsd:complexType>
+        <xsd:sequence>
+          <xsd:element ref="pc:Terms" minOccurs="0" maxOccurs="1"/>
+        </xsd:sequence>
+      </xsd:complexType>
+    </xsd:element>
+    <xsd:element name="MediaServiceDateTaken" ma:index="18" nillable="true" ma:displayName="MediaServiceDateTaken" ma:hidden="true" ma:indexed="true" ma:internalName="MediaServiceDateTaken" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Text"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaLengthInSeconds" ma:index="19" nillable="true" ma:displayName="MediaLengthInSeconds" ma:hidden="true" ma:internalName="MediaLengthInSeconds" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Unknown"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceObjectDetectorVersions" ma:index="20" nillable="true" ma:displayName="MediaServiceObjectDetectorVersions" ma:hidden="true" ma:indexed="true" ma:internalName="MediaServiceObjectDetectorVersions" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Text"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceSearchProperties" ma:index="21" nillable="true" ma:displayName="MediaServiceSearchProperties" ma:hidden="true" ma:internalName="MediaServiceSearchProperties" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Note"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="_Flow_SignoffStatus" ma:index="22" nillable="true" ma:displayName="Status de liberação" ma:internalName="_x0024_Resources_x003a_core_x002c_Signoff_Status">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Text"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="Demandas" ma:index="23" nillable="true" ma:displayName="Demandas" ma:description="Controle de Alteração das demandas que estão no caderno" ma:format="Dropdown" ma:internalName="Demandas">
+      <xsd:complexType>
+        <xsd:complexContent>
+          <xsd:extension base="dms:MultiChoiceFillIn">
+            <xsd:sequence>
+              <xsd:element name="Value" maxOccurs="unbounded" minOccurs="0" nillable="true">
+                <xsd:simpleType>
+                  <xsd:union memberTypes="dms:Text">
+                    <xsd:simpleType>
+                      <xsd:restriction base="dms:Choice">
+                        <xsd:enumeration value="E2026 - Newave Hibrido - GREG-6435"/>
+                        <xsd:enumeration value="Escolha 2"/>
+                        <xsd:enumeration value="Escolha 3 "/>
+                      </xsd:restriction>
+                    </xsd:simpleType>
+                  </xsd:union>
+                </xsd:simpleType>
+              </xsd:element>
+            </xsd:sequence>
+          </xsd:extension>
+        </xsd:complexContent>
+      </xsd:complexType>
+    </xsd:element>
+    <xsd:element name="Escopo2026" ma:index="26" nillable="true" ma:displayName="Escopo 2026" ma:default="0" ma:description="Contém as demandas do Escopo 2026" ma:format="Dropdown" ma:internalName="Escopo2026">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Boolean"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceBillingMetadata" ma:index="27" nillable="true" ma:displayName="MediaServiceBillingMetadata" ma:hidden="true" ma:internalName="MediaServiceBillingMetadata" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Note"/>
+      </xsd:simpleType>
+    </xsd:element>
+  </xsd:schema>
+  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:dms="http://schemas.microsoft.com/office/2006/documentManagement/types" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" targetNamespace="c69aab21-59dd-44cc-a180-b05127bf4a80" elementFormDefault="qualified">
+    <xsd:import namespace="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
+    <xsd:import namespace="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    <xsd:element name="SharedWithUsers" ma:index="13" nillable="true" ma:displayName="Compartilhado com" ma:internalName="SharedWithUsers" ma:readOnly="true">
+      <xsd:complexType>
+        <xsd:complexContent>
+          <xsd:extension base="dms:UserMulti">
+            <xsd:sequence>
+              <xsd:element name="UserInfo" minOccurs="0" maxOccurs="unbounded">
+                <xsd:complexType>
+                  <xsd:sequence>
+                    <xsd:element name="DisplayName" type="xsd:string" minOccurs="0"/>
+                    <xsd:element name="AccountId" type="dms:UserId" minOccurs="0" nillable="true"/>
+                    <xsd:element name="AccountType" type="xsd:string" minOccurs="0"/>
+                  </xsd:sequence>
+                </xsd:complexType>
+              </xsd:element>
+            </xsd:sequence>
+          </xsd:extension>
+        </xsd:complexContent>
+      </xsd:complexType>
+    </xsd:element>
+    <xsd:element name="SharedWithDetails" ma:index="14" nillable="true" ma:displayName="Detalhes de Compartilhado Com" ma:internalName="SharedWithDetails" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Note">
+          <xsd:maxLength value="255"/>
+        </xsd:restriction>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="TaxCatchAll" ma:index="17" nillable="true" ma:displayName="Taxonomy Catch All Column" ma:hidden="true" ma:list="{16427113-9655-41e2-8bc4-4e21fb2fb0e9}" ma:internalName="TaxCatchAll" ma:showField="CatchAllData" ma:web="c69aab21-59dd-44cc-a180-b05127bf4a80">
+      <xsd:complexType>
+        <xsd:complexContent>
+          <xsd:extension base="dms:MultiChoiceLookup">
+            <xsd:sequence>
+              <xsd:element name="Value" type="dms:Lookup" maxOccurs="unbounded" minOccurs="0" nillable="true"/>
+            </xsd:sequence>
+          </xsd:extension>
+        </xsd:complexContent>
+      </xsd:complexType>
+    </xsd:element>
+    <xsd:element name="TaxKeywordTaxHTField" ma:index="25" nillable="true" ma:taxonomy="true" ma:internalName="TaxKeywordTaxHTField" ma:taxonomyFieldName="TaxKeyword" ma:displayName="Palavras-chave Corporativas" ma:fieldId="{23f27201-bee3-471e-b2e7-b64fd8b7ca38}" ma:taxonomyMulti="true" ma:sspId="81cb0d3f-e26e-4dcc-a787-2f8b2e2fe52c" ma:termSetId="00000000-0000-0000-0000-000000000000" ma:anchorId="00000000-0000-0000-0000-000000000000" ma:open="true" ma:isKeyword="true">
+      <xsd:complexType>
+        <xsd:sequence>
+          <xsd:element ref="pc:Terms" minOccurs="0" maxOccurs="1"/>
+        </xsd:sequence>
+      </xsd:complexType>
+    </xsd:element>
+  </xsd:schema>
+  <xsd:schema xmlns="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:odoc="http://schemas.microsoft.com/internal/obd" targetNamespace="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" elementFormDefault="qualified" attributeFormDefault="unqualified" blockDefault="#all">
+    <xsd:import namespace="http://purl.org/dc/elements/1.1/" schemaLocation="http://dublincore.org/schemas/xmls/qdc/2003/04/02/dc.xsd"/>
+    <xsd:import namespace="http://purl.org/dc/terms/" schemaLocation="http://dublincore.org/schemas/xmls/qdc/2003/04/02/dcterms.xsd"/>
+    <xsd:element name="coreProperties" type="CT_coreProperties"/>
+    <xsd:complexType name="CT_coreProperties">
+      <xsd:all>
+        <xsd:element ref="dc:creator" minOccurs="0" maxOccurs="1"/>
+        <xsd:element ref="dcterms:created" minOccurs="0" maxOccurs="1"/>
+        <xsd:element ref="dc:identifier" minOccurs="0" maxOccurs="1"/>
+        <xsd:element name="contentType" minOccurs="0" maxOccurs="1" type="xsd:string" ma:index="0" ma:displayName="Tipo de Conteúdo"/>
+        <xsd:element ref="dc:title" minOccurs="0" maxOccurs="1" ma:index="4" ma:displayName="Título"/>
+        <xsd:element ref="dc:subject" minOccurs="0" maxOccurs="1"/>
+        <xsd:element ref="dc:description" minOccurs="0" maxOccurs="1"/>
+        <xsd:element name="keywords" minOccurs="0" maxOccurs="1" type="xsd:string"/>
+        <xsd:element ref="dc:language" minOccurs="0" maxOccurs="1"/>
+        <xsd:element name="category" minOccurs="0" maxOccurs="1" type="xsd:string"/>
+        <xsd:element name="version" minOccurs="0" maxOccurs="1" type="xsd:string"/>
+        <xsd:element name="revision" minOccurs="0" maxOccurs="1" type="xsd:string">
+          <xsd:annotation>
+            <xsd:documentation>
+                        This value indicates the number of saves or revisions. The application is responsible for updating this value after each revision.
+                    </xsd:documentation>
+          </xsd:annotation>
+        </xsd:element>
+        <xsd:element name="lastModifiedBy" minOccurs="0" maxOccurs="1" type="xsd:string"/>
+        <xsd:element ref="dcterms:modified" minOccurs="0" maxOccurs="1"/>
+        <xsd:element name="contentStatus" minOccurs="0" maxOccurs="1" type="xsd:string"/>
+      </xsd:all>
+    </xsd:complexType>
+  </xsd:schema>
+  <xs:schema xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" xmlns:xs="http://www.w3.org/2001/XMLSchema" targetNamespace="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" elementFormDefault="qualified" attributeFormDefault="unqualified">
+    <xs:element name="Person">
+      <xs:complexType>
+        <xs:sequence>
+          <xs:element ref="pc:DisplayName" minOccurs="0"/>
+          <xs:element ref="pc:AccountId" minOccurs="0"/>
+          <xs:element ref="pc:AccountType" minOccurs="0"/>
+        </xs:sequence>
+      </xs:complexType>
+    </xs:element>
+    <xs:element name="DisplayName" type="xs:string"/>
+    <xs:element name="AccountId" type="xs:string"/>
+    <xs:element name="AccountType" type="xs:string"/>
+    <xs:element name="BDCAssociatedEntity">
+      <xs:complexType>
+        <xs:sequence>
+          <xs:element ref="pc:BDCEntity" minOccurs="0" maxOccurs="unbounded"/>
+        </xs:sequence>
+        <xs:attribute ref="pc:EntityNamespace"/>
+        <xs:attribute ref="pc:EntityName"/>
+        <xs:attribute ref="pc:SystemInstanceName"/>
+        <xs:attribute ref="pc:AssociationName"/>
+      </xs:complexType>
+    </xs:element>
+    <xs:attribute name="EntityNamespace" type="xs:string"/>
+    <xs:attribute name="EntityName" type="xs:string"/>
+    <xs:attribute name="SystemInstanceName" type="xs:string"/>
+    <xs:attribute name="AssociationName" type="xs:string"/>
+    <xs:element name="BDCEntity">
+      <xs:complexType>
+        <xs:sequence>
+          <xs:element ref="pc:EntityDisplayName" minOccurs="0"/>
+          <xs:element ref="pc:EntityInstanceReference" minOccurs="0"/>
+          <xs:element ref="pc:EntityId1" minOccurs="0"/>
+          <xs:element ref="pc:EntityId2" minOccurs="0"/>
+          <xs:element ref="pc:EntityId3" minOccurs="0"/>
+          <xs:element ref="pc:EntityId4" minOccurs="0"/>
+          <xs:element ref="pc:EntityId5" minOccurs="0"/>
+        </xs:sequence>
+      </xs:complexType>
+    </xs:element>
+    <xs:element name="EntityDisplayName" type="xs:string"/>
+    <xs:element name="EntityInstanceReference" type="xs:string"/>
+    <xs:element name="EntityId1" type="xs:string"/>
+    <xs:element name="EntityId2" type="xs:string"/>
+    <xs:element name="EntityId3" type="xs:string"/>
+    <xs:element name="EntityId4" type="xs:string"/>
+    <xs:element name="EntityId5" type="xs:string"/>
+    <xs:element name="Terms">
+      <xs:complexType>
+        <xs:sequence>
+          <xs:element ref="pc:TermInfo" minOccurs="0" maxOccurs="unbounded"/>
+        </xs:sequence>
+      </xs:complexType>
+    </xs:element>
+    <xs:element name="TermInfo">
+      <xs:complexType>
+        <xs:sequence>
+          <xs:element ref="pc:TermName" minOccurs="0"/>
+          <xs:element ref="pc:TermId" minOccurs="0"/>
+        </xs:sequence>
+      </xs:complexType>
+    </xs:element>
+    <xs:element name="TermName" type="xs:string"/>
+    <xs:element name="TermId" type="xs:string"/>
+  </xs:schema>
+</ct:contentTypeSchema>
+</file>
+
+<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
+<?mso-contentType ?>
+<FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
+  <Display>DocumentLibraryForm</Display>
+  <Edit>DocumentLibraryForm</Edit>
+  <New>DocumentLibraryForm</New>
+</FormTemplates>
+</file>
+
+<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
+<b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APA.XSL" StyleName="APA"/>
+</file>
+
+<file path=customXml/item4.xml><?xml version="1.0" encoding="utf-8"?>
+<p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
+  <documentManagement>
+    <TaxCatchAll xmlns="c69aab21-59dd-44cc-a180-b05127bf4a80" xsi:nil="true"/>
+    <Demandas xmlns="263f7f54-3a80-42c5-9622-e2631345643b" xsi:nil="true"/>
+    <Escopo2026 xmlns="263f7f54-3a80-42c5-9622-e2631345643b">false</Escopo2026>
+    <TaxKeywordTaxHTField xmlns="c69aab21-59dd-44cc-a180-b05127bf4a80">
+      <Terms xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    </TaxKeywordTaxHTField>
+    <_Flow_SignoffStatus xmlns="263f7f54-3a80-42c5-9622-e2631345643b" xsi:nil="true"/>
+    <lcf76f155ced4ddcb4097134ff3c332f xmlns="263f7f54-3a80-42c5-9622-e2631345643b">
+      <Terms xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    </lcf76f155ced4ddcb4097134ff3c332f>
+  </documentManagement>
+</p:properties>
+</file>
+
+<file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{DB060DFD-BE3F-415C-9498-A27746392F59}"/>
+</file>
+
+<file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{AFE0EB4A-1CA9-4463-AD22-5955A787CFC6}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
+</file>
+
+<file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{5F19071A-8CAD-4AAD-82BE-4222E84099CF}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
+</file>
+
+<file path=customXml/itemProps4.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{0DA0CE7D-C2EF-4C7A-8725-76A4851FF0CA}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    <ds:schemaRef ds:uri="c69aab21-59dd-44cc-a180-b05127bf4a80"/>
+    <ds:schemaRef ds:uri="263f7f54-3a80-42c5-9622-e2631345643b"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
+</file>
+
+<file path=docMetadata/LabelInfo.xml><?xml version="1.0" encoding="utf-8"?>
+<clbl:labelList xmlns:clbl="http://schemas.microsoft.com/office/2020/mipLabelMetadata">
+  <clbl:label id="{d7c3e506-ef85-4386-8e54-2dfcdc8017d0}" enabled="0" method="" siteId="{d7c3e506-ef85-4386-8e54-2dfcdc8017d0}" removed="1"/>
+</clbl:labelList>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
-  <Template>Normal.dotm</Template>
+  <Template>Normal</Template>
   <TotalTime></TotalTime>
   <Pages>2</Pages>
-  <Words>399</Words>
-  <Characters>2158</Characters>
+  <Words>349</Words>
+  <Characters>2145</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>17</Lines>
-  <Paragraphs>5</Paragraphs>
+  <Lines>119</Lines>
+  <Paragraphs>63</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Título</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr/>
     </vt:vector>
   </TitlesOfParts>
-  <Company/>
+  <Company>CCEE</Company>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>2552</CharactersWithSpaces>
+  <CharactersWithSpaces>2431</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
+  <HLinks>
+    <vt:vector size="36" baseType="variant">
+      <vt:variant>
+        <vt:i4>1310771</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>32</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>0</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>5</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr/>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr>_Toc259186017</vt:lpwstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>1310771</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>26</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>0</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>5</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr/>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr>_Toc259186016</vt:lpwstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>1310771</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>20</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>0</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>5</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr/>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr>_Toc259186015</vt:lpwstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>1310771</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>14</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>0</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>5</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr/>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr>_Toc259186014</vt:lpwstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>1310771</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>8</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>0</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>5</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr/>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr>_Toc259186013</vt:lpwstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>1310771</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>2</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>0</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>5</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr/>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr>_Toc259186012</vt:lpwstr>
+      </vt:variant>
+    </vt:vector>
+  </HLinks>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
-  <dc:title/>
-[...3 lines deleted...]
-  <dc:description/>
+  <dc:creator>psampaio</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
+  <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>
+
+<file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
+<Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="ContentTypeId">
+    <vt:lpwstr>0x010100F5C722BFD0361E48941B5E143DADFC84</vt:lpwstr>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="3" name="TaxKeyword">
+    <vt:lpwstr/>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="4" name="MediaServiceImageTags">
+    <vt:lpwstr/>
+  </property>
+</Properties>
+</file>