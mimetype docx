--- v0 (2026-04-04)
+++ v1 (2026-05-20)
@@ -1,6236 +1,6183 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
+  <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
+  <Override PartName="/customXml/itemProps2.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
+  <Override PartName="/customXml/itemProps3.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
+  <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du wp14">
+<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w14:paraId="6EEAF3E2" w14:textId="77777777" w:rsidR="00D26B25" w:rsidRPr="009357B5" w:rsidRDefault="00D26B25" w:rsidP="00D26B25">
+    <w:p w14:paraId="6EEAF3E2" w14:textId="77777777" w:rsidR="00D26B25" w:rsidRPr="00B8602A" w:rsidRDefault="00D26B25" w:rsidP="00D26B25">
       <w:pPr>
         <w:pStyle w:val="PCLevel02"/>
         <w:tabs>
           <w:tab w:val="clear" w:pos="567"/>
         </w:tabs>
         <w:spacing w:before="0" w:after="0"/>
         <w:ind w:left="0" w:firstLine="0"/>
         <w:jc w:val="center"/>
         <w:rPr>
-          <w:rFonts w:eastAsia="Calibri" w:cs="Times New Roman"/>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsia="Calibri" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
           <w:b/>
           <w:bCs w:val="0"/>
           <w:iCs w:val="0"/>
-          <w:color w:val="1F497D"/>
-[...1 lines deleted...]
-          <w:szCs w:val="20"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="009357B5">
-[...1 lines deleted...]
-          <w:rFonts w:eastAsia="Calibri" w:cs="Times New Roman"/>
+      <w:r w:rsidRPr="00B8602A">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsia="Calibri" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
           <w:b/>
           <w:bCs w:val="0"/>
           <w:iCs w:val="0"/>
-          <w:color w:val="1F497D"/>
-[...1 lines deleted...]
-          <w:szCs w:val="20"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
         <w:t>CARTA PARA ATUAÇÃO DE INTEGRANTES DE CONSÓRCIO DE GERAÇÃO</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="469B23BB" w14:textId="77777777" w:rsidR="00D26B25" w:rsidRPr="009357B5" w:rsidRDefault="00D26B25" w:rsidP="00D26B25">
+    <w:p w14:paraId="469B23BB" w14:textId="77777777" w:rsidR="00D26B25" w:rsidRPr="00B8602A" w:rsidRDefault="00D26B25" w:rsidP="00D26B25">
       <w:pPr>
         <w:spacing w:before="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
-          <w:rFonts w:cs="Arial"/>
-[...2 lines deleted...]
-          <w:szCs w:val="20"/>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="48B695E0" w14:textId="233F44A8" w:rsidR="00D26B25" w:rsidRPr="007B2363" w:rsidRDefault="00D26B25" w:rsidP="00D26B25">
+    <w:p w14:paraId="48B695E0" w14:textId="233F44A8" w:rsidR="00D26B25" w:rsidRPr="00B8602A" w:rsidRDefault="00D26B25" w:rsidP="00D26B25">
       <w:pPr>
         <w:spacing w:before="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
-          <w:color w:val="1F497D"/>
-[...8 lines deleted...]
-          <w:szCs w:val="18"/>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B8602A">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="22"/>
         </w:rPr>
         <w:t>A empresa</w:t>
       </w:r>
-      <w:r w:rsidRPr="007B2363">
-[...4 lines deleted...]
-          <w:szCs w:val="18"/>
+      <w:r w:rsidRPr="00B8602A">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+          <w:b/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r>
-[...4 lines deleted...]
-          <w:szCs w:val="18"/>
+      <w:r w:rsidRPr="00B8602A">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+          <w:b/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="22"/>
         </w:rPr>
         <w:fldChar w:fldCharType="begin">
           <w:ffData>
             <w:name w:val=""/>
             <w:enabled/>
             <w:calcOnExit w:val="0"/>
             <w:textInput>
               <w:default w:val="&lt;Nome empresarial do consorciado 1&gt;"/>
             </w:textInput>
           </w:ffData>
         </w:fldChar>
       </w:r>
-      <w:r>
-[...4 lines deleted...]
-          <w:szCs w:val="18"/>
+      <w:r w:rsidRPr="00B8602A">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+          <w:b/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="22"/>
         </w:rPr>
         <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
       </w:r>
-      <w:r>
-[...12 lines deleted...]
-          <w:szCs w:val="18"/>
+      <w:r w:rsidRPr="00B8602A">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+          <w:b/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+      </w:r>
+      <w:r w:rsidRPr="00B8602A">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+          <w:b/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="22"/>
         </w:rPr>
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
-      <w:r>
-        <w:rPr>
+      <w:r w:rsidRPr="00B8602A">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
           <w:b/>
           <w:noProof/>
-          <w:color w:val="1F497D"/>
-[...1 lines deleted...]
-          <w:szCs w:val="18"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="22"/>
         </w:rPr>
         <w:t>&lt;Nome empresarial do consorciado 1&gt;</w:t>
       </w:r>
-      <w:r>
-[...4 lines deleted...]
-          <w:szCs w:val="18"/>
+      <w:r w:rsidRPr="00B8602A">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+          <w:b/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="22"/>
         </w:rPr>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
-      <w:r w:rsidRPr="007B2363">
-[...3 lines deleted...]
-          <w:szCs w:val="18"/>
+      <w:r w:rsidRPr="00B8602A">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, sigla: </w:t>
       </w:r>
-      <w:r w:rsidRPr="007B2363">
-[...4 lines deleted...]
-          <w:szCs w:val="18"/>
+      <w:r w:rsidRPr="00B8602A">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+          <w:b/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="007B2363">
-[...4 lines deleted...]
-          <w:szCs w:val="18"/>
+      <w:r w:rsidRPr="00B8602A">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+          <w:b/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="22"/>
         </w:rPr>
         <w:fldChar w:fldCharType="begin">
           <w:ffData>
             <w:name w:val=""/>
             <w:enabled/>
             <w:calcOnExit w:val="0"/>
             <w:textInput>
               <w:default w:val="&lt;Sigla na CCEE, se houver&gt;"/>
             </w:textInput>
           </w:ffData>
         </w:fldChar>
       </w:r>
-      <w:r w:rsidRPr="007B2363">
-[...4 lines deleted...]
-          <w:szCs w:val="18"/>
+      <w:r w:rsidRPr="00B8602A">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+          <w:b/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="22"/>
         </w:rPr>
         <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
       </w:r>
-      <w:r w:rsidRPr="007B2363">
-[...12 lines deleted...]
-          <w:szCs w:val="18"/>
+      <w:r w:rsidRPr="00B8602A">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+          <w:b/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+      </w:r>
+      <w:r w:rsidRPr="00B8602A">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+          <w:b/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="22"/>
         </w:rPr>
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
-      <w:r w:rsidRPr="007B2363">
-        <w:rPr>
+      <w:r w:rsidRPr="00B8602A">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
           <w:b/>
           <w:noProof/>
-          <w:color w:val="1F497D"/>
-[...1 lines deleted...]
-          <w:szCs w:val="18"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="22"/>
         </w:rPr>
         <w:t>&lt;Sigla na CCEE, se houver&gt;</w:t>
       </w:r>
-      <w:r w:rsidRPr="007B2363">
-[...4 lines deleted...]
-          <w:szCs w:val="18"/>
+      <w:r w:rsidRPr="00B8602A">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+          <w:b/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="22"/>
         </w:rPr>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
-      <w:r w:rsidRPr="007B2363">
-[...3 lines deleted...]
-          <w:szCs w:val="18"/>
+      <w:r w:rsidRPr="00B8602A">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, inscrita no CNPJ/MF sob n°: </w:t>
       </w:r>
-      <w:r w:rsidRPr="007B2363">
-[...4 lines deleted...]
-          <w:szCs w:val="18"/>
+      <w:r w:rsidRPr="00B8602A">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+          <w:b/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="22"/>
         </w:rPr>
         <w:fldChar w:fldCharType="begin">
           <w:ffData>
             <w:name w:val=""/>
             <w:enabled/>
             <w:calcOnExit w:val="0"/>
             <w:textInput>
               <w:default w:val="&lt;CNPJ&gt;"/>
             </w:textInput>
           </w:ffData>
         </w:fldChar>
       </w:r>
-      <w:r w:rsidRPr="007B2363">
-[...4 lines deleted...]
-          <w:szCs w:val="18"/>
+      <w:r w:rsidRPr="00B8602A">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+          <w:b/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="22"/>
         </w:rPr>
         <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
       </w:r>
-      <w:r w:rsidRPr="007B2363">
-[...12 lines deleted...]
-          <w:szCs w:val="18"/>
+      <w:r w:rsidRPr="00B8602A">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+          <w:b/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+      </w:r>
+      <w:r w:rsidRPr="00B8602A">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+          <w:b/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="22"/>
         </w:rPr>
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
-      <w:r w:rsidRPr="007B2363">
-[...4 lines deleted...]
-          <w:szCs w:val="18"/>
+      <w:r w:rsidRPr="00B8602A">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+          <w:b/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="22"/>
         </w:rPr>
         <w:t>&lt;CNPJ&gt;</w:t>
       </w:r>
-      <w:r w:rsidRPr="007B2363">
-[...4 lines deleted...]
-          <w:szCs w:val="18"/>
+      <w:r w:rsidRPr="00B8602A">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+          <w:b/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="22"/>
         </w:rPr>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
-      <w:r w:rsidRPr="007B2363">
-[...3 lines deleted...]
-          <w:szCs w:val="18"/>
+      <w:r w:rsidRPr="00B8602A">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, com endereço em: </w:t>
       </w:r>
-      <w:r w:rsidRPr="007B2363">
-[...4 lines deleted...]
-          <w:szCs w:val="18"/>
+      <w:r w:rsidRPr="00B8602A">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+          <w:b/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="22"/>
         </w:rPr>
         <w:fldChar w:fldCharType="begin">
           <w:ffData>
             <w:name w:val=""/>
             <w:enabled/>
             <w:calcOnExit w:val="0"/>
             <w:textInput>
               <w:default w:val="&lt;Endereço completo&gt;"/>
             </w:textInput>
           </w:ffData>
         </w:fldChar>
       </w:r>
-      <w:r w:rsidRPr="007B2363">
-[...4 lines deleted...]
-          <w:szCs w:val="18"/>
+      <w:r w:rsidRPr="00B8602A">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+          <w:b/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="22"/>
         </w:rPr>
         <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
       </w:r>
-      <w:r w:rsidRPr="007B2363">
-[...12 lines deleted...]
-          <w:szCs w:val="18"/>
+      <w:r w:rsidRPr="00B8602A">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+          <w:b/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+      </w:r>
+      <w:r w:rsidRPr="00B8602A">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+          <w:b/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="22"/>
         </w:rPr>
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
-      <w:r w:rsidRPr="007B2363">
-[...4 lines deleted...]
-          <w:szCs w:val="18"/>
+      <w:r w:rsidRPr="00B8602A">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+          <w:b/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="22"/>
         </w:rPr>
         <w:t>&lt;Endereço completo&gt;</w:t>
       </w:r>
-      <w:r w:rsidRPr="007B2363">
-[...4 lines deleted...]
-          <w:szCs w:val="18"/>
+      <w:r w:rsidRPr="00B8602A">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+          <w:b/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="22"/>
         </w:rPr>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
-      <w:r w:rsidRPr="007B2363">
-[...4 lines deleted...]
-          <w:szCs w:val="18"/>
+      <w:r w:rsidRPr="00B8602A">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+          <w:b/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="22"/>
         </w:rPr>
         <w:t>,</w:t>
       </w:r>
-      <w:r w:rsidRPr="007B2363">
-[...3 lines deleted...]
-          <w:szCs w:val="18"/>
+      <w:r w:rsidRPr="00B8602A">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> integrante do consórcio </w:t>
       </w:r>
-      <w:r w:rsidRPr="007B2363">
-[...4 lines deleted...]
-          <w:szCs w:val="18"/>
+      <w:r w:rsidRPr="00B8602A">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+          <w:b/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="22"/>
         </w:rPr>
         <w:fldChar w:fldCharType="begin">
           <w:ffData>
             <w:name w:val=""/>
             <w:enabled/>
             <w:calcOnExit w:val="0"/>
             <w:textInput>
               <w:default w:val="&lt;Nome empresarial do consórcio&gt;"/>
             </w:textInput>
           </w:ffData>
         </w:fldChar>
       </w:r>
-      <w:r w:rsidRPr="007B2363">
-[...4 lines deleted...]
-          <w:szCs w:val="18"/>
+      <w:r w:rsidRPr="00B8602A">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+          <w:b/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="22"/>
         </w:rPr>
         <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
       </w:r>
-      <w:r w:rsidRPr="007B2363">
-[...12 lines deleted...]
-          <w:szCs w:val="18"/>
+      <w:r w:rsidRPr="00B8602A">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+          <w:b/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+      </w:r>
+      <w:r w:rsidRPr="00B8602A">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+          <w:b/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="22"/>
         </w:rPr>
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
-      <w:r w:rsidRPr="007B2363">
-[...4 lines deleted...]
-          <w:szCs w:val="18"/>
+      <w:r w:rsidRPr="00B8602A">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+          <w:b/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="22"/>
         </w:rPr>
         <w:t>&lt;Nome empresarial do consórcio&gt;</w:t>
       </w:r>
-      <w:r w:rsidRPr="007B2363">
-[...4 lines deleted...]
-          <w:szCs w:val="18"/>
+      <w:r w:rsidRPr="00B8602A">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+          <w:b/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="22"/>
         </w:rPr>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
-      <w:r w:rsidRPr="007B2363">
-[...3 lines deleted...]
-          <w:szCs w:val="18"/>
+      <w:r w:rsidRPr="00B8602A">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, neste ato representada por </w:t>
       </w:r>
-      <w:r w:rsidRPr="007B2363">
-[...4 lines deleted...]
-          <w:szCs w:val="18"/>
+      <w:r w:rsidRPr="00B8602A">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+          <w:b/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="22"/>
         </w:rPr>
         <w:fldChar w:fldCharType="begin">
           <w:ffData>
             <w:name w:val=""/>
             <w:enabled/>
             <w:calcOnExit w:val="0"/>
             <w:textInput>
               <w:default w:val="&lt;Nome do representante legal&gt;"/>
             </w:textInput>
           </w:ffData>
         </w:fldChar>
       </w:r>
-      <w:r w:rsidRPr="007B2363">
-[...4 lines deleted...]
-          <w:szCs w:val="18"/>
+      <w:r w:rsidRPr="00B8602A">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+          <w:b/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="22"/>
         </w:rPr>
         <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
       </w:r>
-      <w:r w:rsidRPr="007B2363">
-[...12 lines deleted...]
-          <w:szCs w:val="18"/>
+      <w:r w:rsidRPr="00B8602A">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+          <w:b/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+      </w:r>
+      <w:r w:rsidRPr="00B8602A">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+          <w:b/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="22"/>
         </w:rPr>
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
-      <w:r w:rsidRPr="007B2363">
-[...4 lines deleted...]
-          <w:szCs w:val="18"/>
+      <w:r w:rsidRPr="00B8602A">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+          <w:b/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="22"/>
         </w:rPr>
         <w:t>&lt;Nome do representante legal&gt;</w:t>
       </w:r>
-      <w:r w:rsidRPr="007B2363">
-[...4 lines deleted...]
-          <w:szCs w:val="18"/>
+      <w:r w:rsidRPr="00B8602A">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+          <w:b/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="22"/>
         </w:rPr>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
-      <w:r w:rsidRPr="007B2363">
-[...35 lines deleted...]
-          <w:rFonts w:cs="Arial"/>
+      <w:r w:rsidRPr="00B8602A">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, vem, pela presente, nos termos do submódulo 1.2– Cadastro de agentes dos Procedimentos de Comercialização, informar que é integrante do Consórcio de Geração denominado </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B8602A">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
           <w:b/>
           <w:bCs/>
-          <w:color w:val="1F497D"/>
-[...1 lines deleted...]
-          <w:szCs w:val="18"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="22"/>
         </w:rPr>
         <w:fldChar w:fldCharType="begin">
           <w:ffData>
             <w:name w:val=""/>
             <w:enabled/>
             <w:calcOnExit w:val="0"/>
             <w:textInput>
               <w:default w:val="&lt;Nome empresarial do consórcio&gt;"/>
             </w:textInput>
           </w:ffData>
         </w:fldChar>
       </w:r>
-      <w:r w:rsidRPr="007B2363">
-[...1 lines deleted...]
-          <w:rFonts w:cs="Arial"/>
+      <w:r w:rsidRPr="00B8602A">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
           <w:b/>
           <w:bCs/>
-          <w:color w:val="1F497D"/>
-[...1 lines deleted...]
-          <w:szCs w:val="18"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="22"/>
         </w:rPr>
         <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
       </w:r>
-      <w:r w:rsidRPr="007B2363">
-[...1 lines deleted...]
-          <w:rFonts w:cs="Arial"/>
+      <w:r w:rsidRPr="00B8602A">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
           <w:b/>
           <w:bCs/>
-          <w:color w:val="1F497D"/>
-[...6 lines deleted...]
-          <w:rFonts w:cs="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+      </w:r>
+      <w:r w:rsidRPr="00B8602A">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
           <w:b/>
           <w:bCs/>
-          <w:color w:val="1F497D"/>
-[...1 lines deleted...]
-          <w:szCs w:val="18"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="22"/>
         </w:rPr>
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
-      <w:r w:rsidRPr="007B2363">
-[...1 lines deleted...]
-          <w:rFonts w:cs="Arial"/>
+      <w:r w:rsidRPr="00B8602A">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
           <w:b/>
           <w:bCs/>
           <w:noProof/>
-          <w:color w:val="1F497D"/>
-[...1 lines deleted...]
-          <w:szCs w:val="18"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="22"/>
         </w:rPr>
         <w:t>&lt;Nome empresarial do consórcio&gt;</w:t>
       </w:r>
-      <w:r w:rsidRPr="007B2363">
-[...1 lines deleted...]
-          <w:rFonts w:cs="Arial"/>
+      <w:r w:rsidRPr="00B8602A">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
           <w:b/>
           <w:bCs/>
-          <w:color w:val="1F497D"/>
-[...1 lines deleted...]
-          <w:szCs w:val="18"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="22"/>
         </w:rPr>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
-      <w:r w:rsidRPr="007B2363">
-[...4 lines deleted...]
-          <w:szCs w:val="18"/>
+      <w:r w:rsidRPr="00B8602A">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="22"/>
         </w:rPr>
         <w:t>, e sua atuação na CCEE dar-se-á por:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1FA07D28" w14:textId="77777777" w:rsidR="00D26B25" w:rsidRPr="007B2363" w:rsidRDefault="00D26B25" w:rsidP="00D26B25">
+    <w:p w14:paraId="1FA07D28" w14:textId="77777777" w:rsidR="00D26B25" w:rsidRPr="00B8602A" w:rsidRDefault="00D26B25" w:rsidP="00D26B25">
       <w:pPr>
         <w:pStyle w:val="SemEspaamento"/>
         <w:spacing w:before="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
-          <w:sz w:val="18"/>
-          <w:szCs w:val="18"/>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="6AEE25A5" w14:textId="105E42C9" w:rsidR="00D26B25" w:rsidRPr="007B2363" w:rsidRDefault="009576EE" w:rsidP="00D26B25">
+    <w:p w14:paraId="6AEE25A5" w14:textId="105E42C9" w:rsidR="00D26B25" w:rsidRPr="00B8602A" w:rsidRDefault="009576EE" w:rsidP="00D26B25">
       <w:pPr>
         <w:pStyle w:val="SemEspaamento"/>
         <w:spacing w:before="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
-          <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
-[...6 lines deleted...]
-        <w:rPr>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsia="Calibri" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B8602A">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
           <w:b/>
           <w:i/>
           <w:noProof/>
-          <w:color w:val="1F497D"/>
-          <w:szCs w:val="20"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:fldChar w:fldCharType="begin">
           <w:ffData>
             <w:name w:val=""/>
             <w:enabled/>
             <w:calcOnExit w:val="0"/>
             <w:checkBox>
               <w:sizeAuto/>
               <w:default w:val="0"/>
               <w:checked w:val="0"/>
             </w:checkBox>
           </w:ffData>
         </w:fldChar>
       </w:r>
-      <w:r w:rsidRPr="00A4251D">
-        <w:rPr>
+      <w:r w:rsidRPr="00B8602A">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
           <w:b/>
           <w:i/>
           <w:noProof/>
-          <w:color w:val="1F497D"/>
-          <w:szCs w:val="20"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
       </w:r>
-      <w:r w:rsidRPr="00A4251D">
-        <w:rPr>
+      <w:r w:rsidRPr="00B8602A">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
           <w:b/>
           <w:i/>
           <w:noProof/>
-          <w:color w:val="1F497D"/>
-[...4 lines deleted...]
-        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:r>
+      <w:r w:rsidRPr="00B8602A">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
           <w:b/>
           <w:i/>
           <w:noProof/>
-          <w:color w:val="1F497D"/>
-          <w:szCs w:val="20"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
-      <w:r w:rsidRPr="00A4251D">
-        <w:rPr>
+      <w:r w:rsidRPr="00B8602A">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
           <w:b/>
           <w:i/>
           <w:noProof/>
-          <w:color w:val="1F497D"/>
-          <w:szCs w:val="20"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
-      <w:r w:rsidR="00D26B25" w:rsidRPr="007B2363">
-[...4 lines deleted...]
-          <w:szCs w:val="18"/>
+      <w:r w:rsidR="00D26B25" w:rsidRPr="00B8602A">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsia="Calibri" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> Adesão à CCEE, nos termos dos submódulos 1.1 – Adesão à CCEE e 1.2 – Cadastro de agentes</w:t>
       </w:r>
-      <w:r w:rsidR="00D26B25" w:rsidRPr="007B2363">
-[...4 lines deleted...]
-          <w:szCs w:val="18"/>
+      <w:r w:rsidR="00D26B25" w:rsidRPr="00B8602A">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> dos Procedimentos de Comercialização</w:t>
       </w:r>
-      <w:r w:rsidR="00D26B25" w:rsidRPr="007B2363">
-[...4 lines deleted...]
-          <w:szCs w:val="18"/>
+      <w:r w:rsidR="00D26B25" w:rsidRPr="00B8602A">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsia="Calibri" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>;</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4D271B09" w14:textId="77777777" w:rsidR="00D26B25" w:rsidRPr="007B2363" w:rsidRDefault="00D26B25" w:rsidP="00D26B25">
+    <w:p w14:paraId="4D271B09" w14:textId="77777777" w:rsidR="00D26B25" w:rsidRPr="00B8602A" w:rsidRDefault="00D26B25" w:rsidP="00D26B25">
       <w:pPr>
         <w:pStyle w:val="SemEspaamento"/>
         <w:spacing w:before="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
-          <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
-[...2 lines deleted...]
-          <w:szCs w:val="18"/>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsia="Calibri" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="7044F7EA" w14:textId="3FAFF06F" w:rsidR="00D26B25" w:rsidRPr="007B2363" w:rsidRDefault="009576EE" w:rsidP="00D26B25">
+    <w:p w14:paraId="7044F7EA" w14:textId="3FAFF06F" w:rsidR="00D26B25" w:rsidRPr="00B8602A" w:rsidRDefault="009576EE" w:rsidP="00D26B25">
       <w:pPr>
         <w:pStyle w:val="SemEspaamento"/>
         <w:spacing w:before="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
-          <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
-[...6 lines deleted...]
-        <w:rPr>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsia="Calibri" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B8602A">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
           <w:b/>
           <w:i/>
           <w:noProof/>
-          <w:color w:val="1F497D"/>
-          <w:szCs w:val="20"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:fldChar w:fldCharType="begin">
           <w:ffData>
             <w:name w:val=""/>
             <w:enabled/>
             <w:calcOnExit w:val="0"/>
             <w:checkBox>
               <w:sizeAuto/>
               <w:default w:val="0"/>
             </w:checkBox>
           </w:ffData>
         </w:fldChar>
       </w:r>
-      <w:r w:rsidRPr="00A4251D">
-        <w:rPr>
+      <w:r w:rsidRPr="00B8602A">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
           <w:b/>
           <w:i/>
           <w:noProof/>
-          <w:color w:val="1F497D"/>
-          <w:szCs w:val="20"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
       </w:r>
-      <w:r>
-        <w:rPr>
+      <w:r w:rsidRPr="00B8602A">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
           <w:b/>
           <w:i/>
           <w:noProof/>
-          <w:color w:val="1F497D"/>
-[...4 lines deleted...]
-        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:r>
+      <w:r w:rsidRPr="00B8602A">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
           <w:b/>
           <w:i/>
           <w:noProof/>
-          <w:color w:val="1F497D"/>
-          <w:szCs w:val="20"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
-      <w:r w:rsidRPr="00A4251D">
-        <w:rPr>
+      <w:r w:rsidRPr="00B8602A">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
           <w:b/>
           <w:i/>
           <w:noProof/>
-          <w:color w:val="1F497D"/>
-          <w:szCs w:val="20"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
-      <w:r w:rsidR="00D26B25" w:rsidRPr="007B2363">
-[...4 lines deleted...]
-          <w:szCs w:val="18"/>
+      <w:r w:rsidR="00D26B25" w:rsidRPr="00B8602A">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsia="Calibri" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> Representação varejista, nos termos do submódulo 1.6 – Comercialização varejista </w:t>
       </w:r>
-      <w:r w:rsidR="00D26B25" w:rsidRPr="007B2363">
-[...4 lines deleted...]
-          <w:szCs w:val="18"/>
+      <w:r w:rsidR="00D26B25" w:rsidRPr="00B8602A">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>dos Procedimentos de Comercialização</w:t>
       </w:r>
-      <w:r w:rsidR="00D26B25" w:rsidRPr="007B2363">
-[...4 lines deleted...]
-          <w:szCs w:val="18"/>
+      <w:r w:rsidR="00D26B25" w:rsidRPr="00B8602A">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsia="Calibri" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, sendo seu varejista a empresa </w:t>
       </w:r>
-      <w:r w:rsidR="00D26B25" w:rsidRPr="007B2363">
-[...4 lines deleted...]
-          <w:szCs w:val="18"/>
+      <w:r w:rsidR="00D26B25" w:rsidRPr="00B8602A">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+          <w:b/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
         </w:rPr>
         <w:fldChar w:fldCharType="begin">
           <w:ffData>
             <w:name w:val=""/>
             <w:enabled/>
             <w:calcOnExit w:val="0"/>
             <w:textInput>
               <w:default w:val="&lt;Nome empresarial do varejista&gt;"/>
             </w:textInput>
           </w:ffData>
         </w:fldChar>
       </w:r>
-      <w:r w:rsidR="00D26B25" w:rsidRPr="007B2363">
-[...4 lines deleted...]
-          <w:szCs w:val="18"/>
+      <w:r w:rsidR="00D26B25" w:rsidRPr="00B8602A">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+          <w:b/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
         </w:rPr>
         <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
       </w:r>
-      <w:r w:rsidR="00D26B25" w:rsidRPr="007B2363">
-[...12 lines deleted...]
-          <w:szCs w:val="18"/>
+      <w:r w:rsidR="00D26B25" w:rsidRPr="00B8602A">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+          <w:b/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:r>
+      <w:r w:rsidR="00D26B25" w:rsidRPr="00B8602A">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+          <w:b/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
         </w:rPr>
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
-      <w:r w:rsidR="00D26B25" w:rsidRPr="007B2363">
-        <w:rPr>
+      <w:r w:rsidR="00D26B25" w:rsidRPr="00B8602A">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
           <w:b/>
           <w:noProof/>
-          <w:color w:val="1F497D"/>
-[...1 lines deleted...]
-          <w:szCs w:val="18"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>&lt;Nome empresarial do varejista&gt;</w:t>
       </w:r>
-      <w:r w:rsidR="00D26B25" w:rsidRPr="007B2363">
-[...4 lines deleted...]
-          <w:szCs w:val="18"/>
+      <w:r w:rsidR="00D26B25" w:rsidRPr="00B8602A">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+          <w:b/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
         </w:rPr>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
-      <w:r w:rsidR="00D26B25" w:rsidRPr="007B2363">
-[...3 lines deleted...]
-          <w:szCs w:val="18"/>
+      <w:r w:rsidR="00D26B25" w:rsidRPr="00B8602A">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, sigla: </w:t>
       </w:r>
-      <w:r w:rsidR="00D26B25" w:rsidRPr="007B2363">
-[...4 lines deleted...]
-          <w:szCs w:val="18"/>
+      <w:r w:rsidR="00D26B25" w:rsidRPr="00B8602A">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+          <w:b/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="00D26B25" w:rsidRPr="007B2363">
-[...4 lines deleted...]
-          <w:szCs w:val="18"/>
+      <w:r w:rsidR="00D26B25" w:rsidRPr="00B8602A">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+          <w:b/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
         </w:rPr>
         <w:fldChar w:fldCharType="begin">
           <w:ffData>
             <w:name w:val=""/>
             <w:enabled/>
             <w:calcOnExit w:val="0"/>
             <w:textInput>
               <w:default w:val="&lt;Sigla na CCEE,&gt;"/>
             </w:textInput>
           </w:ffData>
         </w:fldChar>
       </w:r>
-      <w:r w:rsidR="00D26B25" w:rsidRPr="007B2363">
-[...4 lines deleted...]
-          <w:szCs w:val="18"/>
+      <w:r w:rsidR="00D26B25" w:rsidRPr="00B8602A">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+          <w:b/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
         </w:rPr>
         <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
       </w:r>
-      <w:r w:rsidR="00D26B25" w:rsidRPr="007B2363">
-[...12 lines deleted...]
-          <w:szCs w:val="18"/>
+      <w:r w:rsidR="00D26B25" w:rsidRPr="00B8602A">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+          <w:b/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:r>
+      <w:r w:rsidR="00D26B25" w:rsidRPr="00B8602A">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+          <w:b/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
         </w:rPr>
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
-      <w:r w:rsidR="00D26B25" w:rsidRPr="007B2363">
-        <w:rPr>
+      <w:r w:rsidR="00D26B25" w:rsidRPr="00B8602A">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
           <w:b/>
           <w:noProof/>
-          <w:color w:val="1F497D"/>
-[...1 lines deleted...]
-          <w:szCs w:val="18"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>&lt;Sigla na CCEE,&gt;</w:t>
       </w:r>
-      <w:r w:rsidR="00D26B25" w:rsidRPr="007B2363">
-[...4 lines deleted...]
-          <w:szCs w:val="18"/>
+      <w:r w:rsidR="00D26B25" w:rsidRPr="00B8602A">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+          <w:b/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
         </w:rPr>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
-      <w:r w:rsidR="00D26B25" w:rsidRPr="007B2363">
-[...3 lines deleted...]
-          <w:szCs w:val="18"/>
+      <w:r w:rsidR="00D26B25" w:rsidRPr="00B8602A">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, inscrita no CNPJ/MF sob n°: </w:t>
       </w:r>
-      <w:r w:rsidR="00D26B25" w:rsidRPr="007B2363">
-[...4 lines deleted...]
-          <w:szCs w:val="18"/>
+      <w:r w:rsidR="00D26B25" w:rsidRPr="00B8602A">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+          <w:b/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
         </w:rPr>
         <w:fldChar w:fldCharType="begin">
           <w:ffData>
             <w:name w:val=""/>
             <w:enabled/>
             <w:calcOnExit w:val="0"/>
             <w:textInput>
               <w:default w:val="&lt;CNPJ&gt;"/>
             </w:textInput>
           </w:ffData>
         </w:fldChar>
       </w:r>
-      <w:r w:rsidR="00D26B25" w:rsidRPr="007B2363">
-[...4 lines deleted...]
-          <w:szCs w:val="18"/>
+      <w:r w:rsidR="00D26B25" w:rsidRPr="00B8602A">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+          <w:b/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
         </w:rPr>
         <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
       </w:r>
-      <w:r w:rsidR="00D26B25" w:rsidRPr="007B2363">
-[...12 lines deleted...]
-          <w:szCs w:val="18"/>
+      <w:r w:rsidR="00D26B25" w:rsidRPr="00B8602A">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+          <w:b/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:r>
+      <w:r w:rsidR="00D26B25" w:rsidRPr="00B8602A">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+          <w:b/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
         </w:rPr>
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
-      <w:r w:rsidR="00D26B25" w:rsidRPr="007B2363">
-        <w:rPr>
+      <w:r w:rsidR="00D26B25" w:rsidRPr="00B8602A">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
           <w:b/>
           <w:noProof/>
-          <w:color w:val="1F497D"/>
-[...1 lines deleted...]
-          <w:szCs w:val="18"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>&lt;CNPJ&gt;</w:t>
       </w:r>
-      <w:r w:rsidR="00D26B25" w:rsidRPr="007B2363">
-[...4 lines deleted...]
-          <w:szCs w:val="18"/>
+      <w:r w:rsidR="00D26B25" w:rsidRPr="00B8602A">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+          <w:b/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
         </w:rPr>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
-      <w:r w:rsidR="00D26B25" w:rsidRPr="007B2363">
-[...4 lines deleted...]
-          <w:szCs w:val="18"/>
+      <w:r w:rsidR="00D26B25" w:rsidRPr="00B8602A">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsia="Calibri" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="20E7CF6F" w14:textId="77777777" w:rsidR="00D26B25" w:rsidRPr="007B2363" w:rsidRDefault="00D26B25" w:rsidP="00D26B25">
+    <w:p w14:paraId="20E7CF6F" w14:textId="77777777" w:rsidR="00D26B25" w:rsidRPr="00B8602A" w:rsidRDefault="00D26B25" w:rsidP="00D26B25">
       <w:pPr>
         <w:pStyle w:val="SemEspaamento"/>
         <w:spacing w:before="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
-          <w:rFonts w:cs="Arial"/>
-[...2 lines deleted...]
-          <w:szCs w:val="18"/>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="780D9FE0" w14:textId="37011C55" w:rsidR="00D26B25" w:rsidRPr="007B2363" w:rsidRDefault="00D26B25" w:rsidP="00D26B25">
+    <w:p w14:paraId="780D9FE0" w14:textId="37011C55" w:rsidR="00D26B25" w:rsidRPr="00B8602A" w:rsidRDefault="00D26B25" w:rsidP="00D26B25">
       <w:pPr>
         <w:spacing w:before="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
-          <w:color w:val="1F497D"/>
-[...8 lines deleted...]
-          <w:szCs w:val="18"/>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B8602A">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="22"/>
         </w:rPr>
         <w:t>A empresa</w:t>
       </w:r>
-      <w:r w:rsidRPr="007B2363">
-[...4 lines deleted...]
-          <w:szCs w:val="18"/>
+      <w:r w:rsidRPr="00B8602A">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+          <w:b/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r>
-[...4 lines deleted...]
-          <w:szCs w:val="18"/>
+      <w:r w:rsidRPr="00B8602A">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+          <w:b/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="22"/>
         </w:rPr>
         <w:fldChar w:fldCharType="begin">
           <w:ffData>
             <w:name w:val=""/>
             <w:enabled/>
             <w:calcOnExit w:val="0"/>
             <w:textInput>
               <w:default w:val="&lt;Nome empresarial do consorciado 2&gt;"/>
             </w:textInput>
           </w:ffData>
         </w:fldChar>
       </w:r>
-      <w:r>
-[...4 lines deleted...]
-          <w:szCs w:val="18"/>
+      <w:r w:rsidRPr="00B8602A">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+          <w:b/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="22"/>
         </w:rPr>
         <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
       </w:r>
-      <w:r>
-[...12 lines deleted...]
-          <w:szCs w:val="18"/>
+      <w:r w:rsidRPr="00B8602A">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+          <w:b/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+      </w:r>
+      <w:r w:rsidRPr="00B8602A">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+          <w:b/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="22"/>
         </w:rPr>
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
-      <w:r>
-        <w:rPr>
+      <w:r w:rsidRPr="00B8602A">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
           <w:b/>
           <w:noProof/>
-          <w:color w:val="1F497D"/>
-[...1 lines deleted...]
-          <w:szCs w:val="18"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="22"/>
         </w:rPr>
         <w:t>&lt;Nome empresarial do consorciado 2&gt;</w:t>
       </w:r>
-      <w:r>
-[...4 lines deleted...]
-          <w:szCs w:val="18"/>
+      <w:r w:rsidRPr="00B8602A">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+          <w:b/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="22"/>
         </w:rPr>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
-      <w:r w:rsidRPr="007B2363">
-[...3 lines deleted...]
-          <w:szCs w:val="18"/>
+      <w:r w:rsidRPr="00B8602A">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, sigla: </w:t>
       </w:r>
-      <w:r w:rsidRPr="007B2363">
-[...4 lines deleted...]
-          <w:szCs w:val="18"/>
+      <w:r w:rsidRPr="00B8602A">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+          <w:b/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="007B2363">
-[...4 lines deleted...]
-          <w:szCs w:val="18"/>
+      <w:r w:rsidRPr="00B8602A">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+          <w:b/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="22"/>
         </w:rPr>
         <w:fldChar w:fldCharType="begin">
           <w:ffData>
             <w:name w:val=""/>
             <w:enabled/>
             <w:calcOnExit w:val="0"/>
             <w:textInput>
               <w:default w:val="&lt;Sigla na CCEE, se houver&gt;"/>
             </w:textInput>
           </w:ffData>
         </w:fldChar>
       </w:r>
-      <w:r w:rsidRPr="007B2363">
-[...4 lines deleted...]
-          <w:szCs w:val="18"/>
+      <w:r w:rsidRPr="00B8602A">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+          <w:b/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="22"/>
         </w:rPr>
         <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
       </w:r>
-      <w:r w:rsidRPr="007B2363">
-[...12 lines deleted...]
-          <w:szCs w:val="18"/>
+      <w:r w:rsidRPr="00B8602A">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+          <w:b/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+      </w:r>
+      <w:r w:rsidRPr="00B8602A">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+          <w:b/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="22"/>
         </w:rPr>
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
-      <w:r w:rsidRPr="007B2363">
-        <w:rPr>
+      <w:r w:rsidRPr="00B8602A">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
           <w:b/>
           <w:noProof/>
-          <w:color w:val="1F497D"/>
-[...1 lines deleted...]
-          <w:szCs w:val="18"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="22"/>
         </w:rPr>
         <w:t>&lt;Sigla na CCEE, se houver&gt;</w:t>
       </w:r>
-      <w:r w:rsidRPr="007B2363">
-[...4 lines deleted...]
-          <w:szCs w:val="18"/>
+      <w:r w:rsidRPr="00B8602A">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+          <w:b/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="22"/>
         </w:rPr>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
-      <w:r w:rsidRPr="007B2363">
-[...3 lines deleted...]
-          <w:szCs w:val="18"/>
+      <w:r w:rsidRPr="00B8602A">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, inscrita no CNPJ/MF sob n°: </w:t>
       </w:r>
-      <w:r w:rsidRPr="007B2363">
-[...4 lines deleted...]
-          <w:szCs w:val="18"/>
+      <w:r w:rsidRPr="00B8602A">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+          <w:b/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="22"/>
         </w:rPr>
         <w:fldChar w:fldCharType="begin">
           <w:ffData>
             <w:name w:val=""/>
             <w:enabled/>
             <w:calcOnExit w:val="0"/>
             <w:textInput>
               <w:default w:val="&lt;CNPJ&gt;"/>
             </w:textInput>
           </w:ffData>
         </w:fldChar>
       </w:r>
-      <w:r w:rsidRPr="007B2363">
-[...4 lines deleted...]
-          <w:szCs w:val="18"/>
+      <w:r w:rsidRPr="00B8602A">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+          <w:b/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="22"/>
         </w:rPr>
         <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
       </w:r>
-      <w:r w:rsidRPr="007B2363">
-[...12 lines deleted...]
-          <w:szCs w:val="18"/>
+      <w:r w:rsidRPr="00B8602A">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+          <w:b/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+      </w:r>
+      <w:r w:rsidRPr="00B8602A">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+          <w:b/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="22"/>
         </w:rPr>
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
-      <w:r w:rsidRPr="007B2363">
-[...4 lines deleted...]
-          <w:szCs w:val="18"/>
+      <w:r w:rsidRPr="00B8602A">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+          <w:b/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="22"/>
         </w:rPr>
         <w:t>&lt;CNPJ&gt;</w:t>
       </w:r>
-      <w:r w:rsidRPr="007B2363">
-[...4 lines deleted...]
-          <w:szCs w:val="18"/>
+      <w:r w:rsidRPr="00B8602A">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+          <w:b/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="22"/>
         </w:rPr>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
-      <w:r w:rsidRPr="007B2363">
-[...3 lines deleted...]
-          <w:szCs w:val="18"/>
+      <w:r w:rsidRPr="00B8602A">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, com endereço em: </w:t>
       </w:r>
-      <w:r w:rsidRPr="007B2363">
-[...4 lines deleted...]
-          <w:szCs w:val="18"/>
+      <w:r w:rsidRPr="00B8602A">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+          <w:b/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="22"/>
         </w:rPr>
         <w:fldChar w:fldCharType="begin">
           <w:ffData>
             <w:name w:val=""/>
             <w:enabled/>
             <w:calcOnExit w:val="0"/>
             <w:textInput>
               <w:default w:val="&lt;Endereço completo&gt;"/>
             </w:textInput>
           </w:ffData>
         </w:fldChar>
       </w:r>
-      <w:r w:rsidRPr="007B2363">
-[...4 lines deleted...]
-          <w:szCs w:val="18"/>
+      <w:r w:rsidRPr="00B8602A">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+          <w:b/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="22"/>
         </w:rPr>
         <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
       </w:r>
-      <w:r w:rsidRPr="007B2363">
-[...12 lines deleted...]
-          <w:szCs w:val="18"/>
+      <w:r w:rsidRPr="00B8602A">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+          <w:b/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+      </w:r>
+      <w:r w:rsidRPr="00B8602A">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+          <w:b/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="22"/>
         </w:rPr>
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
-      <w:r w:rsidRPr="007B2363">
-[...4 lines deleted...]
-          <w:szCs w:val="18"/>
+      <w:r w:rsidRPr="00B8602A">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+          <w:b/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="22"/>
         </w:rPr>
         <w:t>&lt;Endereço completo&gt;</w:t>
       </w:r>
-      <w:r w:rsidRPr="007B2363">
-[...4 lines deleted...]
-          <w:szCs w:val="18"/>
+      <w:r w:rsidRPr="00B8602A">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+          <w:b/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="22"/>
         </w:rPr>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
-      <w:r w:rsidRPr="007B2363">
-[...4 lines deleted...]
-          <w:szCs w:val="18"/>
+      <w:r w:rsidRPr="00B8602A">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+          <w:b/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="22"/>
         </w:rPr>
         <w:t>,</w:t>
       </w:r>
-      <w:r w:rsidRPr="007B2363">
-[...3 lines deleted...]
-          <w:szCs w:val="18"/>
+      <w:r w:rsidRPr="00B8602A">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> integrante do consórcio </w:t>
       </w:r>
-      <w:r w:rsidRPr="007B2363">
-[...4 lines deleted...]
-          <w:szCs w:val="18"/>
+      <w:r w:rsidRPr="00B8602A">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+          <w:b/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="22"/>
         </w:rPr>
         <w:fldChar w:fldCharType="begin">
           <w:ffData>
             <w:name w:val=""/>
             <w:enabled/>
             <w:calcOnExit w:val="0"/>
             <w:textInput>
               <w:default w:val="&lt;Nome empresarial do consórcio&gt;"/>
             </w:textInput>
           </w:ffData>
         </w:fldChar>
       </w:r>
-      <w:r w:rsidRPr="007B2363">
-[...4 lines deleted...]
-          <w:szCs w:val="18"/>
+      <w:r w:rsidRPr="00B8602A">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+          <w:b/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="22"/>
         </w:rPr>
         <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
       </w:r>
-      <w:r w:rsidRPr="007B2363">
-[...12 lines deleted...]
-          <w:szCs w:val="18"/>
+      <w:r w:rsidRPr="00B8602A">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+          <w:b/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+      </w:r>
+      <w:r w:rsidRPr="00B8602A">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+          <w:b/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="22"/>
         </w:rPr>
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
-      <w:r w:rsidRPr="007B2363">
-[...4 lines deleted...]
-          <w:szCs w:val="18"/>
+      <w:r w:rsidRPr="00B8602A">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+          <w:b/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="22"/>
         </w:rPr>
         <w:t>&lt;Nome empresarial do consórcio&gt;</w:t>
       </w:r>
-      <w:r w:rsidRPr="007B2363">
-[...4 lines deleted...]
-          <w:szCs w:val="18"/>
+      <w:r w:rsidRPr="00B8602A">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+          <w:b/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="22"/>
         </w:rPr>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
-      <w:r w:rsidRPr="007B2363">
-[...3 lines deleted...]
-          <w:szCs w:val="18"/>
+      <w:r w:rsidRPr="00B8602A">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, neste ato representada por </w:t>
       </w:r>
-      <w:r w:rsidRPr="007B2363">
-[...4 lines deleted...]
-          <w:szCs w:val="18"/>
+      <w:r w:rsidRPr="00B8602A">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+          <w:b/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="22"/>
         </w:rPr>
         <w:fldChar w:fldCharType="begin">
           <w:ffData>
             <w:name w:val=""/>
             <w:enabled/>
             <w:calcOnExit w:val="0"/>
             <w:textInput>
               <w:default w:val="&lt;Nome do representante legal&gt;"/>
             </w:textInput>
           </w:ffData>
         </w:fldChar>
       </w:r>
-      <w:r w:rsidRPr="007B2363">
-[...4 lines deleted...]
-          <w:szCs w:val="18"/>
+      <w:r w:rsidRPr="00B8602A">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+          <w:b/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="22"/>
         </w:rPr>
         <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
       </w:r>
-      <w:r w:rsidRPr="007B2363">
-[...12 lines deleted...]
-          <w:szCs w:val="18"/>
+      <w:r w:rsidRPr="00B8602A">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+          <w:b/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+      </w:r>
+      <w:r w:rsidRPr="00B8602A">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+          <w:b/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="22"/>
         </w:rPr>
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
-      <w:r w:rsidRPr="007B2363">
-[...4 lines deleted...]
-          <w:szCs w:val="18"/>
+      <w:r w:rsidRPr="00B8602A">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+          <w:b/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="22"/>
         </w:rPr>
         <w:t>&lt;Nome do representante legal&gt;</w:t>
       </w:r>
-      <w:r w:rsidRPr="007B2363">
-[...4 lines deleted...]
-          <w:szCs w:val="18"/>
+      <w:r w:rsidRPr="00B8602A">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+          <w:b/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="22"/>
         </w:rPr>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
-      <w:r w:rsidRPr="007B2363">
-[...35 lines deleted...]
-          <w:rFonts w:cs="Arial"/>
+      <w:r w:rsidRPr="00B8602A">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, vem, pela presente, nos termos do submódulo 1.2– Cadastro de agentes dos Procedimentos de Comercialização, informar que é integrante do Consórcio de Geração denominado </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B8602A">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
           <w:b/>
           <w:bCs/>
-          <w:color w:val="1F497D"/>
-[...1 lines deleted...]
-          <w:szCs w:val="18"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="22"/>
         </w:rPr>
         <w:fldChar w:fldCharType="begin">
           <w:ffData>
             <w:name w:val=""/>
             <w:enabled/>
             <w:calcOnExit w:val="0"/>
             <w:textInput>
               <w:default w:val="&lt;Nome empresarial do consórcio&gt;"/>
             </w:textInput>
           </w:ffData>
         </w:fldChar>
       </w:r>
-      <w:r w:rsidRPr="007B2363">
-[...1 lines deleted...]
-          <w:rFonts w:cs="Arial"/>
+      <w:r w:rsidRPr="00B8602A">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
           <w:b/>
           <w:bCs/>
-          <w:color w:val="1F497D"/>
-[...1 lines deleted...]
-          <w:szCs w:val="18"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="22"/>
         </w:rPr>
         <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
       </w:r>
-      <w:r w:rsidRPr="007B2363">
-[...1 lines deleted...]
-          <w:rFonts w:cs="Arial"/>
+      <w:r w:rsidRPr="00B8602A">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
           <w:b/>
           <w:bCs/>
-          <w:color w:val="1F497D"/>
-[...6 lines deleted...]
-          <w:rFonts w:cs="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+      </w:r>
+      <w:r w:rsidRPr="00B8602A">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
           <w:b/>
           <w:bCs/>
-          <w:color w:val="1F497D"/>
-[...1 lines deleted...]
-          <w:szCs w:val="18"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="22"/>
         </w:rPr>
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
-      <w:r w:rsidRPr="007B2363">
-[...1 lines deleted...]
-          <w:rFonts w:cs="Arial"/>
+      <w:r w:rsidRPr="00B8602A">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
           <w:b/>
           <w:bCs/>
           <w:noProof/>
-          <w:color w:val="1F497D"/>
-[...1 lines deleted...]
-          <w:szCs w:val="18"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="22"/>
         </w:rPr>
         <w:t>&lt;Nome empresarial do consórcio&gt;</w:t>
       </w:r>
-      <w:r w:rsidRPr="007B2363">
-[...1 lines deleted...]
-          <w:rFonts w:cs="Arial"/>
+      <w:r w:rsidRPr="00B8602A">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
           <w:b/>
           <w:bCs/>
-          <w:color w:val="1F497D"/>
-[...1 lines deleted...]
-          <w:szCs w:val="18"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="22"/>
         </w:rPr>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
-      <w:r w:rsidRPr="007B2363">
-[...4 lines deleted...]
-          <w:szCs w:val="18"/>
+      <w:r w:rsidRPr="00B8602A">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="22"/>
         </w:rPr>
         <w:t>, e sua atuação na CCEE dar-se-á por:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3DBB4A50" w14:textId="77777777" w:rsidR="00D26B25" w:rsidRPr="007B2363" w:rsidRDefault="00D26B25" w:rsidP="00D26B25">
+    <w:p w14:paraId="3DBB4A50" w14:textId="77777777" w:rsidR="00D26B25" w:rsidRPr="00B8602A" w:rsidRDefault="00D26B25" w:rsidP="00D26B25">
       <w:pPr>
         <w:pStyle w:val="SemEspaamento"/>
         <w:spacing w:before="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
-          <w:sz w:val="18"/>
-          <w:szCs w:val="18"/>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="551EB54E" w14:textId="2826E6CD" w:rsidR="00D26B25" w:rsidRPr="007B2363" w:rsidRDefault="009576EE" w:rsidP="00D26B25">
+    <w:p w14:paraId="551EB54E" w14:textId="2826E6CD" w:rsidR="00D26B25" w:rsidRPr="00B8602A" w:rsidRDefault="009576EE" w:rsidP="00D26B25">
       <w:pPr>
         <w:pStyle w:val="SemEspaamento"/>
         <w:spacing w:before="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
-          <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
-[...6 lines deleted...]
-        <w:rPr>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsia="Calibri" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B8602A">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
           <w:b/>
           <w:i/>
           <w:noProof/>
-          <w:color w:val="1F497D"/>
-          <w:szCs w:val="20"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:fldChar w:fldCharType="begin">
           <w:ffData>
             <w:name w:val=""/>
             <w:enabled/>
             <w:calcOnExit w:val="0"/>
             <w:checkBox>
               <w:sizeAuto/>
               <w:default w:val="0"/>
               <w:checked w:val="0"/>
             </w:checkBox>
           </w:ffData>
         </w:fldChar>
       </w:r>
-      <w:r w:rsidRPr="00A4251D">
-        <w:rPr>
+      <w:r w:rsidRPr="00B8602A">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
           <w:b/>
           <w:i/>
           <w:noProof/>
-          <w:color w:val="1F497D"/>
-          <w:szCs w:val="20"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
       </w:r>
-      <w:r w:rsidRPr="00A4251D">
-        <w:rPr>
+      <w:r w:rsidRPr="00B8602A">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
           <w:b/>
           <w:i/>
           <w:noProof/>
-          <w:color w:val="1F497D"/>
-[...4 lines deleted...]
-        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:r>
+      <w:r w:rsidRPr="00B8602A">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
           <w:b/>
           <w:i/>
           <w:noProof/>
-          <w:color w:val="1F497D"/>
-          <w:szCs w:val="20"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
-      <w:r w:rsidRPr="00A4251D">
-        <w:rPr>
+      <w:r w:rsidRPr="00B8602A">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
           <w:b/>
           <w:i/>
           <w:noProof/>
-          <w:color w:val="1F497D"/>
-          <w:szCs w:val="20"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
-      <w:r w:rsidR="00D26B25" w:rsidRPr="007B2363">
-[...4 lines deleted...]
-          <w:szCs w:val="18"/>
+      <w:r w:rsidR="00D26B25" w:rsidRPr="00B8602A">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsia="Calibri" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> Adesão à CCEE, nos termos dos submódulos 1.1 – Adesão à CCEE e 1.2 – Cadastro de agentes</w:t>
       </w:r>
-      <w:r w:rsidR="00D26B25" w:rsidRPr="007B2363">
-[...4 lines deleted...]
-          <w:szCs w:val="18"/>
+      <w:r w:rsidR="00D26B25" w:rsidRPr="00B8602A">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> dos Procedimentos de Comercialização</w:t>
       </w:r>
-      <w:r w:rsidR="00D26B25" w:rsidRPr="007B2363">
-[...4 lines deleted...]
-          <w:szCs w:val="18"/>
+      <w:r w:rsidR="00D26B25" w:rsidRPr="00B8602A">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsia="Calibri" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>;</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="161E4DCD" w14:textId="77777777" w:rsidR="00D26B25" w:rsidRPr="007B2363" w:rsidRDefault="00D26B25" w:rsidP="00D26B25">
+    <w:p w14:paraId="161E4DCD" w14:textId="77777777" w:rsidR="00D26B25" w:rsidRPr="00B8602A" w:rsidRDefault="00D26B25" w:rsidP="00D26B25">
       <w:pPr>
         <w:pStyle w:val="SemEspaamento"/>
         <w:spacing w:before="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
-          <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
-[...2 lines deleted...]
-          <w:szCs w:val="18"/>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsia="Calibri" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="239B6A7F" w14:textId="3E90158A" w:rsidR="00D26B25" w:rsidRPr="007B2363" w:rsidRDefault="009576EE" w:rsidP="00D26B25">
+    <w:p w14:paraId="239B6A7F" w14:textId="3E90158A" w:rsidR="00D26B25" w:rsidRPr="00B8602A" w:rsidRDefault="009576EE" w:rsidP="00D26B25">
       <w:pPr>
         <w:pStyle w:val="SemEspaamento"/>
         <w:spacing w:before="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
-          <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
-[...6 lines deleted...]
-        <w:rPr>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsia="Calibri" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B8602A">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
           <w:b/>
           <w:i/>
           <w:noProof/>
-          <w:color w:val="1F497D"/>
-          <w:szCs w:val="20"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:fldChar w:fldCharType="begin">
           <w:ffData>
             <w:name w:val=""/>
             <w:enabled/>
             <w:calcOnExit w:val="0"/>
             <w:checkBox>
               <w:sizeAuto/>
               <w:default w:val="0"/>
               <w:checked w:val="0"/>
             </w:checkBox>
           </w:ffData>
         </w:fldChar>
       </w:r>
-      <w:r w:rsidRPr="00A4251D">
-        <w:rPr>
+      <w:r w:rsidRPr="00B8602A">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
           <w:b/>
           <w:i/>
           <w:noProof/>
-          <w:color w:val="1F497D"/>
-          <w:szCs w:val="20"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
       </w:r>
-      <w:r w:rsidRPr="00A4251D">
-        <w:rPr>
+      <w:r w:rsidRPr="00B8602A">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
           <w:b/>
           <w:i/>
           <w:noProof/>
-          <w:color w:val="1F497D"/>
-[...4 lines deleted...]
-        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:r>
+      <w:r w:rsidRPr="00B8602A">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
           <w:b/>
           <w:i/>
           <w:noProof/>
-          <w:color w:val="1F497D"/>
-          <w:szCs w:val="20"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
-      <w:r w:rsidRPr="00A4251D">
-        <w:rPr>
+      <w:r w:rsidRPr="00B8602A">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
           <w:b/>
           <w:i/>
           <w:noProof/>
-          <w:color w:val="1F497D"/>
-          <w:szCs w:val="20"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
-      <w:r w:rsidR="00D26B25" w:rsidRPr="007B2363">
-[...4 lines deleted...]
-          <w:szCs w:val="18"/>
+      <w:r w:rsidR="00D26B25" w:rsidRPr="00B8602A">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsia="Calibri" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> Representação varejista, nos termos do submódulo 1.6 – Comercialização varejista </w:t>
       </w:r>
-      <w:r w:rsidR="00D26B25" w:rsidRPr="007B2363">
-[...4 lines deleted...]
-          <w:szCs w:val="18"/>
+      <w:r w:rsidR="00D26B25" w:rsidRPr="00B8602A">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>dos Procedimentos de Comercialização</w:t>
       </w:r>
-      <w:r w:rsidR="00D26B25" w:rsidRPr="007B2363">
-[...4 lines deleted...]
-          <w:szCs w:val="18"/>
+      <w:r w:rsidR="00D26B25" w:rsidRPr="00B8602A">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsia="Calibri" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, sendo seu varejista a empresa </w:t>
       </w:r>
-      <w:r w:rsidR="00D26B25" w:rsidRPr="007B2363">
-[...4 lines deleted...]
-          <w:szCs w:val="18"/>
+      <w:r w:rsidR="00D26B25" w:rsidRPr="00B8602A">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+          <w:b/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
         </w:rPr>
         <w:fldChar w:fldCharType="begin">
           <w:ffData>
             <w:name w:val=""/>
             <w:enabled/>
             <w:calcOnExit w:val="0"/>
             <w:textInput>
               <w:default w:val="&lt;Nome empresarial do varejista&gt;"/>
             </w:textInput>
           </w:ffData>
         </w:fldChar>
       </w:r>
-      <w:r w:rsidR="00D26B25" w:rsidRPr="007B2363">
-[...4 lines deleted...]
-          <w:szCs w:val="18"/>
+      <w:r w:rsidR="00D26B25" w:rsidRPr="00B8602A">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+          <w:b/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
         </w:rPr>
         <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
       </w:r>
-      <w:r w:rsidR="00D26B25" w:rsidRPr="007B2363">
-[...12 lines deleted...]
-          <w:szCs w:val="18"/>
+      <w:r w:rsidR="00D26B25" w:rsidRPr="00B8602A">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+          <w:b/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:r>
+      <w:r w:rsidR="00D26B25" w:rsidRPr="00B8602A">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+          <w:b/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
         </w:rPr>
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
-      <w:r w:rsidR="00D26B25" w:rsidRPr="007B2363">
-        <w:rPr>
+      <w:r w:rsidR="00D26B25" w:rsidRPr="00B8602A">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
           <w:b/>
           <w:noProof/>
-          <w:color w:val="1F497D"/>
-[...1 lines deleted...]
-          <w:szCs w:val="18"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>&lt;Nome empresarial do varejista&gt;</w:t>
       </w:r>
-      <w:r w:rsidR="00D26B25" w:rsidRPr="007B2363">
-[...4 lines deleted...]
-          <w:szCs w:val="18"/>
+      <w:r w:rsidR="00D26B25" w:rsidRPr="00B8602A">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+          <w:b/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
         </w:rPr>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
-      <w:r w:rsidR="00D26B25" w:rsidRPr="007B2363">
-[...3 lines deleted...]
-          <w:szCs w:val="18"/>
+      <w:r w:rsidR="00D26B25" w:rsidRPr="00B8602A">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, sigla: </w:t>
       </w:r>
-      <w:r w:rsidR="00D26B25" w:rsidRPr="007B2363">
-[...4 lines deleted...]
-          <w:szCs w:val="18"/>
+      <w:r w:rsidR="00D26B25" w:rsidRPr="00B8602A">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+          <w:b/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="00D26B25" w:rsidRPr="007B2363">
-[...4 lines deleted...]
-          <w:szCs w:val="18"/>
+      <w:r w:rsidR="00D26B25" w:rsidRPr="00B8602A">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+          <w:b/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
         </w:rPr>
         <w:fldChar w:fldCharType="begin">
           <w:ffData>
             <w:name w:val=""/>
             <w:enabled/>
             <w:calcOnExit w:val="0"/>
             <w:textInput>
               <w:default w:val="&lt;Sigla na CCEE,&gt;"/>
             </w:textInput>
           </w:ffData>
         </w:fldChar>
       </w:r>
-      <w:r w:rsidR="00D26B25" w:rsidRPr="007B2363">
-[...4 lines deleted...]
-          <w:szCs w:val="18"/>
+      <w:r w:rsidR="00D26B25" w:rsidRPr="00B8602A">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+          <w:b/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
         </w:rPr>
         <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
       </w:r>
-      <w:r w:rsidR="00D26B25" w:rsidRPr="007B2363">
-[...12 lines deleted...]
-          <w:szCs w:val="18"/>
+      <w:r w:rsidR="00D26B25" w:rsidRPr="00B8602A">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+          <w:b/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:r>
+      <w:r w:rsidR="00D26B25" w:rsidRPr="00B8602A">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+          <w:b/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
         </w:rPr>
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
-      <w:r w:rsidR="00D26B25" w:rsidRPr="007B2363">
-        <w:rPr>
+      <w:r w:rsidR="00D26B25" w:rsidRPr="00B8602A">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
           <w:b/>
           <w:noProof/>
-          <w:color w:val="1F497D"/>
-[...1 lines deleted...]
-          <w:szCs w:val="18"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>&lt;Sigla na CCEE,&gt;</w:t>
       </w:r>
-      <w:r w:rsidR="00D26B25" w:rsidRPr="007B2363">
-[...4 lines deleted...]
-          <w:szCs w:val="18"/>
+      <w:r w:rsidR="00D26B25" w:rsidRPr="00B8602A">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+          <w:b/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
         </w:rPr>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
-      <w:r w:rsidR="00D26B25" w:rsidRPr="007B2363">
-[...3 lines deleted...]
-          <w:szCs w:val="18"/>
+      <w:r w:rsidR="00D26B25" w:rsidRPr="00B8602A">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, inscrita no CNPJ/MF sob n°: </w:t>
       </w:r>
-      <w:r w:rsidR="00D26B25" w:rsidRPr="007B2363">
-[...4 lines deleted...]
-          <w:szCs w:val="18"/>
+      <w:r w:rsidR="00D26B25" w:rsidRPr="00B8602A">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+          <w:b/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
         </w:rPr>
         <w:fldChar w:fldCharType="begin">
           <w:ffData>
             <w:name w:val=""/>
             <w:enabled/>
             <w:calcOnExit w:val="0"/>
             <w:textInput>
               <w:default w:val="&lt;CNPJ&gt;"/>
             </w:textInput>
           </w:ffData>
         </w:fldChar>
       </w:r>
-      <w:r w:rsidR="00D26B25" w:rsidRPr="007B2363">
-[...4 lines deleted...]
-          <w:szCs w:val="18"/>
+      <w:r w:rsidR="00D26B25" w:rsidRPr="00B8602A">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+          <w:b/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
         </w:rPr>
         <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
       </w:r>
-      <w:r w:rsidR="00D26B25" w:rsidRPr="007B2363">
-[...12 lines deleted...]
-          <w:szCs w:val="18"/>
+      <w:r w:rsidR="00D26B25" w:rsidRPr="00B8602A">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+          <w:b/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:r>
+      <w:r w:rsidR="00D26B25" w:rsidRPr="00B8602A">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+          <w:b/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
         </w:rPr>
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
-      <w:r w:rsidR="00D26B25" w:rsidRPr="007B2363">
-        <w:rPr>
+      <w:r w:rsidR="00D26B25" w:rsidRPr="00B8602A">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
           <w:b/>
           <w:noProof/>
-          <w:color w:val="1F497D"/>
-[...1 lines deleted...]
-          <w:szCs w:val="18"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>&lt;CNPJ&gt;</w:t>
       </w:r>
-      <w:r w:rsidR="00D26B25" w:rsidRPr="007B2363">
-[...4 lines deleted...]
-          <w:szCs w:val="18"/>
+      <w:r w:rsidR="00D26B25" w:rsidRPr="00B8602A">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+          <w:b/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
         </w:rPr>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
-      <w:r w:rsidR="00D26B25" w:rsidRPr="007B2363">
-[...4 lines deleted...]
-          <w:szCs w:val="18"/>
+      <w:r w:rsidR="00D26B25" w:rsidRPr="00B8602A">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsia="Calibri" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1C514662" w14:textId="77777777" w:rsidR="00D26B25" w:rsidRPr="007B2363" w:rsidRDefault="00D26B25" w:rsidP="00D26B25">
+    <w:p w14:paraId="1C514662" w14:textId="77777777" w:rsidR="00D26B25" w:rsidRPr="00B8602A" w:rsidRDefault="00D26B25" w:rsidP="00D26B25">
       <w:pPr>
         <w:pStyle w:val="SemEspaamento"/>
         <w:spacing w:before="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
-          <w:rFonts w:cs="Arial"/>
-[...2 lines deleted...]
-          <w:szCs w:val="18"/>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="7505D293" w14:textId="3AB7A1E9" w:rsidR="00D26B25" w:rsidRPr="007B2363" w:rsidRDefault="00D26B25" w:rsidP="00D26B25">
+    <w:p w14:paraId="7505D293" w14:textId="3AB7A1E9" w:rsidR="00D26B25" w:rsidRPr="00B8602A" w:rsidRDefault="00D26B25" w:rsidP="00D26B25">
       <w:pPr>
         <w:spacing w:before="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
-          <w:color w:val="1F497D"/>
-[...8 lines deleted...]
-          <w:szCs w:val="18"/>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B8602A">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="22"/>
         </w:rPr>
         <w:t>A empresa</w:t>
       </w:r>
-      <w:r w:rsidRPr="007B2363">
-[...4 lines deleted...]
-          <w:szCs w:val="18"/>
+      <w:r w:rsidRPr="00B8602A">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+          <w:b/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r>
-[...4 lines deleted...]
-          <w:szCs w:val="18"/>
+      <w:r w:rsidRPr="00B8602A">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+          <w:b/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="22"/>
         </w:rPr>
         <w:fldChar w:fldCharType="begin">
           <w:ffData>
             <w:name w:val=""/>
             <w:enabled/>
             <w:calcOnExit w:val="0"/>
             <w:textInput>
               <w:default w:val="&lt;Nome empresarial do consorciado N&gt;"/>
             </w:textInput>
           </w:ffData>
         </w:fldChar>
       </w:r>
-      <w:r>
-[...4 lines deleted...]
-          <w:szCs w:val="18"/>
+      <w:r w:rsidRPr="00B8602A">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+          <w:b/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="22"/>
         </w:rPr>
         <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
       </w:r>
-      <w:r>
-[...12 lines deleted...]
-          <w:szCs w:val="18"/>
+      <w:r w:rsidRPr="00B8602A">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+          <w:b/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+      </w:r>
+      <w:r w:rsidRPr="00B8602A">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+          <w:b/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="22"/>
         </w:rPr>
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
-      <w:r>
-        <w:rPr>
+      <w:r w:rsidRPr="00B8602A">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
           <w:b/>
           <w:noProof/>
-          <w:color w:val="1F497D"/>
-[...1 lines deleted...]
-          <w:szCs w:val="18"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="22"/>
         </w:rPr>
         <w:t>&lt;Nome empresarial do consorciado N&gt;</w:t>
       </w:r>
-      <w:r>
-[...4 lines deleted...]
-          <w:szCs w:val="18"/>
+      <w:r w:rsidRPr="00B8602A">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+          <w:b/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="22"/>
         </w:rPr>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
-      <w:r w:rsidRPr="007B2363">
-[...3 lines deleted...]
-          <w:szCs w:val="18"/>
+      <w:r w:rsidRPr="00B8602A">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, sigla: </w:t>
       </w:r>
-      <w:r w:rsidRPr="007B2363">
-[...4 lines deleted...]
-          <w:szCs w:val="18"/>
+      <w:r w:rsidRPr="00B8602A">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+          <w:b/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="007B2363">
-[...4 lines deleted...]
-          <w:szCs w:val="18"/>
+      <w:r w:rsidRPr="00B8602A">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+          <w:b/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="22"/>
         </w:rPr>
         <w:fldChar w:fldCharType="begin">
           <w:ffData>
             <w:name w:val=""/>
             <w:enabled/>
             <w:calcOnExit w:val="0"/>
             <w:textInput>
               <w:default w:val="&lt;Sigla na CCEE, se houver&gt;"/>
             </w:textInput>
           </w:ffData>
         </w:fldChar>
       </w:r>
-      <w:r w:rsidRPr="007B2363">
-[...4 lines deleted...]
-          <w:szCs w:val="18"/>
+      <w:r w:rsidRPr="00B8602A">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+          <w:b/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="22"/>
         </w:rPr>
         <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
       </w:r>
-      <w:r w:rsidRPr="007B2363">
-[...12 lines deleted...]
-          <w:szCs w:val="18"/>
+      <w:r w:rsidRPr="00B8602A">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+          <w:b/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+      </w:r>
+      <w:r w:rsidRPr="00B8602A">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+          <w:b/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="22"/>
         </w:rPr>
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
-      <w:r w:rsidRPr="007B2363">
-        <w:rPr>
+      <w:r w:rsidRPr="00B8602A">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
           <w:b/>
           <w:noProof/>
-          <w:color w:val="1F497D"/>
-[...1 lines deleted...]
-          <w:szCs w:val="18"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="22"/>
         </w:rPr>
         <w:t>&lt;Sigla na CCEE, se houver&gt;</w:t>
       </w:r>
-      <w:r w:rsidRPr="007B2363">
-[...4 lines deleted...]
-          <w:szCs w:val="18"/>
+      <w:r w:rsidRPr="00B8602A">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+          <w:b/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="22"/>
         </w:rPr>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
-      <w:r w:rsidRPr="007B2363">
-[...3 lines deleted...]
-          <w:szCs w:val="18"/>
+      <w:r w:rsidRPr="00B8602A">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, inscrita no CNPJ/MF sob n°: </w:t>
       </w:r>
-      <w:r w:rsidRPr="007B2363">
-[...4 lines deleted...]
-          <w:szCs w:val="18"/>
+      <w:r w:rsidRPr="00B8602A">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+          <w:b/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="22"/>
         </w:rPr>
         <w:fldChar w:fldCharType="begin">
           <w:ffData>
             <w:name w:val=""/>
             <w:enabled/>
             <w:calcOnExit w:val="0"/>
             <w:textInput>
               <w:default w:val="&lt;CNPJ&gt;"/>
             </w:textInput>
           </w:ffData>
         </w:fldChar>
       </w:r>
-      <w:r w:rsidRPr="007B2363">
-[...4 lines deleted...]
-          <w:szCs w:val="18"/>
+      <w:r w:rsidRPr="00B8602A">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+          <w:b/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="22"/>
         </w:rPr>
         <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
       </w:r>
-      <w:r w:rsidRPr="007B2363">
-[...12 lines deleted...]
-          <w:szCs w:val="18"/>
+      <w:r w:rsidRPr="00B8602A">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+          <w:b/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+      </w:r>
+      <w:r w:rsidRPr="00B8602A">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+          <w:b/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="22"/>
         </w:rPr>
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
-      <w:r w:rsidRPr="007B2363">
-[...4 lines deleted...]
-          <w:szCs w:val="18"/>
+      <w:r w:rsidRPr="00B8602A">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+          <w:b/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="22"/>
         </w:rPr>
         <w:t>&lt;CNPJ&gt;</w:t>
       </w:r>
-      <w:r w:rsidRPr="007B2363">
-[...4 lines deleted...]
-          <w:szCs w:val="18"/>
+      <w:r w:rsidRPr="00B8602A">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+          <w:b/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="22"/>
         </w:rPr>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
-      <w:r w:rsidRPr="007B2363">
-[...3 lines deleted...]
-          <w:szCs w:val="18"/>
+      <w:r w:rsidRPr="00B8602A">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, com endereço em: </w:t>
       </w:r>
-      <w:r w:rsidRPr="007B2363">
-[...4 lines deleted...]
-          <w:szCs w:val="18"/>
+      <w:r w:rsidRPr="00B8602A">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+          <w:b/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="22"/>
         </w:rPr>
         <w:fldChar w:fldCharType="begin">
           <w:ffData>
             <w:name w:val=""/>
             <w:enabled/>
             <w:calcOnExit w:val="0"/>
             <w:textInput>
               <w:default w:val="&lt;Endereço completo&gt;"/>
             </w:textInput>
           </w:ffData>
         </w:fldChar>
       </w:r>
-      <w:r w:rsidRPr="007B2363">
-[...4 lines deleted...]
-          <w:szCs w:val="18"/>
+      <w:r w:rsidRPr="00B8602A">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+          <w:b/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="22"/>
         </w:rPr>
         <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
       </w:r>
-      <w:r w:rsidRPr="007B2363">
-[...12 lines deleted...]
-          <w:szCs w:val="18"/>
+      <w:r w:rsidRPr="00B8602A">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+          <w:b/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+      </w:r>
+      <w:r w:rsidRPr="00B8602A">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+          <w:b/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="22"/>
         </w:rPr>
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
-      <w:r w:rsidRPr="007B2363">
-[...4 lines deleted...]
-          <w:szCs w:val="18"/>
+      <w:r w:rsidRPr="00B8602A">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+          <w:b/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="22"/>
         </w:rPr>
         <w:t>&lt;Endereço completo&gt;</w:t>
       </w:r>
-      <w:r w:rsidRPr="007B2363">
-[...4 lines deleted...]
-          <w:szCs w:val="18"/>
+      <w:r w:rsidRPr="00B8602A">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+          <w:b/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="22"/>
         </w:rPr>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
-      <w:r w:rsidRPr="007B2363">
-[...4 lines deleted...]
-          <w:szCs w:val="18"/>
+      <w:r w:rsidRPr="00B8602A">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+          <w:b/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="22"/>
         </w:rPr>
         <w:t>,</w:t>
       </w:r>
-      <w:r w:rsidRPr="007B2363">
-[...3 lines deleted...]
-          <w:szCs w:val="18"/>
+      <w:r w:rsidRPr="00B8602A">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> integrante do consórcio </w:t>
       </w:r>
-      <w:r w:rsidRPr="007B2363">
-[...4 lines deleted...]
-          <w:szCs w:val="18"/>
+      <w:r w:rsidRPr="00B8602A">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+          <w:b/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="22"/>
         </w:rPr>
         <w:fldChar w:fldCharType="begin">
           <w:ffData>
             <w:name w:val=""/>
             <w:enabled/>
             <w:calcOnExit w:val="0"/>
             <w:textInput>
               <w:default w:val="&lt;Nome empresarial do consórcio&gt;"/>
             </w:textInput>
           </w:ffData>
         </w:fldChar>
       </w:r>
-      <w:r w:rsidRPr="007B2363">
-[...4 lines deleted...]
-          <w:szCs w:val="18"/>
+      <w:r w:rsidRPr="00B8602A">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+          <w:b/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="22"/>
         </w:rPr>
         <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
       </w:r>
-      <w:r w:rsidRPr="007B2363">
-[...12 lines deleted...]
-          <w:szCs w:val="18"/>
+      <w:r w:rsidRPr="00B8602A">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+          <w:b/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+      </w:r>
+      <w:r w:rsidRPr="00B8602A">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+          <w:b/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="22"/>
         </w:rPr>
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
-      <w:r w:rsidRPr="007B2363">
-[...4 lines deleted...]
-          <w:szCs w:val="18"/>
+      <w:r w:rsidRPr="00B8602A">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+          <w:b/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="22"/>
         </w:rPr>
         <w:t>&lt;Nome empresarial do consórcio&gt;</w:t>
       </w:r>
-      <w:r w:rsidRPr="007B2363">
-[...4 lines deleted...]
-          <w:szCs w:val="18"/>
+      <w:r w:rsidRPr="00B8602A">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+          <w:b/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="22"/>
         </w:rPr>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
-      <w:r w:rsidRPr="007B2363">
-[...3 lines deleted...]
-          <w:szCs w:val="18"/>
+      <w:r w:rsidRPr="00B8602A">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, neste ato representada por </w:t>
       </w:r>
-      <w:r w:rsidRPr="007B2363">
-[...4 lines deleted...]
-          <w:szCs w:val="18"/>
+      <w:r w:rsidRPr="00B8602A">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+          <w:b/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="22"/>
         </w:rPr>
         <w:fldChar w:fldCharType="begin">
           <w:ffData>
             <w:name w:val=""/>
             <w:enabled/>
             <w:calcOnExit w:val="0"/>
             <w:textInput>
               <w:default w:val="&lt;Nome do representante legal&gt;"/>
             </w:textInput>
           </w:ffData>
         </w:fldChar>
       </w:r>
-      <w:r w:rsidRPr="007B2363">
-[...4 lines deleted...]
-          <w:szCs w:val="18"/>
+      <w:r w:rsidRPr="00B8602A">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+          <w:b/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="22"/>
         </w:rPr>
         <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
       </w:r>
-      <w:r w:rsidRPr="007B2363">
-[...12 lines deleted...]
-          <w:szCs w:val="18"/>
+      <w:r w:rsidRPr="00B8602A">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+          <w:b/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+      </w:r>
+      <w:r w:rsidRPr="00B8602A">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+          <w:b/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="22"/>
         </w:rPr>
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
-      <w:r w:rsidRPr="007B2363">
-[...4 lines deleted...]
-          <w:szCs w:val="18"/>
+      <w:r w:rsidRPr="00B8602A">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+          <w:b/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="22"/>
         </w:rPr>
         <w:t>&lt;Nome do representante legal&gt;</w:t>
       </w:r>
-      <w:r w:rsidRPr="007B2363">
-[...4 lines deleted...]
-          <w:szCs w:val="18"/>
+      <w:r w:rsidRPr="00B8602A">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+          <w:b/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="22"/>
         </w:rPr>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
-      <w:r w:rsidRPr="007B2363">
-[...35 lines deleted...]
-          <w:rFonts w:cs="Arial"/>
+      <w:r w:rsidRPr="00B8602A">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, vem, pela presente, nos termos do submódulo 1.2– Cadastro de agentes dos Procedimentos de Comercialização, informar que é integrante do Consórcio de Geração denominado </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B8602A">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
           <w:b/>
           <w:bCs/>
-          <w:color w:val="1F497D"/>
-[...1 lines deleted...]
-          <w:szCs w:val="18"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="22"/>
         </w:rPr>
         <w:fldChar w:fldCharType="begin">
           <w:ffData>
             <w:name w:val=""/>
             <w:enabled/>
             <w:calcOnExit w:val="0"/>
             <w:textInput>
               <w:default w:val="&lt;Nome empresarial do consórcio&gt;"/>
             </w:textInput>
           </w:ffData>
         </w:fldChar>
       </w:r>
-      <w:r w:rsidRPr="007B2363">
-[...1 lines deleted...]
-          <w:rFonts w:cs="Arial"/>
+      <w:r w:rsidRPr="00B8602A">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
           <w:b/>
           <w:bCs/>
-          <w:color w:val="1F497D"/>
-[...1 lines deleted...]
-          <w:szCs w:val="18"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="22"/>
         </w:rPr>
         <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
       </w:r>
-      <w:r w:rsidRPr="007B2363">
-[...1 lines deleted...]
-          <w:rFonts w:cs="Arial"/>
+      <w:r w:rsidRPr="00B8602A">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
           <w:b/>
           <w:bCs/>
-          <w:color w:val="1F497D"/>
-[...6 lines deleted...]
-          <w:rFonts w:cs="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+      </w:r>
+      <w:r w:rsidRPr="00B8602A">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
           <w:b/>
           <w:bCs/>
-          <w:color w:val="1F497D"/>
-[...1 lines deleted...]
-          <w:szCs w:val="18"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="22"/>
         </w:rPr>
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
-      <w:r w:rsidRPr="007B2363">
-[...1 lines deleted...]
-          <w:rFonts w:cs="Arial"/>
+      <w:r w:rsidRPr="00B8602A">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
           <w:b/>
           <w:bCs/>
           <w:noProof/>
-          <w:color w:val="1F497D"/>
-[...1 lines deleted...]
-          <w:szCs w:val="18"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="22"/>
         </w:rPr>
         <w:t>&lt;Nome empresarial do consórcio&gt;</w:t>
       </w:r>
-      <w:r w:rsidRPr="007B2363">
-[...1 lines deleted...]
-          <w:rFonts w:cs="Arial"/>
+      <w:r w:rsidRPr="00B8602A">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
           <w:b/>
           <w:bCs/>
-          <w:color w:val="1F497D"/>
-[...1 lines deleted...]
-          <w:szCs w:val="18"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="22"/>
         </w:rPr>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
-      <w:r w:rsidRPr="007B2363">
-[...4 lines deleted...]
-          <w:szCs w:val="18"/>
+      <w:r w:rsidRPr="00B8602A">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="22"/>
         </w:rPr>
         <w:t>, e sua atuação na CCEE dar-se-á por:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7B6C3B59" w14:textId="77777777" w:rsidR="00D26B25" w:rsidRPr="007B2363" w:rsidRDefault="00D26B25" w:rsidP="00D26B25">
+    <w:p w14:paraId="7B6C3B59" w14:textId="77777777" w:rsidR="00D26B25" w:rsidRPr="00B8602A" w:rsidRDefault="00D26B25" w:rsidP="00D26B25">
       <w:pPr>
         <w:pStyle w:val="SemEspaamento"/>
         <w:spacing w:before="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
-          <w:sz w:val="18"/>
-          <w:szCs w:val="18"/>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="022DBF8B" w14:textId="58E20814" w:rsidR="00D26B25" w:rsidRPr="007B2363" w:rsidRDefault="009576EE" w:rsidP="00D26B25">
+    <w:p w14:paraId="022DBF8B" w14:textId="58E20814" w:rsidR="00D26B25" w:rsidRPr="00B8602A" w:rsidRDefault="009576EE" w:rsidP="00D26B25">
       <w:pPr>
         <w:pStyle w:val="SemEspaamento"/>
         <w:spacing w:before="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
-          <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
-[...6 lines deleted...]
-        <w:rPr>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsia="Calibri" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B8602A">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
           <w:b/>
           <w:i/>
           <w:noProof/>
-          <w:color w:val="1F497D"/>
-          <w:szCs w:val="20"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:fldChar w:fldCharType="begin">
           <w:ffData>
             <w:name w:val=""/>
             <w:enabled/>
             <w:calcOnExit w:val="0"/>
             <w:checkBox>
               <w:sizeAuto/>
               <w:default w:val="0"/>
               <w:checked w:val="0"/>
             </w:checkBox>
           </w:ffData>
         </w:fldChar>
       </w:r>
-      <w:r w:rsidRPr="00A4251D">
-        <w:rPr>
+      <w:r w:rsidRPr="00B8602A">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
           <w:b/>
           <w:i/>
           <w:noProof/>
-          <w:color w:val="1F497D"/>
-          <w:szCs w:val="20"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
       </w:r>
-      <w:r w:rsidRPr="00A4251D">
-        <w:rPr>
+      <w:r w:rsidRPr="00B8602A">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
           <w:b/>
           <w:i/>
           <w:noProof/>
-          <w:color w:val="1F497D"/>
-[...4 lines deleted...]
-        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:r>
+      <w:r w:rsidRPr="00B8602A">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
           <w:b/>
           <w:i/>
           <w:noProof/>
-          <w:color w:val="1F497D"/>
-          <w:szCs w:val="20"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
-      <w:r w:rsidRPr="00A4251D">
-        <w:rPr>
+      <w:r w:rsidRPr="00B8602A">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
           <w:b/>
           <w:i/>
           <w:noProof/>
-          <w:color w:val="1F497D"/>
-          <w:szCs w:val="20"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
-      <w:r w:rsidR="00D26B25" w:rsidRPr="007B2363">
-[...4 lines deleted...]
-          <w:szCs w:val="18"/>
+      <w:r w:rsidR="00D26B25" w:rsidRPr="00B8602A">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsia="Calibri" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> Adesão à CCEE, nos termos dos submódulos 1.1 – Adesão à CCEE e 1.2 – Cadastro de agentes</w:t>
       </w:r>
-      <w:r w:rsidR="00D26B25" w:rsidRPr="007B2363">
-[...4 lines deleted...]
-          <w:szCs w:val="18"/>
+      <w:r w:rsidR="00D26B25" w:rsidRPr="00B8602A">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> dos Procedimentos de Comercialização</w:t>
       </w:r>
-      <w:r w:rsidR="00D26B25" w:rsidRPr="007B2363">
-[...4 lines deleted...]
-          <w:szCs w:val="18"/>
+      <w:r w:rsidR="00D26B25" w:rsidRPr="00B8602A">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsia="Calibri" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>;</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3019F4DD" w14:textId="77777777" w:rsidR="00D26B25" w:rsidRPr="007B2363" w:rsidRDefault="00D26B25" w:rsidP="00D26B25">
+    <w:p w14:paraId="3019F4DD" w14:textId="77777777" w:rsidR="00D26B25" w:rsidRPr="00B8602A" w:rsidRDefault="00D26B25" w:rsidP="00D26B25">
       <w:pPr>
         <w:pStyle w:val="SemEspaamento"/>
         <w:spacing w:before="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
-          <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
-[...2 lines deleted...]
-          <w:szCs w:val="18"/>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsia="Calibri" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="6ED3930F" w14:textId="1E72FC4E" w:rsidR="00D26B25" w:rsidRPr="007B2363" w:rsidRDefault="009576EE" w:rsidP="00D26B25">
+    <w:p w14:paraId="6ED3930F" w14:textId="1E72FC4E" w:rsidR="00D26B25" w:rsidRPr="00B8602A" w:rsidRDefault="009576EE" w:rsidP="00D26B25">
       <w:pPr>
         <w:pStyle w:val="SemEspaamento"/>
         <w:spacing w:before="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
-          <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
-[...6 lines deleted...]
-        <w:rPr>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsia="Calibri" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B8602A">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
           <w:b/>
           <w:i/>
           <w:noProof/>
-          <w:color w:val="1F497D"/>
-          <w:szCs w:val="20"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:fldChar w:fldCharType="begin">
           <w:ffData>
             <w:name w:val=""/>
             <w:enabled/>
             <w:calcOnExit w:val="0"/>
             <w:checkBox>
               <w:sizeAuto/>
               <w:default w:val="0"/>
               <w:checked w:val="0"/>
             </w:checkBox>
           </w:ffData>
         </w:fldChar>
       </w:r>
-      <w:r w:rsidRPr="00A4251D">
-        <w:rPr>
+      <w:r w:rsidRPr="00B8602A">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
           <w:b/>
           <w:i/>
           <w:noProof/>
-          <w:color w:val="1F497D"/>
-          <w:szCs w:val="20"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
       </w:r>
-      <w:r w:rsidRPr="00A4251D">
-        <w:rPr>
+      <w:r w:rsidRPr="00B8602A">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
           <w:b/>
           <w:i/>
           <w:noProof/>
-          <w:color w:val="1F497D"/>
-[...4 lines deleted...]
-        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:r>
+      <w:r w:rsidRPr="00B8602A">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
           <w:b/>
           <w:i/>
           <w:noProof/>
-          <w:color w:val="1F497D"/>
-          <w:szCs w:val="20"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
-      <w:r w:rsidRPr="00A4251D">
-        <w:rPr>
+      <w:r w:rsidRPr="00B8602A">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
           <w:b/>
           <w:i/>
           <w:noProof/>
-          <w:color w:val="1F497D"/>
-          <w:szCs w:val="20"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
-      <w:r w:rsidR="00D26B25" w:rsidRPr="007B2363">
-[...4 lines deleted...]
-          <w:szCs w:val="18"/>
+      <w:r w:rsidR="00D26B25" w:rsidRPr="00B8602A">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsia="Calibri" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> Representação varejista, nos termos do submódulo 1.6 – Comercialização varejista </w:t>
       </w:r>
-      <w:r w:rsidR="00D26B25" w:rsidRPr="007B2363">
-[...4 lines deleted...]
-          <w:szCs w:val="18"/>
+      <w:r w:rsidR="00D26B25" w:rsidRPr="00B8602A">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>dos Procedimentos de Comercialização</w:t>
       </w:r>
-      <w:r w:rsidR="00D26B25" w:rsidRPr="007B2363">
-[...4 lines deleted...]
-          <w:szCs w:val="18"/>
+      <w:r w:rsidR="00D26B25" w:rsidRPr="00B8602A">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsia="Calibri" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, sendo seu varejista a empresa </w:t>
       </w:r>
-      <w:r w:rsidR="00D26B25" w:rsidRPr="007B2363">
-[...4 lines deleted...]
-          <w:szCs w:val="18"/>
+      <w:r w:rsidR="00D26B25" w:rsidRPr="00B8602A">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+          <w:b/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
         </w:rPr>
         <w:fldChar w:fldCharType="begin">
           <w:ffData>
             <w:name w:val=""/>
             <w:enabled/>
             <w:calcOnExit w:val="0"/>
             <w:textInput>
               <w:default w:val="&lt;Nome empresarial do varejista&gt;"/>
             </w:textInput>
           </w:ffData>
         </w:fldChar>
       </w:r>
-      <w:r w:rsidR="00D26B25" w:rsidRPr="007B2363">
-[...4 lines deleted...]
-          <w:szCs w:val="18"/>
+      <w:r w:rsidR="00D26B25" w:rsidRPr="00B8602A">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+          <w:b/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
         </w:rPr>
         <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
       </w:r>
-      <w:r w:rsidR="00D26B25" w:rsidRPr="007B2363">
-[...12 lines deleted...]
-          <w:szCs w:val="18"/>
+      <w:r w:rsidR="00D26B25" w:rsidRPr="00B8602A">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+          <w:b/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:r>
+      <w:r w:rsidR="00D26B25" w:rsidRPr="00B8602A">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+          <w:b/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
         </w:rPr>
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
-      <w:r w:rsidR="00D26B25" w:rsidRPr="007B2363">
-        <w:rPr>
+      <w:r w:rsidR="00D26B25" w:rsidRPr="00B8602A">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
           <w:b/>
           <w:noProof/>
-          <w:color w:val="1F497D"/>
-[...1 lines deleted...]
-          <w:szCs w:val="18"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>&lt;Nome empresarial do varejista&gt;</w:t>
       </w:r>
-      <w:r w:rsidR="00D26B25" w:rsidRPr="007B2363">
-[...4 lines deleted...]
-          <w:szCs w:val="18"/>
+      <w:r w:rsidR="00D26B25" w:rsidRPr="00B8602A">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+          <w:b/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
         </w:rPr>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
-      <w:r w:rsidR="00D26B25" w:rsidRPr="007B2363">
-[...3 lines deleted...]
-          <w:szCs w:val="18"/>
+      <w:r w:rsidR="00D26B25" w:rsidRPr="00B8602A">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, sigla: </w:t>
       </w:r>
-      <w:r w:rsidR="00D26B25" w:rsidRPr="007B2363">
-[...4 lines deleted...]
-          <w:szCs w:val="18"/>
+      <w:r w:rsidR="00D26B25" w:rsidRPr="00B8602A">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+          <w:b/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="00D26B25" w:rsidRPr="007B2363">
-[...4 lines deleted...]
-          <w:szCs w:val="18"/>
+      <w:r w:rsidR="00D26B25" w:rsidRPr="00B8602A">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+          <w:b/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
         </w:rPr>
         <w:fldChar w:fldCharType="begin">
           <w:ffData>
             <w:name w:val=""/>
             <w:enabled/>
             <w:calcOnExit w:val="0"/>
             <w:textInput>
               <w:default w:val="&lt;Sigla na CCEE,&gt;"/>
             </w:textInput>
           </w:ffData>
         </w:fldChar>
       </w:r>
-      <w:r w:rsidR="00D26B25" w:rsidRPr="007B2363">
-[...4 lines deleted...]
-          <w:szCs w:val="18"/>
+      <w:r w:rsidR="00D26B25" w:rsidRPr="00B8602A">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+          <w:b/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
         </w:rPr>
         <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
       </w:r>
-      <w:r w:rsidR="00D26B25" w:rsidRPr="007B2363">
-[...12 lines deleted...]
-          <w:szCs w:val="18"/>
+      <w:r w:rsidR="00D26B25" w:rsidRPr="00B8602A">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+          <w:b/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:r>
+      <w:r w:rsidR="00D26B25" w:rsidRPr="00B8602A">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+          <w:b/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
         </w:rPr>
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
-      <w:r w:rsidR="00D26B25" w:rsidRPr="007B2363">
-        <w:rPr>
+      <w:r w:rsidR="00D26B25" w:rsidRPr="00B8602A">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
           <w:b/>
           <w:noProof/>
-          <w:color w:val="1F497D"/>
-[...1 lines deleted...]
-          <w:szCs w:val="18"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>&lt;Sigla na CCEE,&gt;</w:t>
       </w:r>
-      <w:r w:rsidR="00D26B25" w:rsidRPr="007B2363">
-[...4 lines deleted...]
-          <w:szCs w:val="18"/>
+      <w:r w:rsidR="00D26B25" w:rsidRPr="00B8602A">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+          <w:b/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
         </w:rPr>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
-      <w:r w:rsidR="00D26B25" w:rsidRPr="007B2363">
-[...3 lines deleted...]
-          <w:szCs w:val="18"/>
+      <w:r w:rsidR="00D26B25" w:rsidRPr="00B8602A">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, inscrita no CNPJ/MF sob n°: </w:t>
       </w:r>
-      <w:r w:rsidR="00D26B25" w:rsidRPr="007B2363">
-[...4 lines deleted...]
-          <w:szCs w:val="18"/>
+      <w:r w:rsidR="00D26B25" w:rsidRPr="00B8602A">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+          <w:b/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
         </w:rPr>
         <w:fldChar w:fldCharType="begin">
           <w:ffData>
             <w:name w:val=""/>
             <w:enabled/>
             <w:calcOnExit w:val="0"/>
             <w:textInput>
               <w:default w:val="&lt;CNPJ&gt;"/>
             </w:textInput>
           </w:ffData>
         </w:fldChar>
       </w:r>
-      <w:r w:rsidR="00D26B25" w:rsidRPr="007B2363">
-[...4 lines deleted...]
-          <w:szCs w:val="18"/>
+      <w:r w:rsidR="00D26B25" w:rsidRPr="00B8602A">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+          <w:b/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
         </w:rPr>
         <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
       </w:r>
-      <w:r w:rsidR="00D26B25" w:rsidRPr="007B2363">
-[...12 lines deleted...]
-          <w:szCs w:val="18"/>
+      <w:r w:rsidR="00D26B25" w:rsidRPr="00B8602A">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+          <w:b/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:r>
+      <w:r w:rsidR="00D26B25" w:rsidRPr="00B8602A">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+          <w:b/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
         </w:rPr>
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
-      <w:r w:rsidR="00D26B25" w:rsidRPr="007B2363">
-        <w:rPr>
+      <w:r w:rsidR="00D26B25" w:rsidRPr="00B8602A">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
           <w:b/>
           <w:noProof/>
-          <w:color w:val="1F497D"/>
-[...1 lines deleted...]
-          <w:szCs w:val="18"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>&lt;CNPJ&gt;</w:t>
       </w:r>
-      <w:r w:rsidR="00D26B25" w:rsidRPr="007B2363">
-[...4 lines deleted...]
-          <w:szCs w:val="18"/>
+      <w:r w:rsidR="00D26B25" w:rsidRPr="00B8602A">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+          <w:b/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
         </w:rPr>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
-      <w:r w:rsidR="00D26B25" w:rsidRPr="007B2363">
-[...4 lines deleted...]
-          <w:szCs w:val="18"/>
+      <w:r w:rsidR="00D26B25" w:rsidRPr="00B8602A">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsia="Calibri" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="45BD8FF3" w14:textId="77777777" w:rsidR="00D26B25" w:rsidRPr="007B2363" w:rsidRDefault="00D26B25" w:rsidP="00D26B25">
+    <w:p w14:paraId="45BD8FF3" w14:textId="77777777" w:rsidR="00D26B25" w:rsidRPr="00B8602A" w:rsidRDefault="00D26B25" w:rsidP="00D26B25">
       <w:pPr>
         <w:pStyle w:val="SemEspaamento"/>
         <w:spacing w:before="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
-          <w:rFonts w:cs="Arial"/>
-[...2 lines deleted...]
-          <w:szCs w:val="18"/>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="14482D87" w14:textId="77777777" w:rsidR="00D26B25" w:rsidRPr="007B2363" w:rsidRDefault="00D26B25" w:rsidP="00D26B25">
+    <w:p w14:paraId="14482D87" w14:textId="77777777" w:rsidR="00D26B25" w:rsidRPr="00B8602A" w:rsidRDefault="00D26B25" w:rsidP="00D26B25">
       <w:pPr>
         <w:spacing w:before="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
-          <w:color w:val="1F497D"/>
-[...27 lines deleted...]
-        <w:t xml:space="preserve"> CCEE, os integrantes do consórcio declaram ter ciência e concordam expressamente:</w:t>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B8602A">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t>Em decorrência da atuação na CCEE, os integrantes do consórcio declaram ter ciência e concordam expressamente:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="30075C20" w14:textId="77777777" w:rsidR="00D26B25" w:rsidRPr="007B2363" w:rsidRDefault="00D26B25" w:rsidP="00D26B25">
+    <w:p w14:paraId="30075C20" w14:textId="77777777" w:rsidR="00D26B25" w:rsidRPr="00B8602A" w:rsidRDefault="00D26B25" w:rsidP="00D26B25">
       <w:pPr>
         <w:spacing w:before="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
-          <w:color w:val="1F497D"/>
-[...1 lines deleted...]
-          <w:szCs w:val="18"/>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="2566076D" w14:textId="77777777" w:rsidR="00D26B25" w:rsidRPr="007B2363" w:rsidRDefault="00D26B25" w:rsidP="00D26B25">
+    <w:p w14:paraId="2566076D" w14:textId="77777777" w:rsidR="00D26B25" w:rsidRPr="00B8602A" w:rsidRDefault="00D26B25" w:rsidP="00D26B25">
       <w:pPr>
         <w:pStyle w:val="PargrafodaLista"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="3"/>
         </w:numPr>
         <w:spacing w:before="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
-          <w:color w:val="1F497D"/>
-[...27 lines deleted...]
-        <w:t xml:space="preserve"> é responsável pela sua operação no âmbito da CCEE, sem prejuízo de responsabilidade solidária;</w:t>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B8602A">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t>Cada integrante ou varejista, conforme o caso, é responsável pela sua operação no âmbito da CCEE, sem prejuízo de responsabilidade solidária;</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5637A53B" w14:textId="77777777" w:rsidR="00D26B25" w:rsidRPr="007B2363" w:rsidRDefault="00D26B25" w:rsidP="00D26B25">
+    <w:p w14:paraId="5637A53B" w14:textId="77777777" w:rsidR="00D26B25" w:rsidRPr="00B8602A" w:rsidRDefault="00D26B25" w:rsidP="00D26B25">
       <w:pPr>
         <w:pStyle w:val="PargrafodaLista"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="3"/>
         </w:numPr>
         <w:spacing w:before="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
-          <w:color w:val="1F497D"/>
-[...44 lines deleted...]
-        <w:t>, inclusive para fins de desligamento da CCEE;</w:t>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B8602A">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t>A solicitação de modelagem e eventuais adequações no cadastro do ativo deve ser solicitada pelo responsável técnico de modelagem, indicado neste termo. Os consorciados ou o varejista, conforme o caso, respondem, de forma solidária, pelos resultados decorrentes da gestão empreendida por seu responsável técnico, inclusive para fins de desligamento da CCEE;</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2FCAB0F6" w14:textId="77777777" w:rsidR="00D26B25" w:rsidRPr="007B2363" w:rsidRDefault="00D26B25" w:rsidP="00D26B25">
+    <w:p w14:paraId="2FCAB0F6" w14:textId="77777777" w:rsidR="00D26B25" w:rsidRPr="00B8602A" w:rsidRDefault="00D26B25" w:rsidP="00D26B25">
       <w:pPr>
         <w:pStyle w:val="PargrafodaLista"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="3"/>
         </w:numPr>
         <w:spacing w:before="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
-          <w:color w:val="1F497D"/>
-[...44 lines deleted...]
-        <w:t>, para exercer as atividades de agente de medição previstas nos Procedimentos de Rede.</w:t>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B8602A">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t>Deve ser nomeado um dos proprietários, integrante do consórcio de geração como agente, candidato a agente ou representado de varejista, conforme o caso, para exercer as atividades de agente de medição previstas nos Procedimentos de Rede.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0DF38FC2" w14:textId="77777777" w:rsidR="00D26B25" w:rsidRPr="007B2363" w:rsidRDefault="00D26B25" w:rsidP="00D26B25">
+    <w:p w14:paraId="0DF38FC2" w14:textId="77777777" w:rsidR="00D26B25" w:rsidRPr="00B8602A" w:rsidRDefault="00D26B25" w:rsidP="00D26B25">
       <w:pPr>
         <w:pStyle w:val="PargrafodaLista"/>
         <w:spacing w:before="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
-          <w:color w:val="1F497D"/>
-[...1 lines deleted...]
-          <w:szCs w:val="18"/>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="53DEB667" w14:textId="77777777" w:rsidR="00D26B25" w:rsidRPr="007B2363" w:rsidRDefault="00D26B25" w:rsidP="00D26B25">
+    <w:p w14:paraId="53DEB667" w14:textId="77777777" w:rsidR="00D26B25" w:rsidRPr="00B8602A" w:rsidRDefault="00D26B25" w:rsidP="00D26B25">
       <w:pPr>
         <w:pStyle w:val="PargrafodaLista"/>
         <w:spacing w:before="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0"/>
         <w:rPr>
-          <w:color w:val="1F497D"/>
-[...9 lines deleted...]
-        </w:rPr>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B8602A">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
         <w:t>As partes, por meio desse termo, indicam como responsável técnico de modelagem do ativo a empresa</w:t>
       </w:r>
-      <w:r w:rsidRPr="007B2363">
-[...4 lines deleted...]
-          <w:szCs w:val="18"/>
+      <w:r w:rsidRPr="00B8602A">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+          <w:b/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="007B2363">
-[...4 lines deleted...]
-          <w:szCs w:val="18"/>
+      <w:r w:rsidRPr="00B8602A">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+          <w:b/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="22"/>
         </w:rPr>
         <w:fldChar w:fldCharType="begin">
           <w:ffData>
             <w:name w:val=""/>
             <w:enabled/>
             <w:calcOnExit w:val="0"/>
             <w:textInput>
               <w:default w:val="&lt;Nome empresarial do responsável&gt;"/>
             </w:textInput>
           </w:ffData>
         </w:fldChar>
       </w:r>
-      <w:r w:rsidRPr="007B2363">
-[...4 lines deleted...]
-          <w:szCs w:val="18"/>
+      <w:r w:rsidRPr="00B8602A">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+          <w:b/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="22"/>
         </w:rPr>
         <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
       </w:r>
-      <w:r w:rsidRPr="007B2363">
-[...12 lines deleted...]
-          <w:szCs w:val="18"/>
+      <w:r w:rsidRPr="00B8602A">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+          <w:b/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+      </w:r>
+      <w:r w:rsidRPr="00B8602A">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+          <w:b/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="22"/>
         </w:rPr>
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
-      <w:r w:rsidRPr="007B2363">
-[...4 lines deleted...]
-          <w:szCs w:val="18"/>
+      <w:r w:rsidRPr="00B8602A">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+          <w:b/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="22"/>
         </w:rPr>
         <w:t>&lt;Nome empresarial do responsável&gt;</w:t>
       </w:r>
-      <w:r w:rsidRPr="007B2363">
-[...4 lines deleted...]
-          <w:szCs w:val="18"/>
+      <w:r w:rsidRPr="00B8602A">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+          <w:b/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="22"/>
         </w:rPr>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
-      <w:r w:rsidRPr="007B2363">
-[...3 lines deleted...]
-          <w:szCs w:val="18"/>
+      <w:r w:rsidRPr="00B8602A">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, sigla: </w:t>
       </w:r>
-      <w:r w:rsidRPr="007B2363">
-[...4 lines deleted...]
-          <w:szCs w:val="18"/>
+      <w:r w:rsidRPr="00B8602A">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+          <w:b/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="007B2363">
-[...4 lines deleted...]
-          <w:szCs w:val="18"/>
+      <w:r w:rsidRPr="00B8602A">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+          <w:b/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="22"/>
         </w:rPr>
         <w:fldChar w:fldCharType="begin">
           <w:ffData>
             <w:name w:val=""/>
             <w:enabled/>
             <w:calcOnExit w:val="0"/>
             <w:textInput>
               <w:default w:val="&lt;Sigla na CCEE&gt;"/>
             </w:textInput>
           </w:ffData>
         </w:fldChar>
       </w:r>
-      <w:r w:rsidRPr="007B2363">
-[...4 lines deleted...]
-          <w:szCs w:val="18"/>
+      <w:r w:rsidRPr="00B8602A">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+          <w:b/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="22"/>
         </w:rPr>
         <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
       </w:r>
-      <w:r w:rsidRPr="007B2363">
-[...12 lines deleted...]
-          <w:szCs w:val="18"/>
+      <w:r w:rsidRPr="00B8602A">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+          <w:b/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+      </w:r>
+      <w:r w:rsidRPr="00B8602A">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+          <w:b/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="22"/>
         </w:rPr>
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
-      <w:r w:rsidRPr="007B2363">
-[...4 lines deleted...]
-          <w:szCs w:val="18"/>
+      <w:r w:rsidRPr="00B8602A">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+          <w:b/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="22"/>
         </w:rPr>
         <w:t>&lt;Sigla na CCEE&gt;</w:t>
       </w:r>
-      <w:r w:rsidRPr="007B2363">
-[...4 lines deleted...]
-          <w:szCs w:val="18"/>
+      <w:r w:rsidRPr="00B8602A">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+          <w:b/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="22"/>
         </w:rPr>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
-      <w:r w:rsidRPr="007B2363">
-[...3 lines deleted...]
-          <w:szCs w:val="18"/>
+      <w:r w:rsidRPr="00B8602A">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, inscrita no CNPJ/MF sob n°: </w:t>
       </w:r>
-      <w:r w:rsidRPr="007B2363">
-[...4 lines deleted...]
-          <w:szCs w:val="18"/>
+      <w:r w:rsidRPr="00B8602A">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+          <w:b/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="22"/>
         </w:rPr>
         <w:fldChar w:fldCharType="begin">
           <w:ffData>
             <w:name w:val=""/>
             <w:enabled/>
             <w:calcOnExit w:val="0"/>
             <w:textInput>
               <w:default w:val="&lt;CNPJ&gt;"/>
             </w:textInput>
           </w:ffData>
         </w:fldChar>
       </w:r>
-      <w:r w:rsidRPr="007B2363">
-[...4 lines deleted...]
-          <w:szCs w:val="18"/>
+      <w:r w:rsidRPr="00B8602A">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+          <w:b/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="22"/>
         </w:rPr>
         <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
       </w:r>
-      <w:r w:rsidRPr="007B2363">
-[...12 lines deleted...]
-          <w:szCs w:val="18"/>
+      <w:r w:rsidRPr="00B8602A">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+          <w:b/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+      </w:r>
+      <w:r w:rsidRPr="00B8602A">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+          <w:b/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="22"/>
         </w:rPr>
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
-      <w:r w:rsidRPr="007B2363">
-[...4 lines deleted...]
-          <w:szCs w:val="18"/>
+      <w:r w:rsidRPr="00B8602A">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+          <w:b/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="22"/>
         </w:rPr>
         <w:t>&lt;CNPJ&gt;</w:t>
       </w:r>
-      <w:r w:rsidRPr="007B2363">
-[...4 lines deleted...]
-          <w:szCs w:val="18"/>
+      <w:r w:rsidRPr="00B8602A">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+          <w:b/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="22"/>
         </w:rPr>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
-      <w:r w:rsidRPr="007B2363">
-[...3 lines deleted...]
-          <w:szCs w:val="18"/>
+      <w:r w:rsidRPr="00B8602A">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="22"/>
         </w:rPr>
         <w:t>, sendo que a participação de cada consorciado se dará conforme a tabela a seguir:</w:t>
       </w:r>
-      <w:r w:rsidRPr="007B2363" w:rsidDel="005A0184">
-[...3 lines deleted...]
-          <w:szCs w:val="18"/>
+      <w:r w:rsidRPr="00B8602A" w:rsidDel="005A0184">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="22087EB6" w14:textId="77777777" w:rsidR="00D26B25" w:rsidRPr="007B2363" w:rsidRDefault="00D26B25" w:rsidP="00D26B25">
+    <w:p w14:paraId="22087EB6" w14:textId="77777777" w:rsidR="00D26B25" w:rsidRPr="00B8602A" w:rsidRDefault="00D26B25" w:rsidP="00D26B25">
       <w:pPr>
         <w:pStyle w:val="PargrafodaLista"/>
         <w:spacing w:before="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0"/>
         <w:rPr>
-          <w:color w:val="1F497D"/>
-[...1 lines deleted...]
-          <w:szCs w:val="18"/>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:jc w:val="center"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblCellMar>
           <w:left w:w="70" w:type="dxa"/>
           <w:right w:w="70" w:type="dxa"/>
         </w:tblCellMar>
         <w:tblLook w:val="0000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:noHBand="0" w:noVBand="0"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="3539"/>
         <w:gridCol w:w="3544"/>
         <w:gridCol w:w="2828"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00D26B25" w:rsidRPr="00105996" w14:paraId="1EA37C27" w14:textId="77777777" w:rsidTr="00D26B25">
+      <w:tr w:rsidR="00D26B25" w:rsidRPr="00B8602A" w14:paraId="1EA37C27" w14:textId="77777777" w:rsidTr="00D26B25">
         <w:trPr>
           <w:trHeight w:hRule="exact" w:val="470"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3539" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="3AF1D82C" w14:textId="77777777" w:rsidR="00D26B25" w:rsidRPr="007B2363" w:rsidRDefault="00D26B25" w:rsidP="00026FA7">
+          <w:p w14:paraId="3AF1D82C" w14:textId="77777777" w:rsidR="00D26B25" w:rsidRPr="00B8602A" w:rsidRDefault="00D26B25" w:rsidP="00026FA7">
             <w:pPr>
               <w:pStyle w:val="PargrafodaLista"/>
               <w:spacing w:before="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0"/>
               <w:rPr>
-                <w:b/>
-[...2 lines deleted...]
-                <w:szCs w:val="18"/>
+                <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+                <w:b/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="22"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="007B2363">
-[...4 lines deleted...]
-                <w:szCs w:val="18"/>
+            <w:r w:rsidRPr="00B8602A">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+                <w:b/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="22"/>
               </w:rPr>
               <w:t>Consorciado</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3544" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="6AFED178" w14:textId="77777777" w:rsidR="00D26B25" w:rsidRPr="007B2363" w:rsidRDefault="00D26B25" w:rsidP="00026FA7">
+          <w:p w14:paraId="6AFED178" w14:textId="77777777" w:rsidR="00D26B25" w:rsidRPr="00B8602A" w:rsidRDefault="00D26B25" w:rsidP="00026FA7">
             <w:pPr>
               <w:pStyle w:val="PargrafodaLista"/>
               <w:spacing w:before="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0"/>
               <w:rPr>
-                <w:b/>
-[...2 lines deleted...]
-                <w:szCs w:val="18"/>
+                <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+                <w:b/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="22"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="007B2363">
-[...4 lines deleted...]
-                <w:szCs w:val="18"/>
+            <w:r w:rsidRPr="00B8602A">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+                <w:b/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="22"/>
               </w:rPr>
               <w:t>Agente Varejista (quando aplicável)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2828" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="4CB6DF5B" w14:textId="77777777" w:rsidR="00D26B25" w:rsidRPr="007B2363" w:rsidRDefault="00D26B25" w:rsidP="00026FA7">
+          <w:p w14:paraId="4CB6DF5B" w14:textId="77777777" w:rsidR="00D26B25" w:rsidRPr="00B8602A" w:rsidRDefault="00D26B25" w:rsidP="00026FA7">
             <w:pPr>
               <w:pStyle w:val="PargrafodaLista"/>
               <w:spacing w:before="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0"/>
               <w:rPr>
-                <w:b/>
-[...2 lines deleted...]
-                <w:szCs w:val="18"/>
+                <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+                <w:b/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="22"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="007B2363">
-[...4 lines deleted...]
-                <w:szCs w:val="18"/>
+            <w:r w:rsidRPr="00B8602A">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+                <w:b/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="22"/>
               </w:rPr>
               <w:t>Participação no consórcio</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00D26B25" w:rsidRPr="00105996" w14:paraId="209B3E90" w14:textId="77777777" w:rsidTr="00026FA7">
+      <w:tr w:rsidR="00D26B25" w:rsidRPr="00B8602A" w14:paraId="209B3E90" w14:textId="77777777" w:rsidTr="00026FA7">
         <w:trPr>
           <w:trHeight w:hRule="exact" w:val="289"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3539" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="00DEB2B2" w14:textId="77777777" w:rsidR="00D26B25" w:rsidRPr="007B2363" w:rsidRDefault="00D26B25" w:rsidP="00026FA7">
+          <w:p w14:paraId="00DEB2B2" w14:textId="77777777" w:rsidR="00D26B25" w:rsidRPr="00B8602A" w:rsidRDefault="00D26B25" w:rsidP="00026FA7">
             <w:pPr>
               <w:pStyle w:val="PargrafodaLista"/>
               <w:spacing w:before="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0"/>
               <w:rPr>
-                <w:b/>
-[...2 lines deleted...]
-                <w:szCs w:val="18"/>
+                <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+                <w:b/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="22"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="007B2363">
-[...4 lines deleted...]
-                <w:szCs w:val="18"/>
+            <w:r w:rsidRPr="00B8602A">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+                <w:b/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="22"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val=""/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput>
                     <w:default w:val="&lt;Nome empresarial&gt;"/>
                   </w:textInput>
                 </w:ffData>
               </w:fldChar>
             </w:r>
-            <w:r w:rsidRPr="007B2363">
-[...4 lines deleted...]
-                <w:szCs w:val="18"/>
+            <w:r w:rsidRPr="00B8602A">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+                <w:b/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="22"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
             </w:r>
-            <w:r w:rsidRPr="007B2363">
-[...12 lines deleted...]
-                <w:szCs w:val="18"/>
+            <w:r w:rsidRPr="00B8602A">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+                <w:b/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="22"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidRPr="00B8602A">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+                <w:b/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="22"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:r w:rsidRPr="007B2363">
-[...4 lines deleted...]
-                <w:szCs w:val="18"/>
+            <w:r w:rsidRPr="00B8602A">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+                <w:b/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="22"/>
               </w:rPr>
               <w:t>&lt;Nome empresarial&gt;</w:t>
             </w:r>
-            <w:r w:rsidRPr="007B2363">
-[...4 lines deleted...]
-                <w:szCs w:val="18"/>
+            <w:r w:rsidRPr="00B8602A">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+                <w:b/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="22"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3544" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="7A7A17EC" w14:textId="77777777" w:rsidR="00D26B25" w:rsidRPr="007B2363" w:rsidRDefault="00D26B25" w:rsidP="00026FA7">
+          <w:p w14:paraId="7A7A17EC" w14:textId="77777777" w:rsidR="00D26B25" w:rsidRPr="00B8602A" w:rsidRDefault="00D26B25" w:rsidP="00026FA7">
             <w:pPr>
               <w:pStyle w:val="PargrafodaLista"/>
               <w:spacing w:before="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0"/>
               <w:rPr>
-                <w:b/>
-[...2 lines deleted...]
-                <w:szCs w:val="18"/>
+                <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+                <w:b/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="22"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="007B2363">
-[...4 lines deleted...]
-                <w:szCs w:val="18"/>
+            <w:r w:rsidRPr="00B8602A">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+                <w:b/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="22"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val=""/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput>
                     <w:default w:val="&lt;Nome empresarial&gt;"/>
                   </w:textInput>
                 </w:ffData>
               </w:fldChar>
             </w:r>
-            <w:r w:rsidRPr="007B2363">
-[...4 lines deleted...]
-                <w:szCs w:val="18"/>
+            <w:r w:rsidRPr="00B8602A">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+                <w:b/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="22"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
             </w:r>
-            <w:r w:rsidRPr="007B2363">
-[...12 lines deleted...]
-                <w:szCs w:val="18"/>
+            <w:r w:rsidRPr="00B8602A">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+                <w:b/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="22"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidRPr="00B8602A">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+                <w:b/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="22"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:r w:rsidRPr="007B2363">
-              <w:rPr>
+            <w:r w:rsidRPr="00B8602A">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
                 <w:b/>
                 <w:noProof/>
-                <w:color w:val="1F497D"/>
-[...1 lines deleted...]
-                <w:szCs w:val="18"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="22"/>
               </w:rPr>
               <w:t>&lt;Nome empresarial&gt;</w:t>
             </w:r>
-            <w:r w:rsidRPr="007B2363">
-[...4 lines deleted...]
-                <w:szCs w:val="18"/>
+            <w:r w:rsidRPr="00B8602A">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+                <w:b/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="22"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2828" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="38F4C0F5" w14:textId="77777777" w:rsidR="00D26B25" w:rsidRPr="007B2363" w:rsidRDefault="00D26B25" w:rsidP="00026FA7">
+          <w:p w14:paraId="38F4C0F5" w14:textId="77777777" w:rsidR="00D26B25" w:rsidRPr="00B8602A" w:rsidRDefault="00D26B25" w:rsidP="00026FA7">
             <w:pPr>
               <w:pStyle w:val="PargrafodaLista"/>
               <w:spacing w:before="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0"/>
               <w:rPr>
-                <w:b/>
-[...2 lines deleted...]
-                <w:szCs w:val="18"/>
+                <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+                <w:b/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="22"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="007B2363">
-[...4 lines deleted...]
-                <w:szCs w:val="18"/>
+            <w:r w:rsidRPr="00B8602A">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+                <w:b/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="22"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val=""/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput>
                     <w:default w:val="&lt;Valor %&gt;"/>
                   </w:textInput>
                 </w:ffData>
               </w:fldChar>
             </w:r>
-            <w:r w:rsidRPr="007B2363">
-[...4 lines deleted...]
-                <w:szCs w:val="18"/>
+            <w:r w:rsidRPr="00B8602A">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+                <w:b/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="22"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
             </w:r>
-            <w:r w:rsidRPr="007B2363">
-[...12 lines deleted...]
-                <w:szCs w:val="18"/>
+            <w:r w:rsidRPr="00B8602A">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+                <w:b/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="22"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidRPr="00B8602A">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+                <w:b/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="22"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:r w:rsidRPr="007B2363">
-[...4 lines deleted...]
-                <w:szCs w:val="18"/>
+            <w:r w:rsidRPr="00B8602A">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+                <w:b/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="22"/>
               </w:rPr>
               <w:t>&lt;Valor %&gt;</w:t>
             </w:r>
-            <w:r w:rsidRPr="007B2363">
-[...4 lines deleted...]
-                <w:szCs w:val="18"/>
+            <w:r w:rsidRPr="00B8602A">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+                <w:b/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="22"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00D26B25" w:rsidRPr="00105996" w14:paraId="325DD0E1" w14:textId="77777777" w:rsidTr="00026FA7">
+      <w:tr w:rsidR="00D26B25" w:rsidRPr="00B8602A" w14:paraId="325DD0E1" w14:textId="77777777" w:rsidTr="00026FA7">
         <w:trPr>
           <w:trHeight w:hRule="exact" w:val="279"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3539" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="7EBBDFB1" w14:textId="77777777" w:rsidR="00D26B25" w:rsidRPr="007B2363" w:rsidRDefault="00D26B25" w:rsidP="00026FA7">
+          <w:p w14:paraId="7EBBDFB1" w14:textId="77777777" w:rsidR="00D26B25" w:rsidRPr="00B8602A" w:rsidRDefault="00D26B25" w:rsidP="00026FA7">
             <w:pPr>
               <w:pStyle w:val="PargrafodaLista"/>
               <w:spacing w:before="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0"/>
               <w:rPr>
-                <w:b/>
-[...2 lines deleted...]
-                <w:szCs w:val="18"/>
+                <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+                <w:b/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="22"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="007B2363">
-[...4 lines deleted...]
-                <w:szCs w:val="18"/>
+            <w:r w:rsidRPr="00B8602A">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+                <w:b/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="22"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val=""/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput>
                     <w:default w:val="&lt;Nome empresarial&gt;"/>
                   </w:textInput>
                 </w:ffData>
               </w:fldChar>
             </w:r>
-            <w:r w:rsidRPr="007B2363">
-[...4 lines deleted...]
-                <w:szCs w:val="18"/>
+            <w:r w:rsidRPr="00B8602A">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+                <w:b/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="22"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
             </w:r>
-            <w:r w:rsidRPr="007B2363">
-[...12 lines deleted...]
-                <w:szCs w:val="18"/>
+            <w:r w:rsidRPr="00B8602A">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+                <w:b/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="22"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidRPr="00B8602A">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+                <w:b/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="22"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:r w:rsidRPr="007B2363">
-[...4 lines deleted...]
-                <w:szCs w:val="18"/>
+            <w:r w:rsidRPr="00B8602A">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+                <w:b/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="22"/>
               </w:rPr>
               <w:t>&lt;Nome empresarial&gt;</w:t>
             </w:r>
-            <w:r w:rsidRPr="007B2363">
-[...4 lines deleted...]
-                <w:szCs w:val="18"/>
+            <w:r w:rsidRPr="00B8602A">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+                <w:b/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="22"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3544" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="08819126" w14:textId="77777777" w:rsidR="00D26B25" w:rsidRPr="007B2363" w:rsidRDefault="00D26B25" w:rsidP="00026FA7">
+          <w:p w14:paraId="08819126" w14:textId="77777777" w:rsidR="00D26B25" w:rsidRPr="00B8602A" w:rsidRDefault="00D26B25" w:rsidP="00026FA7">
             <w:pPr>
               <w:pStyle w:val="PargrafodaLista"/>
               <w:spacing w:before="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0"/>
               <w:rPr>
-                <w:b/>
-[...2 lines deleted...]
-                <w:szCs w:val="18"/>
+                <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+                <w:b/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="22"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="007B2363">
-[...4 lines deleted...]
-                <w:szCs w:val="18"/>
+            <w:r w:rsidRPr="00B8602A">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+                <w:b/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="22"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val=""/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput>
                     <w:default w:val="&lt;Nome empresarial&gt;"/>
                   </w:textInput>
                 </w:ffData>
               </w:fldChar>
             </w:r>
-            <w:r w:rsidRPr="007B2363">
-[...4 lines deleted...]
-                <w:szCs w:val="18"/>
+            <w:r w:rsidRPr="00B8602A">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+                <w:b/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="22"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
             </w:r>
-            <w:r w:rsidRPr="007B2363">
-[...12 lines deleted...]
-                <w:szCs w:val="18"/>
+            <w:r w:rsidRPr="00B8602A">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+                <w:b/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="22"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidRPr="00B8602A">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+                <w:b/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="22"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:r w:rsidRPr="007B2363">
-              <w:rPr>
+            <w:r w:rsidRPr="00B8602A">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
                 <w:b/>
                 <w:noProof/>
-                <w:color w:val="1F497D"/>
-[...1 lines deleted...]
-                <w:szCs w:val="18"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="22"/>
               </w:rPr>
               <w:t>&lt;Nome empresarial&gt;</w:t>
             </w:r>
-            <w:r w:rsidRPr="007B2363">
-[...4 lines deleted...]
-                <w:szCs w:val="18"/>
+            <w:r w:rsidRPr="00B8602A">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+                <w:b/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="22"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2828" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="6DAA1E6B" w14:textId="77777777" w:rsidR="00D26B25" w:rsidRPr="007B2363" w:rsidRDefault="00D26B25" w:rsidP="00026FA7">
+          <w:p w14:paraId="6DAA1E6B" w14:textId="77777777" w:rsidR="00D26B25" w:rsidRPr="00B8602A" w:rsidRDefault="00D26B25" w:rsidP="00026FA7">
             <w:pPr>
               <w:pStyle w:val="PargrafodaLista"/>
               <w:spacing w:before="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0"/>
               <w:rPr>
-                <w:b/>
-[...2 lines deleted...]
-                <w:szCs w:val="18"/>
+                <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+                <w:b/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="22"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="007B2363">
-[...4 lines deleted...]
-                <w:szCs w:val="18"/>
+            <w:r w:rsidRPr="00B8602A">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+                <w:b/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="22"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val=""/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput>
                     <w:default w:val="&lt;Valor %&gt;"/>
                   </w:textInput>
                 </w:ffData>
               </w:fldChar>
             </w:r>
-            <w:r w:rsidRPr="007B2363">
-[...4 lines deleted...]
-                <w:szCs w:val="18"/>
+            <w:r w:rsidRPr="00B8602A">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+                <w:b/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="22"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
             </w:r>
-            <w:r w:rsidRPr="007B2363">
-[...12 lines deleted...]
-                <w:szCs w:val="18"/>
+            <w:r w:rsidRPr="00B8602A">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+                <w:b/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="22"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidRPr="00B8602A">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+                <w:b/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="22"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:r w:rsidRPr="007B2363">
-[...4 lines deleted...]
-                <w:szCs w:val="18"/>
+            <w:r w:rsidRPr="00B8602A">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+                <w:b/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="22"/>
               </w:rPr>
               <w:t>&lt;Valor %&gt;</w:t>
             </w:r>
-            <w:r w:rsidRPr="007B2363">
-[...4 lines deleted...]
-                <w:szCs w:val="18"/>
+            <w:r w:rsidRPr="00B8602A">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+                <w:b/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="22"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00D26B25" w:rsidRPr="00105996" w14:paraId="4EE21881" w14:textId="77777777" w:rsidTr="00026FA7">
+      <w:tr w:rsidR="00D26B25" w:rsidRPr="00B8602A" w14:paraId="4EE21881" w14:textId="77777777" w:rsidTr="00026FA7">
         <w:trPr>
           <w:trHeight w:hRule="exact" w:val="283"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3539" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="542311B1" w14:textId="77777777" w:rsidR="00D26B25" w:rsidRPr="007B2363" w:rsidRDefault="00D26B25" w:rsidP="00026FA7">
+          <w:p w14:paraId="542311B1" w14:textId="77777777" w:rsidR="00D26B25" w:rsidRPr="00B8602A" w:rsidRDefault="00D26B25" w:rsidP="00026FA7">
             <w:pPr>
               <w:pStyle w:val="PargrafodaLista"/>
               <w:spacing w:before="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0"/>
               <w:rPr>
-                <w:b/>
-[...2 lines deleted...]
-                <w:szCs w:val="18"/>
+                <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+                <w:b/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="22"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="007B2363">
-[...4 lines deleted...]
-                <w:szCs w:val="18"/>
+            <w:r w:rsidRPr="00B8602A">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+                <w:b/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="22"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val=""/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput>
                     <w:default w:val="&lt;Nome empresarial&gt;"/>
                   </w:textInput>
                 </w:ffData>
               </w:fldChar>
             </w:r>
-            <w:r w:rsidRPr="007B2363">
-[...4 lines deleted...]
-                <w:szCs w:val="18"/>
+            <w:r w:rsidRPr="00B8602A">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+                <w:b/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="22"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
             </w:r>
-            <w:r w:rsidRPr="007B2363">
-[...12 lines deleted...]
-                <w:szCs w:val="18"/>
+            <w:r w:rsidRPr="00B8602A">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+                <w:b/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="22"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidRPr="00B8602A">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+                <w:b/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="22"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:r w:rsidRPr="007B2363">
-[...4 lines deleted...]
-                <w:szCs w:val="18"/>
+            <w:r w:rsidRPr="00B8602A">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+                <w:b/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="22"/>
               </w:rPr>
               <w:t>&lt;Nome empresarial&gt;</w:t>
             </w:r>
-            <w:r w:rsidRPr="007B2363">
-[...4 lines deleted...]
-                <w:szCs w:val="18"/>
+            <w:r w:rsidRPr="00B8602A">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+                <w:b/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="22"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3544" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="606A97DA" w14:textId="77777777" w:rsidR="00D26B25" w:rsidRPr="007B2363" w:rsidRDefault="00D26B25" w:rsidP="00026FA7">
+          <w:p w14:paraId="606A97DA" w14:textId="77777777" w:rsidR="00D26B25" w:rsidRPr="00B8602A" w:rsidRDefault="00D26B25" w:rsidP="00026FA7">
             <w:pPr>
               <w:pStyle w:val="PargrafodaLista"/>
               <w:spacing w:before="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0"/>
               <w:rPr>
-                <w:b/>
-[...2 lines deleted...]
-                <w:szCs w:val="18"/>
+                <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+                <w:b/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="22"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="007B2363">
-[...4 lines deleted...]
-                <w:szCs w:val="18"/>
+            <w:r w:rsidRPr="00B8602A">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+                <w:b/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="22"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val=""/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput>
                     <w:default w:val="&lt;Nome empresarial&gt;"/>
                   </w:textInput>
                 </w:ffData>
               </w:fldChar>
             </w:r>
-            <w:r w:rsidRPr="007B2363">
-[...4 lines deleted...]
-                <w:szCs w:val="18"/>
+            <w:r w:rsidRPr="00B8602A">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+                <w:b/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="22"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
             </w:r>
-            <w:r w:rsidRPr="007B2363">
-[...12 lines deleted...]
-                <w:szCs w:val="18"/>
+            <w:r w:rsidRPr="00B8602A">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+                <w:b/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="22"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidRPr="00B8602A">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+                <w:b/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="22"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:r w:rsidRPr="007B2363">
-              <w:rPr>
+            <w:r w:rsidRPr="00B8602A">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
                 <w:b/>
                 <w:noProof/>
-                <w:color w:val="1F497D"/>
-[...1 lines deleted...]
-                <w:szCs w:val="18"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="22"/>
               </w:rPr>
               <w:t>&lt;Nome empresarial&gt;</w:t>
             </w:r>
-            <w:r w:rsidRPr="007B2363">
-[...4 lines deleted...]
-                <w:szCs w:val="18"/>
+            <w:r w:rsidRPr="00B8602A">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+                <w:b/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="22"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2828" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="74507D41" w14:textId="77777777" w:rsidR="00D26B25" w:rsidRPr="007B2363" w:rsidRDefault="00D26B25" w:rsidP="00026FA7">
+          <w:p w14:paraId="74507D41" w14:textId="77777777" w:rsidR="00D26B25" w:rsidRPr="00B8602A" w:rsidRDefault="00D26B25" w:rsidP="00026FA7">
             <w:pPr>
               <w:pStyle w:val="PargrafodaLista"/>
               <w:spacing w:before="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0"/>
               <w:rPr>
-                <w:b/>
-[...2 lines deleted...]
-                <w:szCs w:val="18"/>
+                <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+                <w:b/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="22"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="007B2363">
-[...4 lines deleted...]
-                <w:szCs w:val="18"/>
+            <w:r w:rsidRPr="00B8602A">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+                <w:b/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="22"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val=""/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput>
                     <w:default w:val="&lt;Valor %&gt;"/>
                   </w:textInput>
                 </w:ffData>
               </w:fldChar>
             </w:r>
-            <w:r w:rsidRPr="007B2363">
-[...4 lines deleted...]
-                <w:szCs w:val="18"/>
+            <w:r w:rsidRPr="00B8602A">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+                <w:b/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="22"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
             </w:r>
-            <w:r w:rsidRPr="007B2363">
-[...12 lines deleted...]
-                <w:szCs w:val="18"/>
+            <w:r w:rsidRPr="00B8602A">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+                <w:b/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="22"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidRPr="00B8602A">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+                <w:b/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="22"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:r w:rsidRPr="007B2363">
-[...4 lines deleted...]
-                <w:szCs w:val="18"/>
+            <w:r w:rsidRPr="00B8602A">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+                <w:b/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="22"/>
               </w:rPr>
               <w:t>&lt;Valor %&gt;</w:t>
             </w:r>
-            <w:r w:rsidRPr="007B2363">
-[...4 lines deleted...]
-                <w:szCs w:val="18"/>
+            <w:r w:rsidRPr="00B8602A">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+                <w:b/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="22"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="52D2EA4C" w14:textId="77777777" w:rsidR="00D26B25" w:rsidRPr="007B2363" w:rsidRDefault="00D26B25" w:rsidP="00D26B25">
+    <w:p w14:paraId="52D2EA4C" w14:textId="77777777" w:rsidR="00D26B25" w:rsidRPr="00B8602A" w:rsidRDefault="00D26B25" w:rsidP="00D26B25">
       <w:pPr>
         <w:pStyle w:val="PargrafodaLista"/>
         <w:spacing w:before="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0"/>
         <w:rPr>
-          <w:color w:val="1F497D"/>
-[...1 lines deleted...]
-          <w:szCs w:val="18"/>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="007352DC" w14:textId="77777777" w:rsidR="00D26B25" w:rsidRPr="007B2363" w:rsidRDefault="00D26B25" w:rsidP="00D26B25">
+    <w:p w14:paraId="007352DC" w14:textId="77777777" w:rsidR="00D26B25" w:rsidRPr="00B8602A" w:rsidRDefault="00D26B25" w:rsidP="00D26B25">
       <w:pPr>
         <w:spacing w:before="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
-          <w:color w:val="1F497D"/>
-[...62 lines deleted...]
-        <w:t xml:space="preserve"> dos Procedimentos de Comercialização.</w:t>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B8602A">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t>Os signatários têm ciência que o cadastramento da(s) parcela(s) de ativo que representa(m) a sua participação no consórcio está condicionado à eficácia da adesão ou representação varejista de cada um dos consorciados, conforme o caso, respeitado o disposto nas diretrizes sobre a adesão de consórcio e na documentação necessária para a adesão à CCEE, bem como da representação varejista, caso aplicável, nos termos dos submódulos específicos dos Procedimentos de Comercialização.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="633E6EF4" w14:textId="77777777" w:rsidR="00D26B25" w:rsidRPr="007B2363" w:rsidRDefault="00D26B25" w:rsidP="00D26B25">
+    <w:p w14:paraId="633E6EF4" w14:textId="77777777" w:rsidR="00D26B25" w:rsidRPr="00B8602A" w:rsidRDefault="00D26B25" w:rsidP="00D26B25">
       <w:pPr>
         <w:pStyle w:val="Corpodetexto2"/>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
-          <w:color w:val="1F497D"/>
-[...1 lines deleted...]
-          <w:szCs w:val="18"/>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="6D3366D9" w14:textId="77777777" w:rsidR="00D26B25" w:rsidRPr="007B2363" w:rsidRDefault="00D26B25" w:rsidP="00D26B25">
+    <w:p w14:paraId="6D3366D9" w14:textId="77777777" w:rsidR="00D26B25" w:rsidRPr="00B8602A" w:rsidRDefault="00D26B25" w:rsidP="00D26B25">
       <w:pPr>
         <w:spacing w:before="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
-          <w:color w:val="1F497D"/>
-[...8 lines deleted...]
-          <w:szCs w:val="18"/>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B8602A">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="22"/>
         </w:rPr>
         <w:fldChar w:fldCharType="begin">
           <w:ffData>
             <w:name w:val=""/>
             <w:enabled/>
             <w:calcOnExit w:val="0"/>
             <w:textInput>
               <w:default w:val="&lt;Local&gt;"/>
             </w:textInput>
           </w:ffData>
         </w:fldChar>
       </w:r>
-      <w:r w:rsidRPr="007B2363">
-[...3 lines deleted...]
-          <w:szCs w:val="18"/>
+      <w:r w:rsidRPr="00B8602A">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="22"/>
         </w:rPr>
         <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
       </w:r>
-      <w:r w:rsidRPr="007B2363">
-[...10 lines deleted...]
-          <w:szCs w:val="18"/>
+      <w:r w:rsidRPr="00B8602A">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+      </w:r>
+      <w:r w:rsidRPr="00B8602A">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="22"/>
         </w:rPr>
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
-      <w:r w:rsidRPr="007B2363">
-[...3 lines deleted...]
-          <w:szCs w:val="18"/>
+      <w:r w:rsidRPr="00B8602A">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="22"/>
         </w:rPr>
         <w:t>&lt;Local&gt;</w:t>
       </w:r>
-      <w:r w:rsidRPr="007B2363">
-[...3 lines deleted...]
-          <w:szCs w:val="18"/>
+      <w:r w:rsidRPr="00B8602A">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="22"/>
         </w:rPr>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
-      <w:r w:rsidRPr="007B2363">
-[...3 lines deleted...]
-          <w:szCs w:val="18"/>
+      <w:r w:rsidRPr="00B8602A">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, </w:t>
       </w:r>
-      <w:r w:rsidRPr="007B2363">
-[...3 lines deleted...]
-          <w:szCs w:val="18"/>
+      <w:r w:rsidRPr="00B8602A">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="22"/>
         </w:rPr>
         <w:fldChar w:fldCharType="begin">
           <w:ffData>
             <w:name w:val=""/>
             <w:enabled/>
             <w:calcOnExit w:val="0"/>
             <w:textInput>
               <w:default w:val="&lt;Data&gt;"/>
             </w:textInput>
           </w:ffData>
         </w:fldChar>
       </w:r>
-      <w:r w:rsidRPr="007B2363">
-[...3 lines deleted...]
-          <w:szCs w:val="18"/>
+      <w:r w:rsidRPr="00B8602A">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="22"/>
         </w:rPr>
         <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
       </w:r>
-      <w:r w:rsidRPr="007B2363">
-[...10 lines deleted...]
-          <w:szCs w:val="18"/>
+      <w:r w:rsidRPr="00B8602A">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+      </w:r>
+      <w:r w:rsidRPr="00B8602A">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="22"/>
         </w:rPr>
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
-      <w:r w:rsidRPr="007B2363">
-[...3 lines deleted...]
-          <w:szCs w:val="18"/>
+      <w:r w:rsidRPr="00B8602A">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="22"/>
         </w:rPr>
         <w:t>&lt;Data&gt;</w:t>
       </w:r>
-      <w:r w:rsidRPr="007B2363">
-[...3 lines deleted...]
-          <w:szCs w:val="18"/>
+      <w:r w:rsidRPr="00B8602A">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="22"/>
         </w:rPr>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
-      <w:r w:rsidRPr="007B2363">
-[...4 lines deleted...]
-          <w:szCs w:val="18"/>
+      <w:r w:rsidRPr="00B8602A">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+          <w:b/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="007B2363">
-[...3 lines deleted...]
-          <w:szCs w:val="18"/>
+      <w:r w:rsidRPr="00B8602A">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">de </w:t>
       </w:r>
-      <w:r w:rsidRPr="007B2363">
-[...3 lines deleted...]
-          <w:szCs w:val="18"/>
+      <w:r w:rsidRPr="00B8602A">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="22"/>
         </w:rPr>
         <w:fldChar w:fldCharType="begin">
           <w:ffData>
             <w:name w:val=""/>
             <w:enabled/>
             <w:calcOnExit w:val="0"/>
             <w:textInput>
               <w:default w:val="&lt;Mês&gt;"/>
             </w:textInput>
           </w:ffData>
         </w:fldChar>
       </w:r>
-      <w:r w:rsidRPr="007B2363">
-[...3 lines deleted...]
-          <w:szCs w:val="18"/>
+      <w:r w:rsidRPr="00B8602A">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="22"/>
         </w:rPr>
         <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
       </w:r>
-      <w:r w:rsidRPr="007B2363">
-[...10 lines deleted...]
-          <w:szCs w:val="18"/>
+      <w:r w:rsidRPr="00B8602A">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+      </w:r>
+      <w:r w:rsidRPr="00B8602A">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="22"/>
         </w:rPr>
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
-      <w:r w:rsidRPr="007B2363">
-[...3 lines deleted...]
-          <w:szCs w:val="18"/>
+      <w:r w:rsidRPr="00B8602A">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="22"/>
         </w:rPr>
         <w:t>&lt;Mês&gt;</w:t>
       </w:r>
-      <w:r w:rsidRPr="007B2363">
-[...3 lines deleted...]
-          <w:szCs w:val="18"/>
+      <w:r w:rsidRPr="00B8602A">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="22"/>
         </w:rPr>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
-      <w:r w:rsidRPr="007B2363">
-[...4 lines deleted...]
-          <w:szCs w:val="18"/>
+      <w:r w:rsidRPr="00B8602A">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+          <w:b/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="007B2363">
-[...3 lines deleted...]
-          <w:szCs w:val="18"/>
+      <w:r w:rsidRPr="00B8602A">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">de </w:t>
       </w:r>
-      <w:r w:rsidRPr="007B2363">
-[...3 lines deleted...]
-          <w:szCs w:val="18"/>
+      <w:r w:rsidRPr="00B8602A">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="22"/>
         </w:rPr>
         <w:fldChar w:fldCharType="begin">
           <w:ffData>
             <w:name w:val=""/>
             <w:enabled/>
             <w:calcOnExit w:val="0"/>
             <w:textInput>
               <w:default w:val="&lt;Ano&gt;"/>
             </w:textInput>
           </w:ffData>
         </w:fldChar>
       </w:r>
-      <w:r w:rsidRPr="007B2363">
-[...3 lines deleted...]
-          <w:szCs w:val="18"/>
+      <w:r w:rsidRPr="00B8602A">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="22"/>
         </w:rPr>
         <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
       </w:r>
-      <w:r w:rsidRPr="007B2363">
-[...10 lines deleted...]
-          <w:szCs w:val="18"/>
+      <w:r w:rsidRPr="00B8602A">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+      </w:r>
+      <w:r w:rsidRPr="00B8602A">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="22"/>
         </w:rPr>
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
-      <w:r w:rsidRPr="007B2363">
-[...3 lines deleted...]
-          <w:szCs w:val="18"/>
+      <w:r w:rsidRPr="00B8602A">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="22"/>
         </w:rPr>
         <w:t>&lt;Ano&gt;</w:t>
       </w:r>
-      <w:r w:rsidRPr="007B2363">
-[...3 lines deleted...]
-          <w:szCs w:val="18"/>
+      <w:r w:rsidRPr="00B8602A">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="22"/>
         </w:rPr>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="67FD80D3" w14:textId="66056822" w:rsidR="00D26B25" w:rsidRDefault="00D26B25" w:rsidP="00D26B25">
+    <w:p w14:paraId="67FD80D3" w14:textId="66056822" w:rsidR="00D26B25" w:rsidRPr="00B8602A" w:rsidRDefault="00D26B25" w:rsidP="00D26B25">
       <w:pPr>
         <w:pStyle w:val="Corpodetexto2"/>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
-          <w:color w:val="1F497D"/>
-[...1 lines deleted...]
-          <w:szCs w:val="18"/>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="1630314D" w14:textId="77777777" w:rsidR="00D26B25" w:rsidRPr="007B2363" w:rsidRDefault="00D26B25" w:rsidP="00D26B25">
+    <w:p w14:paraId="1630314D" w14:textId="77777777" w:rsidR="00D26B25" w:rsidRPr="00B8602A" w:rsidRDefault="00D26B25" w:rsidP="00D26B25">
       <w:pPr>
         <w:pStyle w:val="Corpodetexto2"/>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
-          <w:color w:val="1F497D"/>
-[...1 lines deleted...]
-          <w:szCs w:val="18"/>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="Tabelacomgrade"/>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:insideH w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:insideV w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="4962"/>
         <w:gridCol w:w="4959"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00D26B25" w:rsidRPr="00105996" w14:paraId="73FB0181" w14:textId="77777777" w:rsidTr="00026FA7">
+      <w:tr w:rsidR="00D26B25" w:rsidRPr="00B8602A" w14:paraId="73FB0181" w14:textId="77777777" w:rsidTr="00026FA7">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4962" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="0344115F" w14:textId="77777777" w:rsidR="00D26B25" w:rsidRPr="007B2363" w:rsidRDefault="00D26B25" w:rsidP="00D26B25">
+          <w:p w14:paraId="0344115F" w14:textId="77777777" w:rsidR="00D26B25" w:rsidRPr="00B8602A" w:rsidRDefault="00D26B25" w:rsidP="00D26B25">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="num" w:pos="0"/>
               </w:tabs>
               <w:spacing w:before="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
-                <w:b/>
-[...2 lines deleted...]
-                <w:szCs w:val="18"/>
+                <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+                <w:b/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="007B2363">
-[...4 lines deleted...]
-                <w:szCs w:val="18"/>
+            <w:r w:rsidRPr="00B8602A">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+                <w:b/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val=""/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput>
                     <w:default w:val="___________________________"/>
                   </w:textInput>
                 </w:ffData>
               </w:fldChar>
             </w:r>
-            <w:r w:rsidRPr="007B2363">
-[...4 lines deleted...]
-                <w:szCs w:val="18"/>
+            <w:r w:rsidRPr="00B8602A">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+                <w:b/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
             </w:r>
-            <w:r w:rsidRPr="007B2363">
-[...12 lines deleted...]
-                <w:szCs w:val="18"/>
+            <w:r w:rsidRPr="00B8602A">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+                <w:b/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidRPr="00B8602A">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+                <w:b/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:r w:rsidRPr="007B2363">
-[...4 lines deleted...]
-                <w:szCs w:val="18"/>
+            <w:r w:rsidRPr="00B8602A">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+                <w:b/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>___________________________</w:t>
             </w:r>
-            <w:r w:rsidRPr="007B2363">
-[...4 lines deleted...]
-                <w:szCs w:val="18"/>
+            <w:r w:rsidRPr="00B8602A">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+                <w:b/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4959" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="655B2082" w14:textId="77777777" w:rsidR="00D26B25" w:rsidRPr="007B2363" w:rsidRDefault="00D26B25" w:rsidP="00D26B25">
+          <w:p w14:paraId="655B2082" w14:textId="77777777" w:rsidR="00D26B25" w:rsidRPr="00B8602A" w:rsidRDefault="00D26B25" w:rsidP="00D26B25">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="num" w:pos="0"/>
               </w:tabs>
               <w:spacing w:before="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
-                <w:b/>
-[...2 lines deleted...]
-                <w:szCs w:val="18"/>
+                <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+                <w:b/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="007B2363">
-[...4 lines deleted...]
-                <w:szCs w:val="18"/>
+            <w:r w:rsidRPr="00B8602A">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+                <w:b/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val=""/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput>
                     <w:default w:val="___________________________"/>
                   </w:textInput>
                 </w:ffData>
               </w:fldChar>
             </w:r>
-            <w:r w:rsidRPr="007B2363">
-[...4 lines deleted...]
-                <w:szCs w:val="18"/>
+            <w:r w:rsidRPr="00B8602A">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+                <w:b/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
             </w:r>
-            <w:r w:rsidRPr="007B2363">
-[...12 lines deleted...]
-                <w:szCs w:val="18"/>
+            <w:r w:rsidRPr="00B8602A">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+                <w:b/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidRPr="00B8602A">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+                <w:b/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:r w:rsidRPr="007B2363">
-[...4 lines deleted...]
-                <w:szCs w:val="18"/>
+            <w:r w:rsidRPr="00B8602A">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+                <w:b/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>___________________________</w:t>
             </w:r>
-            <w:r w:rsidRPr="007B2363">
-[...4 lines deleted...]
-                <w:szCs w:val="18"/>
+            <w:r w:rsidRPr="00B8602A">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+                <w:b/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00D26B25" w:rsidRPr="00105996" w14:paraId="547C2AF8" w14:textId="77777777" w:rsidTr="00026FA7">
+      <w:tr w:rsidR="00D26B25" w:rsidRPr="00B8602A" w14:paraId="547C2AF8" w14:textId="77777777" w:rsidTr="00026FA7">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4962" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="7F75A061" w14:textId="77777777" w:rsidR="00D26B25" w:rsidRPr="007B2363" w:rsidRDefault="00D26B25" w:rsidP="00D26B25">
+          <w:p w14:paraId="7F75A061" w14:textId="77777777" w:rsidR="00D26B25" w:rsidRPr="00B8602A" w:rsidRDefault="00D26B25" w:rsidP="00D26B25">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="num" w:pos="0"/>
               </w:tabs>
               <w:spacing w:before="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
-                <w:b/>
-[...2 lines deleted...]
-                <w:szCs w:val="18"/>
+                <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+                <w:b/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="007B2363">
-[...4 lines deleted...]
-                <w:szCs w:val="18"/>
+            <w:r w:rsidRPr="00B8602A">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+                <w:b/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val=""/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput>
                     <w:default w:val="&lt;Nome empresarial do consorciado&gt;"/>
                   </w:textInput>
                 </w:ffData>
               </w:fldChar>
             </w:r>
-            <w:r w:rsidRPr="007B2363">
-[...4 lines deleted...]
-                <w:szCs w:val="18"/>
+            <w:r w:rsidRPr="00B8602A">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+                <w:b/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
             </w:r>
-            <w:r w:rsidRPr="007B2363">
-[...12 lines deleted...]
-                <w:szCs w:val="18"/>
+            <w:r w:rsidRPr="00B8602A">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+                <w:b/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidRPr="00B8602A">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+                <w:b/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:r w:rsidRPr="007B2363">
-[...4 lines deleted...]
-                <w:szCs w:val="18"/>
+            <w:r w:rsidRPr="00B8602A">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+                <w:b/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>&lt;Nome empresarial do consorciado&gt;</w:t>
             </w:r>
-            <w:r w:rsidRPr="007B2363">
-[...4 lines deleted...]
-                <w:szCs w:val="18"/>
+            <w:r w:rsidRPr="00B8602A">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+                <w:b/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4959" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="5E96A671" w14:textId="77777777" w:rsidR="00D26B25" w:rsidRPr="007B2363" w:rsidRDefault="00D26B25" w:rsidP="00D26B25">
+          <w:p w14:paraId="5E96A671" w14:textId="77777777" w:rsidR="00D26B25" w:rsidRPr="00B8602A" w:rsidRDefault="00D26B25" w:rsidP="00D26B25">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="num" w:pos="0"/>
               </w:tabs>
               <w:spacing w:before="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
-                <w:b/>
-[...2 lines deleted...]
-                <w:szCs w:val="18"/>
+                <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+                <w:b/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="007B2363">
-[...4 lines deleted...]
-                <w:szCs w:val="18"/>
+            <w:r w:rsidRPr="00B8602A">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+                <w:b/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val=""/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput>
                     <w:default w:val="&lt;Nome empresarial do consorciado&gt;"/>
                   </w:textInput>
                 </w:ffData>
               </w:fldChar>
             </w:r>
-            <w:r w:rsidRPr="007B2363">
-[...4 lines deleted...]
-                <w:szCs w:val="18"/>
+            <w:r w:rsidRPr="00B8602A">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+                <w:b/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
             </w:r>
-            <w:r w:rsidRPr="007B2363">
-[...12 lines deleted...]
-                <w:szCs w:val="18"/>
+            <w:r w:rsidRPr="00B8602A">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+                <w:b/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidRPr="00B8602A">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+                <w:b/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:r w:rsidRPr="007B2363">
-[...4 lines deleted...]
-                <w:szCs w:val="18"/>
+            <w:r w:rsidRPr="00B8602A">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+                <w:b/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>&lt;Nome empresarial do consorciado&gt;</w:t>
             </w:r>
-            <w:r w:rsidRPr="007B2363">
-[...4 lines deleted...]
-                <w:szCs w:val="18"/>
+            <w:r w:rsidRPr="00B8602A">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+                <w:b/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00D26B25" w:rsidRPr="00105996" w14:paraId="704BC464" w14:textId="77777777" w:rsidTr="00026FA7">
+      <w:tr w:rsidR="00D26B25" w:rsidRPr="00B8602A" w14:paraId="704BC464" w14:textId="77777777" w:rsidTr="00026FA7">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4962" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="3A8957D7" w14:textId="77777777" w:rsidR="00D26B25" w:rsidRPr="007B2363" w:rsidRDefault="00D26B25" w:rsidP="00D26B25">
+          <w:p w14:paraId="3A8957D7" w14:textId="77777777" w:rsidR="00D26B25" w:rsidRPr="00B8602A" w:rsidRDefault="00D26B25" w:rsidP="00D26B25">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="num" w:pos="0"/>
               </w:tabs>
               <w:spacing w:before="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
-                <w:b/>
-[...2 lines deleted...]
-                <w:szCs w:val="18"/>
+                <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+                <w:b/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="007B2363">
-[...4 lines deleted...]
-                <w:szCs w:val="18"/>
+            <w:r w:rsidRPr="00B8602A">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+                <w:b/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val=""/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput>
                     <w:default w:val="&lt;Nome do representante legal&gt;"/>
                   </w:textInput>
                 </w:ffData>
               </w:fldChar>
             </w:r>
-            <w:r w:rsidRPr="007B2363">
-[...4 lines deleted...]
-                <w:szCs w:val="18"/>
+            <w:r w:rsidRPr="00B8602A">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+                <w:b/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
             </w:r>
-            <w:r w:rsidRPr="007B2363">
-[...12 lines deleted...]
-                <w:szCs w:val="18"/>
+            <w:r w:rsidRPr="00B8602A">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+                <w:b/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidRPr="00B8602A">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+                <w:b/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:r w:rsidRPr="007B2363">
-[...4 lines deleted...]
-                <w:szCs w:val="18"/>
+            <w:r w:rsidRPr="00B8602A">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+                <w:b/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>&lt;Nome do representante legal&gt;</w:t>
             </w:r>
-            <w:r w:rsidRPr="007B2363">
-[...4 lines deleted...]
-                <w:szCs w:val="18"/>
+            <w:r w:rsidRPr="00B8602A">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+                <w:b/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4959" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="41FBB496" w14:textId="77777777" w:rsidR="00D26B25" w:rsidRPr="007B2363" w:rsidRDefault="00D26B25" w:rsidP="00D26B25">
+          <w:p w14:paraId="41FBB496" w14:textId="77777777" w:rsidR="00D26B25" w:rsidRPr="00B8602A" w:rsidRDefault="00D26B25" w:rsidP="00D26B25">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="num" w:pos="0"/>
               </w:tabs>
               <w:spacing w:before="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
-                <w:b/>
-[...2 lines deleted...]
-                <w:szCs w:val="18"/>
+                <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+                <w:b/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="007B2363">
-[...4 lines deleted...]
-                <w:szCs w:val="18"/>
+            <w:r w:rsidRPr="00B8602A">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+                <w:b/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val=""/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput>
                     <w:default w:val="&lt;Nome do representante legal&gt;"/>
                   </w:textInput>
                 </w:ffData>
               </w:fldChar>
             </w:r>
-            <w:r w:rsidRPr="007B2363">
-[...4 lines deleted...]
-                <w:szCs w:val="18"/>
+            <w:r w:rsidRPr="00B8602A">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+                <w:b/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
             </w:r>
-            <w:r w:rsidRPr="007B2363">
-[...12 lines deleted...]
-                <w:szCs w:val="18"/>
+            <w:r w:rsidRPr="00B8602A">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+                <w:b/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidRPr="00B8602A">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+                <w:b/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:r w:rsidRPr="007B2363">
-[...4 lines deleted...]
-                <w:szCs w:val="18"/>
+            <w:r w:rsidRPr="00B8602A">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+                <w:b/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>&lt;Nome do representante legal&gt;</w:t>
             </w:r>
-            <w:r w:rsidRPr="007B2363">
-[...4 lines deleted...]
-                <w:szCs w:val="18"/>
+            <w:r w:rsidRPr="00B8602A">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+                <w:b/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00D26B25" w:rsidRPr="00105996" w14:paraId="2CBA8DC7" w14:textId="77777777" w:rsidTr="00026FA7">
+      <w:tr w:rsidR="00D26B25" w:rsidRPr="00B8602A" w14:paraId="2CBA8DC7" w14:textId="77777777" w:rsidTr="00026FA7">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4962" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="25BA31BB" w14:textId="77777777" w:rsidR="00D26B25" w:rsidRPr="007B2363" w:rsidRDefault="00D26B25" w:rsidP="00D26B25">
+          <w:p w14:paraId="25BA31BB" w14:textId="77777777" w:rsidR="00D26B25" w:rsidRPr="00B8602A" w:rsidRDefault="00D26B25" w:rsidP="00D26B25">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="num" w:pos="0"/>
               </w:tabs>
               <w:spacing w:before="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
-                <w:b/>
-[...2 lines deleted...]
-                <w:szCs w:val="18"/>
+                <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+                <w:b/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="007B2363">
-[...4 lines deleted...]
-                <w:szCs w:val="18"/>
+            <w:r w:rsidRPr="00B8602A">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+                <w:b/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val=""/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput>
                     <w:default w:val="&lt;Cargo&gt;"/>
                   </w:textInput>
                 </w:ffData>
               </w:fldChar>
             </w:r>
-            <w:r w:rsidRPr="007B2363">
-[...4 lines deleted...]
-                <w:szCs w:val="18"/>
+            <w:r w:rsidRPr="00B8602A">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+                <w:b/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
             </w:r>
-            <w:r w:rsidRPr="007B2363">
-[...12 lines deleted...]
-                <w:szCs w:val="18"/>
+            <w:r w:rsidRPr="00B8602A">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+                <w:b/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidRPr="00B8602A">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+                <w:b/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:r w:rsidRPr="007B2363">
-[...4 lines deleted...]
-                <w:szCs w:val="18"/>
+            <w:r w:rsidRPr="00B8602A">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+                <w:b/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>&lt;Cargo&gt;</w:t>
             </w:r>
-            <w:r w:rsidRPr="007B2363">
-[...4 lines deleted...]
-                <w:szCs w:val="18"/>
+            <w:r w:rsidRPr="00B8602A">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+                <w:b/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4959" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="7312A115" w14:textId="77777777" w:rsidR="00D26B25" w:rsidRPr="007B2363" w:rsidRDefault="00D26B25" w:rsidP="00D26B25">
+          <w:p w14:paraId="7312A115" w14:textId="77777777" w:rsidR="00D26B25" w:rsidRPr="00B8602A" w:rsidRDefault="00D26B25" w:rsidP="00D26B25">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="num" w:pos="0"/>
               </w:tabs>
               <w:spacing w:before="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
-                <w:b/>
-[...2 lines deleted...]
-                <w:szCs w:val="18"/>
+                <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+                <w:b/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="007B2363">
-[...4 lines deleted...]
-                <w:szCs w:val="18"/>
+            <w:r w:rsidRPr="00B8602A">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+                <w:b/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val=""/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput>
                     <w:default w:val="&lt;Cargo&gt;"/>
                   </w:textInput>
                 </w:ffData>
               </w:fldChar>
             </w:r>
-            <w:r w:rsidRPr="007B2363">
-[...4 lines deleted...]
-                <w:szCs w:val="18"/>
+            <w:r w:rsidRPr="00B8602A">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+                <w:b/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
             </w:r>
-            <w:r w:rsidRPr="007B2363">
-[...12 lines deleted...]
-                <w:szCs w:val="18"/>
+            <w:r w:rsidRPr="00B8602A">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+                <w:b/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidRPr="00B8602A">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+                <w:b/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:r w:rsidRPr="007B2363">
-[...4 lines deleted...]
-                <w:szCs w:val="18"/>
+            <w:r w:rsidRPr="00B8602A">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+                <w:b/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>&lt;Cargo&gt;</w:t>
             </w:r>
-            <w:r w:rsidRPr="007B2363">
-[...4 lines deleted...]
-                <w:szCs w:val="18"/>
+            <w:r w:rsidRPr="00B8602A">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+                <w:b/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="0BDDDB8B" w14:textId="77777777" w:rsidR="00D26B25" w:rsidRPr="007B2363" w:rsidRDefault="00D26B25" w:rsidP="00D26B25">
+    <w:p w14:paraId="0BDDDB8B" w14:textId="77777777" w:rsidR="00D26B25" w:rsidRPr="00B8602A" w:rsidRDefault="00D26B25" w:rsidP="00D26B25">
       <w:pPr>
         <w:pStyle w:val="Corpodetexto2"/>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
-          <w:color w:val="1F497D"/>
-[...1 lines deleted...]
-          <w:szCs w:val="18"/>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="Tabelacomgrade"/>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:insideH w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:insideV w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="4962"/>
         <w:gridCol w:w="4959"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00D26B25" w:rsidRPr="00105996" w14:paraId="39632B50" w14:textId="77777777" w:rsidTr="00026FA7">
+      <w:tr w:rsidR="00D26B25" w:rsidRPr="00B8602A" w14:paraId="39632B50" w14:textId="77777777" w:rsidTr="00026FA7">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4962" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="593C2B93" w14:textId="77777777" w:rsidR="00D26B25" w:rsidRPr="007B2363" w:rsidRDefault="00D26B25" w:rsidP="00D26B25">
+          <w:p w14:paraId="593C2B93" w14:textId="77777777" w:rsidR="00D26B25" w:rsidRPr="00B8602A" w:rsidRDefault="00D26B25" w:rsidP="00D26B25">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="num" w:pos="0"/>
               </w:tabs>
               <w:spacing w:before="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
-                <w:b/>
-[...2 lines deleted...]
-                <w:szCs w:val="18"/>
+                <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+                <w:b/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="007B2363">
-[...4 lines deleted...]
-                <w:szCs w:val="18"/>
+            <w:r w:rsidRPr="00B8602A">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+                <w:b/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val=""/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput>
                     <w:default w:val="___________________________"/>
                   </w:textInput>
                 </w:ffData>
               </w:fldChar>
             </w:r>
-            <w:r w:rsidRPr="007B2363">
-[...4 lines deleted...]
-                <w:szCs w:val="18"/>
+            <w:r w:rsidRPr="00B8602A">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+                <w:b/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
             </w:r>
-            <w:r w:rsidRPr="007B2363">
-[...12 lines deleted...]
-                <w:szCs w:val="18"/>
+            <w:r w:rsidRPr="00B8602A">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+                <w:b/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidRPr="00B8602A">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+                <w:b/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:r w:rsidRPr="007B2363">
-[...4 lines deleted...]
-                <w:szCs w:val="18"/>
+            <w:r w:rsidRPr="00B8602A">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+                <w:b/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>___________________________</w:t>
             </w:r>
-            <w:r w:rsidRPr="007B2363">
-[...4 lines deleted...]
-                <w:szCs w:val="18"/>
+            <w:r w:rsidRPr="00B8602A">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+                <w:b/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4959" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="74609C90" w14:textId="77777777" w:rsidR="00D26B25" w:rsidRPr="007B2363" w:rsidRDefault="00D26B25" w:rsidP="00D26B25">
+          <w:p w14:paraId="74609C90" w14:textId="77777777" w:rsidR="00D26B25" w:rsidRPr="00B8602A" w:rsidRDefault="00D26B25" w:rsidP="00D26B25">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="num" w:pos="0"/>
               </w:tabs>
               <w:spacing w:before="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
-                <w:b/>
-[...2 lines deleted...]
-                <w:szCs w:val="18"/>
+                <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+                <w:b/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00D26B25" w:rsidRPr="00105996" w14:paraId="36F3F4CC" w14:textId="77777777" w:rsidTr="00026FA7">
+      <w:tr w:rsidR="00D26B25" w:rsidRPr="00B8602A" w14:paraId="36F3F4CC" w14:textId="77777777" w:rsidTr="00026FA7">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4962" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="2C815E3A" w14:textId="77777777" w:rsidR="00D26B25" w:rsidRPr="007B2363" w:rsidRDefault="00D26B25" w:rsidP="00D26B25">
+          <w:p w14:paraId="2C815E3A" w14:textId="77777777" w:rsidR="00D26B25" w:rsidRPr="00B8602A" w:rsidRDefault="00D26B25" w:rsidP="00D26B25">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="num" w:pos="0"/>
               </w:tabs>
               <w:spacing w:before="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
-                <w:b/>
-[...2 lines deleted...]
-                <w:szCs w:val="18"/>
+                <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+                <w:b/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="007B2363">
-[...4 lines deleted...]
-                <w:szCs w:val="18"/>
+            <w:r w:rsidRPr="00B8602A">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+                <w:b/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val=""/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput>
                     <w:default w:val="&lt;Nome empresarial do consorciado&gt;"/>
                   </w:textInput>
                 </w:ffData>
               </w:fldChar>
             </w:r>
-            <w:r w:rsidRPr="007B2363">
-[...4 lines deleted...]
-                <w:szCs w:val="18"/>
+            <w:r w:rsidRPr="00B8602A">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+                <w:b/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
             </w:r>
-            <w:r w:rsidRPr="007B2363">
-[...12 lines deleted...]
-                <w:szCs w:val="18"/>
+            <w:r w:rsidRPr="00B8602A">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+                <w:b/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidRPr="00B8602A">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+                <w:b/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:r w:rsidRPr="007B2363">
-[...4 lines deleted...]
-                <w:szCs w:val="18"/>
+            <w:r w:rsidRPr="00B8602A">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+                <w:b/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>&lt;Nome empresarial do consorciado&gt;</w:t>
             </w:r>
-            <w:r w:rsidRPr="007B2363">
-[...4 lines deleted...]
-                <w:szCs w:val="18"/>
+            <w:r w:rsidRPr="00B8602A">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+                <w:b/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4959" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="7A089974" w14:textId="77777777" w:rsidR="00D26B25" w:rsidRPr="007B2363" w:rsidRDefault="00D26B25" w:rsidP="00D26B25">
+          <w:p w14:paraId="7A089974" w14:textId="77777777" w:rsidR="00D26B25" w:rsidRPr="00B8602A" w:rsidRDefault="00D26B25" w:rsidP="00D26B25">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="num" w:pos="0"/>
               </w:tabs>
               <w:spacing w:before="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
-                <w:b/>
-[...2 lines deleted...]
-                <w:szCs w:val="18"/>
+                <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+                <w:b/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00D26B25" w:rsidRPr="00105996" w14:paraId="7DD99350" w14:textId="77777777" w:rsidTr="00026FA7">
+      <w:tr w:rsidR="00D26B25" w:rsidRPr="00B8602A" w14:paraId="7DD99350" w14:textId="77777777" w:rsidTr="00026FA7">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4962" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="4803011D" w14:textId="77777777" w:rsidR="00D26B25" w:rsidRPr="007B2363" w:rsidRDefault="00D26B25" w:rsidP="00D26B25">
+          <w:p w14:paraId="4803011D" w14:textId="77777777" w:rsidR="00D26B25" w:rsidRPr="00B8602A" w:rsidRDefault="00D26B25" w:rsidP="00D26B25">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="num" w:pos="0"/>
               </w:tabs>
               <w:spacing w:before="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
-                <w:b/>
-[...2 lines deleted...]
-                <w:szCs w:val="18"/>
+                <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+                <w:b/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="007B2363">
-[...4 lines deleted...]
-                <w:szCs w:val="18"/>
+            <w:r w:rsidRPr="00B8602A">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+                <w:b/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val=""/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput>
                     <w:default w:val="&lt;Nome do representante legal&gt;"/>
                   </w:textInput>
                 </w:ffData>
               </w:fldChar>
             </w:r>
-            <w:r w:rsidRPr="007B2363">
-[...4 lines deleted...]
-                <w:szCs w:val="18"/>
+            <w:r w:rsidRPr="00B8602A">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+                <w:b/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
             </w:r>
-            <w:r w:rsidRPr="007B2363">
-[...12 lines deleted...]
-                <w:szCs w:val="18"/>
+            <w:r w:rsidRPr="00B8602A">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+                <w:b/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidRPr="00B8602A">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+                <w:b/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:r w:rsidRPr="007B2363">
-[...4 lines deleted...]
-                <w:szCs w:val="18"/>
+            <w:r w:rsidRPr="00B8602A">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+                <w:b/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>&lt;Nome do representante legal&gt;</w:t>
             </w:r>
-            <w:r w:rsidRPr="007B2363">
-[...4 lines deleted...]
-                <w:szCs w:val="18"/>
+            <w:r w:rsidRPr="00B8602A">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+                <w:b/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4959" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="364E888E" w14:textId="77777777" w:rsidR="00D26B25" w:rsidRPr="007B2363" w:rsidRDefault="00D26B25" w:rsidP="00D26B25">
+          <w:p w14:paraId="364E888E" w14:textId="77777777" w:rsidR="00D26B25" w:rsidRPr="00B8602A" w:rsidRDefault="00D26B25" w:rsidP="00D26B25">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="num" w:pos="0"/>
               </w:tabs>
               <w:spacing w:before="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
-                <w:b/>
-[...2 lines deleted...]
-                <w:szCs w:val="18"/>
+                <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+                <w:b/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00D26B25" w:rsidRPr="00105996" w14:paraId="53002D3C" w14:textId="77777777" w:rsidTr="00026FA7">
+      <w:tr w:rsidR="00D26B25" w:rsidRPr="00B8602A" w14:paraId="53002D3C" w14:textId="77777777" w:rsidTr="00026FA7">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4962" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="1EF55B33" w14:textId="77777777" w:rsidR="00D26B25" w:rsidRPr="007B2363" w:rsidRDefault="00D26B25" w:rsidP="00D26B25">
+          <w:p w14:paraId="1EF55B33" w14:textId="77777777" w:rsidR="00D26B25" w:rsidRPr="00B8602A" w:rsidRDefault="00D26B25" w:rsidP="00D26B25">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="num" w:pos="0"/>
               </w:tabs>
               <w:spacing w:before="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
-                <w:b/>
-[...2 lines deleted...]
-                <w:szCs w:val="18"/>
+                <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+                <w:b/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="007B2363">
-[...4 lines deleted...]
-                <w:szCs w:val="18"/>
+            <w:r w:rsidRPr="00B8602A">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+                <w:b/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val=""/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput>
                     <w:default w:val="&lt;Cargo&gt;"/>
                   </w:textInput>
                 </w:ffData>
               </w:fldChar>
             </w:r>
-            <w:r w:rsidRPr="007B2363">
-[...4 lines deleted...]
-                <w:szCs w:val="18"/>
+            <w:r w:rsidRPr="00B8602A">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+                <w:b/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
             </w:r>
-            <w:r w:rsidRPr="007B2363">
-[...12 lines deleted...]
-                <w:szCs w:val="18"/>
+            <w:r w:rsidRPr="00B8602A">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+                <w:b/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidRPr="00B8602A">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+                <w:b/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:r w:rsidRPr="007B2363">
-[...4 lines deleted...]
-                <w:szCs w:val="18"/>
+            <w:r w:rsidRPr="00B8602A">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+                <w:b/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>&lt;Cargo&gt;</w:t>
             </w:r>
-            <w:r w:rsidRPr="007B2363">
-[...4 lines deleted...]
-                <w:szCs w:val="18"/>
+            <w:r w:rsidRPr="00B8602A">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+                <w:b/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4959" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="45B8862C" w14:textId="77777777" w:rsidR="00D26B25" w:rsidRPr="007B2363" w:rsidRDefault="00D26B25" w:rsidP="00D26B25">
+          <w:p w14:paraId="45B8862C" w14:textId="77777777" w:rsidR="00D26B25" w:rsidRPr="00B8602A" w:rsidRDefault="00D26B25" w:rsidP="00D26B25">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="num" w:pos="0"/>
               </w:tabs>
               <w:spacing w:before="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
-                <w:b/>
-[...2 lines deleted...]
-                <w:szCs w:val="18"/>
+                <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+                <w:b/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="48D43C2D" w14:textId="77777777" w:rsidR="00D26B25" w:rsidRDefault="00D26B25" w:rsidP="00D26B25">
+    <w:p w14:paraId="48D43C2D" w14:textId="77777777" w:rsidR="00D26B25" w:rsidRPr="00B8602A" w:rsidRDefault="00D26B25" w:rsidP="00D26B25">
       <w:pPr>
         <w:pStyle w:val="SemEspaamento"/>
         <w:spacing w:before="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
           <w:iCs/>
-          <w:color w:val="1F497D"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="11155AF9" w14:textId="77777777" w:rsidR="00D26B25" w:rsidRPr="00B8602A" w:rsidRDefault="00D26B25" w:rsidP="00D26B25">
+      <w:pPr>
+        <w:pStyle w:val="SemEspaamento"/>
+        <w:spacing w:before="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+          <w:iCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="7B4FC703" w14:textId="77777777" w:rsidR="00D26B25" w:rsidRPr="00B8602A" w:rsidRDefault="00D26B25" w:rsidP="00D26B25">
+      <w:pPr>
+        <w:pStyle w:val="SemEspaamento"/>
+        <w:spacing w:before="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+          <w:iCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="3E92C603" w14:textId="77777777" w:rsidR="00D26B25" w:rsidRPr="00B8602A" w:rsidRDefault="00D26B25" w:rsidP="00D26B25">
+      <w:pPr>
+        <w:pStyle w:val="SemEspaamento"/>
+        <w:spacing w:before="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+          <w:b/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="pt-PT"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B8602A">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+          <w:i/>
+          <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
-        </w:rPr>
-[...8 lines deleted...]
-          <w:color w:val="1F497D"/>
+          <w:lang w:eastAsia="pt-BR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Este documento deve ser assinado com firma reconhecida </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B8602A">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+          <w:i/>
+          <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
-      </w:pPr>
-[...5 lines deleted...]
-        <w:rPr>
+        <w:t xml:space="preserve">ou digitalmente com certificado ICP-Brasil </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B8602A">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+          <w:i/>
           <w:iCs/>
-          <w:color w:val="1F497D"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
-      </w:pPr>
+        <w:t>(devendo ser encaminhado à CCEE o protocolo de autenticidade da assinatura)</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B8602A">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+          <w:i/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B8602A">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+          <w:i/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+          <w:lang w:eastAsia="pt-BR"/>
+        </w:rPr>
+        <w:t>pelo(s) representante(s) legal(is)</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B8602A">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+          <w:i/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>, que deve(m) ter poderes para representar a empresa, conforme disposto no Contrato ou Estatuto Social e Ata de Eleição de Diretoria, quando aplicável</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B8602A">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+          <w:i/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+          <w:lang w:eastAsia="pt-BR"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
     </w:p>
-    <w:p w14:paraId="3E92C603" w14:textId="77777777" w:rsidR="00D26B25" w:rsidRPr="00A4099E" w:rsidRDefault="00D26B25" w:rsidP="00D26B25">
-[...6 lines deleted...]
-          <w:color w:val="1F497D"/>
+    <w:p w14:paraId="5B4110E3" w14:textId="71B7085C" w:rsidR="009576EE" w:rsidRPr="00B8602A" w:rsidRDefault="009576EE" w:rsidP="00D26B25">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="28"/>
           <w:lang w:val="pt-PT"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00CC5329">
-[...103 lines deleted...]
-      </w:r>
     </w:p>
-    <w:p w14:paraId="5B4110E3" w14:textId="71B7085C" w:rsidR="009576EE" w:rsidRPr="00D26B25" w:rsidRDefault="009576EE" w:rsidP="00D26B25">
-[...7 lines deleted...]
-      <w:headerReference w:type="first" r:id="rId7"/>
+    <w:sectPr w:rsidR="009576EE" w:rsidRPr="00B8602A" w:rsidSect="00200031">
+      <w:headerReference w:type="first" r:id="rId10"/>
       <w:pgSz w:w="11906" w:h="16838"/>
       <w:pgMar w:top="709" w:right="707" w:bottom="851" w:left="851" w:header="709" w:footer="709" w:gutter="0"/>
       <w:cols w:space="708"/>
       <w:titlePg/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du wp14">
+<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="64DFEA2F" w14:textId="77777777" w:rsidR="00E930A7" w:rsidRDefault="00E930A7" w:rsidP="00E930A7">
+    <w:p w14:paraId="6E711626" w14:textId="77777777" w:rsidR="008B5C7F" w:rsidRDefault="008B5C7F" w:rsidP="00E930A7">
       <w:pPr>
         <w:spacing w:before="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="016D52AE" w14:textId="77777777" w:rsidR="00E930A7" w:rsidRDefault="00E930A7" w:rsidP="00E930A7">
+    <w:p w14:paraId="51807A2F" w14:textId="77777777" w:rsidR="008B5C7F" w:rsidRDefault="008B5C7F" w:rsidP="00E930A7">
       <w:pPr>
         <w:spacing w:before="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
-<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du">
+<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
@@ -6243,102 +6190,95 @@
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Verdana">
     <w:panose1 w:val="020B0604030504040204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="A00006FF" w:usb1="4000205B" w:usb2="00000010" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri Light">
     <w:panose1 w:val="020F0302020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
-  <w:font w:name="Tahoma">
-[...5 lines deleted...]
-  </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du wp14">
+<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="6A31B0B3" w14:textId="77777777" w:rsidR="00E930A7" w:rsidRDefault="00E930A7" w:rsidP="00E930A7">
+    <w:p w14:paraId="4F654884" w14:textId="77777777" w:rsidR="008B5C7F" w:rsidRDefault="008B5C7F" w:rsidP="00E930A7">
       <w:pPr>
         <w:spacing w:before="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="3F853A9E" w14:textId="77777777" w:rsidR="00E930A7" w:rsidRDefault="00E930A7" w:rsidP="00E930A7">
+    <w:p w14:paraId="2396370A" w14:textId="77777777" w:rsidR="008B5C7F" w:rsidRDefault="008B5C7F" w:rsidP="00E930A7">
       <w:pPr>
         <w:spacing w:before="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du wp14">
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="3C67FCF5" w14:textId="77777777" w:rsidR="009576EE" w:rsidRDefault="009576EE" w:rsidP="008F18B4">
     <w:pPr>
       <w:spacing w:line="240" w:lineRule="auto"/>
     </w:pPr>
   </w:p>
   <w:p w14:paraId="7C600696" w14:textId="77777777" w:rsidR="009576EE" w:rsidRDefault="009576EE">
     <w:pPr>
       <w:pStyle w:val="Cabealho"/>
     </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du wp14">
+<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="13E90463"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="EFA2A3C4"/>
     <w:lvl w:ilvl="0" w:tplc="0416000F">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04160019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
@@ -6886,125 +6826,130 @@
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1" w16cid:durableId="481580251">
     <w:abstractNumId w:val="2"/>
   </w:num>
   <w:num w:numId="2" w16cid:durableId="1879858556">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="3" w16cid:durableId="1402674104">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="4" w16cid:durableId="1026635816">
     <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="5" w16cid:durableId="1082994685">
     <w:abstractNumId w:val="1"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du">
-  <w:zoom w:percent="140"/>
+<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
+  <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
-  <w:documentProtection w:edit="forms" w:enforcement="1" w:cryptProviderType="rsaAES" w:cryptAlgorithmClass="hash" w:cryptAlgorithmType="typeAny" w:cryptAlgorithmSid="14" w:cryptSpinCount="100000" w:hash="sMwvy8v/m3b3tH1hMQRKqBWQsh0MT3O+InJZouxi7mvldSKrF2DB1sy9n7458d9RsNY91SACCH8tM7Lgw2LMRA==" w:salt="NVcDZqB5LkYUqd5JBk83/g=="/>
+  <w:documentProtection w:edit="forms" w:enforcement="1" w:cryptProviderType="rsaAES" w:cryptAlgorithmClass="hash" w:cryptAlgorithmType="typeAny" w:cryptAlgorithmSid="14" w:cryptSpinCount="100000" w:hash="0271BMLkC7Qe8WPXUmlwJtFzYUqqBexeMtB85RC/OyruxSHHQ7pCoLE2XvzNcpzVIKQR8VmZ9Z3CAL3snaMmpw==" w:salt="W6CKdHpxbZoc2/GPQEZFKQ=="/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="002006A9"/>
     <w:rsid w:val="001D7866"/>
     <w:rsid w:val="00200031"/>
     <w:rsid w:val="002006A9"/>
+    <w:rsid w:val="002B0F10"/>
     <w:rsid w:val="003F0C08"/>
     <w:rsid w:val="00437C15"/>
+    <w:rsid w:val="004C5C1C"/>
+    <w:rsid w:val="00782A04"/>
     <w:rsid w:val="007E1600"/>
     <w:rsid w:val="008533CD"/>
+    <w:rsid w:val="008B5C7F"/>
     <w:rsid w:val="009576EE"/>
     <w:rsid w:val="009907DB"/>
     <w:rsid w:val="009B15F5"/>
     <w:rsid w:val="00A64ADE"/>
+    <w:rsid w:val="00B8602A"/>
     <w:rsid w:val="00BF42DA"/>
     <w:rsid w:val="00CC648C"/>
     <w:rsid w:val="00D26B25"/>
     <w:rsid w:val="00E930A7"/>
     <w:rsid w:val="00F21DB4"/>
     <w:rsid w:val="00F305DF"/>
     <w:rsid w:val="00FD601E"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="pt-BR"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="1026"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val=","/>
   <w:listSeparator w:val=";"/>
   <w14:docId w14:val="5B135057"/>
   <w15:chartTrackingRefBased/>
   <w15:docId w15:val="{C9436738-9809-4027-B454-3736D7080C39}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du">
+<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="pt-BR" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 4" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 5" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 6" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 7" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 8" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
@@ -7819,58 +7764,58 @@
     <w:rsid w:val="00A64ADE"/>
     <w:pPr>
       <w:tabs>
         <w:tab w:val="center" w:pos="4252"/>
         <w:tab w:val="right" w:pos="8504"/>
       </w:tabs>
       <w:spacing w:line="240" w:lineRule="auto"/>
     </w:pPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="CabealhoChar">
     <w:name w:val="Cabeçalho Char"/>
     <w:basedOn w:val="Fontepargpadro"/>
     <w:link w:val="Cabealho"/>
     <w:uiPriority w:val="99"/>
     <w:rsid w:val="00A64ADE"/>
     <w:rPr>
       <w:rFonts w:ascii="Verdana" w:eastAsia="Calibri" w:hAnsi="Verdana" w:cs="Times New Roman"/>
       <w:color w:val="323E4F" w:themeColor="text2" w:themeShade="BF"/>
       <w:sz w:val="16"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du">
+<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:optimizeForBrowser/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Tema do Office">
   <a:themeElements>
     <a:clrScheme name="Escritório">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="44546A"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="E7E6E6"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="5B9BD5"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="ED7D31"/>
       </a:accent2>
       <a:accent3>
@@ -8090,74 +8035,428 @@
                 <a:lumMod val="103000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="63000"/>
                 <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
+<file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
+</file>
+
+<file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
+</file>
+
+<file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/></Relationships>
+</file>
+
+<file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
+<p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
+  <documentManagement>
+    <TaxCatchAll xmlns="c69aab21-59dd-44cc-a180-b05127bf4a80" xsi:nil="true"/>
+    <Demandas xmlns="263f7f54-3a80-42c5-9622-e2631345643b" xsi:nil="true"/>
+    <Escopo2026 xmlns="263f7f54-3a80-42c5-9622-e2631345643b">false</Escopo2026>
+    <TaxKeywordTaxHTField xmlns="c69aab21-59dd-44cc-a180-b05127bf4a80">
+      <Terms xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    </TaxKeywordTaxHTField>
+    <_Flow_SignoffStatus xmlns="263f7f54-3a80-42c5-9622-e2631345643b" xsi:nil="true"/>
+    <lcf76f155ced4ddcb4097134ff3c332f xmlns="263f7f54-3a80-42c5-9622-e2631345643b">
+      <Terms xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    </lcf76f155ced4ddcb4097134ff3c332f>
+  </documentManagement>
+</p:properties>
+</file>
+
+<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
+<?mso-contentType ?>
+<FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
+  <Display>DocumentLibraryForm</Display>
+  <Edit>DocumentLibraryForm</Edit>
+  <New>DocumentLibraryForm</New>
+</FormTemplates>
+</file>
+
+<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
+<ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Documento" ma:contentTypeID="0x010100F5C722BFD0361E48941B5E143DADFC84" ma:contentTypeVersion="23" ma:contentTypeDescription="Crie um novo documento." ma:contentTypeScope="" ma:versionID="8c9605fe3404b5d3001f1c6557f58503">
+  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns2="263f7f54-3a80-42c5-9622-e2631345643b" xmlns:ns3="c69aab21-59dd-44cc-a180-b05127bf4a80" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="dc272c8be6970d561e8400d2b1128444" ns2:_="" ns3:_="">
+    <xsd:import namespace="263f7f54-3a80-42c5-9622-e2631345643b"/>
+    <xsd:import namespace="c69aab21-59dd-44cc-a180-b05127bf4a80"/>
+    <xsd:element name="properties">
+      <xsd:complexType>
+        <xsd:sequence>
+          <xsd:element name="documentManagement">
+            <xsd:complexType>
+              <xsd:all>
+                <xsd:element ref="ns2:MediaServiceMetadata" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceFastMetadata" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceOCR" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceGenerationTime" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceEventHashCode" minOccurs="0"/>
+                <xsd:element ref="ns3:SharedWithUsers" minOccurs="0"/>
+                <xsd:element ref="ns3:SharedWithDetails" minOccurs="0"/>
+                <xsd:element ref="ns2:lcf76f155ced4ddcb4097134ff3c332f" minOccurs="0"/>
+                <xsd:element ref="ns3:TaxCatchAll" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceDateTaken" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaLengthInSeconds" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceObjectDetectorVersions" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceSearchProperties" minOccurs="0"/>
+                <xsd:element ref="ns2:_Flow_SignoffStatus" minOccurs="0"/>
+                <xsd:element ref="ns2:Demandas" minOccurs="0"/>
+                <xsd:element ref="ns3:TaxKeywordTaxHTField" minOccurs="0"/>
+                <xsd:element ref="ns2:Escopo2026" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceBillingMetadata" minOccurs="0"/>
+              </xsd:all>
+            </xsd:complexType>
+          </xsd:element>
+        </xsd:sequence>
+      </xsd:complexType>
+    </xsd:element>
+  </xsd:schema>
+  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:dms="http://schemas.microsoft.com/office/2006/documentManagement/types" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" targetNamespace="263f7f54-3a80-42c5-9622-e2631345643b" elementFormDefault="qualified">
+    <xsd:import namespace="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
+    <xsd:import namespace="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    <xsd:element name="MediaServiceMetadata" ma:index="8" nillable="true" ma:displayName="MediaServiceMetadata" ma:hidden="true" ma:internalName="MediaServiceMetadata" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Note"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceFastMetadata" ma:index="9" nillable="true" ma:displayName="MediaServiceFastMetadata" ma:hidden="true" ma:internalName="MediaServiceFastMetadata" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Note"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceOCR" ma:index="10" nillable="true" ma:displayName="Extracted Text" ma:internalName="MediaServiceOCR" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Note">
+          <xsd:maxLength value="255"/>
+        </xsd:restriction>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceGenerationTime" ma:index="11" nillable="true" ma:displayName="MediaServiceGenerationTime" ma:hidden="true" ma:internalName="MediaServiceGenerationTime" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Text"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceEventHashCode" ma:index="12" nillable="true" ma:displayName="MediaServiceEventHashCode" ma:hidden="true" ma:internalName="MediaServiceEventHashCode" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Text"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="lcf76f155ced4ddcb4097134ff3c332f" ma:index="16" nillable="true" ma:taxonomy="true" ma:internalName="lcf76f155ced4ddcb4097134ff3c332f" ma:taxonomyFieldName="MediaServiceImageTags" ma:displayName="Marcações de imagem" ma:readOnly="false" ma:fieldId="{5cf76f15-5ced-4ddc-b409-7134ff3c332f}" ma:taxonomyMulti="true" ma:sspId="81cb0d3f-e26e-4dcc-a787-2f8b2e2fe52c" ma:termSetId="09814cd3-568e-fe90-9814-8d621ff8fb84" ma:anchorId="fba54fb3-c3e1-fe81-a776-ca4b69148c4d" ma:open="true" ma:isKeyword="false">
+      <xsd:complexType>
+        <xsd:sequence>
+          <xsd:element ref="pc:Terms" minOccurs="0" maxOccurs="1"/>
+        </xsd:sequence>
+      </xsd:complexType>
+    </xsd:element>
+    <xsd:element name="MediaServiceDateTaken" ma:index="18" nillable="true" ma:displayName="MediaServiceDateTaken" ma:hidden="true" ma:indexed="true" ma:internalName="MediaServiceDateTaken" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Text"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaLengthInSeconds" ma:index="19" nillable="true" ma:displayName="MediaLengthInSeconds" ma:hidden="true" ma:internalName="MediaLengthInSeconds" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Unknown"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceObjectDetectorVersions" ma:index="20" nillable="true" ma:displayName="MediaServiceObjectDetectorVersions" ma:hidden="true" ma:indexed="true" ma:internalName="MediaServiceObjectDetectorVersions" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Text"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceSearchProperties" ma:index="21" nillable="true" ma:displayName="MediaServiceSearchProperties" ma:hidden="true" ma:internalName="MediaServiceSearchProperties" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Note"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="_Flow_SignoffStatus" ma:index="22" nillable="true" ma:displayName="Status de liberação" ma:internalName="_x0024_Resources_x003a_core_x002c_Signoff_Status">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Text"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="Demandas" ma:index="23" nillable="true" ma:displayName="Demandas" ma:description="Controle de Alteração das demandas que estão no caderno" ma:format="Dropdown" ma:internalName="Demandas">
+      <xsd:complexType>
+        <xsd:complexContent>
+          <xsd:extension base="dms:MultiChoiceFillIn">
+            <xsd:sequence>
+              <xsd:element name="Value" maxOccurs="unbounded" minOccurs="0" nillable="true">
+                <xsd:simpleType>
+                  <xsd:union memberTypes="dms:Text">
+                    <xsd:simpleType>
+                      <xsd:restriction base="dms:Choice">
+                        <xsd:enumeration value="E2026 - Newave Hibrido - GREG-6435"/>
+                        <xsd:enumeration value="Escolha 2"/>
+                        <xsd:enumeration value="Escolha 3 "/>
+                      </xsd:restriction>
+                    </xsd:simpleType>
+                  </xsd:union>
+                </xsd:simpleType>
+              </xsd:element>
+            </xsd:sequence>
+          </xsd:extension>
+        </xsd:complexContent>
+      </xsd:complexType>
+    </xsd:element>
+    <xsd:element name="Escopo2026" ma:index="26" nillable="true" ma:displayName="Escopo 2026" ma:default="0" ma:description="Contém as demandas do Escopo 2026" ma:format="Dropdown" ma:internalName="Escopo2026">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Boolean"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceBillingMetadata" ma:index="27" nillable="true" ma:displayName="MediaServiceBillingMetadata" ma:hidden="true" ma:internalName="MediaServiceBillingMetadata" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Note"/>
+      </xsd:simpleType>
+    </xsd:element>
+  </xsd:schema>
+  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:dms="http://schemas.microsoft.com/office/2006/documentManagement/types" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" targetNamespace="c69aab21-59dd-44cc-a180-b05127bf4a80" elementFormDefault="qualified">
+    <xsd:import namespace="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
+    <xsd:import namespace="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    <xsd:element name="SharedWithUsers" ma:index="13" nillable="true" ma:displayName="Compartilhado com" ma:internalName="SharedWithUsers" ma:readOnly="true">
+      <xsd:complexType>
+        <xsd:complexContent>
+          <xsd:extension base="dms:UserMulti">
+            <xsd:sequence>
+              <xsd:element name="UserInfo" minOccurs="0" maxOccurs="unbounded">
+                <xsd:complexType>
+                  <xsd:sequence>
+                    <xsd:element name="DisplayName" type="xsd:string" minOccurs="0"/>
+                    <xsd:element name="AccountId" type="dms:UserId" minOccurs="0" nillable="true"/>
+                    <xsd:element name="AccountType" type="xsd:string" minOccurs="0"/>
+                  </xsd:sequence>
+                </xsd:complexType>
+              </xsd:element>
+            </xsd:sequence>
+          </xsd:extension>
+        </xsd:complexContent>
+      </xsd:complexType>
+    </xsd:element>
+    <xsd:element name="SharedWithDetails" ma:index="14" nillable="true" ma:displayName="Detalhes de Compartilhado Com" ma:internalName="SharedWithDetails" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Note">
+          <xsd:maxLength value="255"/>
+        </xsd:restriction>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="TaxCatchAll" ma:index="17" nillable="true" ma:displayName="Taxonomy Catch All Column" ma:hidden="true" ma:list="{16427113-9655-41e2-8bc4-4e21fb2fb0e9}" ma:internalName="TaxCatchAll" ma:showField="CatchAllData" ma:web="c69aab21-59dd-44cc-a180-b05127bf4a80">
+      <xsd:complexType>
+        <xsd:complexContent>
+          <xsd:extension base="dms:MultiChoiceLookup">
+            <xsd:sequence>
+              <xsd:element name="Value" type="dms:Lookup" maxOccurs="unbounded" minOccurs="0" nillable="true"/>
+            </xsd:sequence>
+          </xsd:extension>
+        </xsd:complexContent>
+      </xsd:complexType>
+    </xsd:element>
+    <xsd:element name="TaxKeywordTaxHTField" ma:index="25" nillable="true" ma:taxonomy="true" ma:internalName="TaxKeywordTaxHTField" ma:taxonomyFieldName="TaxKeyword" ma:displayName="Palavras-chave Corporativas" ma:fieldId="{23f27201-bee3-471e-b2e7-b64fd8b7ca38}" ma:taxonomyMulti="true" ma:sspId="81cb0d3f-e26e-4dcc-a787-2f8b2e2fe52c" ma:termSetId="00000000-0000-0000-0000-000000000000" ma:anchorId="00000000-0000-0000-0000-000000000000" ma:open="true" ma:isKeyword="true">
+      <xsd:complexType>
+        <xsd:sequence>
+          <xsd:element ref="pc:Terms" minOccurs="0" maxOccurs="1"/>
+        </xsd:sequence>
+      </xsd:complexType>
+    </xsd:element>
+  </xsd:schema>
+  <xsd:schema xmlns="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:odoc="http://schemas.microsoft.com/internal/obd" targetNamespace="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" elementFormDefault="qualified" attributeFormDefault="unqualified" blockDefault="#all">
+    <xsd:import namespace="http://purl.org/dc/elements/1.1/" schemaLocation="http://dublincore.org/schemas/xmls/qdc/2003/04/02/dc.xsd"/>
+    <xsd:import namespace="http://purl.org/dc/terms/" schemaLocation="http://dublincore.org/schemas/xmls/qdc/2003/04/02/dcterms.xsd"/>
+    <xsd:element name="coreProperties" type="CT_coreProperties"/>
+    <xsd:complexType name="CT_coreProperties">
+      <xsd:all>
+        <xsd:element ref="dc:creator" minOccurs="0" maxOccurs="1"/>
+        <xsd:element ref="dcterms:created" minOccurs="0" maxOccurs="1"/>
+        <xsd:element ref="dc:identifier" minOccurs="0" maxOccurs="1"/>
+        <xsd:element name="contentType" minOccurs="0" maxOccurs="1" type="xsd:string" ma:index="0" ma:displayName="Tipo de Conteúdo"/>
+        <xsd:element ref="dc:title" minOccurs="0" maxOccurs="1" ma:index="4" ma:displayName="Título"/>
+        <xsd:element ref="dc:subject" minOccurs="0" maxOccurs="1"/>
+        <xsd:element ref="dc:description" minOccurs="0" maxOccurs="1"/>
+        <xsd:element name="keywords" minOccurs="0" maxOccurs="1" type="xsd:string"/>
+        <xsd:element ref="dc:language" minOccurs="0" maxOccurs="1"/>
+        <xsd:element name="category" minOccurs="0" maxOccurs="1" type="xsd:string"/>
+        <xsd:element name="version" minOccurs="0" maxOccurs="1" type="xsd:string"/>
+        <xsd:element name="revision" minOccurs="0" maxOccurs="1" type="xsd:string">
+          <xsd:annotation>
+            <xsd:documentation>
+                        This value indicates the number of saves or revisions. The application is responsible for updating this value after each revision.
+                    </xsd:documentation>
+          </xsd:annotation>
+        </xsd:element>
+        <xsd:element name="lastModifiedBy" minOccurs="0" maxOccurs="1" type="xsd:string"/>
+        <xsd:element ref="dcterms:modified" minOccurs="0" maxOccurs="1"/>
+        <xsd:element name="contentStatus" minOccurs="0" maxOccurs="1" type="xsd:string"/>
+      </xsd:all>
+    </xsd:complexType>
+  </xsd:schema>
+  <xs:schema xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" xmlns:xs="http://www.w3.org/2001/XMLSchema" targetNamespace="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" elementFormDefault="qualified" attributeFormDefault="unqualified">
+    <xs:element name="Person">
+      <xs:complexType>
+        <xs:sequence>
+          <xs:element ref="pc:DisplayName" minOccurs="0"/>
+          <xs:element ref="pc:AccountId" minOccurs="0"/>
+          <xs:element ref="pc:AccountType" minOccurs="0"/>
+        </xs:sequence>
+      </xs:complexType>
+    </xs:element>
+    <xs:element name="DisplayName" type="xs:string"/>
+    <xs:element name="AccountId" type="xs:string"/>
+    <xs:element name="AccountType" type="xs:string"/>
+    <xs:element name="BDCAssociatedEntity">
+      <xs:complexType>
+        <xs:sequence>
+          <xs:element ref="pc:BDCEntity" minOccurs="0" maxOccurs="unbounded"/>
+        </xs:sequence>
+        <xs:attribute ref="pc:EntityNamespace"/>
+        <xs:attribute ref="pc:EntityName"/>
+        <xs:attribute ref="pc:SystemInstanceName"/>
+        <xs:attribute ref="pc:AssociationName"/>
+      </xs:complexType>
+    </xs:element>
+    <xs:attribute name="EntityNamespace" type="xs:string"/>
+    <xs:attribute name="EntityName" type="xs:string"/>
+    <xs:attribute name="SystemInstanceName" type="xs:string"/>
+    <xs:attribute name="AssociationName" type="xs:string"/>
+    <xs:element name="BDCEntity">
+      <xs:complexType>
+        <xs:sequence>
+          <xs:element ref="pc:EntityDisplayName" minOccurs="0"/>
+          <xs:element ref="pc:EntityInstanceReference" minOccurs="0"/>
+          <xs:element ref="pc:EntityId1" minOccurs="0"/>
+          <xs:element ref="pc:EntityId2" minOccurs="0"/>
+          <xs:element ref="pc:EntityId3" minOccurs="0"/>
+          <xs:element ref="pc:EntityId4" minOccurs="0"/>
+          <xs:element ref="pc:EntityId5" minOccurs="0"/>
+        </xs:sequence>
+      </xs:complexType>
+    </xs:element>
+    <xs:element name="EntityDisplayName" type="xs:string"/>
+    <xs:element name="EntityInstanceReference" type="xs:string"/>
+    <xs:element name="EntityId1" type="xs:string"/>
+    <xs:element name="EntityId2" type="xs:string"/>
+    <xs:element name="EntityId3" type="xs:string"/>
+    <xs:element name="EntityId4" type="xs:string"/>
+    <xs:element name="EntityId5" type="xs:string"/>
+    <xs:element name="Terms">
+      <xs:complexType>
+        <xs:sequence>
+          <xs:element ref="pc:TermInfo" minOccurs="0" maxOccurs="unbounded"/>
+        </xs:sequence>
+      </xs:complexType>
+    </xs:element>
+    <xs:element name="TermInfo">
+      <xs:complexType>
+        <xs:sequence>
+          <xs:element ref="pc:TermName" minOccurs="0"/>
+          <xs:element ref="pc:TermId" minOccurs="0"/>
+        </xs:sequence>
+      </xs:complexType>
+    </xs:element>
+    <xs:element name="TermName" type="xs:string"/>
+    <xs:element name="TermId" type="xs:string"/>
+  </xs:schema>
+</ct:contentTypeSchema>
+</file>
+
+<file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{EC0FBB3B-3411-4998-842E-7E64E358FA86}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    <ds:schemaRef ds:uri="c69aab21-59dd-44cc-a180-b05127bf4a80"/>
+    <ds:schemaRef ds:uri="263f7f54-3a80-42c5-9622-e2631345643b"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
+</file>
+
+<file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{53E19624-A8D3-47AB-A045-1CBDB4B71FA4}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
+</file>
+
+<file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{3BD42087-5C21-48DB-B4D9-FCBFC7D8865B}"/>
+</file>
+
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal</Template>
   <TotalTime></TotalTime>
   <Pages>2</Pages>
-  <Words>965</Words>
-  <Characters>5217</Characters>
+  <Words>884</Words>
+  <Characters>5298</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>43</Lines>
-  <Paragraphs>12</Paragraphs>
+  <Lines>105</Lines>
+  <Paragraphs>57</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Título</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr/>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>6170</CharactersWithSpaces>
+  <CharactersWithSpaces>6125</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title/>
   <dc:subject/>
   <dc:creator>cppereira</dc:creator>
   <cp:keywords/>
   <dc:description/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>
+
+<file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
+<Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="ContentTypeId">
+    <vt:lpwstr>0x010100F5C722BFD0361E48941B5E143DADFC84</vt:lpwstr>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="3" name="TaxKeyword">
+    <vt:lpwstr/>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="4" name="MediaServiceImageTags">
+    <vt:lpwstr/>
+  </property>
+</Properties>
+</file>